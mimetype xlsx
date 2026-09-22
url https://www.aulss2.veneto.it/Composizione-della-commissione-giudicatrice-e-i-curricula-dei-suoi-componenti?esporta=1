--- v0 (2026-06-24)
+++ v1 (2026-09-22)
@@ -511,99 +511,99 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ID 4425</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per la fornitura in service di facovitrectomi e facoemulsificatori e relativo materiale di consumo da destinare alle UU.OO. di Oculistica dell'Azienda ULSS n. 2 Marca trevigiana ID 4425</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>213862238</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
           <t>04/02/2026 00:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>04/02/2032 00:00</t>
         </is>
       </c>