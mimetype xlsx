--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -511,51 +511,51 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
@@ -825,98 +825,103 @@
           <t>30/04/2026 12:00</t>
         </is>
       </c>
       <c r="R5" t="n">
         <v>18000</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>TEC_2026_055</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SERVIZIO DI PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE DEI LAVORI DI INSTALLAZIONE DELLA QUARTA RISONANZA MAGNETICA NEL REPARTO "RADIOLOGIA DIAGNOSTICA" PRESSO L'EDIFICIO 29 DEL P.O. DI TREVISO</t>
+          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>RDO_MEPA_6249075</t>
+          <t>6211152</t>
         </is>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>30/06/2026 00:00</t>
+          <t>02/04/2031 00:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>22/04/2026 00:00</t>
+          <t>09/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>11200</v>
+        <v>136500</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>CIT_2026_001</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>