--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W61"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,243 +544,247 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>TEC_2026_068</t>
+          <t>TEC_2026_095</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE HARDWARE E SOFTWARE DI 2° LIVELLO DEL SISTEMA DECT IN USO NEI PRESIDI OSPEDALIERI DI TREVISO E ODERZO, PER UN PERIODO DI 24 MESI.</t>
+          <t>SERVIZIO DI REDAZIONE DELLE PRATICHE RELATIVE ALL’ATTIVAZIONE DEGLI IMPIANTI FOTOVOLATICI E LE ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A “CASE DELLA COMUNITA’” DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>RDO_MEPA_6344516</t>
+          <t>223662992</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
-      <c r="L2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>BCE7F0A75F</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>29/05/2026 09:30</t>
+          <t>08/09/2026 12:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>29/05/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>29/05/2026 00:00</t>
+          <t>15/09/2026 12:00</t>
         </is>
       </c>
       <c r="R2" t="n">
-        <v>13600</v>
+        <v>8500</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>TEC_2026_067</t>
+          <t>TEC_2026_068</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SERVIZIO DI REDAZIONE DELLE ATTESTAZIONI DI PRESTAZIONE ENERGETICA E ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A CASE DELLA COMUNITA’ DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>SERVIZIO DI MANUTENZIONE HARDWARE E SOFTWARE DI 2° LIVELLO DEL SISTEMA DECT IN USO NEI PRESIDI OSPEDALIERI DI TREVISO E ODERZO, PER UN PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>RDO_MEPA_6328958</t>
+          <t>RDO_MEPA_6344516</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
-      <c r="L3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>19/05/2026 10:00</t>
+          <t>29/05/2026 09:30</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>19/05/2032 10:00</t>
+          <t>29/05/2031 00:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>22/06/2026 12:00</t>
-[...4 lines deleted...]
-          <t>12/06/2026</t>
+          <t>29/05/2026 00:00</t>
         </is>
       </c>
       <c r="R3" t="n">
-        <v>26257</v>
+        <v>13600</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>TEC_2026_062</t>
+          <t>TEC_2026_067</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRINCIATURA ERBA PER LA MANUTENZIONE DEI TERRENI ADIBITI A PRATO DEL PATRIMONIO FONDIARIO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, SITI NELL’AREA NORD-ESTR DEL TERRITORIO PROVINCIALE DI TREVISO (TV). LOTTO 2</t>
+          <t>SERVIZIO DI REDAZIONE DELLE ATTESTAZIONI DI PRESTAZIONE ENERGETICA E ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A CASE DELLA COMUNITA’ DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>218496968</t>
+          <t>RDO_MEPA_6328958</t>
         </is>
       </c>
       <c r="K4" t="inlineStr"/>
-      <c r="L4" t="inlineStr"/>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>BBDF635C3B</t>
+        </is>
+      </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>19/05/2026 10:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>19/05/2032 10:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>30/04/2026 12:00</t>
+          <t>22/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>8700</v>
+        <v>26257</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>TEC_2026_061</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
@@ -825,591 +829,595 @@
           <t>30/04/2026 12:00</t>
         </is>
       </c>
       <c r="R5" t="n">
         <v>18000</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>TEC_2026_062</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
+          <t>SERVIZIO DI TRINCIATURA ERBA PER LA MANUTENZIONE DEI TERRENI ADIBITI A PRATO DEL PATRIMONIO FONDIARIO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, SITI NELL’AREA NORD-ESTR DEL TERRITORIO PROVINCIALE DI TREVISO (TV). LOTTO 2</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>6211152</t>
+          <t>218496968</t>
         </is>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>24/04/2026 00:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>02/04/2031 00:00</t>
+          <t>30/09/2026 00:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>09/04/2026 12:00</t>
-[...4 lines deleted...]
-          <t>20/05/2026</t>
+          <t>30/04/2026 12:00</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>136500</v>
+        <v>8700</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>CIT_2026_001</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Fornitura e posa di segnaletica orizzontale e verticale presso il P.O. di Treviso.</t>
+          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>RDO Mepa 6106163</t>
+          <t>6211152</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
-      <c r="L7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>30/04/2031 00:00</t>
+          <t>02/04/2031 00:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>30/04/2026 00:00</t>
+          <t>09/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>9300</v>
+        <v>136500</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>TEC_2025_106</t>
+          <t>CIT_2026_001</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Servizio di smaltimento di rifiuti non pericolosi situati presso l’area “Ex Vetrelco” del P.O. di Treviso. TEC_2025_106 -- CUP: I48C17000000005</t>
+          <t>Fornitura e posa di segnaletica orizzontale e verticale presso il P.O. di Treviso.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr"/>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>RDO Mepa 6106163</t>
+        </is>
+      </c>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>BAC0BE6E62</t>
+        </is>
+      </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>10/12/2025 09:00</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>26/01/2031 12:00</t>
+          <t>30/04/2031 00:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>26/01/2026 12:00</t>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>37650</v>
+        <v>9300</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>CONSIP_RDO_5623801</t>
+          <t>TEC_2025_106</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE ELETTRICO PER LE ATTIVITA’ SVOLTE DALL’OFFICINA DI MANUTENZIONE ELETTRICA DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANO - DISTRETTO DI TREVISO.</t>
+          <t>Servizio di smaltimento di rifiuti non pericolosi situati presso l’area “Ex Vetrelco” del P.O. di Treviso. TEC_2025_106 -- CUP: I48C17000000005</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
-      <c r="L9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>08/10/2025 10:00</t>
+          <t>10/12/2025 09:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>08/10/2030 10:00</t>
+          <t>26/01/2031 12:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>08/11/2025 10:00</t>
+          <t>26/01/2026 12:00</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>60000</v>
+        <v>37650</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>TEC_2025_090</t>
+          <t>CONSIP_RDO_5623801</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>FORNITURA DI PANNELLI FONOASSORBENTI PER SALA CINEMA REPARTO PEDIATRIA DELL'OSPEDALE CA'FONCELLO.</t>
+          <t>FORNITURA DI MATERIALE ELETTRICO PER LE ATTIVITA’ SVOLTE DALL’OFFICINA DI MANUTENZIONE ELETTRICA DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANO - DISTRETTO DI TREVISO.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>206740923</t>
+          <t>MEPA ID 5623801</t>
         </is>
       </c>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr">
         <is>
-          <t>B8241EE02B</t>
+          <t>B897B2448D</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>05/09/2025 09:00</t>
+          <t>08/10/2025 10:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>05/09/2030 00:00</t>
+          <t>08/10/2030 10:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>05/11/2025 18:00</t>
+          <t>08/11/2025 10:00</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>5692.14</v>
+        <v>60000</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>TEC_2025_076</t>
+          <t>TEC_2025_090</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE DI FERRAMENTA E ACCESSORI VARI PER IL DISTRETTO DI PIEVE DI SOLIGO (TV)</t>
+          <t>FORNITURA DI PANNELLI FONOASSORBENTI PER SALA CINEMA REPARTO PEDIATRIA DELL'OSPEDALE CA'FONCELLO.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>204484064</t>
+          <t>206740923</t>
         </is>
       </c>
       <c r="K11" t="inlineStr"/>
-      <c r="L11" t="inlineStr"/>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>B8241EE02B</t>
+        </is>
+      </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>23/07/2025 12:00</t>
+          <t>05/09/2025 09:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>30/09/2030 15:00</t>
+          <t>05/09/2030 00:00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>30/09/2025 15:00</t>
+          <t>05/11/2025 18:00</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>30000</v>
+        <v>5692.14</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>TEC_2025_073</t>
+          <t>TEC_2025_076</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>SERVIZIO DI VALUTAZIONE DELLO STATO DI AVANZAMENTO DEGLI INTERVENTI PER LA REALIZZAZIONE DELLE CASE DI COMUNITA' E DEGLI OSPEDALI DI COMUNITA' PER COMPROVARE IL RAGGIUNGIMENTO DEI TARGET PNRR</t>
+          <t>FORNITURA DI MATERIALE DI FERRAMENTA E ACCESSORI VARI PER IL DISTRETTO DI PIEVE DI SOLIGO (TV)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>CONSIP_RDO_5461154</t>
-[...11 lines deleted...]
-      </c>
+          <t>204484064</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>14/07/2025 16:00</t>
+          <t>23/07/2025 12:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>14/07/2030 00:00</t>
+          <t>30/09/2030 15:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>14/10/2025 16:00</t>
+          <t>30/09/2025 15:00</t>
         </is>
       </c>
       <c r="R12" t="n">
-        <v>46063.68</v>
+        <v>30000</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>CIG: B6FCC0B357</t>
+          <t>TEC_2025_073</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
+          <t>SERVIZIO DI VALUTAZIONE DELLO STATO DI AVANZAMENTO DEGLI INTERVENTI PER LA REALIZZAZIONE DELLE CASE DI COMUNITA' E DEGLI OSPEDALI DI COMUNITA' PER COMPROVARE IL RAGGIUNGIMENTO DEI TARGET PNRR</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
-          <t>No</t>
-[...4 lines deleted...]
-      <c r="L13" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>CONSIP_RDO_5461154</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>I54E22000640002</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>B7C8C09B69</t>
+        </is>
+      </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>14/07/2025 16:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
+          <t>14/07/2030 00:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>14/10/2025 16:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>147086</v>
+        <v>46063.68</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>CIG: B6FCDB63B6</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
@@ -1450,1182 +1458,1183 @@
           <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R14" t="n">
         <v>131316</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CIG: B63B770A0C</t>
+          <t>CIG: B6FCC0B357</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di installazione di un impianto di smaltimento reflui radioattivi e trasferimento dell’impianto di monitoraggio ambientale della radioattività, entrambi presso il P.O. di Treviso. </t>
+          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>31/05/2030 00:00</t>
+          <t>15/07/2030 00:00</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>31/05/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R15" t="n">
-        <v>53280</v>
+        <v>147086</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>CIG: B63C089BFF</t>
+          <t>CIG: B63B770A0C</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di allestimento di un impianto di stoccaggio per la gestione dei rifiuti speciali liquidi di laboratorio analisi presso il P.O. di Treviso. </t>
+          <t xml:space="preserve">Servizio di installazione di un impianto di smaltimento reflui radioattivi e trasferimento dell’impianto di monitoraggio ambientale della radioattività, entrambi presso il P.O. di Treviso. </t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>RDO Mepa 5199430</t>
+          <t>RDO Mepa 5196687</t>
         </is>
       </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
           <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>31/05/2025 00:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>46508</v>
+        <v>53280</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>FRESENIUS_166</t>
+          <t>CIG: B63C089BFF</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE PER LA REALIZZAZIONEDI COLLEGAMENTI PER SISTEMI DI EMODIALISI PORTATILI, PRESSO IL P.O. DI TREVISO, LIVELLO “D” DELL’EDIFICIO 29.</t>
+          <t xml:space="preserve">Servizio di allestimento di un impianto di stoccaggio per la gestione dei rifiuti speciali liquidi di laboratorio analisi presso il P.O. di Treviso. </t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr"/>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>RDO Mepa 5199430</t>
+        </is>
+      </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
-          <t>12/02/2025 15:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>12/02/2030 00:00</t>
+          <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>12/03/2025 15:00</t>
+          <t>31/05/2025 00:00</t>
         </is>
       </c>
       <c r="R17" t="n">
-        <v>3660</v>
+        <v>46508</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Contributi_agricoli_25</t>
+          <t>FRESENIUS_166</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Servizi in funzione domanda contributi agricoli</t>
+          <t>FORNITURA DI MATERIALE PER LA REALIZZAZIONEDI COLLEGAMENTI PER SISTEMI DI EMODIALISI PORTATILI, PRESSO IL P.O. DI TREVISO, LIVELLO “D” DELL’EDIFICIO 29.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:black"&gt;PUBBLICAZIONE ESITI AFFIDAMENTO DIRETTO (ai sensi dell’art. 50, comma 1, lett.a) del d.lgs. 36/2023)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Pubblicazione esiti di procedura di AFFIDAMENTO DIRETTO ai sensi dell'art. 50,0 comma 1, lett. b) del D.Lgs. 36/2023.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>12/02/2025 15:00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>28/02/2029 00:00</t>
+          <t>12/02/2030 00:00</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>12/03/2025 15:00</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>1803.28</v>
+        <v>3660</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>ID 5414</t>
+          <t>Contributi_agricoli_25</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
+          <t>Servizi in funzione domanda contributi agricoli</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="H19" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:black"&gt;PUBBLICAZIONE ESITI AFFIDAMENTO DIRETTO (ai sensi dell’art. 50, comma 1, lett.a) del d.lgs. 36/2023)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>22/01/2025 17:50</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>22/01/2031 17:50</t>
+          <t>28/02/2029 00:00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>27/01/2025 14:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="R19" t="n">
-        <v>118469</v>
+        <v>1803.28</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ID 5335</t>
+          <t>ID 5414</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Servizio di adattamento a protesi ventilatoria C-pap per l’U.O.C. di Pneumologia dei Presidi Ospedalieri di Treviso e di Montebelluna dell’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>195276570</t>
+          <t>195695120</t>
         </is>
       </c>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
-          <t>15/01/2025 11:00</t>
+          <t>22/01/2025 17:50</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>15/01/2031 11:00</t>
+          <t>22/01/2031 17:50</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>17/01/2025 12:00</t>
+          <t>27/01/2025 14:00</t>
         </is>
       </c>
       <c r="R20" t="n">
-        <v>44000</v>
+        <v>118469</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>B52EA52524</t>
+          <t>ID 5335</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CERTIFICATO DI PREVENZIONE INCENDI DELLA SCUOLA INFERMIERI, SITA A TREVISO IN VIA VENIER, N.50.</t>
+          <t>Servizio di adattamento a protesi ventilatoria C-pap per l’U.O.C. di Pneumologia dei Presidi Ospedalieri di Treviso e di Montebelluna dell’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>PCP-20250114-06967</t>
+          <t>195276570</t>
         </is>
       </c>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>14/01/2025 12:00</t>
+          <t>15/01/2025 11:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>14/01/2030 12:00</t>
+          <t>15/01/2031 11:00</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>14/02/2025 12:00</t>
+          <t>17/01/2025 12:00</t>
         </is>
       </c>
       <c r="R21" t="n">
-        <v>1160</v>
+        <v>44000</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>B51AB94C55</t>
+          <t>B52EA52524</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>FORNITURA E MONTAGGIO DI N. 2 PORTE INTERNE IN PVC PRESSO IL REPARTO DI WEEK SURGERY DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>RINNOVO DEL CERTIFICATO DI PREVENZIONE INCENDI DELLA SCUOLA INFERMIERI, SITA A TREVISO IN VIA VENIER, N.50.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Pubblicazione esito AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. 36/2023.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs. 31 marzo 2023 n. 36.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>PCP-20250107-09185</t>
+          <t>PCP-20250114-06967</t>
         </is>
       </c>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>07/01/2025 09:00</t>
+          <t>14/01/2025 12:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>14/01/2030 12:00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>07/02/2025 09:00</t>
+          <t>14/02/2025 12:00</t>
         </is>
       </c>
       <c r="R22" t="n">
-        <v>1643</v>
+        <v>1160</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>B51AB94C55</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Fornitura di materiale per l’officina di manutenzione elettrica del distretto di Treviso.</t>
+          <t>FORNITURA E MONTAGGIO DI N. 2 PORTE INTERNE IN PVC PRESSO IL REPARTO DI WEEK SURGERY DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr"/>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Pubblicazione esito AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. 36/2023.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>MEPA-4807356</t>
+          <t>PCP-20250107-09185</t>
         </is>
       </c>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>29/11/2024 09:21</t>
+          <t>07/01/2025 09:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>29/11/2030 09:21</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>13/12/2024 14:00</t>
+          <t>07/02/2025 09:00</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>18000</v>
+        <v>1643</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>SERVIZIO DI FONIA RELATIVO AI SERVIZI DI EMERGENZA E PUBBLICA UTILITA' PER IL SUEM 118, DELLA DURATA DI 24 MESI.</t>
+          <t>Fornitura di materiale per l’officina di manutenzione elettrica del distretto di Treviso.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>MEPA-4916902</t>
+          <t>MEPA-4807356</t>
         </is>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>28/11/2024 00:00</t>
+          <t>29/11/2024 09:21</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>28/11/2030 00:00</t>
+          <t>29/11/2030 09:21</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>31/01/2025 00:00</t>
+          <t>13/12/2024 14:00</t>
         </is>
       </c>
       <c r="R24" t="n">
-        <v>78160</v>
+        <v>18000</v>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>COLUSSO_155</t>
+          <t>TEC_FS_020</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Fornitura di materiale vario da ferramenta per le attività di manutenzione eseguita dall’officina meccanica del distretto di Treviso.</t>
+          <t>SERVIZIO DI FONIA RELATIVO AI SERVIZI DI EMERGENZA E PUBBLICA UTILITA' PER IL SUEM 118, DELLA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr"/>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>MEPA-4916902</t>
+        </is>
+      </c>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>20/11/2024 11:00</t>
+          <t>28/11/2024 00:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>30/11/2029 00:00</t>
+          <t>28/11/2030 00:00</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>30/11/2024 11:00</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="R25" t="n">
-        <v>4000</v>
+        <v>78160</v>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>COLUSSO_155</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA l’intervento relativo alla realizzazione di una casa della comunità presso Asolo il corpo sud del distretto socio sanitario TEC_AZ_056 compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).Collaudo</t>
+          <t>Fornitura di materiale vario da ferramenta per le attività di manutenzione eseguita dall’officina meccanica del distretto di Treviso.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr">
         <is>
-          <t>07/11/2024 18:00</t>
+          <t>20/11/2024 11:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>13/05/2029 00:00</t>
+          <t>30/11/2029 00:00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>31/12/2025 18:00</t>
+          <t>30/11/2024 11:00</t>
         </is>
       </c>
       <c r="R26" t="n">
-        <v>18500.73</v>
+        <v>4000</v>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori per l’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA l’intervento relativo alla realizzazione di una casa della comunità presso Asolo il corpo sud del distretto socio sanitario TEC_AZ_056 compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).Collaudo</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Mepa 4795385</t>
-[...2 lines deleted...]
-      <c r="K27" t="inlineStr"/>
+          <t>Tec_Az_056</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>I28I22000140009</t>
+        </is>
+      </c>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr">
         <is>
-          <t>06/11/2024 09:48</t>
+          <t>07/11/2024 18:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>06/11/2030 09:48</t>
+          <t>13/05/2029 00:00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>12/11/2024 12:00</t>
+          <t>31/12/2025 18:00</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>126000</v>
+        <v>18500.73</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>CIG: B430458E7F</t>
+          <t>ID 5222</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Lavori di ampliamento dell'impianto di posta pneumatica - P.O. di Treviso</t>
+          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori per l’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>191375530</t>
+          <t>Mepa 4795385</t>
         </is>
       </c>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>28/10/2024 16:00</t>
+          <t>06/11/2024 09:48</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>06/11/2029 20:00</t>
+          <t>06/11/2030 09:48</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>06/11/2024 20:00</t>
+          <t>12/11/2024 12:00</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>136697</v>
+        <v>126000</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>CIG: B430458E7F</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
+          <t>Lavori di ampliamento dell'impianto di posta pneumatica - P.O. di Treviso</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>190095325</t>
+          <t>191375530</t>
         </is>
       </c>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>28/10/2024 16:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
+          <t>06/11/2029 20:00</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>27/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>11/10/2024</t>
+          <t>06/11/2024 20:00</t>
         </is>
       </c>
       <c r="R29" t="n">
-        <v>128060</v>
+        <v>136697</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>5227</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>FORNITURA SERRAMENTI INTERNI PER UOC RADIOLOGIA - EDIFICIO 29 DEL P.O. DI TREVISO</t>
+          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr"/>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>190095325</t>
+        </is>
+      </c>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>08/10/2030 00:00</t>
+          <t>11/10/2030 00:00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>27/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="R30" t="n">
-        <v>2205</v>
+        <v>128060</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Sistemi per ablazione della fibrillazione atriale "Pulse Select" (ID 5175)</t>
+          <t>FORNITURA SERRAMENTI INTERNI PER UOC RADIOLOGIA - EDIFICIO 29 DEL P.O. DI TREVISO</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>24/09/2030 00:00</t>
+          <t>08/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R31" t="n">
-        <v>82500</v>
+        <v>2205</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>5164</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
@@ -2665,2063 +2674,2126 @@
           <t>24/09/2030 00:00</t>
         </is>
       </c>
       <c r="R32" t="n">
         <v>133249</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5154</t>
+          <t>5175</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+          <t>Sistemi per ablazione della fibrillazione atriale "Pulse Select" (ID 5175)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>186983365</t>
+          <t>MEPA - 4603190</t>
         </is>
       </c>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/08/2024</t>
+          <t>24/09/2030 00:00</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>123300</v>
+        <v>82500</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4937</t>
+          <t>5154</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
+          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>186983365</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>31/07/2024 09:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>31/07/2030 09:00</t>
+          <t>02/09/2030 00:00</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>35000</v>
+        <v>123300</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>A01D288F36</t>
+          <t>4937</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale presso il Po di Castelfranco Veneto   TEC_AZ_060 CUPI28I22000160007</t>
+          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr">
         <is>
-          <t>I28I220000160007</t>
+          <t>I49J22000840006</t>
         </is>
       </c>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>16/01/2024 00:00</t>
+          <t>31/07/2024 09:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>16/02/2024 00:00</t>
+          <t>31/07/2030 09:00</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>A026620B8F</t>
+          <t>A021B82818</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Next generation  EU - P.N.R.R. Servizio Dl Progettazione esecutiva direzione lavori e coordinamento per la sicurezza  per la demolizione del padiglione  Guicciardini  Valdobbiadene per il nuovo edificio  per adibirlo  al nuovo Ospedale di comunità Tec_AZ_063 Cig A026620B8F .</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità a Palazzo Moretti Treviso  TEC_AZ_048 CUP I48I22000240009</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>TEC_AZ_063</t>
+          <t>TEC_AZ_048</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>I58I22000520009</t>
+          <t>I48I22000240009</t>
         </is>
       </c>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
           <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R36" t="n">
         <v>0</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>A021B82818</t>
+          <t>A01D288F36</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità a Palazzo Moretti Treviso  TEC_AZ_048 CUP I48I22000240009</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale presso il Po di Castelfranco Veneto   TEC_AZ_060 CUPI28I22000160007</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>TEC_AZ_048</t>
+          <t>TEC_AZ_060</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>I48I22000240009</t>
+          <t>I28I220000160007</t>
         </is>
       </c>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr">
         <is>
           <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R37" t="n">
         <v>0</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A0252793DB</t>
+          <t>A026620B8F</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale Vecchio Villa Carretta  TEC_AZ_057 CUP I98I22000160009 .</t>
+          <t>Next generation  EU - P.N.R.R. Servizio Dl Progettazione esecutiva direzione lavori e coordinamento per la sicurezza  per la demolizione del padiglione  Guicciardini  Valdobbiadene per il nuovo edificio  per adibirlo  al nuovo Ospedale di comunità Tec_AZ_063 Cig A026620B8F .</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>TEC_AZ_057</t>
+          <t>TEC_AZ_063</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>I98I22000160009</t>
+          <t>I58I22000520009</t>
         </is>
       </c>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>09/01/2029 00:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>09/02/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R38" t="n">
         <v>0</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve"> A020115970</t>
+          <t>A0252793DB</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione  di un nuovo Ospedale di comunità ad  Oderzo TEC_AZ_061 CUP: I58I22000510006</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale Vecchio Villa Carretta  TEC_AZ_057 CUP I98I22000160009 .</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>TEC_AZ_061</t>
+          <t>TEC_AZ_057</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>I58I22000510006</t>
+          <t>I98I22000160009</t>
         </is>
       </c>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>09/01/2029 00:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>09/02/2024 00:00</t>
         </is>
       </c>
       <c r="R39" t="n">
-        <v>98800.98</v>
+        <v>0</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>A01D99D75B</t>
+          <t>A01D8C3376</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Motta di Livenza - TEC_AZ_044 CUP I38I22000180009</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Conegliano “De Gironcoli”   TEC_AZ_051; CUP:I28I220001000009;</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>TEC_AZ_044</t>
+          <t>TEC_AZ_051</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>I38I22000180009</t>
+          <t>CUP:I28I220001000009</t>
         </is>
       </c>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R40" t="n">
-        <v>153509.12</v>
+        <v>81560.55</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>A01FE5654F</t>
+          <t xml:space="preserve"> A020115970</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di DL e coordinamento della sicurezza per la realizzazione di una nuova casa della comunità a Dosson di Casier presso ex scuole elementari TEC_AZ_046 CUP: I98I22000120009</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione  di un nuovo Ospedale di comunità ad  Oderzo TEC_AZ_061 CUP: I58I22000510006</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEC_AZ_046 </t>
+          <t>TEC_AZ_061</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>I98I22000120009</t>
+          <t>I58I22000510006</t>
         </is>
       </c>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>22/12/2028 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R41" t="n">
-        <v>114287.3</v>
+        <v>98800.98</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>A01D969C70</t>
+          <t>A01D99D75B</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Mogliano TEC_AZ_047 CUP: I68I22000220009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Motta di Livenza - TEC_AZ_044 CUP I38I22000180009</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>TEC_AZ_047</t>
+          <t>TEC_AZ_044</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t xml:space="preserve"> I68I22000220009</t>
+          <t>I38I22000180009</t>
         </is>
       </c>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>135046.03</v>
+        <v>153509.12</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>A0203D1B18</t>
+          <t>A01FE5654F</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità c/o ex Asilo Fiera (TREVISO) TEC_AZ_049  CUP I48I22000250009;</t>
+          <t>Next generation EU-PNRR -Servizio di DL e coordinamento della sicurezza per la realizzazione di una nuova casa della comunità a Dosson di Casier presso ex scuole elementari TEC_AZ_046 CUP: I98I22000120009</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>TEC_AZ_049</t>
+          <t xml:space="preserve">TEC_AZ_046 </t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>I48I22000250009</t>
+          <t>I98I22000120009</t>
         </is>
       </c>
       <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>22/12/2028 00:00</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>99163.32000000001</v>
+        <v>114287.3</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>A01D8C3376</t>
+          <t>A01D969C70</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Conegliano “De Gironcoli”   TEC_AZ_051; CUP:I28I220001000009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Mogliano TEC_AZ_047 CUP: I68I22000220009;</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>TEC_AZ_051</t>
+          <t>TEC_AZ_047</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>CUP:I28I220001000009</t>
+          <t xml:space="preserve"> I68I22000220009</t>
         </is>
       </c>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R44" t="n">
-        <v>81560.55</v>
+        <v>135046.03</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>A0205E73C6</t>
+          <t>A0203D1B18</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità Asolo  presso corpo sud del distretto socio sanitario Tec_Az_056. CUP: I28I22000140009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità c/o ex Asilo Fiera (TREVISO) TEC_AZ_049  CUP I48I22000250009;</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Tec_Az_056</t>
+          <t>TEC_AZ_049</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>I28I22000140009;</t>
+          <t>I48I22000250009</t>
         </is>
       </c>
       <c r="L45" t="inlineStr"/>
       <c r="M45" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R45" t="n">
-        <v>88805.56</v>
+        <v>99163.32000000001</v>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr"/>
       <c r="W45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A019924301</t>
+          <t>A0205E73C6</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità presso ex Sert a  Castelfranco Veneto TEC_AZ_058 ; CUP:I28I22000150007;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità Asolo  presso corpo sud del distretto socio sanitario Tec_Az_056. CUP: I28I22000140009;</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t xml:space="preserve"> TEC_AZ_058</t>
+          <t>Tec_Az_056</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>I28I22000150007</t>
+          <t>I28I22000140009;</t>
         </is>
       </c>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R46" t="n">
-        <v>109692.45</v>
+        <v>88805.56</v>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>A01FF9F4CF</t>
+          <t>A019924301</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Paese  - TEC_AZ_043 CUP I98I22000100009.  </t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità presso ex Sert a  Castelfranco Veneto TEC_AZ_058 ; CUP:I28I22000150007;</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEC_AZ_043 </t>
+          <t xml:space="preserve"> TEC_AZ_058</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>I98I22000100009</t>
+          <t>I28I22000150007</t>
         </is>
       </c>
       <c r="L47" t="inlineStr"/>
       <c r="M47" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>21/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>21/01/2024 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R47" t="n">
-        <v>109761.36</v>
+        <v>109692.45</v>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>9792725C4E</t>
+          <t>A01FF9F4CF</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) ad Oderzo (TV) - (CUP I55F22000450008, CIG 9792725C4E, TEC_ AZ_074)</t>
+          <t xml:space="preserve">Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Paese  - TEC_AZ_043 CUP I98I22000100009.  </t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>TEC_ AZ_074</t>
+          <t xml:space="preserve">TEC_AZ_043 </t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>I55F22000450008</t>
+          <t>I98I22000100009</t>
         </is>
       </c>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>21/12/2029 00:00</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>20/01/2024 00:00</t>
+          <t>21/01/2024 00:00</t>
         </is>
       </c>
       <c r="R48" t="n">
-        <v>58582.85</v>
+        <v>109761.36</v>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr"/>
       <c r="W48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ID 4675</t>
+          <t>9792725C4E</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) ad Oderzo (TV) - (CUP I55F22000450008, CIG 9792725C4E, TEC_ AZ_074)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>176624081</t>
-[...2 lines deleted...]
-      <c r="K49" t="inlineStr"/>
+          <t>TEC_ AZ_074</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>I55F22000450008</t>
+        </is>
+      </c>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>15/12/2023 23:59</t>
+          <t>20/01/2024 00:00</t>
         </is>
       </c>
       <c r="R49" t="n">
-        <v>114717.06</v>
+        <v>58582.85</v>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>0</v>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>ID 4337</t>
+          <t>ID 4675</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>176033065</t>
+          <t>176624081</t>
         </is>
       </c>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>20/11/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>16/01/2024 15:00</t>
+          <t>15/12/2023 23:59</t>
         </is>
       </c>
       <c r="R50" t="n">
-        <v>756000</v>
+        <v>114717.06</v>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
       <c r="W50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>0</v>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>ID 4796</t>
+          <t>ID 4337</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
+          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>171958727</t>
+          <t>176033065</t>
         </is>
       </c>
       <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr">
         <is>
-          <t>14/07/2023 13:27</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>14/07/2029 13:27</t>
+          <t>20/11/2029 00:00</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>21/07/2023 13:00</t>
+          <t>16/01/2024 15:00</t>
         </is>
       </c>
       <c r="R51" t="n">
-        <v>84130</v>
+        <v>756000</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>0</v>
       </c>
       <c r="B52" t="n">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ID 4738</t>
+          <t>ID 4796</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
+          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>167867740</t>
+          <t>171958727</t>
         </is>
       </c>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>14/07/2023 13:27</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>14/07/2029 13:27</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>21/07/2023 13:00</t>
         </is>
       </c>
       <c r="R52" t="n">
-        <v>81665.39999999999</v>
+        <v>84130</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>0</v>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>ID 4738</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr"/>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>167867740</t>
+        </is>
+      </c>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R53" t="n">
-        <v>69204</v>
+        <v>81665.39999999999</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr"/>
       <c r="W53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>0</v>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J54" t="inlineStr"/>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R54" t="n">
-        <v>0</v>
+        <v>69204</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>0</v>
       </c>
       <c r="B55" t="n">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>ID 4581</t>
+          <t>ID  3346</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J55" t="inlineStr"/>
       <c r="K55" t="inlineStr"/>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R55" t="n">
-        <v>119000</v>
+        <v>0</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
       <c r="W55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>0</v>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ID  4457</t>
+          <t>ID 4581</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>165321572</t>
+          <t>165021762</t>
         </is>
       </c>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr">
         <is>
           <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>03/03/2023 23:59</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R56" t="n">
-        <v>122500</v>
+        <v>119000</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>0</v>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ID 4511</t>
+          <t>ID  4457</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
+          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>163477898</t>
+          <t>165321572</t>
         </is>
       </c>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>03/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="R57" t="n">
-        <v>57120</v>
+        <v>122500</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>0</v>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>ID 4512</t>
+          <t>ID 4511</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
+          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>162682953</t>
+          <t>163477898</t>
         </is>
       </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="R58" t="n">
-        <v>88002.3</v>
+        <v>57120</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>0</v>
       </c>
       <c r="B59" t="n">
         <v>0</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>ID 4512</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
+          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr"/>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>162682953</t>
+        </is>
+      </c>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>16/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>10/02/2023</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="R59" t="n">
-        <v>68800</v>
+        <v>88002.3</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
       <c r="W59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>0</v>
       </c>
       <c r="B60" t="n">
         <v>0</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>ID 4164</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
+          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
-          <t>25/01/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>25/01/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>09/02/2022 23:59</t>
+          <t>16/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
         </is>
       </c>
       <c r="R60" t="n">
-        <v>0</v>
+        <v>68800</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>0</v>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID 4164</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>25/01/2022 00:00</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>25/01/2028 00:00</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
-[...4 lines deleted...]
-          <t>20/06/2022</t>
+          <t>09/02/2022 23:59</t>
         </is>
       </c>
       <c r="R61" t="n">
         <v>0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>0</v>
+      </c>
+      <c r="B62" t="n">
+        <v>0</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="inlineStr"/>
+      <c r="L62" t="inlineStr"/>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R62" t="n">
+        <v>0</v>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T62" t="inlineStr"/>
+      <c r="U62" t="inlineStr"/>
+      <c r="V62" t="inlineStr"/>
+      <c r="W62" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>