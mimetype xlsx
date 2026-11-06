--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:W63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,2160 +544,2173 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>TEC_2026_095</t>
+          <t>TEC_2026_100</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SERVIZIO DI REDAZIONE DELLE PRATICHE RELATIVE ALL’ATTIVAZIONE DEGLI IMPIANTI FOTOVOLATICI E LE ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A “CASE DELLA COMUNITA’” DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>SERVIZIO DI REDAZIONE DELLA S.C.I.A. ANTINCENDIO IN FASE DI DIREZIONE LAVORI PER LA SEDE DELL’OSPEDALE DI COMUNITA’ A ODERZO (TV). TEC_2026_100 - CIG: BD266EA6D9 – AFFIDAMENTO E CONTESTUALE STIPULA CONTRATTO</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>223662992</t>
+          <t>RDO_MEPA_6587987</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t>BCE7F0A75F</t>
+          <t>BD266EA6D9</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>08/09/2026 12:00</t>
+          <t>21/09/2026 12:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>20/09/2031 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>15/09/2026 12:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="R2" t="n">
-        <v>8500</v>
+        <v>9868.32</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>TEC_2026_068</t>
+          <t>CIT_2026_002</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE HARDWARE E SOFTWARE DI 2° LIVELLO DEL SISTEMA DECT IN USO NEI PRESIDI OSPEDALIERI DI TREVISO E ODERZO, PER UN PERIODO DI 24 MESI.</t>
+          <t>Fornitura e posa di n. 2 celle frigorifere c/o laboratori analisi e microbiologia - P.O. di Treviso</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K3" t="inlineStr"/>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>I44E26000910005</t>
+        </is>
+      </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>29/05/2026 09:30</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>29/05/2031 00:00</t>
+          <t>30/11/2031 12:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>29/05/2026 00:00</t>
+          <t>30/11/2026 12:00</t>
         </is>
       </c>
       <c r="R3" t="n">
-        <v>13600</v>
+        <v>59120</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>TEC_2026_067</t>
+          <t>TEC_2026_095</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SERVIZIO DI REDAZIONE DELLE ATTESTAZIONI DI PRESTAZIONE ENERGETICA E ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A CASE DELLA COMUNITA’ DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>SERVIZIO DI REDAZIONE DELLE PRATICHE RELATIVE ALL’ATTIVAZIONE DEGLI IMPIANTI FOTOVOLATICI E LE ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A “CASE DELLA COMUNITA’” DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>RDO_MEPA_6328958</t>
+          <t>223662992</t>
         </is>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
-          <t>BBDF635C3B</t>
+          <t>BCE7F0A75F</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>19/05/2026 10:00</t>
+          <t>08/09/2026 12:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>19/05/2032 10:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>22/06/2026 12:00</t>
-[...4 lines deleted...]
-          <t>12/06/2026</t>
+          <t>15/09/2026 12:00</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>26257</v>
+        <v>8500</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>TEC_2026_061</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRINCIATURA ERBA PER LA MANUTENZIONE DEI TERRENI ADIBITI A PRATO DEL PATRIMONIO FONDIARIO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, SITI NELL’AREA SUD-OVEST DEL TERRITORIO PROVINCIALE DI TREVISO – LOTTO 1</t>
+          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>218495710</t>
+          <t>220808786</t>
         </is>
       </c>
       <c r="K5" t="inlineStr"/>
-      <c r="L5" t="inlineStr"/>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>BC09978A98,BC09979B6B</t>
+        </is>
+      </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>16/06/2032 00:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>30/04/2026 12:00</t>
+          <t>21/07/2026 00:00</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>18000</v>
+        <v>2365000</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>TEC_2026_062</t>
+          <t>TEC_2026_068</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRINCIATURA ERBA PER LA MANUTENZIONE DEI TERRENI ADIBITI A PRATO DEL PATRIMONIO FONDIARIO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, SITI NELL’AREA NORD-ESTR DEL TERRITORIO PROVINCIALE DI TREVISO (TV). LOTTO 2</t>
+          <t>SERVIZIO DI MANUTENZIONE HARDWARE E SOFTWARE DI 2° LIVELLO DEL SISTEMA DECT IN USO NEI PRESIDI OSPEDALIERI DI TREVISO E ODERZO, PER UN PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>218496968</t>
+          <t>RDO_MEPA_6344516</t>
         </is>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>29/05/2026 09:30</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>29/05/2031 00:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>30/04/2026 12:00</t>
+          <t>29/05/2026 00:00</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>8700</v>
+        <v>13600</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>TEC_2026_067</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
+          <t>SERVIZIO DI REDAZIONE DELLE ATTESTAZIONI DI PRESTAZIONE ENERGETICA E ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A CASE DELLA COMUNITA’ DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>6211152</t>
+          <t>RDO_MEPA_6328958</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
-      <c r="L7" t="inlineStr"/>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>BBDF635C3B</t>
+        </is>
+      </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>19/05/2026 10:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>02/04/2031 00:00</t>
+          <t>19/05/2032 10:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>09/04/2026 12:00</t>
+          <t>22/06/2026 12:00</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>136500</v>
+        <v>26257</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>CIT_2026_001</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Fornitura e posa di segnaletica orizzontale e verticale presso il P.O. di Treviso.</t>
+          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>RDO Mepa 6106163</t>
+          <t>6211152</t>
         </is>
       </c>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>30/04/2031 00:00</t>
+          <t>02/04/2031 00:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>30/04/2026 00:00</t>
+          <t>09/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>9300</v>
+        <v>136500</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>TEC_2025_106</t>
+          <t>CIT_2026_001</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Servizio di smaltimento di rifiuti non pericolosi situati presso l’area “Ex Vetrelco” del P.O. di Treviso. TEC_2025_106 -- CUP: I48C17000000005</t>
+          <t>Fornitura e posa di segnaletica orizzontale e verticale presso il P.O. di Treviso.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr"/>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>RDO Mepa 6106163</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr"/>
-      <c r="L9" t="inlineStr"/>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>BAC0BE6E62</t>
+        </is>
+      </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>10/12/2025 09:00</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>26/01/2031 12:00</t>
+          <t>30/04/2031 00:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>26/01/2026 12:00</t>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>37650</v>
+        <v>9300</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>CONSIP_RDO_5623801</t>
+          <t>TEC_2025_106</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE ELETTRICO PER LE ATTIVITA’ SVOLTE DALL’OFFICINA DI MANUTENZIONE ELETTRICA DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANO - DISTRETTO DI TREVISO.</t>
+          <t>Servizio di smaltimento di rifiuti non pericolosi situati presso l’area “Ex Vetrelco” del P.O. di Treviso. TEC_2025_106 -- CUP: I48C17000000005</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
-      <c r="L10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>08/10/2025 10:00</t>
+          <t>10/12/2025 09:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>08/10/2030 10:00</t>
+          <t>26/01/2031 12:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>08/11/2025 10:00</t>
+          <t>26/01/2026 12:00</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>60000</v>
+        <v>37650</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>TEC_2025_090</t>
+          <t>CONSIP_RDO_5623801</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>FORNITURA DI PANNELLI FONOASSORBENTI PER SALA CINEMA REPARTO PEDIATRIA DELL'OSPEDALE CA'FONCELLO.</t>
+          <t>FORNITURA DI MATERIALE ELETTRICO PER LE ATTIVITA’ SVOLTE DALL’OFFICINA DI MANUTENZIONE ELETTRICA DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANO - DISTRETTO DI TREVISO.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>206740923</t>
+          <t>MEPA ID 5623801</t>
         </is>
       </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
-          <t>B8241EE02B</t>
+          <t>B897B2448D</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>05/09/2025 09:00</t>
+          <t>08/10/2025 10:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>05/09/2030 00:00</t>
+          <t>08/10/2030 10:00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>05/11/2025 18:00</t>
+          <t>08/11/2025 10:00</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>5692.14</v>
+        <v>60000</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>TEC_2025_076</t>
+          <t>TEC_2025_090</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE DI FERRAMENTA E ACCESSORI VARI PER IL DISTRETTO DI PIEVE DI SOLIGO (TV)</t>
+          <t>FORNITURA DI PANNELLI FONOASSORBENTI PER SALA CINEMA REPARTO PEDIATRIA DELL'OSPEDALE CA'FONCELLO.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>204484064</t>
+          <t>206740923</t>
         </is>
       </c>
       <c r="K12" t="inlineStr"/>
-      <c r="L12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>B8241EE02B</t>
+        </is>
+      </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>23/07/2025 12:00</t>
+          <t>05/09/2025 09:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>30/09/2030 15:00</t>
+          <t>05/09/2030 00:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>30/09/2025 15:00</t>
+          <t>05/11/2025 18:00</t>
         </is>
       </c>
       <c r="R12" t="n">
-        <v>30000</v>
+        <v>5692.14</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>TEC_2025_073</t>
+          <t>TEC_2025_076</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>SERVIZIO DI VALUTAZIONE DELLO STATO DI AVANZAMENTO DEGLI INTERVENTI PER LA REALIZZAZIONE DELLE CASE DI COMUNITA' E DEGLI OSPEDALI DI COMUNITA' PER COMPROVARE IL RAGGIUNGIMENTO DEI TARGET PNRR</t>
+          <t>FORNITURA DI MATERIALE DI FERRAMENTA E ACCESSORI VARI PER IL DISTRETTO DI PIEVE DI SOLIGO (TV)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>CONSIP_RDO_5461154</t>
-[...11 lines deleted...]
-      </c>
+          <t>204484064</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>14/07/2025 16:00</t>
+          <t>23/07/2025 12:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>14/07/2030 00:00</t>
+          <t>30/09/2030 15:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>14/10/2025 16:00</t>
+          <t>30/09/2025 15:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>46063.68</v>
+        <v>30000</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>CIG: B6FCDB63B6</t>
+          <t>TEC_2025_073</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Fornitura e installazione di elementi proteximetrici per il bunker n. 4 presso la radioterapia del P.O. di Treviso. TEC_CT_019  -  CUP: I45F25000140002</t>
+          <t>SERVIZIO DI VALUTAZIONE DELLO STATO DI AVANZAMENTO DEGLI INTERVENTI PER LA REALIZZAZIONE DELLE CASE DI COMUNITA' E DEGLI OSPEDALI DI COMUNITA' PER COMPROVARE IL RAGGIUNGIMENTO DEI TARGET PNRR</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Forniture e lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
-          <t>No</t>
-[...4 lines deleted...]
-      <c r="L14" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>CONSIP_RDO_5461154</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>I54E22000640002</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>B7C8C09B69</t>
+        </is>
+      </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>14/07/2025 16:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
+          <t>14/07/2030 00:00</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>14/10/2025 16:00</t>
         </is>
       </c>
       <c r="R14" t="n">
-        <v>131316</v>
+        <v>46063.68</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CIG: B6FCC0B357</t>
+          <t>CIG: B6FCDB63B6</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
+          <t>Fornitura e installazione di elementi proteximetrici per il bunker n. 4 presso la radioterapia del P.O. di Treviso. TEC_CT_019  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture e lavori</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
           <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>15/07/2030 00:00</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R15" t="n">
-        <v>147086</v>
+        <v>131316</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>CIG: B63B770A0C</t>
+          <t>CIG: B6FCC0B357</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di installazione di un impianto di smaltimento reflui radioattivi e trasferimento dell’impianto di monitoraggio ambientale della radioattività, entrambi presso il P.O. di Treviso. </t>
+          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>31/05/2030 00:00</t>
+          <t>15/07/2030 00:00</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>31/05/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>53280</v>
+        <v>147086</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>CIG: B63C089BFF</t>
+          <t>CIG: B63B770A0C</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di allestimento di un impianto di stoccaggio per la gestione dei rifiuti speciali liquidi di laboratorio analisi presso il P.O. di Treviso. </t>
+          <t xml:space="preserve">Servizio di installazione di un impianto di smaltimento reflui radioattivi e trasferimento dell’impianto di monitoraggio ambientale della radioattività, entrambi presso il P.O. di Treviso. </t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>RDO Mepa 5199430</t>
+          <t>RDO Mepa 5196687</t>
         </is>
       </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
           <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>31/05/2025 00:00</t>
         </is>
       </c>
       <c r="R17" t="n">
-        <v>46508</v>
+        <v>53280</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>FRESENIUS_166</t>
+          <t>CIG: B63C089BFF</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE PER LA REALIZZAZIONEDI COLLEGAMENTI PER SISTEMI DI EMODIALISI PORTATILI, PRESSO IL P.O. DI TREVISO, LIVELLO “D” DELL’EDIFICIO 29.</t>
+          <t xml:space="preserve">Servizio di allestimento di un impianto di stoccaggio per la gestione dei rifiuti speciali liquidi di laboratorio analisi presso il P.O. di Treviso. </t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr"/>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>RDO Mepa 5199430</t>
+        </is>
+      </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>12/02/2025 15:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>12/02/2030 00:00</t>
+          <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>12/03/2025 15:00</t>
+          <t>31/05/2025 00:00</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>3660</v>
+        <v>46508</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Contributi_agricoli_25</t>
+          <t>FRESENIUS_166</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Servizi in funzione domanda contributi agricoli</t>
+          <t>FORNITURA DI MATERIALE PER LA REALIZZAZIONEDI COLLEGAMENTI PER SISTEMI DI EMODIALISI PORTATILI, PRESSO IL P.O. DI TREVISO, LIVELLO “D” DELL’EDIFICIO 29.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:black"&gt;PUBBLICAZIONE ESITI AFFIDAMENTO DIRETTO (ai sensi dell’art. 50, comma 1, lett.a) del d.lgs. 36/2023)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Pubblicazione esiti di procedura di AFFIDAMENTO DIRETTO ai sensi dell'art. 50,0 comma 1, lett. b) del D.Lgs. 36/2023.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>12/02/2025 15:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>28/02/2029 00:00</t>
+          <t>12/02/2030 00:00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>12/03/2025 15:00</t>
         </is>
       </c>
       <c r="R19" t="n">
-        <v>1803.28</v>
+        <v>3660</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ID 5414</t>
+          <t>Contributi_agricoli_25</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
+          <t>Servizi in funzione domanda contributi agricoli</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="H20" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:black"&gt;PUBBLICAZIONE ESITI AFFIDAMENTO DIRETTO (ai sensi dell’art. 50, comma 1, lett.a) del d.lgs. 36/2023)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
-          <t>22/01/2025 17:50</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>22/01/2031 17:50</t>
+          <t>28/02/2029 00:00</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>27/01/2025 14:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="R20" t="n">
-        <v>118469</v>
+        <v>1803.28</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>ID 5335</t>
+          <t>ID 5414</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Servizio di adattamento a protesi ventilatoria C-pap per l’U.O.C. di Pneumologia dei Presidi Ospedalieri di Treviso e di Montebelluna dell’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>195276570</t>
+          <t>195695120</t>
         </is>
       </c>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>15/01/2025 11:00</t>
+          <t>22/01/2025 17:50</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>15/01/2031 11:00</t>
+          <t>22/01/2031 17:50</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>17/01/2025 12:00</t>
+          <t>27/01/2025 14:00</t>
         </is>
       </c>
       <c r="R21" t="n">
-        <v>44000</v>
+        <v>118469</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>B52EA52524</t>
+          <t>ID 5335</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CERTIFICATO DI PREVENZIONE INCENDI DELLA SCUOLA INFERMIERI, SITA A TREVISO IN VIA VENIER, N.50.</t>
+          <t>Servizio di adattamento a protesi ventilatoria C-pap per l’U.O.C. di Pneumologia dei Presidi Ospedalieri di Treviso e di Montebelluna dell’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>PCP-20250114-06967</t>
+          <t>195276570</t>
         </is>
       </c>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>14/01/2025 12:00</t>
+          <t>15/01/2025 11:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>14/01/2030 12:00</t>
+          <t>15/01/2031 11:00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>14/02/2025 12:00</t>
+          <t>17/01/2025 12:00</t>
         </is>
       </c>
       <c r="R22" t="n">
-        <v>1160</v>
+        <v>44000</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>B51AB94C55</t>
+          <t>B52EA52524</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>FORNITURA E MONTAGGIO DI N. 2 PORTE INTERNE IN PVC PRESSO IL REPARTO DI WEEK SURGERY DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>RINNOVO DEL CERTIFICATO DI PREVENZIONE INCENDI DELLA SCUOLA INFERMIERI, SITA A TREVISO IN VIA VENIER, N.50.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Pubblicazione esito AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. 36/2023.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs. 31 marzo 2023 n. 36.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>PCP-20250107-09185</t>
+          <t>PCP-20250114-06967</t>
         </is>
       </c>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>07/01/2025 09:00</t>
+          <t>14/01/2025 12:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>14/01/2030 12:00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>07/02/2025 09:00</t>
+          <t>14/02/2025 12:00</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>1643</v>
+        <v>1160</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>B51AB94C55</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Fornitura di materiale per l’officina di manutenzione elettrica del distretto di Treviso.</t>
+          <t>FORNITURA E MONTAGGIO DI N. 2 PORTE INTERNE IN PVC PRESSO IL REPARTO DI WEEK SURGERY DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr"/>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Pubblicazione esito AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. 36/2023.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>MEPA-4807356</t>
+          <t>PCP-20250107-09185</t>
         </is>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>29/11/2024 09:21</t>
+          <t>07/01/2025 09:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>29/11/2030 09:21</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>13/12/2024 14:00</t>
+          <t>07/02/2025 09:00</t>
         </is>
       </c>
       <c r="R24" t="n">
-        <v>18000</v>
+        <v>1643</v>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>SERVIZIO DI FONIA RELATIVO AI SERVIZI DI EMERGENZA E PUBBLICA UTILITA' PER IL SUEM 118, DELLA DURATA DI 24 MESI.</t>
+          <t>Fornitura di materiale per l’officina di manutenzione elettrica del distretto di Treviso.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>MEPA-4916902</t>
+          <t>MEPA-4807356</t>
         </is>
       </c>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>28/11/2024 00:00</t>
+          <t>29/11/2024 09:21</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>28/11/2030 00:00</t>
+          <t>29/11/2030 09:21</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>31/01/2025 00:00</t>
+          <t>13/12/2024 14:00</t>
         </is>
       </c>
       <c r="R25" t="n">
-        <v>78160</v>
+        <v>18000</v>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>COLUSSO_155</t>
+          <t>TEC_FS_020</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Fornitura di materiale vario da ferramenta per le attività di manutenzione eseguita dall’officina meccanica del distretto di Treviso.</t>
+          <t>SERVIZIO DI FONIA RELATIVO AI SERVIZI DI EMERGENZA E PUBBLICA UTILITA' PER IL SUEM 118, DELLA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr"/>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>MEPA-4916902</t>
+        </is>
+      </c>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr">
         <is>
-          <t>20/11/2024 11:00</t>
+          <t>28/11/2024 00:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>30/11/2029 00:00</t>
+          <t>28/11/2030 00:00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>30/11/2024 11:00</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="R26" t="n">
-        <v>4000</v>
+        <v>78160</v>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>COLUSSO_155</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA l’intervento relativo alla realizzazione di una casa della comunità presso Asolo il corpo sud del distretto socio sanitario TEC_AZ_056 compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).Collaudo</t>
+          <t>Fornitura di materiale vario da ferramenta per le attività di manutenzione eseguita dall’officina meccanica del distretto di Treviso.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr">
         <is>
-          <t>07/11/2024 18:00</t>
+          <t>20/11/2024 11:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>13/05/2029 00:00</t>
+          <t>30/11/2029 00:00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>31/12/2025 18:00</t>
+          <t>30/11/2024 11:00</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>18500.73</v>
+        <v>4000</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori per l’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA l’intervento relativo alla realizzazione di una casa della comunità presso Asolo il corpo sud del distretto socio sanitario TEC_AZ_056 compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).Collaudo</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>Mepa 4795385</t>
-[...2 lines deleted...]
-      <c r="K28" t="inlineStr"/>
+          <t>Tec_Az_056</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>I28I22000140009</t>
+        </is>
+      </c>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>06/11/2024 09:48</t>
+          <t>07/11/2024 18:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>06/11/2030 09:48</t>
+          <t>13/05/2029 00:00</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>12/11/2024 12:00</t>
+          <t>31/12/2025 18:00</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>126000</v>
+        <v>18500.73</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>CIG: B430458E7F</t>
+          <t>ID 5222</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Lavori di ampliamento dell'impianto di posta pneumatica - P.O. di Treviso</t>
+          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori per l’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>191375530</t>
+          <t>Mepa 4795385</t>
         </is>
       </c>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>28/10/2024 16:00</t>
+          <t>06/11/2024 09:48</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>06/11/2029 20:00</t>
+          <t>06/11/2030 09:48</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>06/11/2024 20:00</t>
+          <t>12/11/2024 12:00</t>
         </is>
       </c>
       <c r="R29" t="n">
-        <v>136697</v>
+        <v>126000</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>CIG: B430458E7F</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
+          <t>Lavori di ampliamento dell'impianto di posta pneumatica - P.O. di Treviso</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>190095325</t>
+          <t>191375530</t>
         </is>
       </c>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>28/10/2024 16:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
+          <t>06/11/2029 20:00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>27/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>11/10/2024</t>
+          <t>06/11/2024 20:00</t>
         </is>
       </c>
       <c r="R30" t="n">
-        <v>128060</v>
+        <v>136697</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>5227</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>FORNITURA SERRAMENTI INTERNI PER UOC RADIOLOGIA - EDIFICIO 29 DEL P.O. DI TREVISO</t>
+          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr"/>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>190095325</t>
+        </is>
+      </c>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>08/10/2030 00:00</t>
+          <t>11/10/2030 00:00</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>27/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="R31" t="n">
-        <v>2205</v>
+        <v>128060</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Noleggio iniettori a siringa con relativi kit di iniezione (ID 5164)</t>
+          <t>FORNITURA SERRAMENTI INTERNI PER UOC RADIOLOGIA - EDIFICIO 29 DEL P.O. DI TREVISO</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>24/09/2030 00:00</t>
+          <t>08/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R32" t="n">
-        <v>133249</v>
+        <v>2205</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>5175</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
@@ -2737,2063 +2750,2126 @@
           <t>24/09/2030 00:00</t>
         </is>
       </c>
       <c r="R33" t="n">
         <v>82500</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>5154</t>
+          <t>5164</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+          <t>Noleggio iniettori a siringa con relativi kit di iniezione (ID 5164)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>186983365</t>
+          <t>MEPA - 4603670</t>
         </is>
       </c>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/08/2024</t>
+          <t>24/09/2030 00:00</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>123300</v>
+        <v>133249</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>4937</t>
+          <t>5154</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
+          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>186983365</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>31/07/2024 09:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>31/07/2030 09:00</t>
+          <t>02/09/2030 00:00</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>35000</v>
+        <v>123300</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>A021B82818</t>
+          <t>4937</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità a Palazzo Moretti Treviso  TEC_AZ_048 CUP I48I22000240009</t>
+          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
-          <t>I48I22000240009</t>
+          <t>I49J22000840006</t>
         </is>
       </c>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
-          <t>16/01/2024 00:00</t>
+          <t>31/07/2024 09:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>16/02/2024 00:00</t>
+          <t>31/07/2030 09:00</t>
+        </is>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="R36" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>A01D288F36</t>
+          <t>A026620B8F</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale presso il Po di Castelfranco Veneto   TEC_AZ_060 CUPI28I22000160007</t>
+          <t>Next generation  EU - P.N.R.R. Servizio Dl Progettazione esecutiva direzione lavori e coordinamento per la sicurezza  per la demolizione del padiglione  Guicciardini  Valdobbiadene per il nuovo edificio  per adibirlo  al nuovo Ospedale di comunità Tec_AZ_063 Cig A026620B8F .</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>TEC_AZ_060</t>
+          <t>TEC_AZ_063</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>I28I220000160007</t>
+          <t>I58I22000520009</t>
         </is>
       </c>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr">
         <is>
           <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R37" t="n">
         <v>0</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A026620B8F</t>
+          <t>A01D288F36</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Next generation  EU - P.N.R.R. Servizio Dl Progettazione esecutiva direzione lavori e coordinamento per la sicurezza  per la demolizione del padiglione  Guicciardini  Valdobbiadene per il nuovo edificio  per adibirlo  al nuovo Ospedale di comunità Tec_AZ_063 Cig A026620B8F .</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale presso il Po di Castelfranco Veneto   TEC_AZ_060 CUPI28I22000160007</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>TEC_AZ_063</t>
+          <t>TEC_AZ_060</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>I58I22000520009</t>
+          <t>I28I220000160007</t>
         </is>
       </c>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr">
         <is>
           <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R38" t="n">
         <v>0</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>A0252793DB</t>
+          <t>A021B82818</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale Vecchio Villa Carretta  TEC_AZ_057 CUP I98I22000160009 .</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità a Palazzo Moretti Treviso  TEC_AZ_048 CUP I48I22000240009</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>TEC_AZ_057</t>
+          <t>TEC_AZ_048</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>I98I22000160009</t>
+          <t>I48I22000240009</t>
         </is>
       </c>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>09/01/2029 00:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>09/02/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R39" t="n">
         <v>0</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>A01D8C3376</t>
+          <t>A0252793DB</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Conegliano “De Gironcoli”   TEC_AZ_051; CUP:I28I220001000009;</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale Vecchio Villa Carretta  TEC_AZ_057 CUP I98I22000160009 .</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>TEC_AZ_051</t>
+          <t>TEC_AZ_057</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>CUP:I28I220001000009</t>
+          <t>I98I22000160009</t>
         </is>
       </c>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>09/01/2029 00:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>09/02/2024 00:00</t>
         </is>
       </c>
       <c r="R40" t="n">
-        <v>81560.55</v>
+        <v>0</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve"> A020115970</t>
+          <t>A0203D1B18</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione  di un nuovo Ospedale di comunità ad  Oderzo TEC_AZ_061 CUP: I58I22000510006</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità c/o ex Asilo Fiera (TREVISO) TEC_AZ_049  CUP I48I22000250009;</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>TEC_AZ_061</t>
+          <t>TEC_AZ_049</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>I58I22000510006</t>
+          <t>I48I22000250009</t>
         </is>
       </c>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R41" t="n">
-        <v>98800.98</v>
+        <v>99163.32000000001</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>A01D99D75B</t>
+          <t xml:space="preserve"> A020115970</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Motta di Livenza - TEC_AZ_044 CUP I38I22000180009</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione  di un nuovo Ospedale di comunità ad  Oderzo TEC_AZ_061 CUP: I58I22000510006</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>TEC_AZ_044</t>
+          <t>TEC_AZ_061</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>I38I22000180009</t>
+          <t>I58I22000510006</t>
         </is>
       </c>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>153509.12</v>
+        <v>98800.98</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>A01FE5654F</t>
+          <t>A01D99D75B</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di DL e coordinamento della sicurezza per la realizzazione di una nuova casa della comunità a Dosson di Casier presso ex scuole elementari TEC_AZ_046 CUP: I98I22000120009</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Motta di Livenza - TEC_AZ_044 CUP I38I22000180009</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEC_AZ_046 </t>
+          <t>TEC_AZ_044</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>I98I22000120009</t>
+          <t>I38I22000180009</t>
         </is>
       </c>
       <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>22/12/2028 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>114287.3</v>
+        <v>153509.12</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>A01D969C70</t>
+          <t>A01FE5654F</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Mogliano TEC_AZ_047 CUP: I68I22000220009;</t>
+          <t>Next generation EU-PNRR -Servizio di DL e coordinamento della sicurezza per la realizzazione di una nuova casa della comunità a Dosson di Casier presso ex scuole elementari TEC_AZ_046 CUP: I98I22000120009</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>TEC_AZ_047</t>
+          <t xml:space="preserve">TEC_AZ_046 </t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t xml:space="preserve"> I68I22000220009</t>
+          <t>I98I22000120009</t>
         </is>
       </c>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>22/12/2028 00:00</t>
         </is>
       </c>
       <c r="R44" t="n">
-        <v>135046.03</v>
+        <v>114287.3</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>A0203D1B18</t>
+          <t>A01D969C70</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità c/o ex Asilo Fiera (TREVISO) TEC_AZ_049  CUP I48I22000250009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Mogliano TEC_AZ_047 CUP: I68I22000220009;</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>TEC_AZ_049</t>
+          <t>TEC_AZ_047</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>I48I22000250009</t>
+          <t xml:space="preserve"> I68I22000220009</t>
         </is>
       </c>
       <c r="L45" t="inlineStr"/>
       <c r="M45" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R45" t="n">
-        <v>99163.32000000001</v>
+        <v>135046.03</v>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr"/>
       <c r="W45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A0205E73C6</t>
+          <t>A01D8C3376</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità Asolo  presso corpo sud del distretto socio sanitario Tec_Az_056. CUP: I28I22000140009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Conegliano “De Gironcoli”   TEC_AZ_051; CUP:I28I220001000009;</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Tec_Az_056</t>
+          <t>TEC_AZ_051</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>I28I22000140009;</t>
+          <t>CUP:I28I220001000009</t>
         </is>
       </c>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R46" t="n">
-        <v>88805.56</v>
+        <v>81560.55</v>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>A019924301</t>
+          <t>A0205E73C6</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità presso ex Sert a  Castelfranco Veneto TEC_AZ_058 ; CUP:I28I22000150007;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità Asolo  presso corpo sud del distretto socio sanitario Tec_Az_056. CUP: I28I22000140009;</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t xml:space="preserve"> TEC_AZ_058</t>
+          <t>Tec_Az_056</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>I28I22000150007</t>
+          <t>I28I22000140009;</t>
         </is>
       </c>
       <c r="L47" t="inlineStr"/>
       <c r="M47" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R47" t="n">
-        <v>109692.45</v>
+        <v>88805.56</v>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>A01FF9F4CF</t>
+          <t>A019924301</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Paese  - TEC_AZ_043 CUP I98I22000100009.  </t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità presso ex Sert a  Castelfranco Veneto TEC_AZ_058 ; CUP:I28I22000150007;</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEC_AZ_043 </t>
+          <t xml:space="preserve"> TEC_AZ_058</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>I98I22000100009</t>
+          <t>I28I22000150007</t>
         </is>
       </c>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>21/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>21/01/2024 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R48" t="n">
-        <v>109761.36</v>
+        <v>109692.45</v>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr"/>
       <c r="W48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>9792725C4E</t>
+          <t>A01FF9F4CF</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) ad Oderzo (TV) - (CUP I55F22000450008, CIG 9792725C4E, TEC_ AZ_074)</t>
+          <t xml:space="preserve">Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Paese  - TEC_AZ_043 CUP I98I22000100009.  </t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>TEC_ AZ_074</t>
+          <t xml:space="preserve">TEC_AZ_043 </t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>I55F22000450008</t>
+          <t>I98I22000100009</t>
         </is>
       </c>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>21/12/2029 00:00</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>20/01/2024 00:00</t>
+          <t>21/01/2024 00:00</t>
         </is>
       </c>
       <c r="R49" t="n">
-        <v>58582.85</v>
+        <v>109761.36</v>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>0</v>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>ID 4675</t>
+          <t>9792725C4E</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) ad Oderzo (TV) - (CUP I55F22000450008, CIG 9792725C4E, TEC_ AZ_074)</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>176624081</t>
-[...2 lines deleted...]
-      <c r="K50" t="inlineStr"/>
+          <t>TEC_ AZ_074</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>I55F22000450008</t>
+        </is>
+      </c>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>15/12/2023 23:59</t>
+          <t>20/01/2024 00:00</t>
         </is>
       </c>
       <c r="R50" t="n">
-        <v>114717.06</v>
+        <v>58582.85</v>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
       <c r="W50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>0</v>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>ID 4337</t>
+          <t>ID 4675</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>176033065</t>
+          <t>176624081</t>
         </is>
       </c>
       <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>20/11/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>16/01/2024 15:00</t>
+          <t>15/12/2023 23:59</t>
         </is>
       </c>
       <c r="R51" t="n">
-        <v>756000</v>
+        <v>114717.06</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>0</v>
       </c>
       <c r="B52" t="n">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ID 4796</t>
+          <t>ID 4337</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
+          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>171958727</t>
+          <t>176033065</t>
         </is>
       </c>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr">
         <is>
-          <t>14/07/2023 13:27</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>14/07/2029 13:27</t>
+          <t>20/11/2029 00:00</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>21/07/2023 13:00</t>
+          <t>16/01/2024 15:00</t>
         </is>
       </c>
       <c r="R52" t="n">
-        <v>84130</v>
+        <v>756000</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>0</v>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ID 4738</t>
+          <t>ID 4796</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
+          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>167867740</t>
+          <t>171958727</t>
         </is>
       </c>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>14/07/2023 13:27</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>14/07/2029 13:27</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>21/07/2023 13:00</t>
         </is>
       </c>
       <c r="R53" t="n">
-        <v>81665.39999999999</v>
+        <v>84130</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr"/>
       <c r="W53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>0</v>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>ID 4738</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr"/>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>167867740</t>
+        </is>
+      </c>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R54" t="n">
-        <v>69204</v>
+        <v>81665.39999999999</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>0</v>
       </c>
       <c r="B55" t="n">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J55" t="inlineStr"/>
       <c r="K55" t="inlineStr"/>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R55" t="n">
-        <v>0</v>
+        <v>69204</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
       <c r="W55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>0</v>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ID 4581</t>
+          <t>ID 3346</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R56" t="n">
-        <v>119000</v>
+        <v>0</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>0</v>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ID  4457</t>
+          <t>ID 4581</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>165321572</t>
+          <t>165021762</t>
         </is>
       </c>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr">
         <is>
           <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>03/03/2023 23:59</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R57" t="n">
-        <v>122500</v>
+        <v>119000</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>0</v>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>ID 4511</t>
+          <t>ID  4457</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
+          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>163477898</t>
+          <t>165321572</t>
         </is>
       </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>03/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="R58" t="n">
-        <v>57120</v>
+        <v>122500</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>0</v>
       </c>
       <c r="B59" t="n">
         <v>0</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ID 4512</t>
+          <t>ID 4511</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
+          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>162682953</t>
+          <t>163477898</t>
         </is>
       </c>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="R59" t="n">
-        <v>88002.3</v>
+        <v>57120</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
       <c r="W59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>0</v>
       </c>
       <c r="B60" t="n">
         <v>0</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>ID 4512</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
+          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr"/>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>162682953</t>
+        </is>
+      </c>
       <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>16/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>10/02/2023</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="R60" t="n">
-        <v>68800</v>
+        <v>88002.3</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>0</v>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>ID 4164</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
+          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr">
         <is>
-          <t>25/01/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>25/01/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>09/02/2022 23:59</t>
+          <t>16/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
         </is>
       </c>
       <c r="R61" t="n">
-        <v>0</v>
+        <v>68800</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>0</v>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID 4164</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>25/01/2022 00:00</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>25/01/2028 00:00</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
-[...4 lines deleted...]
-          <t>20/06/2022</t>
+          <t>09/02/2022 23:59</t>
         </is>
       </c>
       <c r="R62" t="n">
         <v>0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr"/>
       <c r="W62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>0</v>
+      </c>
+      <c r="B63" t="n">
+        <v>0</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr"/>
+      <c r="L63" t="inlineStr"/>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R63" t="n">
+        <v>0</v>
+      </c>
+      <c r="S63" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T63" t="inlineStr"/>
+      <c r="U63" t="inlineStr"/>
+      <c r="V63" t="inlineStr"/>
+      <c r="W63" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>