--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -511,51 +511,51 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>