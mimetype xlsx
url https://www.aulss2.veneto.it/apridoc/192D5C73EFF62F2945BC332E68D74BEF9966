--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -1,129 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\TV_Shr_Amm_Personale\RELAZIONI SINDACALI\SCIOPERI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\giulia.cremonesi\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F5929AC0-72C6-4BBC-A346-3E9BD7DED265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD3F8A3D-EC74-4697-8F41-364E62F31CAA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14355" windowHeight="7890" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
     <sheet name="Foglio2" sheetId="2" r:id="rId2"/>
     <sheet name="Foglio3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="22">
   <si>
     <t>TRATTENUTE SULLE RETRIBUZIONI</t>
   </si>
   <si>
     <t>Dirigenti Medici e Veterinari</t>
   </si>
   <si>
     <t>Dirigenti S.P.T.A.</t>
   </si>
   <si>
     <t>Non Dirigenti</t>
   </si>
   <si>
     <t>COMUNICAZIONI ALL'UTENZA RIGUARDO I LAVORATORI PARTECIPANTI AGLI SCIOPERI</t>
   </si>
   <si>
     <t>Art. 5 Legge 146/1990 e s.m.i.</t>
   </si>
   <si>
     <t>N. DIPENDENTI ASSEGNATI</t>
   </si>
   <si>
     <t>CATEGORIE DI PERSONALE</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigenti </t>
   </si>
   <si>
     <t>N. DIPENDENTI SCIOPERANTI</t>
   </si>
   <si>
     <t>DATA SCIOPERO E SINDACATO PROCLAMANTE</t>
   </si>
   <si>
     <t>08/03/2025                        CUB e Altri</t>
   </si>
   <si>
     <t>11/04/2025                    SI COBAS</t>
   </si>
   <si>
     <t>01/05/2025                     USI-CIT</t>
   </si>
   <si>
     <t>20/06/2025                        CUB e Altri</t>
   </si>
   <si>
     <t>03/10/2025                        SI COBAS</t>
   </si>
   <si>
     <t>06/11/2025                        FP CGIL</t>
+  </si>
+  <si>
+    <t>CUB e Altri</t>
+  </si>
+  <si>
+    <t>Dirigenti</t>
+  </si>
+  <si>
+    <t>FP CGIL</t>
+  </si>
+  <si>
+    <t>USI fondata nel 1912</t>
+  </si>
+  <si>
+    <t>USI-CIT e Altri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;€&quot;\ #,##0.00"/>
+    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00;[Red]\-[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -427,51 +443,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -710,50 +726,130 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -761,51 +857,51 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -823,50 +919,95 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Colore 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Colore 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Colore 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Colore 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Colore 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Colore 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Colore 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Colore 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Colore 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Colore 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Colore 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Colore 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Colore 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Colore 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Colore 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Colore 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Colore 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Colore 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Calcolo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cella collegata" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Cella da controllare" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Colore 1" xfId="18" builtinId="29" customBuiltin="1"/>
@@ -887,163 +1028,197 @@
     <cellStyle name="Titolo 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titolo 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titolo 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Totale" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Valore non valido" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Valore valido" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1177,54 +1352,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="28.85546875" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
     <col min="5" max="5" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>10</v>
@@ -1403,81 +1578,285 @@
         <v>1497</v>
       </c>
       <c r="D15" s="8">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>3347.03</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="7">
         <v>7108</v>
       </c>
       <c r="D16" s="7">
         <v>78</v>
       </c>
       <c r="E16" s="5">
         <v>6452.87</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="B17" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="23">
         <v>54</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="23">
         <v>11</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="24">
         <v>409.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25">
+        <v>45989</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="27">
+        <v>1299</v>
+      </c>
+      <c r="D18" s="27">
+        <v>2</v>
+      </c>
+      <c r="E18" s="28">
+        <v>495.63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="29">
+        <v>5765</v>
+      </c>
+      <c r="D19" s="29">
+        <v>17</v>
+      </c>
+      <c r="E19" s="30">
+        <v>1320.34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="31">
+        <v>46003</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="27">
+        <v>1314</v>
+      </c>
+      <c r="D20" s="27">
+        <v>6</v>
+      </c>
+      <c r="E20" s="28">
+        <v>1337.89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="29">
+        <v>5713</v>
+      </c>
+      <c r="D21" s="29">
+        <v>54</v>
+      </c>
+      <c r="E21" s="32">
+        <v>4511.22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="31">
+        <v>46090</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="33">
+        <v>1353</v>
+      </c>
+      <c r="D22" s="33">
+        <v>0</v>
+      </c>
+      <c r="E22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="34">
+        <v>6022</v>
+      </c>
+      <c r="D23" s="34">
+        <v>19</v>
+      </c>
+      <c r="E23" s="32">
+        <v>1500.59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="31">
+        <v>46143</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="27">
+        <v>368</v>
+      </c>
+      <c r="D24" s="27">
+        <v>0</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="29">
+        <v>2209</v>
+      </c>
+      <c r="D25" s="29">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="31">
+        <v>46160</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="27">
+        <v>1605</v>
+      </c>
+      <c r="D26" s="27">
+        <v>1</v>
+      </c>
+      <c r="E26" s="28">
+        <v>74.38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="29">
+        <v>5569</v>
+      </c>
+      <c r="D27" s="29">
+        <v>13</v>
+      </c>
+      <c r="E27" s="32">
+        <v>1014.24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="31">
+        <v>46171</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="33">
+        <v>1588</v>
+      </c>
+      <c r="D28" s="33">
+        <v>1</v>
+      </c>
+      <c r="E28" s="35">
+        <v>268.10000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="34">
+        <v>5541</v>
+      </c>
+      <c r="D29" s="34">
+        <v>10</v>
+      </c>
+      <c r="E29" s="36">
+        <v>727.53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
@@ -1495,29 +1874,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Foglio1</vt:lpstr>
       <vt:lpstr>Foglio2</vt:lpstr>
       <vt:lpstr>Foglio3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ULSS9 Treviso - COI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stefano Pimpolari</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>