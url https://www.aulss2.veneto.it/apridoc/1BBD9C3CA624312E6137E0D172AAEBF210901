--- v0 (2026-06-24)
+++ v1 (2026-09-22)
@@ -370,128 +370,119 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4763" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spett.le</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00831AAC" w:rsidRDefault="00831AAC" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00CA3F30" w:rsidRDefault="00831AAC" w:rsidP="00CA3F30">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nome Ditta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Indirizzo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Cap, Comune (TV)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>ITALIA</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="-110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="4827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A6F6D">
+      <w:tr w:rsidR="007A6F6D" w:rsidRPr="00726D41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -763,51 +754,67 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">idonei al consumo </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">liberamente commerciabili sul territorio della Comunità </w:t>
+              <w:t xml:space="preserve">liberamente commerciabili sul territorio della </w:t>
+            </w:r>
+            <w:r w:rsidR="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE7479">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uropea.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -824,272 +831,204 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Si rilascia su richiesta della Ditta ai fini dell’esportazione verso ___________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Health Certificate</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The undersigned Dr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Director/Medical Director</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the UOC Food Hygiene and Nutrition Service of the AULSS 2 Marca </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>undersigned</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Trevigiana</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...114 lines deleted...]
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          </w:p>
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1125,544 +1064,352 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">the products of the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>plant  _</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">_______________, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>located</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in ___________, in_________________ (TV) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>are manufactured in a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n establishment:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">registered under n° _________________ at this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Local Health Authority (AULSS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...80 lines deleted...]
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, in compliance with EC Regulation 852/2004; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">included in the list of operators of this competent Local Health Authority (AULSS) complying with the art. 10 par. 2 </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>included</w:t>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Reg.UE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...93 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 625/2017;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...46 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>subject to the official control of this Service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -1739,314 +1486,193 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">for human </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>consumption</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...59 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intended for sale on the territory of the European </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7479" w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Union</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> of the Company for the purpose of export to __________.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>It is issued upon request of the Company for the purpose of export to __________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+    <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Liberation Sans" w:hAnsi="Liberation Sans" w:cs="Liberation Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblInd w:w="-55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5156"/>
         <w:gridCol w:w="4482"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A6F6D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
+          <w:p w:rsidR="007A6F6D" w:rsidRPr="00726D41" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007A6F6D" w:rsidRDefault="004475A5" w:rsidP="00831AAC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2119,58 +1745,58 @@
     <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D" w:rsidP="00831AAC">
       <w:pPr>
         <w:spacing w:after="113" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A6F6D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="634" w:right="1134" w:bottom="1173" w:left="1134" w:header="578" w:footer="555" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC47DE" w:rsidRDefault="00FC47DE">
+    <w:p w:rsidR="002B1C8C" w:rsidRDefault="002B1C8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC47DE" w:rsidRDefault="00FC47DE">
+    <w:p w:rsidR="002B1C8C" w:rsidRDefault="002B1C8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -2179,63 +1805,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:ind w:right="-568"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2441,58 +2068,58 @@
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>protocollo.aulss2@pecveneto.it</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC47DE" w:rsidRDefault="00FC47DE">
+    <w:p w:rsidR="002B1C8C" w:rsidRDefault="002B1C8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC47DE" w:rsidRDefault="00FC47DE">
+    <w:p w:rsidR="002B1C8C" w:rsidRDefault="002B1C8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="007A6F6D" w:rsidRDefault="007A6F6D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -2979,80 +2606,83 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A6F6D"/>
+    <w:rsid w:val="002B1C8C"/>
     <w:rsid w:val="004475A5"/>
+    <w:rsid w:val="00726D41"/>
     <w:rsid w:val="007A6F6D"/>
     <w:rsid w:val="00831AAC"/>
+    <w:rsid w:val="00CA3F30"/>
     <w:rsid w:val="00CE7479"/>
     <w:rsid w:val="00FC47DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="11FFF23A"/>
+  <w14:docId w14:val="13A2B569"/>
   <w15:docId w15:val="{9DAD34FA-BD48-4B4C-8F3B-89F08DDBB023}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3994,52 +3624,52 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>279</Words>
-  <Characters>1596</Characters>
+  <Characters>1593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>AULSS2 Marca Trevigiana</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1872</CharactersWithSpaces>
+  <CharactersWithSpaces>1869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>