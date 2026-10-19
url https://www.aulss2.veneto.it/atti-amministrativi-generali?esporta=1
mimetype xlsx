--- v0 (2026-07-21)
+++ v1 (2026-10-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipologia</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Delibera del</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -556,1066 +556,1088 @@
       <c r="A7" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Regolamento aziendale per la disciplina del rapporto di lavoro a tempo parziale del personale del comparto sanità</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Unità per la Ricerca Clinica (URC) dell'Azienda Ulss 2 Marca trevigiana - Revisione regolamento (DDG n. 1829 del 28/09/2023)</t>
+          <t>Regolamento per la consultazione dell’Archivio e della Biblioteca dell’ex Ospedale Psichiatrico di Treviso (Sant’Artemio)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>URC</t>
+          <t>UOC Affari Generali - Dipartimento Salute Mentale</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>19/03/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Regolamento per la concessione del patrocinio dell'Azienda Ulss n. 2 Marca trevigiana</t>
+          <t>Unità per la Ricerca Clinica (URC) dell'Azienda Ulss 2 Marca trevigiana - Revisione regolamento (DDG n. 1829 del 28/09/2023)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>URC</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>19/03/2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Regolamento aziendale per l' applicazione di sistemi di intelligenza artificiale (IA) nelle attività cliniche e amministrative</t>
+          <t>Regolamento per la concessione del patrocinio dell'Azienda Ulss n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Ufficio Relazioni con il Pubblico</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>15/09/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Regolamento concernente la delega di poteri gestionali e la delega di firma ai dirigenti</t>
+          <t>Regolamento aziendale per l' applicazione di sistemi di intelligenza artificiale (IA) nelle attività cliniche e amministrative</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>UOC Affari Generali e Legali</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Regolamenti aziendali per la rotazione ordinaria del personale del comparto afferente ai servizi del Dipartimento di Prevenzione con funzioni di vigilanza e controllo e della dirigenza dei servizi veterinari afferenti al dipartimento funzionale di sanità pubblica veterinaria e sicurezza alimentare</t>
+          <t>Regolamento concernente la delega di poteri gestionali e la delega di firma ai dirigenti</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento di Prevenzione</t>
+          <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>30/06/2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Regolamento per l'utilizzo degli automezzi ai fini assicurativi e per la gestione delle infrazioni al Codice della Strada</t>
+          <t>Regolamenti aziendali per la rotazione ordinaria del personale del comparto afferente ai servizi del Dipartimento di Prevenzione con funzioni di vigilanza e controllo e della dirigenza dei servizi veterinari afferenti al dipartimento funzionale di sanità pubblica veterinaria e sicurezza alimentare</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>UOC Affari Generali e Legali</t>
+          <t>Direzione Dipartimento di Prevenzione</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Deliberazione n.230</t>
+          <t>Regolamento per l'utilizzo degli automezzi ai fini assicurativi e per la gestione delle infrazioni al Codice della Strada</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>UOC Affari generali e legali</t>
+          <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>02/06/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Atto Aziendale adottato con Deliberazione n.230</t>
+          <t>Deliberazione n.230</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>UOC Affari generali e legali</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Deliberazione n. 705 - Atto Aziendale , riorganizzazione di strutture semplici e dipartimenti</t>
+          <t>Atto Aziendale adottato con Deliberazione n.230</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>UOC Affari generali e legali</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Regolamento Attività Libero Professionale Intramuraria</t>
+          <t>Deliberazione n. 705 - Atto Aziendale , riorganizzazione di strutture semplici e dipartimenti</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>UOC Servizi Amministrativi di Ospedale</t>
+          <t>UOC Affari generali e legali</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Regolamento per la gestione dei sinistri di responsabilità civile verso terzi e verso operatori notificati a partire dal 1° gennaio 2025</t>
+          <t>Regolamento Attività Libero Professionale Intramuraria</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>UOC Affari Generali e Legali</t>
+          <t>UOC Servizi Amministrativi di Ospedale</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Regolamento di disciplina degli incarichi legali e peritali</t>
+          <t>Regolamento per la gestione dei sinistri di responsabilità civile verso terzi e verso operatori notificati a partire dal 1° gennaio 2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Regolamento concernente il manuale di gestione del protocollo informatico, dei flussi documentali e degli archivi</t>
+          <t>Regolamento di disciplina degli incarichi legali e peritali</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>15/12/2023</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Regolamento per l'attuazione della rotazione straordinaria del personale interessato da procedimenti penali o disciplinari per condotte di natura corruttiva</t>
+          <t>Regolamento concernente il manuale di gestione del protocollo informatico, dei flussi documentali e degli archivi</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Ufficio Trasparenza e Anticorruzione</t>
+          <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>22/09/2023</t>
+          <t>15/12/2023</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Regolamento aziendale per la cessione di ferie e riposi solidali del personale della dirigenza</t>
+          <t>Regolamento per l'attuazione della rotazione straordinaria del personale interessato da procedimenti penali o disciplinari per condotte di natura corruttiva</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane</t>
+          <t>Ufficio Trasparenza e Anticorruzione</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>22/09/2023</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Regolamento sull'utilizzo dei canali social (Social Media Policy)</t>
+          <t>Regolamento aziendale per la cessione di ferie e riposi solidali del personale della dirigenza</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni con il Pubblico</t>
+          <t>UOC Gestione Risorse Umane</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>24/07/2023</t>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1504</t>
+          <t>Regolamento sull'utilizzo dei canali social (Social Media Policy)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>UOC Affari generali e legali</t>
+          <t>Ufficio Relazioni con il Pubblico</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>13/07/2023</t>
+          <t>24/07/2023</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Regolamento concernente le segnalazioni di illeciti e irregolarità (Whistleblowing)</t>
+          <t>Deliberazione n. 1504</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Ufficio Trasparenza e Anticorruzione</t>
+          <t>UOC Affari generali e legali</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>13/07/2023</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1229</t>
+          <t>Regolamento concernente le segnalazioni di illeciti e irregolarità (Whistleblowing)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>UOC Affari Generali e Legali</t>
+          <t>Ufficio Trasparenza e Anticorruzione</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>03/06/2023</t>
+          <t>23/06/2023</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Deliberazione n. 432</t>
+          <t>Deliberazione n. 1229</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>06/05/2023</t>
+          <t>03/06/2023</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1101</t>
+          <t>Deliberazione n. 432</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>06/05/2023</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Atto Aziendale adottato con Deliberazione n.1101</t>
+          <t>Deliberazione n. 1101</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>29/03/2023</t>
+          <t>06/05/2023</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Deliberazione n. 634</t>
+          <t>Atto Aziendale adottato con Deliberazione n.1101</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>02/03/2023</t>
+          <t>29/03/2023</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Regolamento concernente la protezione dei dati personali</t>
+          <t>Deliberazione n. 634</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>12/01/2023</t>
+          <t>02/03/2023</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Regolamento concernente le donazioni e altri atti di liberalità</t>
+          <t>Regolamento concernente la protezione dei dati personali</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>16/12/2022</t>
+          <t>12/01/2023</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Regolamento concernente la videosorveglianza e piano per l'installazione di impianti di videosorveglianza - triennio 2022 - 2024</t>
+          <t>Regolamento concernente le donazioni e altri atti di liberalità</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>06/09/2022</t>
+          <t>16/12/2022</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Regolamento per la gestione dei sinistri di responsabilità civile verso terzi: modifiche e integrazioni</t>
+          <t>Regolamento concernente la videosorveglianza e piano per l'installazione di impianti di videosorveglianza - triennio 2022 - 2024</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>10/07/2022</t>
+          <t>06/09/2022</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1902</t>
+          <t>Regolamento per la gestione dei sinistri di responsabilità civile verso terzi: modifiche e integrazioni</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>30/06/2022</t>
+          <t>10/07/2022</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1276</t>
+          <t>Deliberazione n. 1902</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>12/02/2022</t>
+          <t>30/06/2022</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Deliberazione n. 2280</t>
+          <t>Deliberazione n. 1276</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>23/09/2021</t>
+          <t>12/02/2022</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1814</t>
+          <t>Deliberazione n. 2280</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>12/09/2021</t>
+          <t>23/09/2021</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Regolamento di funzionamento del Collegio di direzione</t>
+          <t>Deliberazione n. 1814</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>21/01/2021</t>
+          <t>12/09/2021</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Regolamento per le elezioni del consiglio dei sanitari</t>
+          <t>Regolamento di funzionamento del Collegio di direzione</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>21/01/2021</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Regolamento di funzionamento del consiglio dei sanitari</t>
+          <t>Regolamento per le elezioni del consiglio dei sanitari</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>23/12/2020</t>
+          <t>21/01/2021</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Regolamento concernente il divieto di fumare</t>
+          <t>Regolamento di funzionamento del consiglio dei sanitari</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>23/12/2020</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
+          <t>Regolamento concernente il divieto di fumare</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali e Legali</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>23/12/2020</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
           <t>Regolamento di funzionamento del consiglio dei sanitari</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B44" t="inlineStr">
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali e Legali</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr"/>
+      <c r="B45" t="inlineStr">
         <is>
           <t>23/12/2020</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <t>Regolamento concernente il divieto di fumare</t>
-        </is>
-[...20 lines deleted...]
-          <t>Deliberazione n 1867</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>29/10/2020</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Atto Aziendale adottato con DDG n.1867</t>
+          <t>Deliberazione n 1867</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>01/10/2019</t>
+          <t>29/10/2020</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Regolamento per la gestione del procedimento amministrativo</t>
+          <t>Atto Aziendale adottato con DDG n.1867</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>01/10/2019</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Regolamento per i tirocini formativi e di orientamento curriculari</t>
+          <t>Regolamento per la gestione del procedimento amministrativo</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>UOC Servizi Amministrativi di Ospedale e UOC Direzione delle Professioni Sanitarie</t>
+          <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>14/03/2019</t>
+          <t>01/10/2019</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Regolamento per il patrocinio legale e l'assistenza peritale</t>
+          <t>Regolamento per i tirocini formativi e di orientamento curriculari</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>UOC Affari Generali e Legali</t>
+          <t>UOC Servizi Amministrativi di Ospedale e UOC Direzione delle Professioni Sanitarie</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>21/02/2019</t>
+          <t>14/03/2019</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Regolamento concernente le pubblicazioni di atti all'albo online</t>
+          <t>Regolamento per il patrocinio legale e l'assistenza peritale</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>17/01/2019</t>
+          <t>21/02/2019</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Regolamento aziendale in materia di prescrizione, autorizzazione e fornitura dei dispositivi protesici</t>
+          <t>Regolamento concernente le pubblicazioni di atti all'albo online</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>UOC Servizi Amministrativi Territoriali</t>
+          <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>20/12/2018</t>
+          <t>17/01/2019</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Regolamento per l'esercizio del diritto di accesso ai documenti amministrativi e del diritto di accesso civico semplice e generalizzato ai dati, informazioni e documenti</t>
+          <t>Regolamento aziendale in materia di prescrizione, autorizzazione e fornitura dei dispositivi protesici</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>UOC Affari Generali e Legali</t>
+          <t>UOC Servizi Amministrativi Territoriali</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>13/12/2018</t>
+          <t>20/12/2018</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Regolamento per le elezioni dei comitati di dipartimento</t>
+          <t>Regolamento per l'esercizio del diritto di accesso ai documenti amministrativi e del diritto di accesso civico semplice e generalizzato ai dati, informazioni e documenti</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
+          <t>13/12/2018</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Regolamento per le elezioni dei comitati di dipartimento</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali e Legali</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
           <t>28/06/2018</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <t>Regolamento concernente l'utilizzo dei sistemi informatici aziendali</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>UOC Affari Generali e Legali - UOSD Sistemi Informativi</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>