--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W120"/>
+  <dimension ref="A1:W122"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -511,1173 +511,1181 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ID 6025</t>
+          <t>Nuovo</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Fornitura di Sistemi per la produzione di concentrati piastrinici / gel piastrinico autologhi ad uso topico non trasfusionali per le UOC di Ortopedia e Traumatologia dell’Azienda Ulss n. 2 Marca trevigiana, per un periodo presunto di 12 mesi.</t>
+          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di n. 1 sistema di inclusione automatico per campioni istologici destinato all'U.O.C. di Anatomia, Istologia Patologica, Citodiagnostica e Citogenetica del P.O. di Treviso dell'Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>24/06/2026 00:00</t>
+          <t>03/08/2026 12:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>09/07/2026 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>09/07/2026 00:00</t>
-[...3 lines deleted...]
-        <v>139900</v>
+          <t>31/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>5691</t>
+          <t>Nuovo</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
+          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di n 1 sistema di morcellazione completo, da destinare alla S.O. Urologia del P.O. di Conegliano dell'Azienda ULSS N. 2 Marca Trevigiana – Distretto Pieve di Soligo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
-      <c r="L3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>16/06/2026 00:00</t>
+          <t>30/07/2026 12:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>16/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>21/07/2026 00:00</t>
-[...3 lines deleted...]
-        <v>2365000</v>
+          <t>31/08/2026 17:30</t>
+        </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ID5907</t>
+          <t>ID 6025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di farmaci in urgenza per la farmacia del Distretto di Pieve di Soligo dell'Azienda Ulss n. 2 Marca trevigiana - ID 5907</t>
+          <t>Fornitura di Sistemi per la produzione di concentrati piastrinici / gel piastrinico autologhi ad uso topico non trasfusionali per le UOC di Ortopedia e Traumatologia dell’Azienda Ulss n. 2 Marca trevigiana, per un periodo presunto di 12 mesi.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>05/06/2026 00:00</t>
+          <t>15/07/2026 15:54</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>05/06/2032 00:00</t>
+          <t>15/06/2030 00:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>22/06/2026 00:00</t>
+          <t>30/07/2026 00:00</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>0</v>
+        <v>139900</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>5885</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N° 1 VISORE PER REALTA’ VIRTUALE DA DESTINARE ALLA U.O.C. PEDIATRIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Fornitura di n. 3 sistemi videoendoscopici ambulatoriali da destinare alla U.O.C. di Otorinolaringoiatria del P.O. di Vittorio Veneto – Distretto Pieve di Soligo.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>06/05/2026 00:00</t>
+          <t>06/07/2026 12:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>06/05/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>26/05/2026 12:30</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>06/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5957</t>
+          <t>NUOVO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e assistenza specialistica per gli applicativi medarchiver e medreviewer per le U.O. di Cardiologia di Treviso e Asolo, e per le U.O. di Oncologia di Asolo e Pieve, della ditta medarchiver, per il periodo di 12 mesi. ID 5957</t>
+          <t>Indagine di mercato per la fornitura di n 1 OCT da destinare alla U.O.C. di Oculistica del P.O. di Treviso dell'Azienda ULSS 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>14/04/2026 09:55</t>
+          <t>30/06/2026 16:10</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>14/04/2032 09:55</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>30/04/2026 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>10/07/2026 17:30</t>
+        </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>IND_2026_SER</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA E STRAODINARIA DEL VERDE PRESSO GLI IMMOBILI DI PROPRIETA’ E/O IN USO DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>CONSULTAZIONE DI MERCATO, AI SENSI ART. 77 DEL D.LGS. 36/2023, E COMUNICAZIONE DI AVVIO PROCEDURA AI FINI DELLA TRASPARENZA PER LA VERIFICA DI ESCLUSIVITÀ ED INFUNGIBILITÀ NELL'AGGIUDICAZIONE DEL SERVIZIO DI MANUTENZIONE DI APPARECCHIATURE ELETTROMEDICALI DI ALTISSIMA TECNOLOGIA DI PRODUZIONE GE INSTALLATE PRESSO I PRESIDI OSPEDALIERI DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA AI SENSI DELL'ART. 76, COMMA 2,. LETT. B), PUNTO 2), DEL D.LGS. N. 30/2023.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>6211152</t>
+          <t>221196725</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
-      <c r="L7" t="inlineStr"/>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>BC3067E6B2</t>
+        </is>
+      </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>14/04/2026 00:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>31/10/2026 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>10/07/2026 12:00</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>136500</v>
+        <v>198000</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>TEC_FS_040</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Fornitura e posa di segnaletica e cartellonistica informativa direzionale presso le case e ospedali di comunità vari edifici azienda Ulss 2 Marca Trevigiana</t>
+          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>217238253</t>
+          <t>220808786</t>
         </is>
       </c>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>BC09978A98,BC09979B6B</t>
+        </is>
+      </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>31/12/2028 00:00</t>
+          <t>16/06/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>21/07/2026 00:00</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>139000</v>
+        <v>2365000</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>5627</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO PER ESECUZIONE DELLE VERIFICHE PERIODICHE E STRAORDINARIE DEGLI IMPIANTI ELEVATORI PER LE VARI SEDI DELL’ ULSS 2 MARCA TREVIGIANA. </t>
+          <t>Fornitura di n. 19 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. Pronto Soccorso di Conegliano e Vittorio Veneto dell’Azienda ULSS n. 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr">
         <is>
-          <t>BC1F2F888</t>
+          <t>BBC8B514BC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>11/06/2026 12:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>19/03/2029 00:00</t>
-[...3 lines deleted...]
-        <v>46564</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>11/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>ID5907</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK” EX D.G.R. N. 748 DEL 8/07/2025, D.D.R. N. 26 DEL 10/07/2025 E D.D.R. N. 11806 DEL 22/10/2025: INDAGINE ESPLORATIVA APERTA PER AFFIDAMENTO DIRETTO.</t>
+          <t>Indagine di mercato per la fornitura di farmaci in urgenza per la farmacia del Distretto di Pieve di Soligo dell'Azienda Ulss n. 2 Marca trevigiana - ID 5907</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>09/03/2026 10:30</t>
+          <t>05/06/2026 00:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>09/03/2032 10:30</t>
+          <t>05/06/2032 00:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>24/03/2026 12:00</t>
+          <t>22/06/2026 00:00</t>
         </is>
       </c>
       <c r="R10" t="n">
         <v>0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO DI VULNERABILITA’ SISMICA PRESSO OSPEDALE DI CASTELFRANCO VENETO PADIGLIONE K E DISTRETTO DI ASOLO. </t>
+          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N° 1 VISORE PER REALTA’ VIRTUALE DA DESTINARE ALLA U.O.C. PEDIATRIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>06/05/2026 00:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>06/03/2029 00:00</t>
+          <t>06/05/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>26/05/2026 12:30</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>139000</v>
+        <v>0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>ID 5903</t>
+          <t>5957</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000240009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e assistenza specialistica per gli applicativi medarchiver e medreviewer per le U.O. di Cardiologia di Treviso e Asolo, e per le U.O. di Oncologia di Asolo e Pieve, della ditta medarchiver, per il periodo di 12 mesi. ID 5957</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>05/02/2026 14:05</t>
+          <t>14/04/2026 09:55</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>05/02/2032 14:05</t>
+          <t>14/04/2032 09:55</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R12" t="n">
         <v>0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>ID 5902</t>
+          <t>TEC_FS_040</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000250009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura e posa di segnaletica e cartellonistica informativa direzionale presso le case e ospedali di comunità vari edifici azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr"/>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>217238253</t>
+        </is>
+      </c>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>05/02/2026 14:05</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>05/02/2032 14:05</t>
-[...4 lines deleted...]
-          <t>13/02/2026 23:59</t>
+          <t>31/12/2028 00:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>0</v>
+        <v>139000</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Dosson di casier (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t xml:space="preserve">SERVIZIO PER ESECUZIONE DELLE VERIFICHE PERIODICHE E STRAORDINARIE DEGLI IMPIANTI ELEVATORI PER LE VARI SEDI DELL’ ULSS 2 MARCA TREVIGIANA. </t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
-      <c r="L14" t="inlineStr"/>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>BC1F2F888</t>
+        </is>
+      </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>19/03/2026 00:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
-[...4 lines deleted...]
-          <t>13/02/2026 23:59</t>
+          <t>19/03/2029 00:00</t>
         </is>
       </c>
       <c r="R14" t="n">
-        <v>0</v>
+        <v>46564</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Mogliano Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK” EX D.G.R. N. 748 DEL 8/07/2025, D.D.R. N. 26 DEL 10/07/2025 E D.D.R. N. 11806 DEL 22/10/2025: INDAGINE ESPLORATIVA APERTA PER AFFIDAMENTO DIRETTO.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr"/>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>MEPA</t>
+        </is>
+      </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>09/03/2026 10:30</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>09/03/2032 10:30</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>24/03/2026 12:00</t>
         </is>
       </c>
       <c r="R15" t="n">
         <v>0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ID 5900</t>
+          <t>TEC_2026_024</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Montebelluna (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t xml:space="preserve">SERVIZIO DI VULNERABILITA’ SISMICA PRESSO OSPEDALE DI CASTELFRANCO VENETO PADIGLIONE K E DISTRETTO DI ASOLO. </t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>216086635</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
-[...4 lines deleted...]
-          <t>13/02/2026 23:59</t>
+          <t>06/03/2029 00:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>0</v>
+        <v>139000</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>ID 5901</t>
+          <t>ID 5903</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Paese (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000240009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>05/02/2026 14:05</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>05/02/2032 14:05</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R17" t="n">
         <v>0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ID 5904</t>
+          <t>ID 5902</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Conegliano (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000250009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>05/02/2026 14:05</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>05/02/2032 14:05</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R18" t="n">
         <v>0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>ID 5895</t>
+          <t>ID 5897</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Asolo (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Crespano di Pieve del Grappa (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
           <t>05/02/2026 14:00</t>
         </is>
@@ -1692,56 +1700,56 @@
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R19" t="n">
         <v>0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ID 5896</t>
+          <t>ID 5901</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Codogné (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Paese (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
           <t>05/02/2026 14:00</t>
         </is>
@@ -1756,56 +1764,56 @@
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R20" t="n">
         <v>0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>ID 5897</t>
+          <t>ID 5900</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Crespano di Pieve del Grappa (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Montebelluna (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
           <t>05/02/2026 14:00</t>
         </is>
@@ -1820,6559 +1828,6674 @@
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R21" t="n">
         <v>0</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>TEC_AZ_078-TEC_TV_061</t>
+          <t>ID 5898</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL’ULSS N. 2 – MARCA TREVIGIANA DISTRETTO DI TREVISO-DISTRETTI DI PIEVE DI SOLIGO E ASOLO PER 36 MESI</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Dosson di casier (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
-      <c r="L22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>02/02/2026 00:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>09/03/2026 13:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R22" t="n">
-        <v>5322000</v>
+        <v>0</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5887</t>
+          <t>ID 5899</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e di assistenza tecnica e supporto specialistico per i software dell’anagrafe sanitaria, del Sistema Informativo Ospedaliero e delle integrazioni HL7 del Distretto di Treviso, della ditta GPI. ID 5887</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Mogliano Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>29/01/2026 16:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>29/01/2032 16:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>196355.27</v>
+        <v>0</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5875</t>
+          <t>ID 5904</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la fornitura di trattamenti percutanei di neoplasia renale mediante l’utilizzo di aghi da crioblazione per l’UOC Urologia dell’Azienda Ulss n. 2 Marca trevigiana - ID 5875</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Conegliano (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>08/01/2026 00:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>08/01/2032 00:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>23/01/2026 00:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R24" t="n">
         <v>0</v>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>ID 5472</t>
+          <t>ID 5895</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO-EDUCATIVI PER LA REALIZZAZIONE DEL PROGETTO “ OPERATIVA DI COMUNITA’ ” DEL DISTRETTO DI PIEVE DI SOLIGO. (ID 5472)</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Asolo (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>03/12/2025 17:10</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>03/12/2031 17:10</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>22/12/2025 17:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R25" t="n">
         <v>0</v>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5013</t>
+          <t>ID 5896</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Sistemi analitici con tecnologia next generation sequencing (NGS) e digital PCR (dPCR), comprensivi di estrazione di acidi nucleici, per la U.O.C. di Anatomia e Istologia Patologica dell’azienda Ulss 2 Marca trevigiana.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Codogné (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr">
         <is>
-          <t>20/11/2025 13:25</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>20/11/2031 13:25</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>11/12/2025 12:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R26" t="n">
         <v>0</v>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>TEC_AZ_078-TEC_TV_061</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Unità Educativa Territoriale per la realizzazione del modello di inclusione sociale  delle persone con disabilità – anni 2026-2028</t>
+          <t>LAVORI DI MANUTENZIONE DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL’ULSS N. 2 – MARCA TREVIGIANA DISTRETTO DI TREVISO-DISTRETTI DI PIEVE DI SOLIGO E ASOLO PER 36 MESI</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr"/>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>212759156</t>
+        </is>
+      </c>
       <c r="K27" t="inlineStr"/>
-      <c r="L27" t="inlineStr"/>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>B97D0DCD8E-   B97D0DDE61</t>
+        </is>
+      </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>14/11/2025 13:00</t>
+          <t>02/02/2026 00:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>14/11/2031 13:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>01/12/2025 12:00</t>
+          <t>09/03/2026 13:00</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>0</v>
+        <v>5322000</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5521</t>
+          <t>5887</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei Repository e dei Laboratori aziendali, della ditta Dedalus spa per il periodo di 18 mesi. ID 5521</t>
+          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e di assistenza tecnica e supporto specialistico per i software dell’anagrafe sanitaria, del Sistema Informativo Ospedaliero e delle integrazioni HL7 del Distretto di Treviso, della ditta GPI. ID 5887</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>13/11/2025 16:30</t>
+          <t>29/01/2026 16:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>13/11/2031 16:30</t>
+          <t>29/01/2032 16:00</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>06/08/2025 12:00</t>
+          <t>11/02/2026 00:00</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>0</v>
+        <v>196355.27</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>5875</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per fornitura a noleggio di n. 10 dispositivo per la somministrazione automatica di  ossigenoterapia per servizi diversi dell'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 24 mesi</t>
+          <t>Avviso di indagine di mercato per la fornitura di trattamenti percutanei di neoplasia renale mediante l’utilizzo di aghi da crioblazione per l’UOC Urologia dell’Azienda Ulss n. 2 Marca trevigiana - ID 5875</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>08/01/2026 00:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>10/11/2031 00:00</t>
+          <t>08/01/2032 00:00</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>01/12/2025 23:59</t>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="R29" t="n">
         <v>0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>ID 5472</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Faccio Centro per la realizzazione del modello di intervento in materia di Vita Indipendente e inclusione sociale e relazionale delle persone con disabilità – anni 2026-2028</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO-EDUCATIVI PER LA REALIZZAZIONE DEL PROGETTO “ OPERATIVA DI COMUNITA’ ” DEL DISTRETTO DI PIEVE DI SOLIGO. (ID 5472)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>07/11/2025 13:00</t>
+          <t>03/12/2025 17:10</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>07/11/2031 13:00</t>
+          <t>03/12/2031 17:10</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>26/11/2025 16:00</t>
+          <t>22/12/2025 17:00</t>
         </is>
       </c>
       <c r="R30" t="n">
         <v>0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>5013</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI CESSIONE A TITOLO ONEROSO DI CAPPE ASPIRANTI FUORI USO PRESSO LE CUCINE DEL PRESIDIO DI VITTORIO VENETO</t>
+          <t>Sistemi analitici con tecnologia next generation sequencing (NGS) e digital PCR (dPCR), comprensivi di estrazione di acidi nucleici, per la U.O.C. di Anatomia e Istologia Patologica dell’azienda Ulss 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>05/11/2025 00:00</t>
+          <t>20/11/2025 13:25</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>05/11/2031 00:00</t>
+          <t>20/11/2031 13:25</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>17/11/2025 12:00</t>
+          <t>11/12/2025 12:00</t>
         </is>
       </c>
       <c r="R31" t="n">
         <v>0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>FORNITURA E POSA DI CARTELLONISTICA DI VARI EDIFICI DELL’AZIENDA PER NUOVE ALLOCAZIONI E RIMODULAZIONI RELATIVE CASE E OSPEDALI DI COMUNITA’. AVVIO ALLA PROCEDURA DI AFFIDAMENTO.TEC_FS_030</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Unità Educativa Territoriale per la realizzazione del modello di inclusione sociale  delle persone con disabilità – anni 2026-2028</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
-          <t>27/10/2025 00:00</t>
+          <t>14/11/2025 13:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>27/10/2026 00:00</t>
+          <t>14/11/2031 13:00</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>01/12/2025 12:00</t>
         </is>
       </c>
       <c r="R32" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>TEC_AZ_054</t>
+          <t>5521</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXT GENERATION EU - P.N.R.R. SERVIZIO DI COLLAUDO DELLA PER LA REALIZZAZIONE –CASA DI COMUNITA’ A CRESPANO </t>
+          <t>Affidamento del servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei Repository e dei Laboratori aziendali, della ditta Dedalus spa per il periodo di 18 mesi. ID 5521</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J33" t="inlineStr"/>
-      <c r="K33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
+          <t>13/11/2025 16:30</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>21/10/2031 00:00</t>
+          <t>13/11/2031 16:30</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>21/10/2026 00:00</t>
+          <t>06/08/2025 12:00</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>15518.59</v>
+        <v>0</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di cappe aspiranti fuori uso presso le cucine del presidio di Vittorio Veneto</t>
+          <t>Avviso indagine di mercato per fornitura a noleggio di n. 10 dispositivo per la somministrazione automatica di  ossigenoterapia per servizi diversi dell'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>16/10/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>16/10/2031 00:00</t>
+          <t>10/11/2031 00:00</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>01/12/2025 23:59</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di n. 30 banchi da scuola</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Faccio Centro per la realizzazione del modello di intervento in materia di Vita Indipendente e inclusione sociale e relazionale delle persone con disabilità – anni 2026-2028</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>16/10/2025 00:00</t>
+          <t>07/11/2025 13:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>16/10/2031 00:00</t>
+          <t>07/11/2031 13:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>26/11/2025 16:00</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>2300</v>
+        <v>0</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di n. 45 letti di degenza, 35 comodini di degenza e 8 poltrone prelievi</t>
+          <t>AVVISO PUBBLICO DI CESSIONE A TITOLO ONEROSO DI CAPPE ASPIRANTI FUORI USO PRESSO LE CUCINE DEL PRESIDIO DI VITTORIO VENETO</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
-          <t>16/10/2025 00:00</t>
+          <t>05/11/2025 00:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>16/10/2031 00:00</t>
+          <t>05/11/2031 00:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>17/11/2025 12:00</t>
         </is>
       </c>
       <c r="R36" t="n">
-        <v>6800</v>
+        <v>0</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Fibre laser "Green Light" per IPB</t>
+          <t>FORNITURA E POSA DI CARTELLONISTICA DI VARI EDIFICI DELL’AZIENDA PER NUOVE ALLOCAZIONI E RIMODULAZIONI RELATIVE CASE E OSPEDALI DI COMUNITA’. AVVIO ALLA PROCEDURA DI AFFIDAMENTO.TEC_FS_030</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>5734</t>
+          <t>TEC_FS_030</t>
         </is>
       </c>
       <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr">
         <is>
-          <t>29/08/2025 00:00</t>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>29/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>16/09/2025 00:00</t>
+          <t>27/10/2026 00:00</t>
         </is>
       </c>
       <c r="R37" t="n">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>ID 5420</t>
+          <t>TEC_AZ_054</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l’affidamento del servizio di trasporto, archiviazione, stoccaggio e tracciabilità delle biocassette di inclusioni in paraffina (micro e macro) non informatizzata, dell’Azienda ULSS 2 Marca trevigiana per le sedi di Treviso e Conegliano, per il periodo di 36 mesi.</t>
+          <t xml:space="preserve">NEXT GENERATION EU - P.N.R.R. SERVIZIO DI COLLAUDO DELLA PER LA REALIZZAZIONE –CASA DI COMUNITA’ A CRESPANO </t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J38" t="inlineStr"/>
-      <c r="K38" t="inlineStr"/>
-      <c r="L38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>CUP I58I22000500009</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>B8536B4285</t>
+        </is>
+      </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>01/08/2025 10:26</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>01/08/2031 10:26</t>
+          <t>21/10/2031 00:00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>05/09/2025 23:59</t>
+          <t>21/10/2026 00:00</t>
         </is>
       </c>
       <c r="R38" t="n">
-        <v>0</v>
+        <v>15518.59</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l’affidamento della gestione del servizio residenziale della Comunità Alloggio per persone con disabilità "La Rondine" di Chiarano (TV), per l’Azienda ULSS 2 Marca trevigiana</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di n. 45 letti di degenza, 35 comodini di degenza e 8 poltrone prelievi</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
-          <t>25/07/2025 10:37</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>25/07/2031 10:37</t>
+          <t>16/10/2031 00:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>08/08/2025 23:59</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R39" t="n">
-        <v>0</v>
+        <v>6800</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Fornitura di n. 1 sistema per la riduzione volumetrica dei tessuti delle alte vie aerodigestive da destinare alla S.O. ORL del P.O. di Vittorio Veneto.</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di n. 30 banchi da scuola</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr"/>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>13/06/2031 00:00</t>
+          <t>16/10/2031 00:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>27/06/2025 23:59</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R40" t="n">
-        <v>0</v>
+        <v>2300</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria  per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di cappe aspiranti fuori uso presso le cucine del presidio di Vittorio Veneto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr"/>
-      <c r="L41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>19/07/2026 00:00</t>
+          <t>16/10/2031 00:00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>19/07/2025 00:00</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R41" t="n">
-        <v>16320</v>
+        <v>1000</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Vivisol S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana. </t>
+          <t>Fibre laser "Green Light" per IPB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Mepa -5316022</t>
+          <t>5734</t>
         </is>
       </c>
       <c r="K42" t="inlineStr"/>
-      <c r="L42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>29/08/2025 00:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>29/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>67544</v>
+        <v>0</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>ID 5420</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Vitalaire Italia S.p.A. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.   </t>
+          <t>Consultazione preliminare di mercato per l’affidamento del servizio di trasporto, archiviazione, stoccaggio e tracciabilità delle biocassette di inclusioni in paraffina (micro e macro) non informatizzata, dell’Azienda ULSS 2 Marca trevigiana per le sedi di Treviso e Conegliano, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr"/>
-      <c r="L43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>01/08/2025 10:26</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>01/08/2031 10:26</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>05/09/2025 23:59</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>13550</v>
+        <v>0</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>MEPA-5319384</t>
+          <t>ID 4689</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Sapio Life S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>Avviso di consultazione preliminare di mercato per l’affidamento della gestione del servizio residenziale della Comunità Alloggio per persone con disabilità "La Rondine" di Chiarano (TV), per l’Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J44" t="inlineStr"/>
       <c r="K44" t="inlineStr"/>
-      <c r="L44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>25/07/2025 10:37</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>31/12/2029 00:00</t>
+          <t>25/07/2031 10:37</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>08/08/2025 23:59</t>
         </is>
       </c>
       <c r="R44" t="n">
-        <v>12438</v>
+        <v>0</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Medicair Italia S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana. </t>
+          <t xml:space="preserve">Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Vitalaire Italia S.p.A. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.   </t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>MEPA-5319533.</t>
+          <t>MEPA- 5316739</t>
         </is>
       </c>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
-          <t>B6E97335A9</t>
+          <t>B6E9A874C1</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="R45" t="n">
-        <v>14315</v>
+        <v>13550</v>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr"/>
       <c r="W45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>DISMISSIONE CONTENITORE CRIOBIOLOGICO</t>
+          <t xml:space="preserve">Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Vivisol S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana. </t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr"/>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Mepa -5316022</t>
+        </is>
+      </c>
       <c r="K46" t="inlineStr"/>
-      <c r="L46" t="inlineStr"/>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>B6E99A7BE5</t>
+        </is>
+      </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>12/06/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>12/06/2031 00:00</t>
-[...4 lines deleted...]
-          <t>02/07/2025 23:59</t>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="R46" t="n">
-        <v>0</v>
+        <v>67544</v>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>MEPA-5319384</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>ID 5637 Fornitura in service di “Sistemi per la riorganizzazione e l’esecuzione di analisi decentrate presso il PS di Vittorio Veneto dell’Azienda Ulss 2 Marca trevigiana, mediante fornitura di POCT di chimica clinica, coagulazione, immunometria ed ematologia”, per il periodo di 24 mesi.</t>
+          <t>Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Sapio Life S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J47" t="inlineStr"/>
       <c r="K47" t="inlineStr"/>
-      <c r="L47" t="inlineStr"/>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>B6E9B105CF</t>
+        </is>
+      </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>06/06/2025 13:30</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>06/06/2031 13:30</t>
-[...4 lines deleted...]
-          <t>20/06/2025 12:00</t>
+          <t>31/12/2029 00:00</t>
         </is>
       </c>
       <c r="R47" t="n">
-        <v>0</v>
+        <v>12438</v>
       </c>
       <c r="S47" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura aperta telematica, suddivisa in 2 lotti, per l’affidamento dei servizi di assistenza medica, di assistenza infermieristica e di supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 36 mesi. </t>
+          <t xml:space="preserve">	Servizio di assistenza tecnica, per l’anno 2025, delle apparecchiature elettromedicali per homecare respiratoria distribuiti dalla ditta Medicair Italia S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana. </t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>202066342</t>
+          <t>MEPA-5319533.</t>
         </is>
       </c>
       <c r="K48" t="inlineStr"/>
-      <c r="L48" t="inlineStr"/>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>B6E97335A9</t>
+        </is>
+      </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>30/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2025 15:00</t>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="R48" t="n">
-        <v>5862000</v>
+        <v>14315</v>
       </c>
       <c r="S48" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr"/>
       <c r="W48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 COAGULOMETRO PORTATILE, DA DESTINARE ALL’U.O.C. DI CARDIOLOGIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Fornitura di n. 1 sistema per la riduzione volumetrica dei tessuti delle alte vie aerodigestive da destinare alla S.O. ORL del P.O. di Vittorio Veneto.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J49" t="inlineStr"/>
       <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>23/05/2031 00:00</t>
+          <t>13/06/2031 00:00</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>07/06/2025 23:59</t>
+          <t>27/06/2025 23:59</t>
         </is>
       </c>
       <c r="R49" t="n">
         <v>0</v>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>0</v>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>“SISTEMA PER LA PREPARAZIONE, ALIQUOTAZIONE E CRIOCONSERVAZIONE DI EMOCOMPONENTI PER USO NON TRASFUSIONALE - SIERO COLLIRIO” PER L’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 24 MESI.</t>
+          <t>DISMISSIONE CONTENITORE CRIOBIOLOGICO</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J50" t="inlineStr"/>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr">
         <is>
-          <t>21/05/2025 08:34</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>21/05/2031 08:34</t>
+          <t>12/06/2031 00:00</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>09/06/2025 12:00</t>
+          <t>02/07/2025 23:59</t>
         </is>
       </c>
       <c r="R50" t="n">
         <v>0</v>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
       <c r="W50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>0</v>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
-      <c r="C51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE/RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI INCLUSI I MEZZI DI SOCCORSO.</t>
+          <t>ID 5637 Fornitura in service di “Sistemi per la riorganizzazione e l’esecuzione di analisi decentrate presso il PS di Vittorio Veneto dell’Azienda Ulss 2 Marca trevigiana, mediante fornitura di POCT di chimica clinica, coagulazione, immunometria ed ematologia”, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J51" t="inlineStr"/>
       <c r="K51" t="inlineStr"/>
-      <c r="L51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>06/06/2025 13:30</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>24/06/2030 00:00</t>
+          <t>06/06/2031 13:30</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>04/07/2025 18:00</t>
+          <t>20/06/2025 12:00</t>
         </is>
       </c>
       <c r="R51" t="n">
-        <v>204000</v>
+        <v>0</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>0</v>
       </c>
       <c r="B52" t="n">
         <v>0</v>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>4928</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DI N 3 SISTEMI PER LA CIRCOLAZIONE EXTRACORPOREA, DA DESTINARE ALLA U.O.C. DI CARDIOCHIRURGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t xml:space="preserve">Procedura aperta telematica, suddivisa in 2 lotti, per l’affidamento dei servizi di assistenza medica, di assistenza infermieristica e di supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 36 mesi. </t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr"/>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>202066342</t>
+        </is>
+      </c>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>09/05/2031 00:00</t>
+          <t>30/05/2031 00:00</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>30/05/2025 23:59</t>
+          <t>04/07/2025 15:00</t>
         </is>
       </c>
       <c r="R52" t="n">
-        <v>0</v>
+        <v>5862000</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>0</v>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di beni mobili ed attrezzature fuori uso presso le cucine e mensa del presidio di Vittorio Veneto</t>
+          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 COAGULOMETRO PORTATILE, DA DESTINARE ALL’U.O.C. DI CARDIOLOGIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>03/04/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>03/04/2031 00:00</t>
+          <t>23/05/2031 00:00</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>17/04/2025 23:59</t>
+          <t>07/06/2025 23:59</t>
         </is>
       </c>
       <c r="R53" t="n">
         <v>0</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr"/>
       <c r="W53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>0</v>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>TEC_AZ_054</t>
+          <t>ID 5287</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – SERVIZIO DL E COORDINAMENTO SICUREZZA PER LA REALIZZAZIONE CDC CRESPANO TEC_AZ_054</t>
+          <t>“SISTEMA PER LA PREPARAZIONE, ALIQUOTAZIONE E CRIOCONSERVAZIONE DI EMOCOMPONENTI PER USO NON TRASFUSIONALE - SIERO COLLIRIO” PER L’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J54" t="inlineStr"/>
-      <c r="K54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr">
         <is>
-          <t>24/03/2025 00:00</t>
+          <t>21/05/2025 08:34</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>24/03/2029 00:00</t>
+          <t>21/05/2031 08:34</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>09/06/2025 12:00</t>
         </is>
       </c>
       <c r="R54" t="n">
-        <v>88802.56</v>
+        <v>0</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>0</v>
       </c>
       <c r="B55" t="n">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5530</t>
+          <t>TEC_FS_021</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER GLI APPLICATIVI MEDARCHIVER E MEDREVIEWER PER LE UO DI CARDIOLOGIA DI TREVISO E ASOLO, E PER LE UO DI ONCOLOGIA DI ASOLO E PIEVE, DELLA DITTA MEDARCHIVER. ID 5530</t>
+          <t>PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE/RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI INCLUSI I MEZZI DI SOCCORSO.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...2 lines deleted...]
-      <c r="H55" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA NEGOZIATA MEDIANTE R.D.O. APERTA IN MEPA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE/RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI INCLUSI I MEZZI DI SOCCORSO SANITARI, PER LA DURATA DI 12 MESI, PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr"/>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>RDO_MEPA_5354295</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr"/>
-      <c r="L55" t="inlineStr"/>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>B6F15FB533</t>
+        </is>
+      </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>21/03/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>21/03/2031 00:00</t>
+          <t>24/06/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>04/07/2025 18:00</t>
         </is>
       </c>
       <c r="R55" t="n">
-        <v>191202.36</v>
+        <v>204000</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
       <c r="W55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>0</v>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
-      <c r="C56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Servizi assicurativi relativi alla copertura assicurativa della responsabilità civile auto RCA – libro  matricola,  per il periodo di 36 mesi. ID 5306</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DI N 3 SISTEMI PER LA CIRCOLAZIONE EXTRACORPOREA, DA DESTINARE ALLA U.O.C. DI CARDIOCHIRURGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>09/05/2031 00:00</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>13/03/2025 12:00</t>
+          <t>30/05/2025 23:59</t>
         </is>
       </c>
       <c r="R56" t="n">
-        <v>1650000</v>
+        <v>0</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>0</v>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Avviso di dismissione letti meccanici</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di beni mobili ed attrezzature fuori uso presso le cucine e mensa del presidio di Vittorio Veneto</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J57" t="inlineStr"/>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr">
         <is>
-          <t>28/01/2025 17:00</t>
+          <t>03/04/2025 00:00</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>28/01/2031 17:00</t>
+          <t>03/04/2031 00:00</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>05/02/2025 23:59</t>
+          <t>17/04/2025 23:59</t>
         </is>
       </c>
       <c r="R57" t="n">
         <v>0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>0</v>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
-      <c r="C58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>TEC_AZ_054</t>
+        </is>
+      </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – SERVIZIO DL E COORDINAMENTO SICUREZZA PER LA REALIZZAZIONE CDC CRESPANO TEC_AZ_054</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J58" t="inlineStr"/>
-      <c r="K58" t="inlineStr"/>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>I58I22000500009</t>
+        </is>
+      </c>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr">
         <is>
-          <t>04/12/2024 12:00</t>
+          <t>24/03/2025 00:00</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>04/12/2030 12:00</t>
-[...4 lines deleted...]
-          <t>24/12/2024 23:59</t>
+          <t>24/03/2029 00:00</t>
         </is>
       </c>
       <c r="R58" t="n">
-        <v>0</v>
+        <v>88802.56</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>0</v>
       </c>
       <c r="B59" t="n">
         <v>0</v>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>5530</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER GLI APPLICATIVI MEDARCHIVER E MEDREVIEWER PER LE UO DI CARDIOLOGIA DI TREVISO E ASOLO, E PER LE UO DI ONCOLOGIA DI ASOLO E PIEVE, DELLA DITTA MEDARCHIVER. ID 5530</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J59" t="inlineStr"/>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr">
         <is>
-          <t>04/12/2024 12:00</t>
+          <t>21/03/2025 00:00</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>04/12/2030 12:00</t>
-[...4 lines deleted...]
-          <t>24/12/2024 23:59</t>
+          <t>21/03/2031 00:00</t>
         </is>
       </c>
       <c r="R59" t="n">
-        <v>0</v>
+        <v>191202.36</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
       <c r="W59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>0</v>
       </c>
       <c r="B60" t="n">
         <v>0</v>
       </c>
-      <c r="C60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di “recupero e cattura di cani, gatti ed altri animali domestici e gestione del canile sanitario”, dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi - ID 4935.</t>
+          <t>Avviso di dismissione letti meccanici</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
-          <t>27/11/2024 10:30</t>
+          <t>28/01/2025 17:00</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>27/11/2030 10:30</t>
+          <t>28/01/2031 17:00</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>07/01/2025 17:00</t>
+          <t>05/02/2025 23:59</t>
         </is>
       </c>
       <c r="R60" t="n">
-        <v>2194850.5</v>
+        <v>0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>0</v>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER AFFIDAMENTO SERVIZIO DI MANUTENZIONE ED ASSITENZA FULL-RISK, CON ATTIVITA ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER 36 MESI</t>
+          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr"/>
-      <c r="L61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr">
         <is>
-          <t>05/11/2024 00:00</t>
+          <t>04/12/2024 12:00</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>05/11/2029 00:00</t>
+          <t>04/12/2030 12:00</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>20/11/2024 18:00</t>
+          <t>24/12/2024 23:59</t>
         </is>
       </c>
       <c r="R61" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>0</v>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA APERTA, SUDDIVISA IN DUE LOTTI,  PER L’AFFIDAMENTO DEL SERVIZIO DI ATTIVITÀ RIABILITATIVA A DOMICILIO NEI DISTRETTI DI ASOLO E TREVISO, E DI ATTIVITÀ RIABILITATIVA PRESSO L’U.O.C. DI RECUPERO E RIABILITAZIONE FUNZIONALE (R.R.F.) DEL DISTRETTO DI PIEVE DI SOLIGO, PER IL PERIODO DI 36 MESI.</t>
+          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>04/12/2024 12:00</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>18/10/2030 00:00</t>
+          <t>04/12/2030 12:00</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>19/12/2024 14:00</t>
+          <t>24/12/2024 23:59</t>
         </is>
       </c>
       <c r="R62" t="n">
-        <v>1910163.2</v>
+        <v>0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr"/>
       <c r="W62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>0</v>
       </c>
       <c r="B63" t="n">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>B3563E29A1</t>
+          <t>ID 4935</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - P.N.R.R. SERVIZIO DI DL E COORDINAMENTO DELLA SICUREZZA PER LA REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITÀ PRESSO CASA DELLA COMUNITA' DI CODOGNE'</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di “recupero e cattura di cani, gatti ed altri animali domestici e gestione del canile sanitario”, dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi - ID 4935.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>TEC_AZ_050_dl</t>
-[...6 lines deleted...]
-      </c>
+          <t>192589085</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr"/>
       <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr">
         <is>
-          <t>08/10/2024 18:00</t>
+          <t>27/11/2024 10:30</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>08/10/2029 18:00</t>
+          <t>27/11/2030 10:30</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>15/10/2024 18:00</t>
+          <t>07/01/2025 17:00</t>
         </is>
       </c>
       <c r="R63" t="n">
-        <v>187827.66</v>
+        <v>2194850.5</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="V63" t="inlineStr"/>
       <c r="W63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>0</v>
       </c>
       <c r="B64" t="n">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>ID 4331</t>
+          <t>TEC_FS_015</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Servizio di nutrizione parenterale domiciliare</t>
+          <t>AVVISO INDAGINE DI MERCATO PER AFFIDAMENTO SERVIZIO DI MANUTENZIONE ED ASSITENZA FULL-RISK, CON ATTIVITA ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER 36 MESI</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr"/>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>191662586</t>
+        </is>
+      </c>
       <c r="K64" t="inlineStr"/>
-      <c r="L64" t="inlineStr"/>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>B41B918356</t>
+        </is>
+      </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>17/09/2024 15:30</t>
+          <t>05/11/2024 00:00</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>17/09/2030 15:30</t>
+          <t>05/11/2029 00:00</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>04/10/2024 23:59</t>
+          <t>20/11/2024 18:00</t>
         </is>
       </c>
       <c r="R64" t="n">
-        <v>0</v>
+        <v>210000</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr"/>
       <c r="W64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>0</v>
       </c>
       <c r="B65" t="n">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8928829EC5</t>
+          <t>ID 3728</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA IMPIANTI ELEVATORI. PROROGA.</t>
+          <t>GARA EUROPEA A PROCEDURA APERTA, SUDDIVISA IN DUE LOTTI,  PER L’AFFIDAMENTO DEL SERVIZIO DI ATTIVITÀ RIABILITATIVA A DOMICILIO NEI DISTRETTI DI ASOLO E TREVISO, E DI ATTIVITÀ RIABILITATIVA PRESSO L’U.O.C. DI RECUPERO E RIABILITAZIONE FUNZIONALE (R.R.F.) DEL DISTRETTO DI PIEVE DI SOLIGO, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...7 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>TEC_AZ_094</t>
+          <t>191013538</t>
         </is>
       </c>
       <c r="K65" t="inlineStr"/>
       <c r="L65" t="inlineStr"/>
       <c r="M65" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>04/09/2030 00:00</t>
+          <t>18/10/2030 00:00</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>19/12/2024 14:00</t>
         </is>
       </c>
       <c r="R65" t="n">
-        <v>0</v>
+        <v>1910163.2</v>
       </c>
       <c r="S65" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="V65" t="inlineStr"/>
       <c r="W65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>0</v>
       </c>
       <c r="B66" t="n">
         <v>0</v>
       </c>
-      <c r="C66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>B3563E29A1</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO RIVOLTO AI DIPENDENTI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA DI TREVISO E AI DIPENDENTI DI ALTRE AMMINISTRAZIONI PUBBLICHE PER INCARICO DI COLLAUDO TECNICO-AMMINISTRATIVO E STATICO IN CORSO D’ OPERA, AI SENSI DELL’ART. 116, COMMA 4 DEL D.LGS. N. 36/2023 RELATIVAMENTE AL PNNR AI SENSI DELL’ ART. 102, COMMA 6 DEL D.LGS. N. 50/2016.</t>
+          <t>NEXT GENERATION EU - P.N.R.R. SERVIZIO DI DL E COORDINAMENTO DELLA SICUREZZA PER LA REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITÀ PRESSO CASA DELLA COMUNITA' DI CODOGNE'</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K66" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>TEC_AZ_050_dl</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>I98I22000140009</t>
+        </is>
+      </c>
       <c r="L66" t="inlineStr"/>
       <c r="M66" t="inlineStr">
         <is>
-          <t>02/09/2024 12:00</t>
+          <t>08/10/2024 18:00</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>05/10/2029 00:00</t>
+          <t>08/10/2029 18:00</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>05/10/2024 12:00</t>
+          <t>15/10/2024 18:00</t>
         </is>
       </c>
       <c r="R66" t="n">
-        <v>0</v>
+        <v>187827.66</v>
       </c>
       <c r="S66" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr"/>
       <c r="W66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>0</v>
       </c>
       <c r="B67" t="n">
         <v>0</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>IDEG 4946</t>
+          <t>ID 4331</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Castelfranco Veneto dell’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Servizio di nutrizione parenterale domiciliare</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr"/>
       <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>17/09/2024 15:30</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>16/08/2030 00:00</t>
+          <t>17/09/2030 15:30</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>25/09/2024 12:00</t>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="R67" t="n">
         <v>0</v>
       </c>
       <c r="S67" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr"/>
       <c r="W67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>0</v>
       </c>
       <c r="B68" t="n">
         <v>0</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4152</t>
+          <t>8928829EC5</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta telematica per l’affidamento del servizio per la gestione del Centro per la diagnosi e la riabilitazione funzionale dell’autismo e dei disturbi dello spettro autistico “Adelina Samarotto”, per il periodo di 36 mesi.</t>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA IMPIANTI ELEVATORI. PROROGA.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="H68" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Proroga in riferimento servizio manutenzione ordinaria impianti elevatori Aulss 2 "Marca Trevigiana".&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>188171139</t>
+          <t>TEC_AZ_094</t>
         </is>
       </c>
       <c r="K68" t="inlineStr"/>
       <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr">
         <is>
-          <t>14/08/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>14/08/2030 00:00</t>
+          <t>04/09/2030 00:00</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>03/09/2029 00:00</t>
         </is>
       </c>
       <c r="R68" t="n">
-        <v>3884650</v>
+        <v>0</v>
       </c>
       <c r="S68" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr"/>
       <c r="W68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>0</v>
       </c>
       <c r="B69" t="n">
         <v>0</v>
       </c>
-      <c r="C69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA SVOLTA IN MODALITA’ TELEMATICA TRAMITE UTILIZZO DELLA PIATTAFORMA SINTEL PER L’AFFIDAMENTO DELL’ACCORDO QUADRO CON UNICO OPERATORE (ART. 59 CO. 3 D. LGS. 36/23) DEI LAVORI DI SOSTITUZIONE E MANUTENZIONE DI IMPIANTI ELEVATORI, COMPRENSIVO DEL SERVIZIO DI MANUTENZIONE PER 24 MESI-CIG B2BBC2E2DE CUP I92C23001140002 TEC_AZ_094</t>
+          <t>AVVISO PUBBLICO RIVOLTO AI DIPENDENTI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA DI TREVISO E AI DIPENDENTI DI ALTRE AMMINISTRAZIONI PUBBLICHE PER INCARICO DI COLLAUDO TECNICO-AMMINISTRATIVO E STATICO IN CORSO D’ OPERA, AI SENSI DELL’ART. 116, COMMA 4 DEL D.LGS. N. 36/2023 RELATIVAMENTE AL PNNR AI SENSI DELL’ ART. 102, COMMA 6 DEL D.LGS. N. 50/2016.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Lavori e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr">
         <is>
-          <t>08/08/2024 17:00</t>
+          <t>02/09/2024 12:00</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>08/08/2029 00:00</t>
+          <t>05/10/2029 00:00</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>13/09/2024 18:00</t>
+          <t>05/10/2024 12:00</t>
         </is>
       </c>
       <c r="R69" t="n">
-        <v>932400</v>
+        <v>0</v>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr"/>
       <c r="W69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>0</v>
       </c>
       <c r="B70" t="n">
         <v>0</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
+          <t>IDEG 4946</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Castelfranco Veneto dell’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>188477845</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="inlineStr"/>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>16/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>16/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>25/09/2024 12:00</t>
+        </is>
+      </c>
+      <c r="R70" t="n">
+        <v>0</v>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T70" t="inlineStr"/>
+      <c r="U70" t="inlineStr"/>
+      <c r="V70" t="inlineStr"/>
+      <c r="W70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>0</v>
+      </c>
+      <c r="B71" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>4152</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Gara europea a procedura aperta telematica per l’affidamento del servizio per la gestione del Centro per la diagnosi e la riabilitazione funzionale dell’autismo e dei disturbi dello spettro autistico “Adelina Samarotto”, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>188171139</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="inlineStr"/>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>14/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>14/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>30/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="R71" t="n">
+        <v>3884650</v>
+      </c>
+      <c r="S71" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T71" t="inlineStr"/>
+      <c r="U71" t="inlineStr"/>
+      <c r="V71" t="inlineStr"/>
+      <c r="W71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>0</v>
+      </c>
+      <c r="B72" t="n">
+        <v>0</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>TEC_AZ_094</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA SVOLTA IN MODALITA’ TELEMATICA TRAMITE UTILIZZO DELLA PIATTAFORMA SINTEL PER L’AFFIDAMENTO DELL’ACCORDO QUADRO CON UNICO OPERATORE (ART. 59 CO. 3 D. LGS. 36/23) DEI LAVORI DI SOSTITUZIONE E MANUTENZIONE DI IMPIANTI ELEVATORI, COMPRENSIVO DEL SERVIZIO DI MANUTENZIONE PER 24 MESI-CIG B2BBC2E2DE CUP I92C23001140002 TEC_AZ_094</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Lavori e Servizi</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>188215739</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="inlineStr"/>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>08/08/2024 17:00</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>08/08/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>13/09/2024 18:00</t>
+        </is>
+      </c>
+      <c r="R72" t="n">
+        <v>932400</v>
+      </c>
+      <c r="S72" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T72" t="inlineStr"/>
+      <c r="U72" t="inlineStr"/>
+      <c r="V72" t="inlineStr"/>
+      <c r="W72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>0</v>
+      </c>
+      <c r="B73" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
           <t>TEC_AZ_082</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>ACCORDI QUADRO, SUDDIVISI IN 4 LOTTI, DELLA DURATA DI 36 MESI PER L’ESECUZIONE DEI LAVORI DI MANUTENZIONE STRAORDINARIA E DI ADEGUAMENTO NORMATIVO DELLE OPERE EDILI DEGLI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
+      <c r="H73" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Affidamento di quatto accordi quadro relativi ai lavori di manutenzione straordinaria ed adeguamento normativo degli edifici ognuno dell'importo di euro 1.350.000,,0 di cui euro 70.000.00 di oneri per la sicurezza così identificati:&lt;/p&gt;
 &lt;p&gt;Lotto 1  Presidio Ospedaliero di Treviso &lt;/p&gt;
 &lt;p&gt;Lotto 2 - Presidio Ospedaliero di Oderzo e sedi del territorio del Distretto Treviso&lt;/p&gt;
 &lt;p&gt;Lotto 3 - Distretto Pieve di Soligo&lt;/p&gt;
 &lt;p&gt;Lotto 4 - Distretto Asolo&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Ciascun concorrente può presentare offerta solo per un lotto. &lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Al fine di garantire il più ampio accesso alla procedura di gara e l’affidabilità nell’esecuzione dell’appalto, ciascun operatore economico, può partecipare presentando l’offerta per un solo lotto, qualificandosi unicamente per il lotto prescelto.&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="I70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J70" t="inlineStr">
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
         <is>
           <t>186290288</t>
         </is>
       </c>
-      <c r="K70" t="inlineStr"/>
-[...198 lines deleted...]
-      <c r="J73" t="inlineStr"/>
       <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr"/>
       <c r="M73" t="inlineStr">
         <is>
-          <t>24/04/2024 12:00</t>
+          <t>09/07/2024 10:00</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>09/07/2029 10:00</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>03/05/2024 18:00</t>
+          <t>12/08/2024 18:00</t>
         </is>
       </c>
       <c r="R73" t="n">
-        <v>139000</v>
+        <v>5400000</v>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr"/>
       <c r="W73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>0</v>
       </c>
       <c r="B74" t="n">
         <v>0</v>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>ID 5072</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DELLA CENTRALE OPERATIVA DEL S.U.E.M. 118 DI TREVISO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - TEC_FS_011</t>
+          <t>Servizio di portineria presso l'edificio n. 29 della nuova cittadella sanitaria del Presidio Ospedaliero di Treviso e presso il varco dell'obitorio (varco B) del Presidio Ospedaliero di Conegliano dell'Azienda Ulss 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>MEPA-4287014</t>
+          <t>184729068</t>
         </is>
       </c>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr"/>
       <c r="M74" t="inlineStr">
         <is>
-          <t>22/04/2024 00:00</t>
+          <t>10/06/2024 14:41</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>22/04/2029 00:00</t>
+          <t>10/06/2030 14:41</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>17/06/2024 17:00</t>
         </is>
       </c>
       <c r="R74" t="n">
-        <v>168453.58</v>
+        <v>134150</v>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T74" t="inlineStr"/>
+      <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr"/>
       <c r="W74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>0</v>
       </c>
       <c r="B75" t="n">
         <v>0</v>
       </c>
-      <c r="C75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>ID 4930</t>
+        </is>
+      </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DEI SISTEMI TRRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA CENTRALE OPERATIVA E RADIO SUEM DI TREVISO</t>
+          <t>Gara europea a procedura telematica aperta, suddivisa in 7 lotti, per l’affidamento in accordo quadro di servizi di assistenza medica presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 12 mesi.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>MEPA-4283541</t>
+          <t xml:space="preserve"> 184236789</t>
         </is>
       </c>
       <c r="K75" t="inlineStr"/>
       <c r="L75" t="inlineStr"/>
       <c r="M75" t="inlineStr">
         <is>
-          <t>19/04/2024 00:00</t>
+          <t>28/05/2024 00:00</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>28/05/2030 00:00</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>08/07/2024 15:00</t>
         </is>
       </c>
       <c r="R75" t="n">
-        <v>196205</v>
+        <v>0</v>
       </c>
       <c r="S75" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...11 lines deleted...]
-      </c>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T75" t="inlineStr"/>
+      <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr"/>
       <c r="W75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>0</v>
       </c>
       <c r="B76" t="n">
         <v>0</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>ID 4685</t>
+          <t>TEC_FS_014</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato -  Fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione, da destinare ai pazienti residenti nel territorio dell'Azienda Ulss n. 2 Marca trevigiana, per il periodo di 12 mesi</t>
+          <t>TRATTATIVA DIRETTA per la fornitura e posa di cartellonistica in vari edifici dell’azienda</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr"/>
       <c r="L76" t="inlineStr"/>
       <c r="M76" t="inlineStr">
         <is>
-          <t>05/04/2024 09:00</t>
+          <t>24/04/2024 12:00</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>05/04/2030 09:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>22/04/2024 18:00</t>
+          <t>03/05/2024 18:00</t>
         </is>
       </c>
       <c r="R76" t="n">
-        <v>0</v>
+        <v>139000</v>
       </c>
       <c r="S76" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr"/>
       <c r="W76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>0</v>
       </c>
       <c r="B77" t="n">
         <v>0</v>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Servizio di guardia di medicina interna presso i Presidi Ospedalieri dell’Azienda ULSS 2 Marca trevigiana	(ID 4754)</t>
+          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DELLA CENTRALE OPERATIVA DEL S.U.E.M. 118 DI TREVISO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - TEC_FS_011</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>179132154</t>
+          <t>MEPA-4287014</t>
         </is>
       </c>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="inlineStr"/>
       <c r="M77" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>22/04/2024 00:00</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>02/02/2030 00:00</t>
+          <t>22/04/2029 00:00</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>08/03/2024 14:00</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="R77" t="n">
-        <v>0</v>
+        <v>168453.58</v>
       </c>
       <c r="S77" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T77" t="inlineStr"/>
-      <c r="U77" t="inlineStr"/>
+      <c r="T77" t="inlineStr">
+        <is>
+          <t>DDG 24_776_AVVIO_TRATTATIVA_DIRETTA</t>
+        </is>
+      </c>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t>PIAZZALE OSPEDALE N. 1</t>
+        </is>
+      </c>
       <c r="V77" t="inlineStr"/>
       <c r="W77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>0</v>
       </c>
       <c r="B78" t="n">
         <v>0</v>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Servizio di gestione guardie/ambulatori di ortopedia presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana (ID 4915)</t>
+          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DEI SISTEMI TRRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA CENTRALE OPERATIVA E RADIO SUEM DI TREVISO</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>179132138</t>
+          <t>MEPA-4283541</t>
         </is>
       </c>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr"/>
       <c r="M78" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>19/04/2024 00:00</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>02/02/2030 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>08/03/2024 14:00</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="R78" t="n">
-        <v>0</v>
+        <v>196205</v>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T78" t="inlineStr"/>
-      <c r="U78" t="inlineStr"/>
+      <c r="T78" t="inlineStr">
+        <is>
+          <t>DDG 24_776_AVVIO_TRATTATIVA_DIRETTA</t>
+        </is>
+      </c>
+      <c r="U78" t="inlineStr">
+        <is>
+          <t>Piazzale Ospedale, 1</t>
+        </is>
+      </c>
       <c r="V78" t="inlineStr"/>
       <c r="W78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>0</v>
       </c>
       <c r="B79" t="n">
         <v>0</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>ID 4916</t>
+          <t>ID 4685</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Servizio di pronta disponibilità e guardia radiologica presso i Presidi Ospedalieri del Distretto di Asolo dell’Azienda ULSS n. 2 Marca trevigiana (ID 4916)</t>
+          <t>Avviso indagine di mercato -  Fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione, da destinare ai pazienti residenti nel territorio dell'Azienda Ulss n. 2 Marca trevigiana, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr"/>
       <c r="M79" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>05/04/2024 09:00</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>02/02/2030 00:00</t>
+          <t>05/04/2030 09:00</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>08/03/2024 14:00</t>
+          <t>22/04/2024 18:00</t>
         </is>
       </c>
       <c r="R79" t="n">
         <v>0</v>
       </c>
       <c r="S79" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="V79" t="inlineStr"/>
       <c r="W79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>0</v>
       </c>
       <c r="B80" t="n">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>ID 4894</t>
+          <t>ID 4754</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso. ID 4894</t>
+          <t>Servizio di guardia di medicina interna presso i Presidi Ospedalieri dell’Azienda ULSS 2 Marca trevigiana	(ID 4754)</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr"/>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>179132154</t>
+        </is>
+      </c>
       <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr"/>
       <c r="M80" t="inlineStr">
         <is>
-          <t>19/01/2024 12:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>19/01/2030 12:00</t>
+          <t>02/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>08/03/2024 14:00</t>
         </is>
       </c>
       <c r="R80" t="n">
         <v>0</v>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr"/>
       <c r="W80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>0</v>
       </c>
       <c r="B81" t="n">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>ID 4654</t>
+          <t>ID 4915</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura di dispositivi medici diversi per Otorinolaringoiatria, da destinare alle UU.OO di O.R.L. dell'Azienda ULSS 2 Marca Trevigiana, con modalità di assegnazione mediante lo strumento dell'Accordo quadro, per il periodo di 36 mesi (ID 4654)</t>
+          <t>Servizio di gestione guardie/ambulatori di ortopedia presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana (ID 4915)</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr"/>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>179132138</t>
+        </is>
+      </c>
       <c r="K81" t="inlineStr"/>
       <c r="L81" t="inlineStr"/>
       <c r="M81" t="inlineStr">
         <is>
-          <t>16/01/2024 09:37</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>16/01/2030 09:37</t>
+          <t>02/02/2030 00:00</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>31/01/2024 23:59</t>
+          <t>08/03/2024 14:00</t>
         </is>
       </c>
       <c r="R81" t="n">
         <v>0</v>
       </c>
       <c r="S81" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr"/>
       <c r="W81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>0</v>
       </c>
       <c r="B82" t="n">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>4574</t>
+          <t>ID 4916</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
+          <t>Servizio di pronta disponibilità e guardia radiologica presso i Presidi Ospedalieri del Distretto di Asolo dell’Azienda ULSS n. 2 Marca trevigiana (ID 4916)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>177373390</t>
+          <t>179132126</t>
         </is>
       </c>
       <c r="K82" t="inlineStr"/>
       <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr">
         <is>
-          <t>04/01/2024 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>04/01/2030 00:00</t>
+          <t>02/02/2030 00:00</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
-          <t>14/03/2024 16:00</t>
+          <t>08/03/2024 14:00</t>
         </is>
       </c>
       <c r="R82" t="n">
-        <v>180420</v>
+        <v>0</v>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="V82" t="inlineStr"/>
       <c r="W82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>0</v>
       </c>
       <c r="B83" t="n">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>ID 4897</t>
+          <t>ID 4894</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SUL SOFTWARE DEL SISTEMA INFORMATIVO TERRITORIALE (SIT) DEI DISTRETTI DI TREVISO E ASOLO, DEL CUP, DEL REPOSITORY E DEL VIEWER REFERTI DEL DISTRETTO DI ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, PER l’ANNO 2024. </t>
+          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso. ID 4894</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr">
         <is>
-          <t>02/01/2024 00:00</t>
+          <t>19/01/2024 12:00</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>02/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>10/01/2024 23:59</t>
+          <t>19/01/2030 12:00</t>
         </is>
       </c>
       <c r="R83" t="n">
-        <v>302301</v>
+        <v>0</v>
       </c>
       <c r="S83" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
       <c r="V83" t="inlineStr"/>
       <c r="W83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>0</v>
       </c>
       <c r="B84" t="n">
         <v>0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>ID 4894</t>
+          <t>ID 4654</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso (ID 4894)</t>
+          <t xml:space="preserve"> Fornitura di dispositivi medici diversi per Otorinolaringoiatria, da destinare alle UU.OO di O.R.L. dell'Azienda ULSS 2 Marca Trevigiana, con modalità di assegnazione mediante lo strumento dell'Accordo quadro, per il periodo di 36 mesi (ID 4654)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr">
         <is>
-          <t>14/12/2023 00:00</t>
+          <t>16/01/2024 09:37</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>14/12/2029 00:00</t>
+          <t>16/01/2030 09:37</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>30/12/2023 23:59</t>
+          <t>31/01/2024 23:59</t>
         </is>
       </c>
       <c r="R84" t="n">
         <v>0</v>
       </c>
       <c r="S84" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="V84" t="inlineStr"/>
       <c r="W84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>0</v>
       </c>
       <c r="B85" t="n">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>ID 4701</t>
+          <t>4574</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei repository e dei laboratori aziendali, della ditta Dedalus spa fino al 31/12/2024</t>
+          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr"/>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>177373390</t>
+        </is>
+      </c>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr">
         <is>
-          <t>12/12/2023 00:00</t>
+          <t>04/01/2024 00:00</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>12/12/2029 00:00</t>
+          <t>04/01/2030 00:00</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>22/12/2023 23:59</t>
+          <t>14/03/2024 16:00</t>
         </is>
       </c>
       <c r="R85" t="n">
-        <v>961728.8</v>
+        <v>180420</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="V85" t="inlineStr"/>
       <c r="W85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>0</v>
       </c>
       <c r="B86" t="n">
         <v>0</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>ID 4889</t>
+          <t>ID 4897</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 9 MESI. ID 4889</t>
+          <t xml:space="preserve">SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SUL SOFTWARE DEL SISTEMA INFORMATIVO TERRITORIALE (SIT) DEI DISTRETTI DI TREVISO E ASOLO, DEL CUP, DEL REPOSITORY E DEL VIEWER REFERTI DEL DISTRETTO DI ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, PER l’ANNO 2024. </t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr"/>
       <c r="L86" t="inlineStr"/>
       <c r="M86" t="inlineStr">
         <is>
-          <t>05/12/2023 00:00</t>
+          <t>02/01/2024 00:00</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>05/12/2029 00:00</t>
+          <t>02/01/2030 00:00</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>15/12/2023 16:30</t>
+          <t>10/01/2024 23:59</t>
         </is>
       </c>
       <c r="R86" t="n">
-        <v>0</v>
+        <v>302301</v>
       </c>
       <c r="S86" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="V86" t="inlineStr"/>
       <c r="W86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>0</v>
       </c>
       <c r="B87" t="n">
         <v>0</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>ID 4675</t>
+          <t>ID 4894</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
+          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso (ID 4894)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J87" t="inlineStr"/>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>14/12/2023 00:00</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>14/12/2029 00:00</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>15/12/2023 23:59</t>
+          <t>30/12/2023 23:59</t>
         </is>
       </c>
       <c r="R87" t="n">
-        <v>114717.06</v>
+        <v>0</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="V87" t="inlineStr"/>
       <c r="W87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>0</v>
       </c>
       <c r="B88" t="n">
         <v>0</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>ID 4337</t>
+          <t>ID 4701</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei repository e dei laboratori aziendali, della ditta Dedalus spa fino al 31/12/2024</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr"/>
       <c r="L88" t="inlineStr"/>
       <c r="M88" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>12/12/2023 00:00</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>20/11/2029 00:00</t>
+          <t>12/12/2029 00:00</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>16/01/2024 15:00</t>
+          <t>22/12/2023 23:59</t>
         </is>
       </c>
       <c r="R88" t="n">
-        <v>756000</v>
+        <v>961728.8</v>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="V88" t="inlineStr"/>
       <c r="W88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>0</v>
       </c>
       <c r="B89" t="n">
         <v>0</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>ID 4520</t>
+          <t>ID 4889</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
+          <t>SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 9 MESI. ID 4889</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>176182406</t>
+          <t>177019849</t>
         </is>
       </c>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr">
         <is>
-          <t>20/10/2023 15:00</t>
+          <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>20/10/2029 15:00</t>
+          <t>05/12/2029 00:00</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>03/11/2023 12:00</t>
+          <t>15/12/2023 16:30</t>
         </is>
       </c>
       <c r="R89" t="n">
-        <v>273950</v>
+        <v>0</v>
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="V89" t="inlineStr"/>
       <c r="W89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>0</v>
       </c>
       <c r="B90" t="n">
         <v>0</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>ID 4862</t>
+          <t>ID 4675</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Fornitura di n. 30 lavandini portatili per l'Azienda ULSS 2 Marca trevigiana</t>
+          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J90" t="inlineStr"/>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>176624081</t>
+        </is>
+      </c>
       <c r="K90" t="inlineStr"/>
       <c r="L90" t="inlineStr"/>
       <c r="M90" t="inlineStr">
         <is>
-          <t>11/10/2023 11:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>11/10/2029 11:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>25/10/2023 23:59</t>
+          <t>15/12/2023 23:59</t>
         </is>
       </c>
       <c r="R90" t="n">
-        <v>60000</v>
+        <v>114717.06</v>
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="V90" t="inlineStr"/>
       <c r="W90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>0</v>
       </c>
       <c r="B91" t="n">
         <v>0</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>ODA_29_del_28.07.2023</t>
+          <t>ID 4337</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ NEL COMUNE DI CASIER (TV), PRESSO “EX SCUOLE ELEMENTARI DI DOSSON”, IN VIA PESCHIERE n. 18 - TEC_AZ_046.  AFFIDAMENTO DELL’ESECUZIONE DEI LAVORI.</t>
+          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr"/>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>176033065</t>
+        </is>
+      </c>
       <c r="K91" t="inlineStr"/>
       <c r="L91" t="inlineStr"/>
       <c r="M91" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>31/12/2028 00:00</t>
+          <t>20/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O91" t="inlineStr">
+        <is>
+          <t>16/01/2024 15:00</t>
         </is>
       </c>
       <c r="R91" t="n">
-        <v>0</v>
+        <v>756000</v>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="V91" t="inlineStr"/>
       <c r="W91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>0</v>
       </c>
       <c r="B92" t="n">
         <v>0</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>ID 4705</t>
+          <t>ID 4520</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
+          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr"/>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>176182406</t>
+        </is>
+      </c>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr">
         <is>
-          <t>25/07/2023 08:39</t>
+          <t>20/10/2023 15:00</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>25/07/2029 08:39</t>
+          <t>20/10/2029 15:00</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>28/08/2023 17:00</t>
+          <t>03/11/2023 12:00</t>
         </is>
       </c>
       <c r="R92" t="n">
-        <v>199700</v>
+        <v>273950</v>
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="V92" t="inlineStr"/>
       <c r="W92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>0</v>
       </c>
       <c r="B93" t="n">
         <v>0</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>ID 4193</t>
+          <t>ID 4862</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
+          <t>Fornitura di n. 30 lavandini portatili per l'Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J93" t="inlineStr"/>
       <c r="K93" t="inlineStr"/>
       <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>11/10/2023 11:00</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>14/04/2029 00:00</t>
+          <t>11/10/2029 11:00</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>14/04/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="R93" t="n">
-        <v>64159.68</v>
+        <v>60000</v>
       </c>
       <c r="S93" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr"/>
       <c r="W93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>0</v>
       </c>
       <c r="B94" t="n">
         <v>0</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>ID 4738</t>
+          <t>ODA_29_del_28.07.2023</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ NEL COMUNE DI CASIER (TV), PRESSO “EX SCUOLE ELEMENTARI DI DOSSON”, IN VIA PESCHIERE n. 18 - TEC_AZ_046.  AFFIDAMENTO DELL’ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr"/>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
-[...9 lines deleted...]
-          <t>05/06/2023</t>
+          <t>31/12/2028 00:00</t>
         </is>
       </c>
       <c r="R94" t="n">
-        <v>81665.39999999999</v>
+        <v>0</v>
       </c>
       <c r="S94" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="V94" t="inlineStr"/>
       <c r="W94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>0</v>
       </c>
       <c r="B95" t="n">
         <v>0</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>ID 4668</t>
+          <t>ID 4705</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
+          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J95" t="inlineStr"/>
       <c r="K95" t="inlineStr"/>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>25/07/2023 08:39</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>25/07/2029 08:39</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>11/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>28/08/2023 17:00</t>
         </is>
       </c>
       <c r="R95" t="n">
-        <v>84835.46000000001</v>
+        <v>199700</v>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr"/>
       <c r="W95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>0</v>
       </c>
       <c r="B96" t="n">
         <v>0</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>ID   4090</t>
+          <t>ID 4193</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
+          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J96" t="inlineStr"/>
       <c r="K96" t="inlineStr"/>
       <c r="L96" t="inlineStr"/>
       <c r="M96" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>11/04/2029 00:00</t>
+          <t>14/04/2029 00:00</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
+          <t>14/04/2023 23:59</t>
         </is>
       </c>
       <c r="R96" t="n">
-        <v>490000</v>
+        <v>64159.68</v>
       </c>
       <c r="S96" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="V96" t="inlineStr"/>
       <c r="W96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>0</v>
       </c>
       <c r="B97" t="n">
         <v>0</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>ID  4316</t>
+          <t>ID 4668</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
+          <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J97" t="inlineStr"/>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>24/03/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>18/04/2023 23:59</t>
+          <t>11/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R97" t="n">
-        <v>48225</v>
+        <v>84835.46000000001</v>
       </c>
       <c r="S97" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="V97" t="inlineStr"/>
       <c r="W97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>0</v>
       </c>
       <c r="B98" t="n">
         <v>0</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>ID 4738</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J98" t="inlineStr"/>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>167867740</t>
+        </is>
+      </c>
       <c r="K98" t="inlineStr"/>
       <c r="L98" t="inlineStr"/>
       <c r="M98" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q98" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R98" t="n">
-        <v>69204</v>
+        <v>81665.39999999999</v>
       </c>
       <c r="S98" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="V98" t="inlineStr"/>
       <c r="W98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>0</v>
       </c>
       <c r="B99" t="n">
         <v>0</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID   4090</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J99" t="inlineStr"/>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>166875329</t>
+        </is>
+      </c>
       <c r="K99" t="inlineStr"/>
       <c r="L99" t="inlineStr"/>
       <c r="M99" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="R99" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="S99" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="V99" t="inlineStr"/>
       <c r="W99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>0</v>
       </c>
       <c r="B100" t="n">
         <v>0</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>ID 4581</t>
+          <t>ID  4316</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
+          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J100" t="inlineStr"/>
       <c r="K100" t="inlineStr"/>
       <c r="L100" t="inlineStr"/>
       <c r="M100" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>24/03/2029 00:00</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>18/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="R100" t="n">
-        <v>119000</v>
+        <v>48225</v>
       </c>
       <c r="S100" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="V100" t="inlineStr"/>
       <c r="W100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>0</v>
       </c>
       <c r="B101" t="n">
         <v>0</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>ID  4457</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J101" t="inlineStr"/>
       <c r="K101" t="inlineStr"/>
       <c r="L101" t="inlineStr"/>
       <c r="M101" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
-[...4 lines deleted...]
-          <t>19/05/2023</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R101" t="n">
-        <v>122500</v>
+        <v>69204</v>
       </c>
       <c r="S101" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="V101" t="inlineStr"/>
       <c r="W101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>0</v>
       </c>
       <c r="B102" t="n">
         <v>0</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>ID 4511</t>
+          <t>ID  3346</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J102" t="inlineStr"/>
       <c r="K102" t="inlineStr"/>
       <c r="L102" t="inlineStr"/>
       <c r="M102" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R102" t="n">
-        <v>57120</v>
+        <v>0</v>
       </c>
       <c r="S102" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="V102" t="inlineStr"/>
       <c r="W102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>0</v>
       </c>
       <c r="B103" t="n">
         <v>0</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>ID 4512</t>
+          <t>ID  4457</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
+          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>162682953</t>
+          <t>165321572</t>
         </is>
       </c>
       <c r="K103" t="inlineStr"/>
       <c r="L103" t="inlineStr"/>
       <c r="M103" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>03/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q103" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="R103" t="n">
-        <v>88002.3</v>
+        <v>122500</v>
       </c>
       <c r="S103" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
       <c r="V103" t="inlineStr"/>
       <c r="W103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>0</v>
       </c>
       <c r="B104" t="n">
         <v>0</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>ID 3691</t>
+          <t>ID 4581</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
+          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>ID 159792220</t>
+          <t>165021762</t>
         </is>
       </c>
       <c r="K104" t="inlineStr"/>
       <c r="L104" t="inlineStr"/>
       <c r="M104" t="inlineStr">
         <is>
-          <t>06/12/2022 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>06/12/2028 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>10/02/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/05/2023</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="R104" t="n">
-        <v>1184000</v>
+        <v>119000</v>
       </c>
       <c r="S104" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
       <c r="V104" t="inlineStr"/>
       <c r="W104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>0</v>
       </c>
       <c r="B105" t="n">
         <v>0</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>ID3788</t>
+          <t>ID 4511</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
+          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J105" t="inlineStr"/>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>163477898</t>
+        </is>
+      </c>
       <c r="K105" t="inlineStr"/>
       <c r="L105" t="inlineStr"/>
       <c r="M105" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="R105" t="n">
-        <v>0</v>
+        <v>57120</v>
       </c>
       <c r="S105" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
       <c r="V105" t="inlineStr"/>
       <c r="W105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>0</v>
       </c>
       <c r="B106" t="n">
         <v>0</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>ID 4039</t>
+          <t>ID 4512</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
+          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr"/>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>162682953</t>
+        </is>
+      </c>
       <c r="K106" t="inlineStr"/>
       <c r="L106" t="inlineStr"/>
       <c r="M106" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="R106" t="n">
-        <v>74950</v>
+        <v>88002.3</v>
       </c>
       <c r="S106" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
       <c r="V106" t="inlineStr"/>
       <c r="W106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>0</v>
       </c>
       <c r="B107" t="n">
         <v>0</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>4189</t>
+          <t>ID 3691</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J107" t="inlineStr"/>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>ID 159792220</t>
+        </is>
+      </c>
       <c r="K107" t="inlineStr"/>
       <c r="L107" t="inlineStr"/>
       <c r="M107" t="inlineStr">
         <is>
-          <t>09/08/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>09/08/2028 00:00</t>
+          <t>06/12/2028 00:00</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
-          <t>02/09/2022 23:59</t>
+          <t>10/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>23/12/2022</t>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="R107" t="n">
-        <v>89900</v>
+        <v>1184000</v>
       </c>
       <c r="S107" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
       <c r="V107" t="inlineStr"/>
       <c r="W107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>0</v>
       </c>
       <c r="B108" t="n">
         <v>0</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3677</t>
+          <t>ID3788</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Procedura aperta per la fornitura in service di “Sistemi diagnostici di laboratorio e di microbiologia” per le UO.C. di Laboratorio analisi e di Microbiologia dell’Azienda ULSS 2 Marca trevigiana”. ID 3677</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J108" t="inlineStr"/>
       <c r="K108" t="inlineStr"/>
       <c r="L108" t="inlineStr"/>
       <c r="M108" t="inlineStr">
         <is>
-          <t>22/07/2022 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>22/07/2028 00:00</t>
+          <t>24/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>24/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q108" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R108" t="n">
-        <v>132925672</v>
+        <v>0</v>
       </c>
       <c r="S108" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
       <c r="V108" t="inlineStr"/>
       <c r="W108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>0</v>
       </c>
       <c r="B109" t="n">
         <v>0</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>ID 4195</t>
+          <t>ID 4039</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
+          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J109" t="inlineStr"/>
       <c r="K109" t="inlineStr"/>
       <c r="L109" t="inlineStr"/>
       <c r="M109" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>04/07/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="R109" t="n">
-        <v>117213</v>
+        <v>74950</v>
       </c>
       <c r="S109" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
       <c r="V109" t="inlineStr"/>
       <c r="W109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>0</v>
       </c>
       <c r="B110" t="n">
         <v>0</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>4201</t>
+          <t>4189</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
+          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J110" t="inlineStr"/>
       <c r="K110" t="inlineStr"/>
       <c r="L110" t="inlineStr"/>
       <c r="M110" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>09/08/2028 00:00</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>02/09/2022 23:59</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>22/09/2022</t>
+          <t>23/12/2022</t>
         </is>
       </c>
       <c r="R110" t="n">
-        <v>198000</v>
+        <v>89900</v>
       </c>
       <c r="S110" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="V110" t="inlineStr"/>
       <c r="W110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>0</v>
       </c>
       <c r="B111" t="n">
         <v>0</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>ID 4202</t>
+          <t>3677</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
+          <t>Procedura aperta per la fornitura in service di “Sistemi diagnostici di laboratorio e di microbiologia” per le UO.C. di Laboratorio analisi e di Microbiologia dell’Azienda ULSS 2 Marca trevigiana”. ID 3677</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr"/>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>186265202</t>
+        </is>
+      </c>
       <c r="K111" t="inlineStr"/>
       <c r="L111" t="inlineStr"/>
       <c r="M111" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>22/07/2022 00:00</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>23/06/2028 00:00</t>
-[...4 lines deleted...]
-          <t>01/08/2022 23:59</t>
+          <t>22/07/2028 00:00</t>
         </is>
       </c>
       <c r="R111" t="n">
-        <v>198500</v>
+        <v>132925672</v>
       </c>
       <c r="S111" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="V111" t="inlineStr"/>
       <c r="W111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>0</v>
       </c>
       <c r="B112" t="n">
         <v>0</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>ID 3747</t>
+          <t>ID 4195</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
+          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J112" t="inlineStr"/>
       <c r="K112" t="inlineStr"/>
       <c r="L112" t="inlineStr"/>
       <c r="M112" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>04/07/2028 00:00</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>07/02/2023</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="R112" t="n">
-        <v>177500</v>
+        <v>117213</v>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
       <c r="V112" t="inlineStr"/>
       <c r="W112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>0</v>
       </c>
       <c r="B113" t="n">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>3888</t>
+          <t>4201</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
+          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J113" t="inlineStr"/>
       <c r="K113" t="inlineStr"/>
       <c r="L113" t="inlineStr"/>
       <c r="M113" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>15/07/2022 23:59</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>20/02/2023</t>
+          <t>22/09/2022</t>
         </is>
       </c>
       <c r="R113" t="n">
-        <v>240000</v>
+        <v>198000</v>
       </c>
       <c r="S113" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
       <c r="V113" t="inlineStr"/>
       <c r="W113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>0</v>
       </c>
       <c r="B114" t="n">
         <v>0</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>ID 4202</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
+          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J114" t="inlineStr"/>
       <c r="K114" t="inlineStr"/>
       <c r="L114" t="inlineStr"/>
       <c r="M114" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>23/06/2028 00:00</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t>16/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>10/02/2023</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="R114" t="n">
-        <v>68800</v>
+        <v>198500</v>
       </c>
       <c r="S114" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
       <c r="V114" t="inlineStr"/>
       <c r="W114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>0</v>
       </c>
       <c r="B115" t="n">
         <v>0</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>ID  3973</t>
+          <t>3888</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>152421779</t>
+          <t>153199833</t>
         </is>
       </c>
       <c r="K115" t="inlineStr"/>
       <c r="L115" t="inlineStr"/>
       <c r="M115" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>18/01/2023</t>
+          <t>20/02/2023</t>
         </is>
       </c>
       <c r="R115" t="n">
-        <v>4919000</v>
+        <v>240000</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
       <c r="V115" t="inlineStr"/>
       <c r="W115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>0</v>
       </c>
       <c r="B116" t="n">
         <v>0</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>ID 4036</t>
+          <t>ID 3747</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
+          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J116" t="inlineStr"/>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>156469946</t>
+        </is>
+      </c>
       <c r="K116" t="inlineStr"/>
       <c r="L116" t="inlineStr"/>
       <c r="M116" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
-          <t>08/03/2022 23:59</t>
+          <t>27/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>06/04/2022</t>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="R116" t="n">
-        <v>1758837.4</v>
+        <v>177500</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
       <c r="V116" t="inlineStr"/>
       <c r="W116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>0</v>
       </c>
       <c r="B117" t="n">
         <v>0</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>ID 4164</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
+          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J117" t="inlineStr"/>
       <c r="K117" t="inlineStr"/>
       <c r="L117" t="inlineStr"/>
       <c r="M117" t="inlineStr">
         <is>
-          <t>25/01/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>25/01/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>09/02/2022 23:59</t>
+          <t>16/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
         </is>
       </c>
       <c r="R117" t="n">
-        <v>0</v>
+        <v>68800</v>
       </c>
       <c r="S117" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
       <c r="V117" t="inlineStr"/>
       <c r="W117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>0</v>
       </c>
       <c r="B118" t="n">
         <v>0</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID  3973</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H118" t="inlineStr"/>
       <c r="I118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr"/>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>152421779</t>
+        </is>
+      </c>
       <c r="K118" t="inlineStr"/>
       <c r="L118" t="inlineStr"/>
       <c r="M118" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>18/01/2023</t>
         </is>
       </c>
       <c r="R118" t="n">
-        <v>0</v>
+        <v>4919000</v>
       </c>
       <c r="S118" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
       <c r="V118" t="inlineStr"/>
       <c r="W118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>0</v>
       </c>
       <c r="B119" t="n">
         <v>0</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>86202810EC</t>
+          <t>ID 4036</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratto per l’appalto specifico per il servizio di progettazione e il servizio di coordinamento della sicurezza in fase di progettazione dei lavori di ampliamento per costruzione nuova Terapia Intensiva ospedaliera e ristrutturazione ed adeguamento a standard di 3 camere di degenza semintensiva al </t>
+          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...8 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J119" t="inlineStr"/>
-      <c r="K119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K119" t="inlineStr"/>
       <c r="L119" t="inlineStr"/>
       <c r="M119" t="inlineStr">
         <is>
-          <t>04/02/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>30/06/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr">
+        <is>
+          <t>08/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr">
+        <is>
+          <t>06/04/2022</t>
         </is>
       </c>
       <c r="R119" t="n">
-        <v>113966.34</v>
+        <v>1758837.4</v>
       </c>
       <c r="S119" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
       <c r="V119" t="inlineStr"/>
       <c r="W119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>0</v>
       </c>
       <c r="B120" t="n">
         <v>0</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>ID 3346</t>
+          <t>ID 4164</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI LOGISTICA INTEGRATA PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 5 (CINQUE) ANNI, RINNOVABILE PER ALTRI 4 (QUATTRO) ANNI</t>
+          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J120" t="inlineStr"/>
       <c r="K120" t="inlineStr"/>
       <c r="L120" t="inlineStr"/>
       <c r="M120" t="inlineStr">
         <is>
-          <t>20/07/2020 00:00</t>
+          <t>25/01/2022 00:00</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>20/07/2026 00:00</t>
+          <t>25/01/2028 00:00</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>04/08/2020 23:59</t>
-[...4 lines deleted...]
-          <t>15/11/2022</t>
+          <t>09/02/2022 23:59</t>
         </is>
       </c>
       <c r="R120" t="n">
         <v>0</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
       <c r="V120" t="inlineStr"/>
       <c r="W120" t="inlineStr"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>0</v>
+      </c>
+      <c r="B121" t="n">
+        <v>0</v>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr"/>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr"/>
+      <c r="K121" t="inlineStr"/>
+      <c r="L121" t="inlineStr"/>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R121" t="n">
+        <v>0</v>
+      </c>
+      <c r="S121" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T121" t="inlineStr"/>
+      <c r="U121" t="inlineStr"/>
+      <c r="V121" t="inlineStr"/>
+      <c r="W121" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>0</v>
+      </c>
+      <c r="B122" t="n">
+        <v>0</v>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>86202810EC</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratto per l’appalto specifico per il servizio di progettazione e il servizio di coordinamento della sicurezza in fase di progettazione dei lavori di ampliamento per costruzione nuova Terapia Intensiva ospedaliera e ristrutturazione ed adeguamento a standard di 3 camere di degenza semintensiva al </t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;Accordo Quadro relativo al Lotto Geografico n. 21 Veneto (CIG 8445026FE7) per il Sub-lotto Prestazionale n. 2 Servizio di progettazione, direzione lavori e coordinamento della sicurezza in fase di progettazione&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;Contratto per l’appalto specifico per il servizio di progettazione e il servizio di coordinamento della sicurezza in fase di progettazione dei lavori di ampliamento per costruzione nuova Terapia Intensiva ospedaliera e ristrutturazione ed adeguamento a standard di 3 camere di degenza semintensiva al 4° piano blocco B del Presidio Ospedaliero di Vittorio Veneto - CIG 86202810EC - CUP I14E20001410001&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr"/>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>I14E20001410001</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr"/>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>04/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>30/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="R122" t="n">
+        <v>113966.34</v>
+      </c>
+      <c r="S122" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T122" t="inlineStr">
+        <is>
+          <t>TEC_AZ_031</t>
+        </is>
+      </c>
+      <c r="U122" t="inlineStr"/>
+      <c r="V122" t="inlineStr"/>
+      <c r="W122" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>