--- v1 (2026-08-09)
+++ v2 (2026-11-06)
@@ -3115,51 +3115,51 @@
           <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="R39" t="n">
         <v>490000</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID 3346</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr"/>