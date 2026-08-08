--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -511,51 +511,51 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>