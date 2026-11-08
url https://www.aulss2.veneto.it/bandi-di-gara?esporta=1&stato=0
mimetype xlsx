--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W626"/>
+  <dimension ref="A1:W618"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,3836 +544,3829 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6171</t>
+          <t>id5754</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Gara Regionale per la fornitura di Sistemi Diagnostici per Immunoematologia Eritrocitaria in fabbisogno alle aziende sanitarie della Regione del Veneto – Adesione Lotto 2 Ditta Instrumentation Laboratory spa fino al 30/06/2027.</t>
+          <t>OGGETTO: CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI PROCEDURA APERTA TELEMATICA PER LA FORNITURA IN SERVICE DI “N. 3 STAMPANTI PER BLOCCHETTI COMPRENSIVE DI BIOCASSETTE”, DA DESTINARE ALLA U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA, DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA, P.O. DI TREVISO, PER IL PERIODO DI 48 MESI.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>14/10/2026 11:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 11:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>02/11/2026 23:59</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>nuovo</t>
+          <t>6337</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di n. 1 laser per l’uso condiviso tra le uu.oo. di pediatria e di dermatologia del p.o. di treviso.</t>
+          <t>Indagine di mercato con contestuale richiesta di preventivo, per eventuale affidamento diretto del servizio a noleggio di un sistema di stampa della documentazione ed archiviazione elettronica ad uso del centro stampa dell'Azienda Ulss n. 2 Marca Trevigiana per la durata di 36 mesi (ID 6337)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>08/09/2026 13:15</t>
+          <t>07/10/2026 16:30</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>01/01/2032 13:15</t>
+          <t>01/01/2032 16:30</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>21/09/2026 12:00</t>
+          <t>23/10/2026 17:30</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>TEC_2026_095</t>
+          <t>CIT_2025_FSR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SERVIZIO DI REDAZIONE DELLE PRATICHE RELATIVE ALL’ATTIVAZIONE DEGLI IMPIANTI FOTOVOLATICI E LE ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A “CASE DELLA COMUNITA’” DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DI BANDO DI GARA, DI CUI ALL’ART. 50 COMMA 1, LETT C) DEL D.LGS. N. 36/2023 E S.M.I. INDETTA CON DETERMINAZIONE A CONTRARRE N. 836 DEL 29/09/2026, PER L’AFFIDAMENTO DEI LAVORI EDILI, IMPIANTISTICI E PER LA REALIZZAZIONE DI OPERE DI CONFINAMENTO RMN COMPLEMENTARI ALLA FORNITURA DI UNA NUOVA RISONANZA MAGNETICA A 3 TESLA PER LA RADIOLOGIA DIAGNOSTICA DELL’EDIFICIO 29. CUP: I41B26000110002 – CIG BD244352B8</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>223662992</t>
-[...2 lines deleted...]
-      <c r="K4" t="inlineStr"/>
+          <t>224804342</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>I41B26000110002</t>
+        </is>
+      </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>BCE7F0A75F</t>
+          <t>BD244352B8</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>08/09/2026 12:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>15/09/2026 12:00</t>
+          <t>23/10/2026 14:00</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>8500</v>
+        <v>245242.88</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SI2026-0166</t>
+          <t>5970</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA (COMPRENSIVA DELLE ATTIVITÀ DI INSTALLAZIONE, CONFIGURAZIONE E TEST) DI N. 4 (QUATTRO) SERVER REFURBISHED PER POTENZIAMENTO INFRASTRUTTURA NUTANIX PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2026/166)</t>
+          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI REAGENTI E MATERIALE DI CONSUMO PER METODICA FISH IN ONCOEMATOLOGIA PER LA UOS DI CITOGENETICA E CITOGENOMICA DELL'UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI - ID 5970.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>28/08/2026 12:00</t>
+          <t>25/09/2026 10:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 10:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>09/09/2026 23:59</t>
+          <t>12/10/2026 23:59</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>ID 6182</t>
+          <t>5969</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per il Servizio di mediazione linguistico - culturale, per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 18 mesi.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN SERVICE DI REAGENTI, MATERIALI DI CONSUMO E RELATIVE APPARECCHIATURE PER METODICA FISH IN ONCOLOGIA PER LA UOS DI CITOGENETICA E CITOGENOMICA DELLA UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI - ID 5969.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>25/08/2026 11:18</t>
+          <t>25/09/2026 10:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>01/01/2032 11:18</t>
+          <t>01/01/2032 10:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>04/09/2026 17:00</t>
+          <t>12/10/2026 23:59</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ID 5003</t>
+          <t>6217</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l'affidamento del servizio di mediazione linguistico culturale e di interpretariato telefonico per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi, con eventuale facoltà di rinnovo di 24 mesi.</t>
+          <t>Sistemi POCT in biologia molecolare per la rilevazione in urgenza di target multipli per la diagnosi di infezioni respiratorie per i Pronto Soccorsi pediatrici dell’ Azienda Ulss 2 Marca trevigiana per le esigenze stagionali degli anni 2026-2027 (periodo novembre 2026-aprile 2027).</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>20/08/2026 12:00</t>
+          <t>24/09/2026 16:19</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 16:19</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>04/09/2026 12:00</t>
+          <t>09/10/2026 00:00</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>ID 6176</t>
+          <t>TEC_2026_100</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per il servizio biennale di supporto specialistico alla Centrale di Sterilizzazione per il mantenimento del sistema di gestione per la qualità, la gestione dello strumentario chirurgico, il software IFU e manutenzioni e la formazione del Referente parco DMR - Presidio Ospedaliero di Vittorio Veneto dell'Azienda ULSS 2 Marca trevigiana.</t>
+          <t>SERVIZIO DI REDAZIONE DELLA S.C.I.A. ANTINCENDIO IN FASE DI DIREZIONE LAVORI PER LA SEDE DELL’OSPEDALE DI COMUNITA’ A ODERZO (TV). TEC_2026_100 - CIG: BD266EA6D9 – AFFIDAMENTO E CONTESTUALE STIPULA CONTRATTO</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>223234405</t>
+          <t>RDO_MEPA_6587987</t>
         </is>
       </c>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>BD266EA6D9</t>
+        </is>
+      </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>14/08/2026 14:00</t>
+          <t>21/09/2026 12:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>01/01/2032 14:00</t>
+          <t>20/09/2031 12:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>04/09/2026 12:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>190000</v>
+        <v>9868.32</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>TEC_FS_041</t>
+          <t>CIT_2025_FSR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GESTIONE E MANUTENZIONE DEI SISTEMI TERRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA CENTRALE OPERATIVA DEL S.U.E.M. 118 DI TREVISO</t>
+          <t>AVVISO DI AVVIO DI CONSULTAZIONE PER LAVORI EDILI, IMPIANTISTICI E PER LA REALIZZAZIONE DI OPERE DI CONFINAMENTO RMN COMPLEMENTARI ALLA FORNITURA DI UNA NUOVA RISONANZA MAGNETICA A 3 TESLA PER LA RADIOLOGIA DIAGNOSTICA DELL’EDIFICIO 29.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>I41B26000110002</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>13/08/2026 11:20</t>
+          <t>18/09/2026 12:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>13/08/2031 11:20</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>27/08/2026 12:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>217938.77</v>
+        <v>245242.88</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>TEC_TV_063 e TEC_TV_063B</t>
+          <t>6171</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DELL'INCARICO DI REDAZIONE DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICO-ECONOMICA PER APPALTO INTEGRATO E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, CON OPZIONE DEL SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DEI LAVORI SUL NUOVO POLO DISABILITA’ E DISTURBO DELLO SPETTRO AUTISTICO IN COMUNE DI MOGLIANO. VENETO TV</t>
+          <t>Gara Regionale per la fornitura di Sistemi Diagnostici per Immunoematologia Eritrocitaria in fabbisogno alle aziende sanitarie della Regione del Veneto – Adesione Lotto 2 Ditta Instrumentation Laboratory spa fino al 30/06/2027.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Lavori e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
-      <c r="K10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>11/08/2026 12:20</t>
+          <t>10/09/2026 00:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>01/01/2032 12:20</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>15/09/2026 12:00</t>
-[...3 lines deleted...]
-        <v>731508.5</v>
+          <t>10/09/2026 00:00</t>
+        </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ID 6169</t>
+          <t>nuovo</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la fornitura di un sistema per litotrissia intravascolare con accesso coronarico e periferico in fabbisogno all'Azienda ULSS n. 2 Marca trevigiana. ID 6169</t>
+          <t>Indagine di mercato per la fornitura di n. 1 laser per l’uso condiviso tra le uu.oo. di pediatria e di dermatologia del p.o. di treviso.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>10/08/2026 00:00</t>
+          <t>08/09/2026 13:15</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 13:15</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>26/08/2026 23:59</t>
+          <t>21/09/2026 12:00</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6120</t>
+          <t>TEC_2026_095</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Adesione alla gara regionale per la fornitura di Sistemi diagnostici per emogasanalisi in fabbisogno alle aziende sanitarie della Regione Veneto e all’Oras di Motta di Livenza. Proroga fino al 30/06/2027.</t>
+          <t>SERVIZIO DI REDAZIONE DELLE PRATICHE RELATIVE ALL’ATTIVAZIONE DEGLI IMPIANTI FOTOVOLATICI E LE ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A “CASE DELLA COMUNITA’” DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr"/>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>223662992</t>
+        </is>
+      </c>
       <c r="K12" t="inlineStr"/>
-      <c r="L12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>BCE7F0A75F</t>
+        </is>
+      </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>04/08/2026 00:00</t>
+          <t>08/09/2026 12:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>05/08/2026 00:00</t>
-        </is>
+          <t>15/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R12" t="n">
+        <v>8500</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>6157</t>
+          <t>SI2026-0166</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Fornitura di “prodotti diversi per servizi trasfusionali occorrenti al DIMT - dipartimento interaziendale di medicina trasfusionale della Provincia di Treviso – Lotto 5 sistemi diagnostici per analisi citofluorimetriche”. Proroga fino al 31/10/2026 nelle more dell’avvio della nuova gara regionale.</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA (COMPRENSIVA DELLE ATTIVITÀ DI INSTALLAZIONE, CONFIGURAZIONE E TEST) DI N. 4 (QUATTRO) SERVER REFURBISHED PER POTENZIAMENTO INFRASTRUTTURA NUTANIX PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2026/166)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>04/08/2026 00:00</t>
+          <t>28/08/2026 12:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>04/08/2026 00:00</t>
+          <t>09/09/2026 23:59</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Nuovo</t>
+          <t>ID 6182</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di n 1 sistema di morcellazione completo, da destinare alla S.O. Urologia del P.O. di Conegliano dell'Azienda ULSS N. 2 Marca Trevigiana – Distretto Pieve di Soligo</t>
+          <t>Manifestazione di interesse per il Servizio di mediazione linguistico - culturale, per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 18 mesi.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr"/>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>ID 223421282</t>
+        </is>
+      </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
-          <t>30/07/2026 12:00</t>
+          <t>25/08/2026 11:18</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 11:18</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>31/08/2026 17:30</t>
+          <t>04/09/2026 17:00</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>ID 6025</t>
+          <t>ID 5003</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Fornitura di Sistemi per la produzione di concentrati piastrinici / gel piastrinico autologhi ad uso topico non trasfusionali per le UOC di Ortopedia e Traumatologia dell’Azienda Ulss n. 2 Marca trevigiana, per un periodo presunto di 12 mesi.</t>
+          <t>Consultazione preliminare di mercato per l'affidamento del servizio di mediazione linguistico culturale e di interpretariato telefonico per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi, con eventuale facoltà di rinnovo di 24 mesi.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>15/07/2026 15:54</t>
+          <t>20/08/2026 12:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>15/06/2030 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>30/07/2026 00:00</t>
-[...3 lines deleted...]
-        <v>139900</v>
+          <t>04/09/2026 12:00</t>
+        </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>6150</t>
+          <t>ID 6176</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER L’EVENTUALE AFFIDAMENTO DELLA FORNITURA DI SISTEMI DI STOCCAGGIO DI CAMICI ANTI-X PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>Manifestazione di interesse per il servizio biennale di supporto specialistico alla Centrale di Sterilizzazione per il mantenimento del sistema di gestione per la qualità, la gestione dello strumentario chirurgico, il software IFU e manutenzioni e la formazione del Referente parco DMR - Presidio Ospedaliero di Vittorio Veneto dell'Azienda ULSS 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>223234405</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
-          <t>10/07/2026 09:00</t>
+          <t>14/08/2026 14:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>01/01/2032 09:00</t>
+          <t>01/01/2032 14:00</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>28/07/2026 20:00</t>
-        </is>
+          <t>04/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R16" t="n">
+        <v>190000</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>5887</t>
+          <t>TEC_FS_041</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Servizio di manutenzione ordinaria e di assistenza tecnica e supporto specialistico per i software dell’anagrafe sanitaria, del Sistema Informativo Ospedaliero e delle integrazioni HL7 del Distretto di Treviso, della ditta GPI Spa.</t>
+          <t>SERVIZIO DI GESTIONE E MANUTENZIONE DEI SISTEMI TERRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA CENTRALE OPERATIVA DEL S.U.E.M. 118 DI TREVISO</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>216779993</t>
+          <t>RDO_MEPA_6323287</t>
         </is>
       </c>
       <c r="K17" t="inlineStr"/>
-      <c r="L17" t="inlineStr"/>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>BCE5AEA7AE</t>
+        </is>
+      </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
+          <t>13/08/2026 11:20</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>13/08/2031 11:20</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
-        </is>
+          <t>27/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R17" t="n">
+        <v>217938.77</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ID 6132</t>
+          <t>TEC_TV_063 e TEC_TV_063B</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI DISASTER RECOVERY PLAN RELATIVO AI CONTENITORI DI CAMPIONI BIOLOGICI DI UNITÀ CORDONALI E DA AFERESI PRESENTI NELLA SALA CRIOGENICA, AFFERENTI ALLA U.O.C. MEDICINA TRASFUSIONALE DEL P.O. DI TREVISO E RELATIVO AI CONTENITORI CRIOBIOLOGICI DEL CENTRO P.M.A. DEL P.O. DI ODERZO, PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DELL'INCARICO DI REDAZIONE DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICO-ECONOMICA PER APPALTO INTEGRATO E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, CON OPZIONE DEL SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DEI LAVORI SUL NUOVO POLO DISABILITA’ E DISTURBO DELLO SPETTRO AUTISTICO IN COMUNE DI MOGLIANO. VENETO TV</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori e Servizi</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="L18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>I65F23000490002 e I63D25000070001</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>BCA7AD99D4</t>
+        </is>
+      </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>01/07/2026 11:00</t>
+          <t>11/08/2026 12:20</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>01/01/2032 11:00</t>
+          <t>01/01/2032 12:20</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>15/07/2026 17:00</t>
+          <t>15/09/2026 12:00</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>125000</v>
+        <v>731508.5</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>NUOVO</t>
+          <t>ID 6169</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di n 1 OCT da destinare alla U.O.C. di Oculistica del P.O. di Treviso dell'Azienda ULSS 2 Marca Trevigiana</t>
+          <t>Avviso di indagine di mercato per la fornitura di un sistema per litotrissia intravascolare con accesso coronarico e periferico in fabbisogno all'Azienda ULSS n. 2 Marca trevigiana. ID 6169</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>30/06/2026 16:10</t>
+          <t>10/08/2026 00:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>10/07/2026 17:30</t>
+          <t>26/08/2026 23:59</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>IND_2026_SER</t>
+          <t>6120</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE DI MERCATO, AI SENSI ART. 77 DEL D.LGS. 36/2023, E COMUNICAZIONE DI AVVIO PROCEDURA AI FINI DELLA TRASPARENZA PER LA VERIFICA DI ESCLUSIVITÀ ED INFUNGIBILITÀ NELL'AGGIUDICAZIONE DEL SERVIZIO DI MANUTENZIONE DI APPARECCHIATURE ELETTROMEDICALI DI ALTISSIMA TECNOLOGIA DI PRODUZIONE GE INSTALLATE PRESSO I PRESIDI OSPEDALIERI DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA AI SENSI DELL'ART. 76, COMMA 2,. LETT. B), PUNTO 2), DEL D.LGS. N. 30/2023.</t>
+          <t>Adesione alla gara regionale per la fornitura di Sistemi diagnostici per emogasanalisi in fabbisogno alle aziende sanitarie della Regione Veneto e all’Oras di Motta di Livenza. Proroga fino al 30/06/2027.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
-      <c r="L20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>04/08/2026 00:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>10/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>198000</v>
+          <t>05/08/2026 00:00</t>
+        </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>TEC_TV_062 E TEC_AZ_103</t>
+          <t>6157</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI ELETTRICI DEGLI IMMOBILI AZIENDALI DISTRETTO DI TREVISO-LOTTO 1 E DISTRETTI DI PIEVE DI SOLIGO E ASOLO - LOTTO 2</t>
+          <t>Fornitura di “prodotti diversi per servizi trasfusionali occorrenti al DIMT - dipartimento interaziendale di medicina trasfusionale della Provincia di Treviso – Lotto 5 sistemi diagnostici per analisi citofluorimetriche”. Proroga fino al 31/10/2026 nelle more dell’avvio della nuova gara regionale.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
-      <c r="L21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>17/06/2026 00:00</t>
+          <t>04/08/2026 00:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>17/06/2032 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>18/07/2026 10:00</t>
-[...3 lines deleted...]
-        <v>4680000</v>
+          <t>04/08/2026 00:00</t>
+        </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5691</t>
+          <t>Nuovo</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
+          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di n 1 sistema di morcellazione completo, da destinare alla S.O. Urologia del P.O. di Conegliano dell'Azienda ULSS N. 2 Marca Trevigiana – Distretto Pieve di Soligo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
-      <c r="L22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>16/06/2026 00:00</t>
+          <t>30/07/2026 12:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>16/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>21/07/2026 00:00</t>
-[...3 lines deleted...]
-        <v>2365000</v>
+          <t>31/08/2026 17:30</t>
+        </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>4810</t>
+          <t>ID 6025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Fornitura “Sistema automatizzato per il riempimento sacche per nutrizione parenterale e relativo materiale di consumo” per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. ID 4810</t>
+          <t>Fornitura di Sistemi per la produzione di concentrati piastrinici / gel piastrinico autologhi ad uso topico non trasfusionali per le UOC di Ortopedia e Traumatologia dell’Azienda Ulss n. 2 Marca trevigiana, per un periodo presunto di 12 mesi.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>15/07/2026 15:54</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>12/06/2032 12:00</t>
+          <t>15/06/2030 00:00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>30/07/2026 00:00</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>185000</v>
+        <v>139900</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5012</t>
+          <t>6150</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI UN SISTEMA CON METODICA ELISA PER LA RICERCA DEGLI ANTICORPI ANTI PIASTRINE PER LA U.O.C. DI MEDICINA TRASFUSIONALE DELL’AZIENDA ULSS 2 MARCA TREVIGIANA - ID 5012.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER L’EVENTUALE AFFIDAMENTO DELLA FORNITURA DI SISTEMI DI STOCCAGGIO DI CAMICI ANTI-X PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>10/07/2026 09:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>12/06/2032 00:00</t>
+          <t>01/01/2032 09:00</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>26/06/2026 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>28/07/2026 20:00</t>
+        </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>ID 5399</t>
+          <t>5887</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ANALISI AMBIENTALI (MONITORAGGIO MICROBIOLOGICO, SOSTANZE CHIMICHE E CANCEROGENE NEI LOCALI DI LAVORO, CONTROLLI DI STERILITA', LAL TEST, MEDIAFILL PER FARMACIE) PER L'AZIENDA ULSS 2 MARCA TREVIGIANA (ID 5399)</t>
+          <t>Servizio di manutenzione ordinaria e di assistenza tecnica e supporto specialistico per i software dell’anagrafe sanitaria, del Sistema Informativo Ospedaliero e delle integrazioni HL7 del Distretto di Treviso, della ditta GPI Spa.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr"/>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>216779993</t>
+        </is>
+      </c>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>11/06/2026 13:00</t>
+          <t>09/07/2026 12:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>11/06/2032 13:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>25/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>09/07/2026 12:00</t>
+        </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>6063</t>
+          <t>6163</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la fornitura di sistemi di visualizzazione diretta del sistema bilio pancreatico e litotrissia da destinare alle UU.OO.CC. di Gastroenterologia e Radiologia dell'Azienda Ulss 2 Marca trevigiana</t>
+          <t>Fornitura di n 1 OCT da destinare alla U.O.C. di Oculistica del P.O. di Treviso dell'Azienda ULSS 2 Marca Trevigiana ID 6163</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>30/06/2026 16:10</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>08/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>23/06/2026 13:00</t>
-[...3 lines deleted...]
-        <v>69000</v>
+          <t>10/07/2026 17:30</t>
+        </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>ID5907</t>
+          <t>IND_2026_SER</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di farmaci in urgenza per la farmacia del Distretto di Pieve di Soligo dell'Azienda Ulss n. 2 Marca trevigiana - ID 5907</t>
+          <t>CONSULTAZIONE DI MERCATO, AI SENSI ART. 77 DEL D.LGS. 36/2023, E COMUNICAZIONE DI AVVIO PROCEDURA AI FINI DELLA TRASPARENZA PER LA VERIFICA DI ESCLUSIVITÀ ED INFUNGIBILITÀ NELL'AGGIUDICAZIONE DEL SERVIZIO DI MANUTENZIONE DI APPARECCHIATURE ELETTROMEDICALI DI ALTISSIMA TECNOLOGIA DI PRODUZIONE GE INSTALLATE PRESSO I PRESIDI OSPEDALIERI DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA AI SENSI DELL'ART. 76, COMMA 2,. LETT. B), PUNTO 2), DEL D.LGS. N. 30/2023.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr"/>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>221196725</t>
+        </is>
+      </c>
       <c r="K27" t="inlineStr"/>
-      <c r="L27" t="inlineStr"/>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>BC3067E6B2</t>
+        </is>
+      </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>05/06/2026 00:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>05/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>22/06/2026 00:00</t>
+          <t>10/07/2026 12:00</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>0</v>
+        <v>198000</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>ID 6112</t>
+          <t>TEC_TV_062 E TEC_AZ_103</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Fornitura di colonscopi monouso per la UOC Chirurgia del P.O. di Vittorio Veneto. ID 6112</t>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI ELETTRICI DEGLI IMMOBILI AZIENDALI DISTRETTO DI TREVISO-LOTTO 1 E DISTRETTI DI PIEVE DI SOLIGO E ASOLO - LOTTO 2</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr"/>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>220845516</t>
+        </is>
+      </c>
       <c r="K28" t="inlineStr"/>
-      <c r="L28" t="inlineStr"/>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>B9BD533A75 E B9BD5329A2</t>
+        </is>
+      </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>04/06/2026 00:00</t>
+          <t>17/06/2026 00:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>04/06/2032 00:00</t>
+          <t>17/06/2032 00:00</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>15/06/2026 23:59</t>
+          <t>18/07/2026 10:00</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>0</v>
+        <v>4680000</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>ID 6094</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per il servizio di trasporto dello strumentario chirurgico e dispositivi medici, per il Distretto di Pieve di Soligo dell' Azienda ULSS 2 Marca trevigiana, per il periodo di 9 mesi</t>
+          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>208469816</t>
+          <t>220808786</t>
         </is>
       </c>
       <c r="K29" t="inlineStr"/>
-      <c r="L29" t="inlineStr"/>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>BC09978A98,BC09979B6B</t>
+        </is>
+      </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>01/06/2026 00:00</t>
+          <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>01/06/2032 00:00</t>
+          <t>16/06/2032 00:00</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>15/06/2026 12:00</t>
+          <t>21/07/2026 00:00</t>
         </is>
       </c>
       <c r="R29" t="n">
-        <v>0</v>
+        <v>2365000</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>TEC_2026_068</t>
+          <t>4810</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE HARDWARE E SOFTWARE DI 2° LIVELLO DEL SISTEMA DECT IN USO NEI PRESIDI OSPEDALIERI DI TREVISO E ODERZO, PER UN PERIODO DI 24 MESI.</t>
+          <t>Fornitura “Sistema automatizzato per il riempimento sacche per nutrizione parenterale e relativo materiale di consumo” per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. ID 4810</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>29/05/2026 09:30</t>
+          <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>29/05/2031 00:00</t>
+          <t>12/06/2032 12:00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>29/05/2026 00:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="R30" t="n">
-        <v>13600</v>
+        <v>185000</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>5012</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di n.1 vasca ad ultrasuoni da destinare alla centrale di sterilizzazione del Presidio Ospedaliero di Vittorio Veneto dell'Azienda Ulss 2 marca Trevigiana.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI UN SISTEMA CON METODICA ELISA PER LA RICERCA DEGLI ANTICORPI ANTI PIASTRINE PER LA U.O.C. DI MEDICINA TRASFUSIONALE DELL’AZIENDA ULSS 2 MARCA TREVIGIANA - ID 5012.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>22/05/2026 00:00</t>
+          <t>12/06/2026 00:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>22/05/2032 00:00</t>
+          <t>12/06/2032 00:00</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>03/06/2026 17:30</t>
+          <t>26/06/2026 00:00</t>
         </is>
       </c>
       <c r="R31" t="n">
         <v>0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ID 6076</t>
+          <t>ID 5399</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Fornitura di salviette detergenti per la disinfezione di alto livello di dispositivi medici invasivi rigidi o flessibili, non canalizzati e senza canale operativo ID 6076</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ANALISI AMBIENTALI (MONITORAGGIO MICROBIOLOGICO, SOSTANZE CHIMICHE E CANCEROGENE NEI LOCALI DI LAVORO, CONTROLLI DI STERILITA', LAL TEST, MEDIAFILL PER FARMACIE) PER L'AZIENDA ULSS 2 MARCA TREVIGIANA (ID 5399)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
-          <t>14/05/2026 00:00</t>
+          <t>11/06/2026 13:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>14/05/2032 00:00</t>
+          <t>11/06/2032 13:00</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>25/05/2026 23:59</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="R32" t="n">
         <v>0</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>6063</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N° 1 VISORE PER REALTA’ VIRTUALE DA DESTINARE ALLA U.O.C. PEDIATRIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Avviso di indagine di mercato per la fornitura di sistemi di visualizzazione diretta del sistema bilio pancreatico e litotrissia da destinare alle UU.OO.CC. di Gastroenterologia e Radiologia dell'Azienda Ulss 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>06/05/2026 00:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>06/05/2032 00:00</t>
+          <t>08/06/2032 00:00</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>26/05/2026 12:30</t>
+          <t>23/06/2026 13:00</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>0</v>
+        <v>69000</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>5857</t>
+          <t>ID5907</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>servizio di “gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili per la sterilizzazione di marchio MEDICON di proprietà dell’Azienda ULSS 2 Marca trevigiana - Distretto di Pieve di Soligo, della Ditta Waldner Tecnologie Medicali. ID 5857</t>
+          <t>Indagine di mercato per la fornitura di farmaci in urgenza per la farmacia del Distretto di Pieve di Soligo dell'Azienda Ulss n. 2 Marca trevigiana - ID 5907</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>30/04/2026 16:20</t>
+          <t>05/06/2026 00:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>30/04/2032 16:20</t>
+          <t>05/06/2032 00:00</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>06/03/2026 12:00</t>
+          <t>22/06/2026 00:00</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5881</t>
+          <t>ID 6112</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>servizio di riparazione e manutenzione, ordinaria e straordinaria, delle parti meccaniche ed elettriche e della manutenzione/riparazione e sostituzione dei pneumatici degli automezzi, inclusi i mezzi di soccorso sanitario e veterinario, dell’Azienda ULSS n. 2 Marca Trevigiana - Distretto di Treviso. Affidamento ex art. 50, comma 1, lett. b) del D.Lgs. 36/2023. ID 5881</t>
+          <t>Fornitura di colonscopi monouso per la UOC Chirurgia del P.O. di Vittorio Veneto. ID 6112</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>30/04/2026 16:00</t>
+          <t>04/06/2026 00:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>30/04/2032 16:00</t>
+          <t>04/06/2032 00:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>09/03/2026 12:00</t>
+          <t>15/06/2026 23:59</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>135000</v>
+        <v>0</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>TEC_2026_062</t>
+          <t>ID 6094</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRINCIATURA ERBA PER LA MANUTENZIONE DEI TERRENI ADIBITI A PRATO DEL PATRIMONIO FONDIARIO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, SITI NELL’AREA NORD-ESTR DEL TERRITORIO PROVINCIALE DI TREVISO (TV). LOTTO 2</t>
+          <t>Servizio di trasporto dello strumentario chirurgico e dispositivi medici, per il Distretto di Pieve di Soligo dell' Azienda ULSS 2 Marca trevigiana, per il periodo di 9 mesi</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>01/06/2026 00:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>01/06/2032 00:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>30/04/2026 12:00</t>
+          <t>28/08/2026 17:30</t>
         </is>
       </c>
       <c r="R36" t="n">
-        <v>8700</v>
+        <v>0</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>TEC_2026_061</t>
+          <t>TEC_2026_068</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRINCIATURA ERBA PER LA MANUTENZIONE DEI TERRENI ADIBITI A PRATO DEL PATRIMONIO FONDIARIO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, SITI NELL’AREA SUD-OVEST DEL TERRITORIO PROVINCIALE DI TREVISO – LOTTO 1</t>
+          <t>SERVIZIO DI MANUTENZIONE HARDWARE E SOFTWARE DI 2° LIVELLO DEL SISTEMA DECT IN USO NEI PRESIDI OSPEDALIERI DI TREVISO E ODERZO, PER UN PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>218495710</t>
+          <t>RDO_MEPA_6344516</t>
         </is>
       </c>
       <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>29/05/2026 09:30</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>29/05/2031 00:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>30/04/2026 12:00</t>
+          <t>29/05/2026 00:00</t>
         </is>
       </c>
       <c r="R37" t="n">
-        <v>18000</v>
+        <v>13600</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO AL CONCESSIONARIO DI INTERVENTI SOSTITUTIVI E DI RISTRUTTURAZIONE IMPIANTISTICA RELATIVI ALLA MESSA A NORMA, COMPLETAMENTO E OTTIMIZZAZIONE ENERGETICA ANNO 2026 NELL'AMBITO DEL SERVIZIO ENERGIA E MANUTENZIONE IMPIANTI E APPARECCHIATURE</t>
+          <t>Indagine di mercato per la fornitura di n.1 vasca ad ultrasuoni da destinare alla centrale di sterilizzazione del Presidio Ospedaliero di Vittorio Veneto dell'Azienda Ulss 2 marca Trevigiana.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr"/>
-      <c r="L38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr">
         <is>
-          <t>20/04/2026 12:48</t>
+          <t>22/05/2026 00:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>20/04/2032 12:48</t>
+          <t>22/05/2032 00:00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>27/04/2026 12:00</t>
+          <t>03/06/2026 17:30</t>
         </is>
       </c>
       <c r="R38" t="n">
-        <v>494700</v>
+        <v>0</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>5957</t>
+          <t>ID 6076</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e assistenza specialistica per gli applicativi medarchiver e medreviewer per le U.O. di Cardiologia di Treviso e Asolo, e per le U.O. di Oncologia di Asolo e Pieve, della ditta medarchiver, per il periodo di 12 mesi. ID 5957</t>
+          <t>Fornitura di salviette detergenti per la disinfezione di alto livello di dispositivi medici invasivi rigidi o flessibili, non canalizzati e senza canale operativo ID 6076</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
-          <t>14/04/2026 09:55</t>
+          <t>14/05/2026 00:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>14/04/2032 09:55</t>
+          <t>14/05/2032 00:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>30/04/2026 00:00</t>
+          <t>25/05/2026 23:59</t>
         </is>
       </c>
       <c r="R39" t="n">
         <v>0</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato "“Sistema di esecuzione di analisi di istochimica” da destinare alla U.O.C. Anatomia e Istologia Patologica, sede di Conegliano, per il periodo di 48 mesi."</t>
+          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N° 1 VISORE PER REALTA’ VIRTUALE DA DESTINARE ALLA U.O.C. PEDIATRIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr"/>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
-          <t>30/03/2026 00:00</t>
+          <t>06/05/2026 00:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>30/03/2032 00:00</t>
+          <t>06/05/2032 00:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>15/04/2026 00:00</t>
+          <t>26/05/2026 12:30</t>
         </is>
       </c>
       <c r="R40" t="n">
         <v>0</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ID5990</t>
+          <t>5857</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI “UN SISTEMA PER L’ESECUZIONE DEI TEST PD-L1 IHC 22C3 E PD-L1 IHC 28-8”, DA DESTINARE ALLA U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA, P.O. DI TREVISO, DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>servizio di “gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili per la sterilizzazione di marchio MEDICON di proprietà dell’Azienda ULSS 2 Marca trevigiana - Distretto di Pieve di Soligo, della Ditta Waldner Tecnologie Medicali. ID 5857</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
-          <t>30/03/2026 00:00</t>
+          <t>30/04/2026 16:20</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>30/03/2032 00:00</t>
+          <t>30/04/2032 16:20</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>13/04/2026 00:00</t>
+          <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="R41" t="n">
-        <v>0</v>
+        <v>198000</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Id 6034</t>
+          <t>5881</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la fornitura di membrane di collagene per la rigenerazione tissutale per l’attività dell’Unità Operativa di Neurochirurgia</t>
+          <t>servizio di riparazione e manutenzione, ordinaria e straordinaria, delle parti meccaniche ed elettriche e della manutenzione/riparazione e sostituzione dei pneumatici degli automezzi, inclusi i mezzi di soccorso sanitario e veterinario, dell’Azienda ULSS n. 2 Marca Trevigiana - Distretto di Treviso. Affidamento ex art. 50, comma 1, lett. b) del D.Lgs. 36/2023. ID 5881</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J42" t="inlineStr"/>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
-          <t>26/03/2026 09:20</t>
+          <t>30/04/2026 16:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>26/03/2032 09:20</t>
+          <t>30/04/2032 16:00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>09/04/2026 23:59</t>
+          <t>09/03/2026 12:00</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>120000</v>
+        <v>135000</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5662</t>
+          <t>TEC_CT_021</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di indagine di mercato per l'affidamento della fornitura di materiale di convivenza monouso alternativo alla plastica e conforme al D.Lgs. 196/2021.Richiesta preventivo tecnico-economico  </t>
+          <t>AFFIDAMENTO AL CONCESSIONARIO DI INTERVENTI SOSTITUTIVI E DI RISTRUTTURAZIONE IMPIANTISTICA RELATIVI ALLA MESSA A NORMA, COMPLETAMENTO E OTTIMIZZAZIONE ENERGETICA ANNO 2026 NELL'AMBITO DEL SERVIZIO ENERGIA E MANUTENZIONE IMPIANTI E APPARECCHIATURE</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr"/>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>218022678</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr"/>
-      <c r="L43" t="inlineStr"/>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>BB4D6243CC</t>
+        </is>
+      </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>26/03/2026 00:00</t>
+          <t>20/04/2026 12:48</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>26/03/2032 00:00</t>
+          <t>20/04/2032 12:48</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>03/04/2026 12:00</t>
+          <t>27/04/2026 12:00</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>95000</v>
+        <v>494700</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>ID 3569</t>
+          <t>5957</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l’affidamento in concessione della somministrazione di bevande ed alimenti a mezzo distributori automatici nei distretti di Pieve di Soligo ed Asolo dell'Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e assistenza specialistica per gli applicativi medarchiver e medreviewer per le U.O. di Cardiologia di Treviso e Asolo, e per le U.O. di Oncologia di Asolo e Pieve, della ditta medarchiver, per il periodo di 12 mesi. ID 5957</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J44" t="inlineStr"/>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr">
         <is>
-          <t>12/03/2026 12:09</t>
+          <t>14/04/2026 09:55</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>12/03/2032 12:09</t>
+          <t>14/04/2032 09:55</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>11/05/2026 17:00</t>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R44" t="n">
         <v>0</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>ID6027</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK” EX D.G.R. N. 748 DEL 8/07/2025, D.D.R. N. 26 DEL 10/07/2025 E D.D.R. N. 11806 DEL 22/10/2025: INDAGINE ESPLORATIVA APERTA PER AFFIDAMENTO DIRETTO.</t>
+          <t>Avviso indagine di mercato "“Sistema di esecuzione di analisi di istochimica” da destinare alla U.O.C. Anatomia e Istologia Patologica, sede di Conegliano, per il periodo di 48 mesi."</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr"/>
       <c r="M45" t="inlineStr">
         <is>
-          <t>09/03/2026 10:30</t>
+          <t>30/03/2026 00:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>09/03/2032 10:30</t>
+          <t>30/03/2032 00:00</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>24/03/2026 12:00</t>
+          <t>15/04/2026 00:00</t>
         </is>
       </c>
       <c r="R45" t="n">
         <v>0</v>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr"/>
       <c r="W45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Id5484</t>
+          <t>ID5990</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Avviso Indagine di mercato - “Sistema diagnostico colturale per la ricerca di micobatteri su diversi materiali biologici” per l’azienda Ulss 2 Marca trevigiana per il periodo di 84 mesi.</t>
+          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI “UN SISTEMA PER L’ESECUZIONE DEI TEST PD-L1 IHC 22C3 E PD-L1 IHC 28-8”, DA DESTINARE ALLA U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA, P.O. DI TREVISO, DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J46" t="inlineStr"/>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>30/03/2026 00:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>06/03/2032 00:00</t>
+          <t>30/03/2032 00:00</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>16/03/2026 00:00</t>
+          <t>13/04/2026 00:00</t>
         </is>
       </c>
       <c r="R46" t="n">
         <v>0</v>
       </c>
       <c r="S46" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>CIT_2026_001</t>
+          <t>Id 6034</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Fornitura e posa di segnaletica orizzontale e verticale presso il P.O. di Treviso.</t>
+          <t>Avviso di indagine di mercato per la fornitura di membrane di collagene per la rigenerazione tissutale per l’attività dell’Unità Operativa di Neurochirurgia</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J47" t="inlineStr"/>
       <c r="K47" t="inlineStr"/>
-      <c r="L47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L47" t="inlineStr"/>
       <c r="M47" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>26/03/2026 09:20</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>30/04/2031 00:00</t>
+          <t>26/03/2032 09:20</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>30/04/2026 00:00</t>
+          <t>09/04/2026 23:59</t>
         </is>
       </c>
       <c r="R47" t="n">
-        <v>9300</v>
+        <v>120000</v>
       </c>
       <c r="S47" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5921</t>
+          <t>5662</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la manifestazione di interesse per la fornitura di accessori e materiale di consumo per le stazioni di anestesia e rianimazioni dell'Azienda ULSS n.2 Marca trevigiana</t>
+          <t xml:space="preserve">Avviso di indagine di mercato per l'affidamento della fornitura di materiale di convivenza monouso alternativo alla plastica e conforme al D.Lgs. 196/2021.Richiesta preventivo tecnico-economico  </t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J48" t="inlineStr"/>
       <c r="K48" t="inlineStr"/>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr">
         <is>
-          <t>26/02/2026 00:00</t>
+          <t>26/03/2026 00:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>26/02/2032 00:00</t>
+          <t>26/03/2032 00:00</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>05/03/2026 00:00</t>
+          <t>03/04/2026 12:00</t>
         </is>
       </c>
       <c r="R48" t="n">
-        <v>190000</v>
+        <v>95000</v>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
-      <c r="V48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="V48" t="inlineStr"/>
+      <c r="W48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ID 5563</t>
+          <t>ID 3569</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL'ARCHIVIO DI DOCUMENTAZIONE SANITARIA DELL' AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI (ID 5563)</t>
+          <t>Procedura aperta telematica per l’affidamento in concessione della somministrazione di bevande ed alimenti a mezzo distributori automatici nei distretti di Pieve di Soligo ed Asolo dell'Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr"/>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>216142225</t>
+        </is>
+      </c>
       <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>13/02/2026 13:07</t>
+          <t>12/03/2026 12:09</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>13/02/2032 13:07</t>
+          <t>12/03/2032 12:09</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>11/05/2026 17:00</t>
         </is>
       </c>
       <c r="R49" t="n">
         <v>0</v>
       </c>
       <c r="S49" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>0</v>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato fornitura di accessori e materiale di consumo per l’utilizzo dei Monitor per la misurazione della profondità dell’anestesia e sedazione e per la misurazione della Ossimetria Regionale con metodica Nirs</t>
+          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK” EX D.G.R. N. 748 DEL 8/07/2025, D.D.R. N. 26 DEL 10/07/2025 E D.D.R. N. 11806 DEL 22/10/2025: INDAGINE ESPLORATIVA APERTA PER AFFIDAMENTO DIRETTO.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr"/>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>MEPA</t>
+        </is>
+      </c>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>09/03/2026 10:30</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>13/02/2032 00:00</t>
+          <t>09/03/2032 10:30</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>20/02/2026 00:00</t>
+          <t>24/03/2026 12:00</t>
         </is>
       </c>
       <c r="R50" t="n">
-        <v>190000</v>
+        <v>0</v>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
-      <c r="W50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>0</v>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>ID 5925</t>
+          <t>Id5484</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>FORNITURA DEL MATERIALE DI CONSUMO DA UTILIZZARE CON I TRAPANI AD ALTA VELOCITÀ MODELLO MIDAS REX MR8</t>
+          <t>Avviso Indagine di mercato - “Sistema diagnostico colturale per la ricerca di micobatteri su diversi materiali biologici” per l’azienda Ulss 2 Marca trevigiana per il periodo di 84 mesi.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J51" t="inlineStr"/>
       <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr">
         <is>
-          <t>12/02/2026 13:45</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>12/02/2032 13:45</t>
+          <t>06/03/2032 00:00</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>20/02/2026 23:59</t>
+          <t>16/03/2026 00:00</t>
         </is>
       </c>
       <c r="R51" t="n">
         <v>0</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>0</v>
       </c>
       <c r="B52" t="n">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ID 5913</t>
+          <t>CIT_2026_001</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Indagine di mercato per manifestazione di interesse alla fornitura di siringhe per emogasanalisi</t>
+          <t>Fornitura e posa di segnaletica orizzontale e verticale presso il P.O. di Treviso.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr"/>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>RDO Mepa 6106163</t>
+        </is>
+      </c>
       <c r="K52" t="inlineStr"/>
-      <c r="L52" t="inlineStr"/>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>BAC0BE6E62</t>
+        </is>
+      </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>10/02/2026 13:15</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>10/02/2032 13:15</t>
+          <t>30/04/2031 00:00</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>20/02/2026 23:59</t>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R52" t="n">
-        <v>0</v>
+        <v>9300</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>0</v>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ID 5902</t>
+          <t>5921</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000250009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Avviso di indagine di mercato per la manifestazione di interesse per la fornitura di accessori e materiale di consumo per le stazioni di anestesia e rianimazioni dell'Azienda ULSS n.2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>05/02/2026 14:05</t>
+          <t>26/02/2026 00:00</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>05/02/2032 14:05</t>
+          <t>26/02/2032 00:00</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>05/03/2026 00:00</t>
         </is>
       </c>
       <c r="R53" t="n">
-        <v>0</v>
+        <v>190000</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
-      <c r="V53" t="inlineStr"/>
-      <c r="W53" t="inlineStr"/>
+      <c r="V53" t="inlineStr">
+        <is>
+          <t>0422 323016</t>
+        </is>
+      </c>
+      <c r="W53" t="inlineStr">
+        <is>
+          <t>chiara.lubelli@aulss2.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>0</v>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ID 5903</t>
+          <t>ID 5563</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000240009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL'ARCHIVIO DI DOCUMENTAZIONE SANITARIA DELL' AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI (ID 5563)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J54" t="inlineStr"/>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr">
         <is>
-          <t>05/02/2026 14:05</t>
+          <t>13/02/2026 13:07</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>05/02/2032 14:05</t>
+          <t>13/02/2032 13:07</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="R54" t="n">
         <v>0</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>0</v>
       </c>
       <c r="B55" t="n">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>ID 5899</t>
+          <t>id 5916</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Mogliano Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Avviso di indagine di mercato fornitura di accessori e materiale di consumo per l’utilizzo dei Monitor per la misurazione della profondità dell’anestesia e sedazione e per la misurazione della Ossimetria Regionale con metodica Nirs</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J55" t="inlineStr"/>
       <c r="K55" t="inlineStr"/>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>13/02/2032 00:00</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="R55" t="n">
-        <v>0</v>
+        <v>190000</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
-      <c r="W55" t="inlineStr"/>
+      <c r="W55" t="inlineStr">
+        <is>
+          <t>chiara.lubelli@aulss2.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>0</v>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ID 5901</t>
+          <t>ID 5925</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Paese (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>FORNITURA DEL MATERIALE DI CONSUMO DA UTILIZZARE CON I TRAPANI AD ALTA VELOCITÀ MODELLO MIDAS REX MR8</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>12/02/2026 13:45</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>12/02/2032 13:45</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>20/02/2026 23:59</t>
         </is>
       </c>
       <c r="R56" t="n">
         <v>0</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>0</v>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ID 5900</t>
+          <t>ID 5913</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Montebelluna (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Indagine di mercato per manifestazione di interesse alla fornitura di siringhe per emogasanalisi</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J57" t="inlineStr"/>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>10/02/2026 13:15</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>10/02/2032 13:15</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>13/02/2026 23:59</t>
+          <t>20/02/2026 23:59</t>
         </is>
       </c>
       <c r="R57" t="n">
         <v>0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>0</v>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>ID 5904</t>
+          <t>ID 5902</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Conegliano (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000250009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J58" t="inlineStr"/>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>05/02/2026 14:05</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>05/02/2032 14:05</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R58" t="n">
         <v>0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>0</v>
       </c>
       <c r="B59" t="n">
         <v>0</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ID 5895</t>
+          <t>ID 5903</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Asolo (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Treviso (TV) - CUP I48I22000240009 - dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J59" t="inlineStr"/>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr">
         <is>
-          <t>05/02/2026 14:00</t>
+          <t>05/02/2026 14:05</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>05/02/2032 14:00</t>
+          <t>05/02/2032 14:05</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R59" t="n">
         <v>0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
       <c r="W59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>0</v>
       </c>
       <c r="B60" t="n">
         <v>0</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>ID 5896</t>
+          <t>ID 5897</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Codogné (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Crespano di Pieve del Grappa (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
           <t>05/02/2026 14:00</t>
         </is>
@@ -4388,56 +4381,56 @@
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R60" t="n">
         <v>0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>0</v>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>ID 5897</t>
+          <t>ID 5898</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Crespano di Pieve del Grappa (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Dosson di casier (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr">
         <is>
           <t>05/02/2026 14:00</t>
         </is>
@@ -4452,56 +4445,56 @@
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R61" t="n">
         <v>0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>0</v>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>ID 5898</t>
+          <t>ID 5900</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Dosson di casier (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Montebelluna (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr">
         <is>
           <t>05/02/2026 14:00</t>
         </is>
@@ -4516,21805 +4509,21805 @@
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R62" t="n">
         <v>0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr"/>
       <c r="W62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>0</v>
       </c>
       <c r="B63" t="n">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>ID 4072</t>
+          <t>ID 5899</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gara a procedura aperta telematica per l’affidamento della fornitura di un sistema per endoscopia nella patologia vertebrale per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Mogliano Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr"/>
-      <c r="L63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr">
         <is>
-          <t>04/02/2026 15:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>04/02/2032 15:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>06/03/2026 12:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R63" t="n">
-        <v>516600</v>
+        <v>0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="V63" t="inlineStr"/>
       <c r="W63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>0</v>
       </c>
       <c r="B64" t="n">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>ID 5912</t>
+          <t>ID 5901</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI MATERIALE DI CONSUMO PER VENTILATORI "HAMILTON"</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Paese (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J64" t="inlineStr"/>
       <c r="K64" t="inlineStr"/>
       <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr">
         <is>
-          <t>03/02/2026 15:20</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>03/02/2032 15:20</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R64" t="n">
         <v>0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr"/>
       <c r="W64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>0</v>
       </c>
       <c r="B65" t="n">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>TEC_AZ_078-TEC_TV_061</t>
+          <t>ID 5904</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL’ULSS N. 2 – MARCA TREVIGIANA DISTRETTO DI TREVISO-DISTRETTI DI PIEVE DI SOLIGO E ASOLO PER 36 MESI</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Conegliano (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J65" t="inlineStr"/>
       <c r="K65" t="inlineStr"/>
-      <c r="L65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L65" t="inlineStr"/>
       <c r="M65" t="inlineStr">
         <is>
-          <t>02/02/2026 00:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>09/03/2026 13:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R65" t="n">
-        <v>5322000</v>
+        <v>0</v>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="V65" t="inlineStr"/>
       <c r="W65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>0</v>
       </c>
       <c r="B66" t="n">
         <v>0</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5887</t>
+          <t>ID 5895</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e di assistenza tecnica e supporto specialistico per i software dell’anagrafe sanitaria, del Sistema Informativo Ospedaliero e delle integrazioni HL7 del Distretto di Treviso, della ditta GPI. ID 5887</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Asolo (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr"/>
       <c r="L66" t="inlineStr"/>
       <c r="M66" t="inlineStr">
         <is>
-          <t>29/01/2026 16:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>29/01/2032 16:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R66" t="n">
-        <v>196355.27</v>
+        <v>0</v>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr"/>
       <c r="W66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>0</v>
       </c>
       <c r="B67" t="n">
         <v>0</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>5729</t>
+          <t>ID 5896</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza bando per l’affidamento del servizio di assistenza infermieristica e di supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso - ID 5729</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Codogné (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr"/>
       <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
+          <t>05/02/2026 14:00</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>15/01/2032 00:00</t>
+          <t>05/02/2032 14:00</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>23/02/2026 12:00</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R67" t="n">
-        <v>1143492.9</v>
+        <v>0</v>
       </c>
       <c r="S67" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr"/>
       <c r="W67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>0</v>
       </c>
       <c r="B68" t="n">
         <v>0</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>ID 3102</t>
+          <t>ID 4072</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Affidamento in concessione del servizio bar-caffetteria all’interno dei Presidi Ospedalieri di Conegliano e Vittorio Veneto dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 60 mesi. ID 3102</t>
+          <t>Gara a procedura aperta telematica per l’affidamento della fornitura di un sistema per endoscopia nella patologia vertebrale per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>212615333</t>
+          <t>213862265</t>
         </is>
       </c>
       <c r="K68" t="inlineStr"/>
-      <c r="L68" t="inlineStr"/>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>BA3AB8BA64</t>
+        </is>
+      </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>13/01/2026 14:05</t>
+          <t>04/02/2026 15:00</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>13/01/2032 14:05</t>
+          <t>04/02/2032 15:00</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>12/03/2026 17:00</t>
+          <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="R68" t="n">
-        <v>0</v>
+        <v>516600</v>
       </c>
       <c r="S68" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr"/>
       <c r="W68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>0</v>
       </c>
       <c r="B69" t="n">
         <v>0</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>ID5784</t>
+          <t>ID 5912</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Fornitura di sistemi bipolari per emostasi, coagulazione, dissezione di tessuto molle, con irrigazione, per chirurgia robotica, laparoscopica e open, per l'Azienda Ulss n. 2 Marca trevigiana per il periodo di 36 mesi</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI MATERIALE DI CONSUMO PER VENTILATORI "HAMILTON"</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr">
         <is>
-          <t>12/01/2026 11:00</t>
+          <t>03/02/2026 15:20</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>12/01/2032 11:00</t>
+          <t>03/02/2032 15:20</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>27/01/2026 23:59</t>
+          <t>13/02/2026 23:59</t>
         </is>
       </c>
       <c r="R69" t="n">
         <v>0</v>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr"/>
       <c r="W69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>0</v>
       </c>
       <c r="B70" t="n">
         <v>0</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>5875</t>
+          <t>TEC_AZ_078-TEC_TV_061</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la fornitura di trattamenti percutanei di neoplasia renale mediante l’utilizzo di aghi da crioblazione per l’UOC Urologia dell’Azienda Ulss n. 2 Marca trevigiana - ID 5875</t>
+          <t>LAVORI DI MANUTENZIONE DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL’ULSS N. 2 – MARCA TREVIGIANA DISTRETTO DI TREVISO-DISTRETTI DI PIEVE DI SOLIGO E ASOLO PER 36 MESI</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr"/>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>212759156</t>
+        </is>
+      </c>
       <c r="K70" t="inlineStr"/>
-      <c r="L70" t="inlineStr"/>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>B97D0DCD8E-   B97D0DDE61</t>
+        </is>
+      </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>08/01/2026 00:00</t>
+          <t>02/02/2026 00:00</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>08/01/2032 00:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>23/01/2026 00:00</t>
+          <t>09/03/2026 13:00</t>
         </is>
       </c>
       <c r="R70" t="n">
-        <v>0</v>
+        <v>5322000</v>
       </c>
       <c r="S70" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="V70" t="inlineStr"/>
       <c r="W70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>0</v>
       </c>
       <c r="B71" t="n">
         <v>0</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>5831</t>
+          <t>5887</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 6 – Guardiania Area Treviso-Belluno. Proroga dal 01/01/2026 al 30/04/2026. ID 5831</t>
+          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria e di assistenza tecnica e supporto specialistico per i software dell’anagrafe sanitaria, del Sistema Informativo Ospedaliero e delle integrazioni HL7 del Distretto di Treviso, della ditta GPI. ID 5887</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr"/>
-      <c r="L71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L71" t="inlineStr"/>
       <c r="M71" t="inlineStr">
         <is>
-          <t>01/01/2026 00:00</t>
+          <t>29/01/2026 16:00</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>29/01/2032 16:00</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>30/04/2026 00:00</t>
+          <t>11/02/2026 00:00</t>
         </is>
       </c>
       <c r="R71" t="n">
-        <v>306718.75</v>
+        <v>196355.27</v>
       </c>
       <c r="S71" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="V71" t="inlineStr"/>
       <c r="W71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>0</v>
       </c>
       <c r="B72" t="n">
         <v>0</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>5403</t>
+          <t>5729</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Fornitura di n. 95 letti elettrici di degenza ordinaria da destinare a UU.OO. varie dei Presidi Ospedalieri di Conegliano e Vittorio Veneto, dell’Azienda ULSS n. 2 Marca trevigiana. ID 5403</t>
+          <t>Procedura negoziata senza bando per l’affidamento del servizio di assistenza infermieristica e di supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso - ID 5729</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>213394779</t>
+          <t>213821701</t>
         </is>
       </c>
       <c r="K72" t="inlineStr"/>
-      <c r="L72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>15/01/2026 00:00</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>24/12/2031 00:00</t>
+          <t>15/01/2032 00:00</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>10/03/2026 12:00</t>
+          <t>23/02/2026 12:00</t>
         </is>
       </c>
       <c r="R72" t="n">
-        <v>199500</v>
+        <v>1143492.9</v>
       </c>
       <c r="S72" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="V72" t="inlineStr"/>
       <c r="W72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>0</v>
       </c>
       <c r="B73" t="n">
         <v>0</v>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>ID 3102</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indagine di mercato per la fornitura di n. 4 sistemi di neuromonitoraggio neurofisiologico multimodale  autonomo per l'area critica da destinare all'U.O.C. di Anestesia e Rianimazione del P.O. di Treviso dell'Azienda ULSS n. 2 Marca Trevigiana </t>
+          <t>Affidamento in concessione del servizio bar-caffetteria all’interno dei Presidi Ospedalieri di Conegliano e Vittorio Veneto dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 60 mesi. ID 3102</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr"/>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>212615333</t>
+        </is>
+      </c>
       <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr"/>
       <c r="M73" t="inlineStr">
         <is>
-          <t>16/12/2025 16:11</t>
+          <t>13/01/2026 14:05</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>16/12/2031 16:11</t>
+          <t>13/01/2032 14:05</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>02/01/2026 23:59</t>
-[...4 lines deleted...]
-          <t>16/01/2026 23:59</t>
+          <t>12/03/2026 17:00</t>
         </is>
       </c>
       <c r="R73" t="n">
         <v>0</v>
       </c>
       <c r="S73" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr"/>
       <c r="W73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>0</v>
       </c>
       <c r="B74" t="n">
         <v>0</v>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>ID5784</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N.1 OSSIMETRO SOTTOCUTANEO DA DESTINARE ALLA DIABETOLOGIA DELLA U.O.C MALATTIA ENDOCRINE DEL RICAMBIO E DELLA NUTRIZIONE DELL'AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>Fornitura di sistemi bipolari per emostasi, coagulazione, dissezione di tessuto molle, con irrigazione, per chirurgia robotica, laparoscopica e open, per l'Azienda Ulss n. 2 Marca trevigiana per il periodo di 36 mesi</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr"/>
       <c r="M74" t="inlineStr">
         <is>
-          <t>16/12/2025 16:07</t>
+          <t>12/01/2026 11:00</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>16/12/2031 16:07</t>
+          <t>12/01/2032 11:00</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>02/01/2026 23:59</t>
-[...4 lines deleted...]
-          <t>16/01/2026 23:59</t>
+          <t>27/01/2026 23:59</t>
         </is>
       </c>
       <c r="R74" t="n">
         <v>0</v>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr"/>
       <c r="W74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>0</v>
       </c>
       <c r="B75" t="n">
         <v>0</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>6142</t>
+          <t>5875</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N.1 SCANNER PER METODICA ARRAY-CGH DA DESTINARE AL LABORATORIO DI CITOGENETICA – U.O.C. DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>Avviso di indagine di mercato per la fornitura di trattamenti percutanei di neoplasia renale mediante l’utilizzo di aghi da crioblazione per l’UOC Urologia dell’Azienda Ulss n. 2 Marca trevigiana - ID 5875</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr"/>
       <c r="L75" t="inlineStr"/>
       <c r="M75" t="inlineStr">
         <is>
-          <t>16/12/2025 16:04</t>
+          <t>08/01/2026 00:00</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>16/12/2031 16:04</t>
+          <t>08/01/2032 00:00</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>02/01/2026 23:59</t>
-[...4 lines deleted...]
-          <t>16/01/2026 23:59</t>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="R75" t="n">
         <v>0</v>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr"/>
       <c r="W75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>0</v>
       </c>
       <c r="B76" t="n">
         <v>0</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>ID 5472</t>
+          <t>5831</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO-EDUCATIVI PER LA REALIZZAZIONE DEL PROGETTO “ OPERATIVA DI COMUNITA’ ” DEL DISTRETTO DI PIEVE DI SOLIGO. (ID 5472)</t>
+          <t>Affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 6 – Guardiania Area Treviso-Belluno. Proroga dal 01/01/2026 al 30/04/2026. ID 5831</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr"/>
-      <c r="L76" t="inlineStr"/>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>B9A2010DE0</t>
+        </is>
+      </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>03/12/2025 17:10</t>
+          <t>01/01/2026 00:00</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>03/12/2031 17:10</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>22/12/2025 17:00</t>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R76" t="n">
-        <v>0</v>
+        <v>306718.75</v>
       </c>
       <c r="S76" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr"/>
       <c r="W76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>0</v>
       </c>
       <c r="B77" t="n">
         <v>0</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>10794</t>
+          <t>5403</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO DI MANUTENZIONE E RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE /RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI, INCLUSI I MEZZI DI SOCCORSO SANITARI, IN DOTAZIONE AL DISTRETTO DI PIEVE DI SOLIGO, DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA. COMPUTO DELLE ATTIVITA’ SVOLTE. </t>
+          <t>Fornitura di n. 95 letti elettrici di degenza ordinaria da destinare a UU.OO. varie dei Presidi Ospedalieri di Conegliano e Vittorio Veneto, dell’Azienda ULSS n. 2 Marca trevigiana. ID 5403</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>RDO_MEPA_5807625</t>
+          <t>213394779</t>
         </is>
       </c>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="inlineStr">
         <is>
-          <t>B94A0885D0</t>
+          <t>B9D274DD13</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>27/11/2025 14:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>27/11/2030 18:00</t>
+          <t>24/12/2031 00:00</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>27/01/2026 18:00</t>
+          <t>10/03/2026 12:00</t>
         </is>
       </c>
       <c r="R77" t="n">
-        <v>68880.00999999999</v>
+        <v>199500</v>
       </c>
       <c r="S77" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="V77" t="inlineStr"/>
       <c r="W77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>0</v>
       </c>
       <c r="B78" t="n">
         <v>0</v>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Motta di Livenza (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t xml:space="preserve">Indagine di mercato per la fornitura di n. 4 sistemi di neuromonitoraggio neurofisiologico multimodale  autonomo per l'area critica da destinare all'U.O.C. di Anestesia e Rianimazione del P.O. di Treviso dell'Azienda ULSS n. 2 Marca Trevigiana </t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr"/>
       <c r="M78" t="inlineStr">
         <is>
-          <t>21/11/2025 15:00</t>
+          <t>16/12/2025 16:11</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>21/11/2031 15:00</t>
+          <t>16/12/2031 16:11</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>05/12/2025 23:59</t>
+          <t>02/01/2026 23:59</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="R78" t="n">
         <v>0</v>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="V78" t="inlineStr"/>
       <c r="W78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>0</v>
       </c>
       <c r="B79" t="n">
         <v>0</v>
       </c>
-      <c r="C79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Vittorio Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N.1 OSSIMETRO SOTTOCUTANEO DA DESTINARE ALLA DIABETOLOGIA DELLA U.O.C MALATTIA ENDOCRINE DEL RICAMBIO E DELLA NUTRIZIONE DELL'AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr"/>
       <c r="M79" t="inlineStr">
         <is>
-          <t>21/11/2025 15:00</t>
+          <t>16/12/2025 16:07</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>21/11/2031 15:00</t>
+          <t>16/12/2031 16:07</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>05/12/2025 23:59</t>
+          <t>02/01/2026 23:59</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="R79" t="n">
         <v>0</v>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="V79" t="inlineStr"/>
       <c r="W79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>0</v>
       </c>
       <c r="B80" t="n">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>5821</t>
+          <t>6142</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Oderzo (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>FORNITURA DI N.1 SCANNER PER METODICA ARRAY-CGH DA DESTINARE AL LABORATORIO DI CITOGENETICA – U.O.C. DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA ID 6142</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr"/>
       <c r="M80" t="inlineStr">
         <is>
-          <t>21/11/2025 15:00</t>
+          <t>16/12/2025 16:04</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>21/11/2031 15:00</t>
+          <t>16/12/2031 16:04</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>05/12/2025 23:59</t>
+          <t>02/01/2026 23:59</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="R80" t="n">
         <v>0</v>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr"/>
       <c r="W80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>0</v>
       </c>
       <c r="B81" t="n">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>5822</t>
+          <t>ID 5472</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Castelfranco Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO-EDUCATIVI PER LA REALIZZAZIONE DEL PROGETTO “ OPERATIVA DI COMUNITA’ ” DEL DISTRETTO DI PIEVE DI SOLIGO. (ID 5472)</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr"/>
       <c r="L81" t="inlineStr"/>
       <c r="M81" t="inlineStr">
         <is>
-          <t>21/11/2025 15:00</t>
+          <t>03/12/2025 17:10</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>21/11/2031 15:00</t>
+          <t>03/12/2031 17:10</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>05/12/2025 23:59</t>
+          <t>22/12/2025 17:00</t>
         </is>
       </c>
       <c r="R81" t="n">
         <v>0</v>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr"/>
       <c r="W81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>0</v>
       </c>
       <c r="B82" t="n">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>5823</t>
+          <t>10794</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Villorba (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t xml:space="preserve">SERVIZIO DI MANUTENZIONE E RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE /RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI, INCLUSI I MEZZI DI SOCCORSO SANITARI, IN DOTAZIONE AL DISTRETTO DI PIEVE DI SOLIGO, DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA. COMPUTO DELLE ATTIVITA’ SVOLTE. </t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J82" t="inlineStr"/>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>RDO_MEPA_5807625</t>
+        </is>
+      </c>
       <c r="K82" t="inlineStr"/>
-      <c r="L82" t="inlineStr"/>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>B94A0885D0</t>
+        </is>
+      </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>21/11/2025 15:00</t>
+          <t>27/11/2025 14:00</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>21/11/2031 15:00</t>
+          <t>27/11/2030 18:00</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
-          <t>05/12/2025 23:59</t>
+          <t>27/01/2026 18:00</t>
         </is>
       </c>
       <c r="R82" t="n">
-        <v>0</v>
+        <v>68880.00999999999</v>
       </c>
       <c r="S82" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="V82" t="inlineStr"/>
       <c r="W82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>0</v>
       </c>
       <c r="B83" t="n">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>5013</t>
+          <t>5823</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Sistemi analitici con tecnologia next generation sequencing (NGS) e digital PCR (dPCR), comprensivi di estrazione di acidi nucleici, per la U.O.C. di Anatomia e Istologia Patologica dell’azienda Ulss 2 Marca trevigiana.</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Villorba (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr">
         <is>
-          <t>20/11/2025 13:25</t>
+          <t>21/11/2025 15:00</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>20/11/2031 13:25</t>
+          <t>21/11/2031 15:00</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>11/12/2025 12:00</t>
+          <t>05/12/2025 23:59</t>
         </is>
       </c>
       <c r="R83" t="n">
         <v>0</v>
       </c>
       <c r="S83" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
       <c r="V83" t="inlineStr"/>
       <c r="W83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>0</v>
       </c>
       <c r="B84" t="n">
         <v>0</v>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>5825</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Unità Educativa Territoriale per la realizzazione del modello di inclusione sociale  delle persone con disabilità – anni 2026-2028</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Vittorio Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr">
         <is>
-          <t>14/11/2025 13:00</t>
+          <t>21/11/2025 15:00</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>14/11/2031 13:00</t>
+          <t>21/11/2031 15:00</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>01/12/2025 12:00</t>
+          <t>05/12/2025 23:59</t>
         </is>
       </c>
       <c r="R84" t="n">
         <v>0</v>
       </c>
       <c r="S84" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="V84" t="inlineStr"/>
       <c r="W84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>0</v>
       </c>
       <c r="B85" t="n">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>5420</t>
+          <t>5824</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASPORTO, ARCHIVIAZIONE, STOCCAGGIO E TRACCIABILITA’ DELLE BIOCASSETTE DI INCLUSIONI IN PARAFFINA (MICRO E MACRO) NON INFORMATIZZATA, DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA PER LE SEDI DI TREVISO E CONEGLIANO, PER IL PERIODO DI 36 MESI (ID:5420)</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Motta di Livenza (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J85" t="inlineStr"/>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr">
         <is>
-          <t>10/11/2025 13:15</t>
+          <t>21/11/2025 15:00</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>10/11/2031 13:15</t>
+          <t>21/11/2031 15:00</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>25/11/2025 17:00</t>
+          <t>05/12/2025 23:59</t>
         </is>
       </c>
       <c r="R85" t="n">
-        <v>197500</v>
+        <v>0</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="V85" t="inlineStr"/>
       <c r="W85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>0</v>
       </c>
       <c r="B86" t="n">
         <v>0</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>ID 5869</t>
+          <t>5822</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 10 Dispositivi per la somministrazione automatica di ossigenoterapia per servizi diversi dell’Azienda ULSS n. 2 Marca Trevigiana, per il periodo di 24 mesi, con riserva di recedere al termine dei primi 12 mesi</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Castelfranco Veneto (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr"/>
-      <c r="L86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L86" t="inlineStr"/>
       <c r="M86" t="inlineStr">
         <is>
-          <t>10/11/2025 12:00</t>
+          <t>21/11/2025 15:00</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>01/01/2031 12:00</t>
+          <t>21/11/2031 15:00</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>25/11/2025 12:00</t>
+          <t>05/12/2025 23:59</t>
         </is>
       </c>
       <c r="R86" t="n">
-        <v>104000</v>
+        <v>0</v>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="V86" t="inlineStr"/>
       <c r="W86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>0</v>
       </c>
       <c r="B87" t="n">
         <v>0</v>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>5821</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per fornitura a noleggio di n. 10 dispositivo per la somministrazione automatica di  ossigenoterapia per servizi diversi dell'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 24 mesi</t>
+          <t>Fornitura in service di un sistema POCT per l’esecuzione di parametri vari da collocarsi presso la Casa di Comunita’ di Oderzo (TV) dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J87" t="inlineStr"/>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>21/11/2025 15:00</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>10/11/2031 00:00</t>
+          <t>21/11/2031 15:00</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>01/12/2025 23:59</t>
+          <t>05/12/2025 23:59</t>
         </is>
       </c>
       <c r="R87" t="n">
         <v>0</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="V87" t="inlineStr"/>
       <c r="W87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>0</v>
       </c>
       <c r="B88" t="n">
         <v>0</v>
       </c>
-      <c r="C88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>5013</t>
+        </is>
+      </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Faccio Centro per la realizzazione del modello di intervento in materia di Vita Indipendente e inclusione sociale e relazionale delle persone con disabilità – anni 2026-2028</t>
+          <t>Sistemi analitici con tecnologia next generation sequencing (NGS) e digital PCR (dPCR), comprensivi di estrazione di acidi nucleici, per la U.O.C. di Anatomia e Istologia Patologica dell’azienda Ulss 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr"/>
       <c r="L88" t="inlineStr"/>
       <c r="M88" t="inlineStr">
         <is>
-          <t>07/11/2025 13:00</t>
+          <t>20/11/2025 13:25</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>07/11/2031 13:00</t>
+          <t>20/11/2031 13:25</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>26/11/2025 16:00</t>
+          <t>11/12/2025 12:00</t>
         </is>
       </c>
       <c r="R88" t="n">
         <v>0</v>
       </c>
       <c r="S88" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="V88" t="inlineStr"/>
       <c r="W88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>0</v>
       </c>
       <c r="B89" t="n">
         <v>0</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI CESSIONE A TITOLO ONEROSO DI CAPPE ASPIRANTI FUORI USO PRESSO LE CUCINE DEL PRESIDIO DI VITTORIO VENETO</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Unità Educativa Territoriale per la realizzazione del modello di inclusione sociale  delle persone con disabilità – anni 2026-2028</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J89" t="inlineStr"/>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr">
         <is>
-          <t>05/11/2025 00:00</t>
+          <t>14/11/2025 13:00</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>05/11/2031 00:00</t>
+          <t>14/11/2031 13:00</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>17/11/2025 12:00</t>
+          <t>01/12/2025 12:00</t>
         </is>
       </c>
       <c r="R89" t="n">
         <v>0</v>
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="V89" t="inlineStr"/>
       <c r="W89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>0</v>
       </c>
       <c r="B90" t="n">
         <v>0</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>5773</t>
+          <t>5420</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l’affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 6 – Guardiania Area Treviso-Belluno. Proroga fino al 31/12/2025. ID 5773</t>
+          <t>SERVIZIO DI TRASPORTO, ARCHIVIAZIONE, STOCCAGGIO E TRACCIABILITA’ DELLE BIOCASSETTE DI INCLUSIONI IN PARAFFINA (MICRO E MACRO) NON INFORMATIZZATA, DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA PER LE SEDI DI TREVISO E CONEGLIANO, PER IL PERIODO DI 36 MESI (ID:5420)</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J90" t="inlineStr"/>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>209717704</t>
+        </is>
+      </c>
       <c r="K90" t="inlineStr"/>
-      <c r="L90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L90" t="inlineStr"/>
       <c r="M90" t="inlineStr">
         <is>
-          <t>01/11/2025 00:00</t>
+          <t>10/11/2025 13:15</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>01/11/2031 00:00</t>
+          <t>10/11/2031 13:15</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>25/11/2025 17:00</t>
         </is>
       </c>
       <c r="R90" t="n">
-        <v>153286.25</v>
+        <v>197500</v>
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="V90" t="inlineStr"/>
       <c r="W90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>0</v>
       </c>
       <c r="B91" t="n">
         <v>0</v>
       </c>
-      <c r="C91" t="inlineStr"/>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>ID 5869</t>
+        </is>
+      </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI INDAGINE DI MERCATO PER   LA FORNITURA DI N. 26 INCUBATRICI NEONATALI DA DESTINARE ALLA U.O.C. TERAPIA INTENSIVA NEONATALE DEL P.O. DI TREVISO E DELLA U.O.C. PEDIATRIA DEL P.O. DI ODERZO </t>
+          <t>Fornitura a noleggio di n. 10 Dispositivi per la somministrazione automatica di ossigenoterapia per servizi diversi dell’Azienda ULSS n. 2 Marca Trevigiana, per il periodo di 24 mesi, con riserva di recedere al termine dei primi 12 mesi</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr"/>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>RDO 5898806</t>
+        </is>
+      </c>
       <c r="K91" t="inlineStr"/>
-      <c r="L91" t="inlineStr"/>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>BB40712290</t>
+        </is>
+      </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>10/11/2025 12:00</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>24/10/2031 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>03/11/2025 23:59</t>
+          <t>25/11/2025 12:00</t>
         </is>
       </c>
       <c r="R91" t="n">
-        <v>0</v>
+        <v>104000</v>
       </c>
       <c r="S91" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="V91" t="inlineStr"/>
       <c r="W91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>0</v>
       </c>
       <c r="B92" t="n">
         <v>0</v>
       </c>
-      <c r="C92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Servizio di trasporto strumentario chirurgico e dispositivi medici per il Distretto di Pieve di Soligo dell’Azienda ULSS 2 Marca trevigiana per il periodo di 9 mesi. (ID: 5653)</t>
+          <t>Avviso indagine di mercato per fornitura a noleggio di n. 10 dispositivo per la somministrazione automatica di  ossigenoterapia per servizi diversi dell'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J92" t="inlineStr"/>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr">
         <is>
-          <t>17/10/2025 09:30</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>17/10/2031 09:30</t>
+          <t>10/11/2031 00:00</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>01/12/2025 23:59</t>
         </is>
       </c>
       <c r="R92" t="n">
-        <v>181000</v>
+        <v>0</v>
       </c>
       <c r="S92" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="V92" t="inlineStr"/>
       <c r="W92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>0</v>
       </c>
       <c r="B93" t="n">
         <v>0</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di cappe aspiranti fuori uso presso le cucine del presidio di Vittorio Veneto</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Faccio Centro per la realizzazione del modello di intervento in materia di Vita Indipendente e inclusione sociale e relazionale delle persone con disabilità – anni 2026-2028</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J93" t="inlineStr"/>
       <c r="K93" t="inlineStr"/>
       <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr">
         <is>
-          <t>16/10/2025 00:00</t>
+          <t>07/11/2025 13:00</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>16/10/2031 00:00</t>
+          <t>07/11/2031 13:00</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>26/11/2025 16:00</t>
         </is>
       </c>
       <c r="R93" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="S93" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr"/>
       <c r="W93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>0</v>
       </c>
       <c r="B94" t="n">
         <v>0</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di n. 45 letti di degenza, 35 comodini di degenza e 8 poltrone prelievi</t>
+          <t>AVVISO PUBBLICO DI CESSIONE A TITOLO ONEROSO DI CAPPE ASPIRANTI FUORI USO PRESSO LE CUCINE DEL PRESIDIO DI VITTORIO VENETO</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr"/>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr">
         <is>
-          <t>16/10/2025 00:00</t>
+          <t>05/11/2025 00:00</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>16/10/2031 00:00</t>
+          <t>05/11/2031 00:00</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>17/11/2025 12:00</t>
         </is>
       </c>
       <c r="R94" t="n">
-        <v>6800</v>
+        <v>0</v>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="V94" t="inlineStr"/>
       <c r="W94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>0</v>
       </c>
       <c r="B95" t="n">
         <v>0</v>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>5773</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di n. 30 banchi da scuola</t>
+          <t>Procedura aperta telematica per l’affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 6 – Guardiania Area Treviso-Belluno. Proroga fino al 31/12/2025. ID 5773</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J95" t="inlineStr"/>
       <c r="K95" t="inlineStr"/>
-      <c r="L95" t="inlineStr"/>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>B8B07C96D5</t>
+        </is>
+      </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>16/10/2025 00:00</t>
+          <t>01/11/2025 00:00</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>16/10/2031 00:00</t>
+          <t>01/11/2031 00:00</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>31/10/2025 12:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="R95" t="n">
-        <v>2300</v>
+        <v>153286.25</v>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr"/>
       <c r="W95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>0</v>
       </c>
       <c r="B96" t="n">
         <v>0</v>
       </c>
-      <c r="C96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE ELETTRICO PER LE ATTIVITA’ SVOLTE DALL’OFFICINA DI MANUTENZIONE ELETTRICA DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANO - DISTRETTO DI TREVISO.</t>
+          <t xml:space="preserve">AVVISO DI INDAGINE DI MERCATO PER   LA FORNITURA DI N. 26 INCUBATRICI NEONATALI DA DESTINARE ALLA U.O.C. TERAPIA INTENSIVA NEONATALE DEL P.O. DI TREVISO E DELLA U.O.C. PEDIATRIA DEL P.O. DI ODERZO </t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J96" t="inlineStr"/>
       <c r="K96" t="inlineStr"/>
-      <c r="L96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L96" t="inlineStr"/>
       <c r="M96" t="inlineStr">
         <is>
-          <t>08/10/2025 10:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>08/10/2030 10:00</t>
+          <t>24/10/2031 00:00</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>08/11/2025 10:00</t>
+          <t>03/11/2025 23:59</t>
         </is>
       </c>
       <c r="R96" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="S96" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="V96" t="inlineStr"/>
       <c r="W96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>0</v>
       </c>
       <c r="B97" t="n">
         <v>0</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>ID 5444</t>
+          <t>5653</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per la fornitura di arredi diversi per l’allestimento dei locali dell’Edificio Area Critica del Presidio Ospedaliero di Conegliano</t>
+          <t>Servizio di trasporto strumentario chirurgico e dispositivi medici per il Distretto di Pieve di Soligo dell’Azienda ULSS 2 Marca trevigiana per il periodo di 9 mesi. (ID: 5653)</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J97" t="inlineStr"/>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>208469816</t>
+        </is>
+      </c>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr">
         <is>
-          <t>30/09/2025 15:30</t>
+          <t>17/10/2025 09:30</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>30/09/2031 15:30</t>
+          <t>17/10/2031 09:30</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>15/10/2025 23:59</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R97" t="n">
-        <v>1669017</v>
+        <v>181000</v>
       </c>
       <c r="S97" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="V97" t="inlineStr"/>
       <c r="W97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>0</v>
       </c>
       <c r="B98" t="n">
         <v>0</v>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO DELLA FORNITURA IN SERVICE DI N. 3 STAMPANTI PER BLOCCHETTI COMPRENSIVE DI BIOCASSETTE, DA DESTINARE ALLA U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA, DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di cappe aspiranti fuori uso presso le cucine del presidio di Vittorio Veneto</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J98" t="inlineStr"/>
       <c r="K98" t="inlineStr"/>
       <c r="L98" t="inlineStr"/>
       <c r="M98" t="inlineStr">
         <is>
-          <t>26/09/2025 00:00</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>26/09/2031 00:00</t>
+          <t>16/10/2031 00:00</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>10/10/2025 00:00</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R98" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="S98" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="V98" t="inlineStr"/>
       <c r="W98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>0</v>
       </c>
       <c r="B99" t="n">
         <v>0</v>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Fornitura di disinfettanti e altro materiale di consumo per sistemi di sterilizzazione automatici per endoscopia (lavatrici/sterilizzatrici) in uso presso i distretti dell’Azienda ULSS n. 2 Marca trevigiana. ID 5699</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di n. 30 banchi da scuola</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J99" t="inlineStr"/>
       <c r="K99" t="inlineStr"/>
       <c r="L99" t="inlineStr"/>
       <c r="M99" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>16/10/2031 00:00</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>22/09/2025 23:59</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R99" t="n">
-        <v>0</v>
+        <v>2300</v>
       </c>
       <c r="S99" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="V99" t="inlineStr"/>
       <c r="W99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>0</v>
       </c>
       <c r="B100" t="n">
         <v>0</v>
       </c>
-      <c r="C100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>FORNITURA DI PANNELLI FONOASSORBENTI PER SALA CINEMA REPARTO PEDIATRIA DELL'OSPEDALE CA'FONCELLO.</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di n. 45 letti di degenza, 35 comodini di degenza e 8 poltrone prelievi</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J100" t="inlineStr"/>
       <c r="K100" t="inlineStr"/>
-      <c r="L100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L100" t="inlineStr"/>
       <c r="M100" t="inlineStr">
         <is>
-          <t>05/09/2025 09:00</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>05/09/2030 00:00</t>
+          <t>16/10/2031 00:00</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>05/11/2025 18:00</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="R100" t="n">
-        <v>5692.14</v>
+        <v>6800</v>
       </c>
       <c r="S100" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="V100" t="inlineStr"/>
       <c r="W100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>0</v>
       </c>
       <c r="B101" t="n">
         <v>0</v>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>CONSIP_RDO_5623801</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Fibre laser "Green Light" per IPB</t>
+          <t>FORNITURA DI MATERIALE ELETTRICO PER LE ATTIVITA’ SVOLTE DALL’OFFICINA DI MANUTENZIONE ELETTRICA DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANO - DISTRETTO DI TREVISO.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>5734</t>
+          <t>MEPA ID 5623801</t>
         </is>
       </c>
       <c r="K101" t="inlineStr"/>
-      <c r="L101" t="inlineStr"/>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>B897B2448D</t>
+        </is>
+      </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>29/08/2025 00:00</t>
+          <t>08/10/2025 10:00</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>29/08/2031 00:00</t>
+          <t>08/10/2030 10:00</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>08/11/2025 10:00</t>
         </is>
       </c>
       <c r="R101" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="S101" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="V101" t="inlineStr"/>
       <c r="W101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>0</v>
       </c>
       <c r="B102" t="n">
         <v>0</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>ID 4589</t>
+          <t>ID 5444</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura aperta telematica, suddivisa in 2 lotti, per l’affidamento del servizio di gestione del supporto ai poliambulatori, dei prelievi di sangue e campioni biologici presso i centri prelievo e presso il domicilio dell’utenza, dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 12 mesi. </t>
+          <t>Avviso di consultazione preliminare di mercato per la fornitura di arredi diversi per l’allestimento dei locali dell’Edificio Area Critica del Presidio Ospedaliero di Conegliano</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J102" t="inlineStr"/>
       <c r="K102" t="inlineStr"/>
       <c r="L102" t="inlineStr"/>
       <c r="M102" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>30/09/2025 15:30</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>07/08/2031 00:00</t>
+          <t>30/09/2031 15:30</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>23/09/2025 17:00</t>
+          <t>15/10/2025 23:59</t>
         </is>
       </c>
       <c r="R102" t="n">
-        <v>7128844</v>
+        <v>1669017</v>
       </c>
       <c r="S102" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="V102" t="inlineStr"/>
       <c r="W102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>0</v>
       </c>
       <c r="B103" t="n">
         <v>0</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>ID 5420</t>
+          <t>ID 5665</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l’affidamento del servizio di trasporto, archiviazione, stoccaggio e tracciabilità delle biocassette di inclusioni in paraffina (micro e macro) non informatizzata, dell’Azienda ULSS 2 Marca trevigiana per le sedi di Treviso e Conegliano, per il periodo di 36 mesi.</t>
+          <t>AVVISO INDAGINE DI MERCATO DELLA FORNITURA IN SERVICE DI N. 3 STAMPANTI PER BLOCCHETTI COMPRENSIVE DI BIOCASSETTE, DA DESTINARE ALLA U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA, DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J103" t="inlineStr"/>
       <c r="K103" t="inlineStr"/>
       <c r="L103" t="inlineStr"/>
       <c r="M103" t="inlineStr">
         <is>
-          <t>01/08/2025 10:26</t>
+          <t>26/09/2025 00:00</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>01/08/2031 10:26</t>
+          <t>26/09/2031 00:00</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>05/09/2025 23:59</t>
+          <t>10/10/2025 00:00</t>
         </is>
       </c>
       <c r="R103" t="n">
         <v>0</v>
       </c>
       <c r="S103" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
       <c r="V103" t="inlineStr"/>
       <c r="W103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>0</v>
       </c>
       <c r="B104" t="n">
         <v>0</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>ID 5369</t>
+          <t>ID 5699</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Rinnovo, previsto negli atti della gara originaria, dell'appalto del servizio di facchinaggio e traslochi per il periodo di 24 mesi.</t>
+          <t>Fornitura di disinfettanti e altro materiale di consumo per sistemi di sterilizzazione automatici per endoscopia (lavatrici/sterilizzatrici) in uso presso i distretti dell’Azienda ULSS n. 2 Marca trevigiana. ID 5699</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" t="inlineStr"/>
       <c r="K104" t="inlineStr"/>
-      <c r="L104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L104" t="inlineStr"/>
       <c r="M104" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>31/07/2027 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>15/09/2025</t>
+          <t>22/09/2025 23:59</t>
         </is>
       </c>
       <c r="R104" t="n">
-        <v>287720</v>
+        <v>0</v>
       </c>
       <c r="S104" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
       <c r="V104" t="inlineStr"/>
       <c r="W104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>0</v>
       </c>
       <c r="B105" t="n">
         <v>0</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>5728</t>
+          <t>TEC_2025_090</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gara regionale per l’affidamento del servizio di realizzazione e gestione della banca dati regionale degli operatori economici. Proroga  prevista negli atti di gara, per il periodo di 6 mesi. fino al 27/01/2026. ID 5728</t>
+          <t>FORNITURA DI PANNELLI FONOASSORBENTI PER SALA CINEMA REPARTO PEDIATRIA DELL'OSPEDALE CA'FONCELLO.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J105" t="inlineStr"/>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>206740923</t>
+        </is>
+      </c>
       <c r="K105" t="inlineStr"/>
       <c r="L105" t="inlineStr">
         <is>
-          <t>B861921CBD</t>
+          <t>B8241EE02B</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>05/09/2025 09:00</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>28/07/2031 00:00</t>
+          <t>05/09/2030 00:00</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>27/01/2026 00:00</t>
+          <t>05/11/2025 18:00</t>
         </is>
       </c>
       <c r="R105" t="n">
-        <v>6480</v>
+        <v>5692.14</v>
       </c>
       <c r="S105" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
       <c r="V105" t="inlineStr"/>
       <c r="W105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>0</v>
       </c>
       <c r="B106" t="n">
         <v>0</v>
       </c>
-      <c r="C106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l’affidamento della gestione del servizio residenziale della Comunità Alloggio per persone con disabilità "La Rondine" di Chiarano (TV), per l’Azienda ULSS 2 Marca trevigiana</t>
+          <t>Fibre laser "Green Light" per IPB</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr"/>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>5734</t>
+        </is>
+      </c>
       <c r="K106" t="inlineStr"/>
       <c r="L106" t="inlineStr"/>
       <c r="M106" t="inlineStr">
         <is>
-          <t>25/07/2025 10:37</t>
+          <t>29/08/2025 00:00</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>25/07/2031 10:37</t>
+          <t>29/08/2031 00:00</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>08/08/2025 23:59</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="R106" t="n">
         <v>0</v>
       </c>
       <c r="S106" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
       <c r="V106" t="inlineStr"/>
       <c r="W106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>0</v>
       </c>
       <c r="B107" t="n">
         <v>0</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>TEC_2025_076</t>
+          <t>ID 4589</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE DI FERRAMENTA E ACCESSORI VARI PER IL DISTRETTO DI PIEVE DI SOLIGO (TV)</t>
+          <t xml:space="preserve">Procedura aperta telematica, suddivisa in 2 lotti, per l’affidamento del servizio di gestione del supporto ai poliambulatori, dei prelievi di sangue e campioni biologici presso i centri prelievo e presso il domicilio dell’utenza, dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 12 mesi. </t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>204484064</t>
+          <t>205796184</t>
         </is>
       </c>
       <c r="K107" t="inlineStr"/>
       <c r="L107" t="inlineStr"/>
       <c r="M107" t="inlineStr">
         <is>
-          <t>23/07/2025 12:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>30/09/2030 15:00</t>
+          <t>07/08/2031 00:00</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
-          <t>30/09/2025 15:00</t>
+          <t>23/09/2025 17:00</t>
         </is>
       </c>
       <c r="R107" t="n">
-        <v>30000</v>
+        <v>7128844</v>
       </c>
       <c r="S107" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
       <c r="V107" t="inlineStr"/>
       <c r="W107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>0</v>
       </c>
       <c r="B108" t="n">
         <v>0</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>TEC_2025_073</t>
+          <t>ID 5420</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>SERVIZIO DI VALUTAZIONE DELLO STATO DI AVANZAMENTO DEGLI INTERVENTI PER LA REALIZZAZIONE DELLE CASE DI COMUNITA' E DEGLI OSPEDALI DI COMUNITA' PER COMPROVARE IL RAGGIUNGIMENTO DEI TARGET PNRR</t>
+          <t>Consultazione preliminare di mercato per l’affidamento del servizio di trasporto, archiviazione, stoccaggio e tracciabilità delle biocassette di inclusioni in paraffina (micro e macro) non informatizzata, dell’Azienda ULSS 2 Marca trevigiana per le sedi di Treviso e Conegliano, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Si</t>
-[...16 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="inlineStr"/>
+      <c r="L108" t="inlineStr"/>
       <c r="M108" t="inlineStr">
         <is>
-          <t>14/07/2025 16:00</t>
+          <t>01/08/2025 10:26</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>14/07/2030 00:00</t>
+          <t>01/08/2031 10:26</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
-          <t>14/10/2025 16:00</t>
+          <t>05/09/2025 23:59</t>
         </is>
       </c>
       <c r="R108" t="n">
-        <v>46063.68</v>
+        <v>0</v>
       </c>
       <c r="S108" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
       <c r="V108" t="inlineStr"/>
       <c r="W108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>0</v>
       </c>
       <c r="B109" t="n">
         <v>0</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>5631</t>
+          <t>ID 5369</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Fornitura di Sistemi antidecubito – ambito ospedaliero. Proroga  dal 01/07/2025 al 30/09/2025. ID 5631</t>
+          <t>Rinnovo, previsto negli atti della gara originaria, dell'appalto del servizio di facchinaggio e traslochi per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr"/>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>205916778</t>
+        </is>
+      </c>
       <c r="K109" t="inlineStr"/>
       <c r="L109" t="inlineStr">
         <is>
-          <t>B54F36DCC5</t>
+          <t>B7EA70C9E3</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>01/07/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>01/07/2031 00:00</t>
+          <t>31/07/2027 00:00</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="R109" t="n">
-        <v>2100</v>
+        <v>287720</v>
       </c>
       <c r="S109" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
       <c r="V109" t="inlineStr"/>
       <c r="W109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>0</v>
       </c>
       <c r="B110" t="n">
         <v>0</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>TEC_FS_012</t>
+          <t>5728</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GESTIONE E MANUTENZIONE PREVENTIVA E CORRETTIVA DELLA C.O. DEL SUEM 118 DI TREVISO - AFFIDAMENTO ANNO 2025</t>
+          <t>Gara regionale per l’affidamento del servizio di realizzazione e gestione della banca dati regionale degli operatori economici. Proroga  prevista negli atti di gara, per il periodo di 6 mesi. fino al 27/01/2026. ID 5728</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J110" t="inlineStr"/>
       <c r="K110" t="inlineStr"/>
       <c r="L110" t="inlineStr">
         <is>
-          <t>B77E03CD11</t>
+          <t>B861921CBD</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>01/07/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>01/07/2030 00:00</t>
+          <t>28/07/2031 00:00</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>31/08/2025 00:00</t>
+          <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="R110" t="n">
-        <v>172800</v>
+        <v>6480</v>
       </c>
       <c r="S110" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="V110" t="inlineStr"/>
       <c r="W110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>0</v>
       </c>
       <c r="B111" t="n">
         <v>0</v>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>ID 4689</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Fornitura di n. 1 sistema per la riduzione volumetrica dei tessuti delle alte vie aerodigestive da destinare alla S.O. ORL del P.O. di Vittorio Veneto.</t>
+          <t>Avviso di consultazione preliminare di mercato per l’affidamento della gestione del servizio residenziale della Comunità Alloggio per persone con disabilità "La Rondine" di Chiarano (TV), per l’Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J111" t="inlineStr"/>
       <c r="K111" t="inlineStr"/>
       <c r="L111" t="inlineStr"/>
       <c r="M111" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>25/07/2025 10:37</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>13/06/2031 00:00</t>
+          <t>25/07/2031 10:37</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>27/06/2025 23:59</t>
+          <t>08/08/2025 23:59</t>
         </is>
       </c>
       <c r="R111" t="n">
         <v>0</v>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="V111" t="inlineStr"/>
       <c r="W111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>0</v>
       </c>
       <c r="B112" t="n">
         <v>0</v>
       </c>
-      <c r="C112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>TEC_2025_076</t>
+        </is>
+      </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>DISMISSIONE CONTENITORE CRIOBIOLOGICO</t>
+          <t>FORNITURA DI MATERIALE DI FERRAMENTA E ACCESSORI VARI PER IL DISTRETTO DI PIEVE DI SOLIGO (TV)</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J112" t="inlineStr"/>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>204484064</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr"/>
       <c r="L112" t="inlineStr"/>
       <c r="M112" t="inlineStr">
         <is>
-          <t>12/06/2025 00:00</t>
+          <t>23/07/2025 12:00</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>12/06/2031 00:00</t>
+          <t>30/09/2030 15:00</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>02/07/2025 23:59</t>
+          <t>30/09/2025 15:00</t>
         </is>
       </c>
       <c r="R112" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
       <c r="V112" t="inlineStr"/>
       <c r="W112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>0</v>
       </c>
       <c r="B113" t="n">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>TEC_FS_010</t>
+          <t>TEC_2025_073</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GESTIONE E MANUTENZIONE DEI SISTEMI TERRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA  CENTRALE OPERATIVA DEL SUEM 118 DI TREVISO</t>
+          <t>SERVIZIO DI VALUTAZIONE DELLO STATO DI AVANZAMENTO DEGLI INTERVENTI PER LA REALIZZAZIONE DELLE CASE DI COMUNITA' E DEGLI OSPEDALI DI COMUNITA' PER COMPROVARE IL RAGGIUNGIMENTO DEI TARGET PNRR</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>MEPA ID 5361259</t>
-[...2 lines deleted...]
-      <c r="K113" t="inlineStr"/>
+          <t>CONSIP_RDO_5461154</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>I54E22000640002</t>
+        </is>
+      </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>B7374E509F</t>
+          <t>B7C8C09B69</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>10/06/2025 14:45</t>
+          <t>14/07/2025 16:00</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>30/06/2030 00:00</t>
+          <t>14/07/2030 00:00</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>14/10/2025 16:00</t>
         </is>
       </c>
       <c r="R113" t="n">
-        <v>204794.22</v>
+        <v>46063.68</v>
       </c>
       <c r="S113" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
       <c r="V113" t="inlineStr"/>
       <c r="W113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>0</v>
       </c>
       <c r="B114" t="n">
         <v>0</v>
       </c>
-      <c r="C114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>5631</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di un Motorino Piaggio Simit (si) – targato X7RT4K</t>
+          <t>Fornitura di Sistemi antidecubito – ambito ospedaliero. Proroga  dal 01/07/2025 al 30/09/2025. ID 5631</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J114" t="inlineStr"/>
       <c r="K114" t="inlineStr"/>
-      <c r="L114" t="inlineStr"/>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>B54F36DCC5</t>
+        </is>
+      </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
+          <t>01/07/2031 00:00</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t>18/07/2025 23:59</t>
+          <t>30/09/2025 00:00</t>
         </is>
       </c>
       <c r="R114" t="n">
-        <v>500</v>
+        <v>2100</v>
       </c>
       <c r="S114" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
       <c r="V114" t="inlineStr"/>
       <c r="W114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>0</v>
       </c>
       <c r="B115" t="n">
         <v>0</v>
       </c>
-      <c r="C115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>TEC_FS_012</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di un Fiat Doblo’ Cargo coibentato euro 6 – targato FH860NF</t>
+          <t>SERVIZIO DI GESTIONE E MANUTENZIONE PREVENTIVA E CORRETTIVA DELLA C.O. DEL SUEM 118 DI TREVISO - AFFIDAMENTO ANNO 2025</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J115" t="inlineStr"/>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>RDO_MEPA_5359403</t>
+        </is>
+      </c>
       <c r="K115" t="inlineStr"/>
-      <c r="L115" t="inlineStr"/>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>B77E03CD11</t>
+        </is>
+      </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
+          <t>01/07/2030 00:00</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
-          <t>18/07/2025 23:59</t>
+          <t>31/08/2025 00:00</t>
         </is>
       </c>
       <c r="R115" t="n">
-        <v>800</v>
+        <v>172800</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
       <c r="V115" t="inlineStr"/>
       <c r="W115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>0</v>
       </c>
       <c r="B116" t="n">
         <v>0</v>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>ID 5637 Fornitura in service di “Sistemi per la riorganizzazione e l’esecuzione di analisi decentrate presso il PS di Vittorio Veneto dell’Azienda Ulss 2 Marca trevigiana, mediante fornitura di POCT di chimica clinica, coagulazione, immunometria ed ematologia”, per il periodo di 24 mesi.</t>
+          <t>Fornitura di n. 1 sistema per la riduzione volumetrica dei tessuti delle alte vie aerodigestive da destinare alla S.O. ORL del P.O. di Vittorio Veneto.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J116" t="inlineStr"/>
       <c r="K116" t="inlineStr"/>
       <c r="L116" t="inlineStr"/>
       <c r="M116" t="inlineStr">
         <is>
-          <t>06/06/2025 13:30</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>06/06/2031 13:30</t>
+          <t>13/06/2031 00:00</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
-          <t>20/06/2025 12:00</t>
+          <t>27/06/2025 23:59</t>
         </is>
       </c>
       <c r="R116" t="n">
         <v>0</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
       <c r="V116" t="inlineStr"/>
       <c r="W116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>0</v>
       </c>
       <c r="B117" t="n">
         <v>0</v>
       </c>
-      <c r="C117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura aperta telematica, suddivisa in 2 lotti, per l’affidamento dei servizi di assistenza medica, di assistenza infermieristica e di supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 36 mesi. </t>
+          <t>DISMISSIONE CONTENITORE CRIOBIOLOGICO</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J117" t="inlineStr"/>
       <c r="K117" t="inlineStr"/>
       <c r="L117" t="inlineStr"/>
       <c r="M117" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>30/05/2031 00:00</t>
+          <t>12/06/2031 00:00</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>04/07/2025 15:00</t>
+          <t>02/07/2025 23:59</t>
         </is>
       </c>
       <c r="R117" t="n">
-        <v>5862000</v>
+        <v>0</v>
       </c>
       <c r="S117" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
       <c r="V117" t="inlineStr"/>
       <c r="W117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>0</v>
       </c>
       <c r="B118" t="n">
         <v>0</v>
       </c>
-      <c r="C118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>TEC_FS_010</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 COAGULOMETRO PORTATILE, DA DESTINARE ALL’U.O.C. DI CARDIOLOGIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>SERVIZIO DI GESTIONE E MANUTENZIONE DEI SISTEMI TERRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA  CENTRALE OPERATIVA DEL SUEM 118 DI TREVISO</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H118" t="inlineStr"/>
       <c r="I118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr"/>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>MEPA ID 5361259</t>
+        </is>
+      </c>
       <c r="K118" t="inlineStr"/>
-      <c r="L118" t="inlineStr"/>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>B7374E509F</t>
+        </is>
+      </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>10/06/2025 14:45</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>23/05/2031 00:00</t>
+          <t>30/06/2030 00:00</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>07/06/2025 23:59</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="R118" t="n">
-        <v>0</v>
+        <v>204794.22</v>
       </c>
       <c r="S118" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
       <c r="V118" t="inlineStr"/>
       <c r="W118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>0</v>
       </c>
       <c r="B119" t="n">
         <v>0</v>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>“SISTEMA PER LA PREPARAZIONE, ALIQUOTAZIONE E CRIOCONSERVAZIONE DI EMOCOMPONENTI PER USO NON TRASFUSIONALE - SIERO COLLIRIO” PER L’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 24 MESI.</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di un Fiat Doblo’ Cargo coibentato euro 6 – targato FH860NF</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J119" t="inlineStr"/>
       <c r="K119" t="inlineStr"/>
       <c r="L119" t="inlineStr"/>
       <c r="M119" t="inlineStr">
         <is>
-          <t>21/05/2025 08:34</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>21/05/2031 08:34</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
-          <t>09/06/2025 12:00</t>
+          <t>18/07/2025 23:59</t>
         </is>
       </c>
       <c r="R119" t="n">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="S119" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
       <c r="V119" t="inlineStr"/>
       <c r="W119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>0</v>
       </c>
       <c r="B120" t="n">
         <v>0</v>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Elekta  (ID 4024) </t>
+          <t>Avviso pubblico di cessione a titolo oneroso di un Motorino Piaggio Simit (si) – targato X7RT4K</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J120" t="inlineStr"/>
       <c r="K120" t="inlineStr"/>
       <c r="L120" t="inlineStr"/>
       <c r="M120" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>20/05/2031 00:00</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>20/05/2025 12:30</t>
+          <t>18/07/2025 23:59</t>
         </is>
       </c>
       <c r="R120" t="n">
-        <v>1051400</v>
+        <v>500</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
       <c r="V120" t="inlineStr"/>
       <c r="W120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>0</v>
       </c>
       <c r="B121" t="n">
         <v>0</v>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Dismissione portatile per radioscopia</t>
+          <t>ID 5637 Fornitura in service di “Sistemi per la riorganizzazione e l’esecuzione di analisi decentrate presso il PS di Vittorio Veneto dell’Azienda Ulss 2 Marca trevigiana, mediante fornitura di POCT di chimica clinica, coagulazione, immunometria ed ematologia”, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H121" t="inlineStr"/>
       <c r="I121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J121" t="inlineStr"/>
       <c r="K121" t="inlineStr"/>
       <c r="L121" t="inlineStr"/>
       <c r="M121" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>06/06/2025 13:30</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>16/05/2031 00:00</t>
+          <t>06/06/2031 13:30</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
-          <t>30/05/2025 17:30</t>
+          <t>20/06/2025 12:00</t>
         </is>
       </c>
       <c r="R121" t="n">
         <v>0</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T121" t="inlineStr"/>
       <c r="U121" t="inlineStr"/>
       <c r="V121" t="inlineStr"/>
       <c r="W121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>0</v>
       </c>
       <c r="B122" t="n">
         <v>0</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>TEC_FS_021</t>
+          <t>4928</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE/RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI INCLUSI I MEZZI DI SOCCORSO.</t>
+          <t xml:space="preserve">Procedura aperta telematica, suddivisa in 2 lotti, per l’affidamento dei servizi di assistenza medica, di assistenza infermieristica e di supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 36 mesi. </t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H122" t="inlineStr"/>
       <c r="I122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>RDO_MEPA_5354295</t>
+          <t>202066342</t>
         </is>
       </c>
       <c r="K122" t="inlineStr"/>
-      <c r="L122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L122" t="inlineStr"/>
       <c r="M122" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>24/06/2030 00:00</t>
+          <t>30/05/2031 00:00</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
-          <t>04/07/2025 18:00</t>
+          <t>04/07/2025 15:00</t>
         </is>
       </c>
       <c r="R122" t="n">
-        <v>204000</v>
+        <v>5862000</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr"/>
       <c r="V122" t="inlineStr"/>
       <c r="W122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>0</v>
       </c>
       <c r="B123" t="n">
         <v>0</v>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DI N 3 SISTEMI PER LA CIRCOLAZIONE EXTRACORPOREA, DA DESTINARE ALLA U.O.C. DI CARDIOCHIRURGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 COAGULOMETRO PORTATILE, DA DESTINARE ALL’U.O.C. DI CARDIOLOGIA DEL P.O. DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H123" t="inlineStr"/>
       <c r="I123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J123" t="inlineStr"/>
       <c r="K123" t="inlineStr"/>
       <c r="L123" t="inlineStr"/>
       <c r="M123" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>09/05/2031 00:00</t>
+          <t>23/05/2031 00:00</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
-          <t>30/05/2025 23:59</t>
+          <t>07/06/2025 23:59</t>
         </is>
       </c>
       <c r="R123" t="n">
         <v>0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T123" t="inlineStr"/>
       <c r="U123" t="inlineStr"/>
       <c r="V123" t="inlineStr"/>
       <c r="W123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>0</v>
       </c>
       <c r="B124" t="n">
         <v>0</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>CIG: B6FCC0B357</t>
+          <t>ID 5287</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
+          <t>“SISTEMA PER LA PREPARAZIONE, ALIQUOTAZIONE E CRIOCONSERVAZIONE DI EMOCOMPONENTI PER USO NON TRASFUSIONALE - SIERO COLLIRIO” PER L’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
       <c r="I124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J124" t="inlineStr"/>
       <c r="K124" t="inlineStr"/>
       <c r="L124" t="inlineStr"/>
       <c r="M124" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>21/05/2025 08:34</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
+          <t>21/05/2031 08:34</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>09/06/2025 12:00</t>
         </is>
       </c>
       <c r="R124" t="n">
-        <v>147086</v>
+        <v>0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr"/>
       <c r="V124" t="inlineStr"/>
       <c r="W124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>0</v>
       </c>
       <c r="B125" t="n">
         <v>0</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>CIG: B6FCDB63B6</t>
+          <t>4024</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Fornitura e installazione di elementi proteximetrici per il bunker n. 4 presso la radioterapia del P.O. di Treviso. TEC_CT_019  -  CUP: I45F25000140002</t>
+          <t xml:space="preserve">Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Elekta  (ID 4024) </t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Forniture e lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J125" t="inlineStr"/>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">151026546 </t>
+        </is>
+      </c>
       <c r="K125" t="inlineStr"/>
       <c r="L125" t="inlineStr"/>
       <c r="M125" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
+          <t>20/05/2031 00:00</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>20/05/2025 12:30</t>
         </is>
       </c>
       <c r="R125" t="n">
-        <v>131316</v>
+        <v>1051400</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr"/>
       <c r="V125" t="inlineStr"/>
       <c r="W125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>0</v>
       </c>
       <c r="B126" t="n">
         <v>0</v>
       </c>
-      <c r="C126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per la fornitura in service di “Processatori di tessuti istologici, per l'Azienda Ulss 2 Marca trevigiana, da destinare alla U.O.C. Anatomia e Istologia Patologica per il periodo di 48 mesi".</t>
+          <t>Dismissione portatile per radioscopia</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H126" t="inlineStr"/>
       <c r="I126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J126" t="inlineStr"/>
       <c r="K126" t="inlineStr"/>
       <c r="L126" t="inlineStr"/>
       <c r="M126" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>15/04/2031 00:00</t>
+          <t>16/05/2031 00:00</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>30/05/2025 17:30</t>
         </is>
       </c>
       <c r="R126" t="n">
         <v>0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T126" t="inlineStr"/>
       <c r="U126" t="inlineStr"/>
       <c r="V126" t="inlineStr"/>
       <c r="W126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>0</v>
       </c>
       <c r="B127" t="n">
         <v>0</v>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>TEC_FS_021</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Avviso pubblico di cessione a titolo oneroso di beni mobili ed attrezzature fuori uso presso le cucine e mensa del presidio di Vittorio Veneto</t>
+          <t>PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE/RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI INCLUSI I MEZZI DI SOCCORSO.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H127" t="inlineStr"/>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA NEGOZIATA MEDIANTE R.D.O. APERTA IN MEPA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE/RIPARAZIONE DELLE PARTI MECCANICHE ED ELETTRICHE E MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEI PNEUMATICI DEGLI AUTOMEZZI INCLUSI I MEZZI DI SOCCORSO SANITARI, PER LA DURATA DI 12 MESI, PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J127" t="inlineStr"/>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>RDO_MEPA_5354295</t>
+        </is>
+      </c>
       <c r="K127" t="inlineStr"/>
-      <c r="L127" t="inlineStr"/>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>B6F15FB533</t>
+        </is>
+      </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>03/04/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>03/04/2031 00:00</t>
+          <t>24/06/2030 00:00</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
-          <t>17/04/2025 23:59</t>
+          <t>04/07/2025 18:00</t>
         </is>
       </c>
       <c r="R127" t="n">
-        <v>0</v>
+        <v>204000</v>
       </c>
       <c r="S127" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T127" t="inlineStr"/>
       <c r="U127" t="inlineStr"/>
       <c r="V127" t="inlineStr"/>
       <c r="W127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>0</v>
       </c>
       <c r="B128" t="n">
         <v>0</v>
       </c>
-      <c r="C128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di installazione di un impianto di smaltimento reflui radioattivi e trasferimento dell’impianto di monitoraggio ambientale della radioattività, entrambi presso il P.O. di Treviso. </t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DI N 3 SISTEMI PER LA CIRCOLAZIONE EXTRACORPOREA, DA DESTINARE ALLA U.O.C. DI CARDIOCHIRURGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H128" t="inlineStr"/>
       <c r="I128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" t="inlineStr"/>
       <c r="K128" t="inlineStr"/>
       <c r="L128" t="inlineStr"/>
       <c r="M128" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>31/05/2030 00:00</t>
+          <t>09/05/2031 00:00</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
-          <t>31/05/2025 00:00</t>
+          <t>30/05/2025 23:59</t>
         </is>
       </c>
       <c r="R128" t="n">
-        <v>53280</v>
+        <v>0</v>
       </c>
       <c r="S128" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T128" t="inlineStr"/>
       <c r="U128" t="inlineStr"/>
       <c r="V128" t="inlineStr"/>
       <c r="W128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>0</v>
       </c>
       <c r="B129" t="n">
         <v>0</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>CIG: B63C089BFF</t>
+          <t>CIG: B6FCC0B357</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di allestimento di un impianto di stoccaggio per la gestione dei rifiuti speciali liquidi di laboratorio analisi presso il P.O. di Treviso. </t>
+          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
       <c r="I129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J129" t="inlineStr"/>
       <c r="K129" t="inlineStr"/>
       <c r="L129" t="inlineStr"/>
       <c r="M129" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>31/05/2030 00:00</t>
+          <t>15/07/2030 00:00</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
-          <t>31/05/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R129" t="n">
-        <v>46508</v>
+        <v>147086</v>
       </c>
       <c r="S129" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T129" t="inlineStr"/>
       <c r="U129" t="inlineStr"/>
       <c r="V129" t="inlineStr"/>
       <c r="W129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>0</v>
       </c>
       <c r="B130" t="n">
         <v>0</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>2025-0020</t>
+          <t>CIG: B6FCDB63B6</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “FORNITURA LICENZA MANAGE ENGINE ENDPOINT CENTRAL” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2025/20)</t>
+          <t>Fornitura e installazione di elementi proteximetrici per il bunker n. 4 presso la radioterapia del P.O. di Treviso. TEC_CT_019  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e lavori</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H130" t="inlineStr"/>
       <c r="I130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J130" t="inlineStr"/>
       <c r="K130" t="inlineStr"/>
       <c r="L130" t="inlineStr"/>
       <c r="M130" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>17/03/2031 00:00</t>
+          <t>15/07/2030 00:00</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R130" t="n">
-        <v>0</v>
+        <v>131316</v>
       </c>
       <c r="S130" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr"/>
       <c r="V130" t="inlineStr"/>
       <c r="W130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>0</v>
       </c>
       <c r="B131" t="n">
         <v>0</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>4998</t>
+          <t>ID 5319</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di un sistema di chirurgia robotica assistita per chirurgia protesica di ginocchio da destinare all’U.O.C. di Ortopedia del P.O. Conegliano, per il periodo di 12 mesi  (id  4998)</t>
+          <t>Avviso di consultazione preliminare di mercato per la fornitura in service di “Processatori di tessuti istologici, per l'Azienda Ulss 2 Marca trevigiana, da destinare alla U.O.C. Anatomia e Istologia Patologica per il periodo di 48 mesi".</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H131" t="inlineStr"/>
       <c r="I131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J131" t="inlineStr"/>
       <c r="K131" t="inlineStr"/>
       <c r="L131" t="inlineStr"/>
       <c r="M131" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>12/03/2031 00:00</t>
+          <t>15/04/2031 00:00</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>09/04/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="R131" t="n">
-        <v>139900</v>
+        <v>0</v>
       </c>
       <c r="S131" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr"/>
       <c r="V131" t="inlineStr"/>
       <c r="W131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>0</v>
       </c>
       <c r="B132" t="n">
         <v>0</v>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Procedura negoziata per la fornitura dell’aggiornamento Deep Resolve Pro Package, da destinare alle RMN trasferite presso la U.O.C. di Radiologia nell’Edificio 29 del P.O. di Treviso (ID 5357)</t>
+          <t>Avviso pubblico di cessione a titolo oneroso di beni mobili ed attrezzature fuori uso presso le cucine e mensa del presidio di Vittorio Veneto</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
       <c r="I132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J132" t="inlineStr"/>
       <c r="K132" t="inlineStr"/>
       <c r="L132" t="inlineStr"/>
       <c r="M132" t="inlineStr">
         <is>
-          <t>11/03/2025 10:54</t>
+          <t>03/04/2025 00:00</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>11/03/2031 10:54</t>
+          <t>03/04/2031 00:00</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t>31/03/2025 17:30</t>
+          <t>17/04/2025 23:59</t>
         </is>
       </c>
       <c r="R132" t="n">
-        <v>184000</v>
+        <v>0</v>
       </c>
       <c r="S132" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr"/>
       <c r="V132" t="inlineStr"/>
       <c r="W132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>0</v>
       </c>
       <c r="B133" t="n">
         <v>0</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>ID 5543</t>
+          <t>CIG: B63C089BFF</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di container aesculap per sterilizzazione da destinare all’U.O.C. di Oculistica del P.O. di Conegliano, dell’Azienda ULSS n. 2 Marca Trevigiana, per 52 mesi. (ID 5543)</t>
+          <t xml:space="preserve">Servizio di allestimento di un impianto di stoccaggio per la gestione dei rifiuti speciali liquidi di laboratorio analisi presso il P.O. di Treviso. </t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H133" t="inlineStr"/>
       <c r="I133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>RDO 4989763</t>
+          <t>RDO Mepa 5199430</t>
         </is>
       </c>
       <c r="K133" t="inlineStr"/>
       <c r="L133" t="inlineStr"/>
       <c r="M133" t="inlineStr">
         <is>
-          <t>11/03/2025 09:45</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>11/03/2031 09:45</t>
+          <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>18/03/2025 17:00</t>
+          <t>31/05/2025 00:00</t>
         </is>
       </c>
       <c r="R133" t="n">
-        <v>25000</v>
+        <v>46508</v>
       </c>
       <c r="S133" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T133" t="inlineStr"/>
       <c r="U133" t="inlineStr"/>
       <c r="V133" t="inlineStr"/>
       <c r="W133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>0</v>
       </c>
       <c r="B134" t="n">
         <v>0</v>
       </c>
-      <c r="C134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>CIG: B63B770A0C</t>
+        </is>
+      </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l’affidamento della fornitura di camici piombati da destinare ai PP.OO. dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi</t>
+          <t xml:space="preserve">Servizio di installazione di un impianto di smaltimento reflui radioattivi e trasferimento dell’impianto di monitoraggio ambientale della radioattività, entrambi presso il P.O. di Treviso. </t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H134" t="inlineStr"/>
       <c r="I134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J134" t="inlineStr"/>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>RDO Mepa 5196687</t>
+        </is>
+      </c>
       <c r="K134" t="inlineStr"/>
       <c r="L134" t="inlineStr"/>
       <c r="M134" t="inlineStr">
         <is>
-          <t>11/03/2025 09:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>11/03/2031 09:00</t>
+          <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
-          <t>21/03/2025 12:00</t>
+          <t>31/05/2025 00:00</t>
         </is>
       </c>
       <c r="R134" t="n">
-        <v>139900</v>
+        <v>53280</v>
       </c>
       <c r="S134" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr"/>
       <c r="V134" t="inlineStr"/>
       <c r="W134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>0</v>
       </c>
       <c r="B135" t="n">
         <v>0</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>ID 5150</t>
+          <t>2025-0020</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Procedura Negoziata per la fornitura di  n. 1 Sistema di visualizzazione delle lesioni polmonari da destinare alla U.O.C. Pneumologia del P.O. di Treviso  (ID 5150)</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “FORNITURA LICENZA MANAGE ENGINE ENDPOINT CENTRAL” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2025/20)</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H135" t="inlineStr"/>
       <c r="I135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J135" t="inlineStr"/>
       <c r="K135" t="inlineStr"/>
       <c r="L135" t="inlineStr"/>
       <c r="M135" t="inlineStr">
         <is>
-          <t>11/03/2025 00:00</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>11/03/2031 00:00</t>
+          <t>17/03/2031 00:00</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
-          <t>14/04/2025 17:30</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="R135" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="S135" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr"/>
       <c r="V135" t="inlineStr"/>
       <c r="W135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>0</v>
       </c>
       <c r="B136" t="n">
         <v>0</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>TEC_AZ_053</t>
+          <t>4998</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE TEC_AZ_053 CDC VITTORIO VENETO</t>
+          <t>Fornitura a noleggio di un sistema di chirurgia robotica assistita per chirurgia protesica di ginocchio da destinare all’U.O.C. di Ortopedia del P.O. Conegliano, per il periodo di 12 mesi  (id  4998)</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>197341850</t>
-[...6 lines deleted...]
-      </c>
+          <t>RDO N. 5124244.</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr"/>
       <c r="L136" t="inlineStr"/>
       <c r="M136" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>27/02/2030 00:00</t>
+          <t>12/03/2031 00:00</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>09/04/2025 00:00</t>
         </is>
       </c>
       <c r="R136" t="n">
-        <v>33372.42</v>
+        <v>139900</v>
       </c>
       <c r="S136" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr"/>
       <c r="V136" t="inlineStr"/>
       <c r="W136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>0</v>
       </c>
       <c r="B137" t="n">
         <v>0</v>
       </c>
-      <c r="C137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>ID 5357</t>
+        </is>
+      </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Avviso manifestazione di interesse per la fornitura di n. 1 sistema di visualizzazione delle lesioni polmonari da destinare alla U.O.C. Pneumologia del P.O. di Treviso. (ID 5150)</t>
+          <t>Procedura negoziata per la fornitura dell’aggiornamento Deep Resolve Pro Package, da destinare alle RMN trasferite presso la U.O.C. di Radiologia nell’Edificio 29 del P.O. di Treviso (ID 5357)</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H137" t="inlineStr"/>
       <c r="I137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>197078201</t>
+          <t>RDO 5170591</t>
         </is>
       </c>
       <c r="K137" t="inlineStr"/>
       <c r="L137" t="inlineStr"/>
       <c r="M137" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>11/03/2025 10:54</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>20/02/2031 00:00</t>
+          <t>11/03/2031 10:54</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
-          <t>10/03/2025 17:30</t>
+          <t>31/03/2025 17:30</t>
         </is>
       </c>
       <c r="R137" t="n">
-        <v>0</v>
+        <v>184000</v>
       </c>
       <c r="S137" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr"/>
       <c r="V137" t="inlineStr"/>
       <c r="W137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>0</v>
       </c>
       <c r="B138" t="n">
         <v>0</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>ID 4715</t>
+          <t>ID 5543</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la fornitura di workstation per la refertazione di esami radiologici per la U.O.C. di Radiologia dell'Azienda Ulss 2 Marca Trevigiana (ID 4715)</t>
+          <t>Fornitura a noleggio di container aesculap per sterilizzazione da destinare all’U.O.C. di Oculistica del P.O. di Conegliano, dell’Azienda ULSS n. 2 Marca Trevigiana, per 52 mesi. (ID 5543)</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H138" t="inlineStr"/>
       <c r="I138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>197169059</t>
+          <t>RDO 4989763</t>
         </is>
       </c>
       <c r="K138" t="inlineStr"/>
       <c r="L138" t="inlineStr"/>
       <c r="M138" t="inlineStr">
         <is>
-          <t>19/02/2025 14:00</t>
+          <t>11/03/2025 09:45</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>19/02/2031 14:00</t>
+          <t>11/03/2031 09:45</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
-          <t>24/03/2025 23:59</t>
+          <t>18/03/2025 17:00</t>
         </is>
       </c>
       <c r="R138" t="n">
-        <v>555000</v>
+        <v>25000</v>
       </c>
       <c r="S138" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr"/>
       <c r="V138" t="inlineStr"/>
       <c r="W138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>0</v>
       </c>
       <c r="B139" t="n">
         <v>0</v>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Fornitura e montaggio di scaffalature compattabili a movimentazione elettronica per l’Azienda Ulss 2 Marca Trevigiana</t>
+          <t>Avviso di consultazione preliminare di mercato per l’affidamento della fornitura di camici piombati da destinare ai PP.OO. dell’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H139" t="inlineStr"/>
       <c r="I139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J139" t="inlineStr"/>
       <c r="K139" t="inlineStr"/>
       <c r="L139" t="inlineStr"/>
       <c r="M139" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>11/03/2025 09:00</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>18/02/2031 00:00</t>
+          <t>11/03/2031 09:00</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
-          <t>28/02/2025 23:59</t>
+          <t>21/03/2025 12:00</t>
         </is>
       </c>
       <c r="R139" t="n">
-        <v>0</v>
+        <v>139900</v>
       </c>
       <c r="S139" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T139" t="inlineStr"/>
       <c r="U139" t="inlineStr"/>
       <c r="V139" t="inlineStr"/>
       <c r="W139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>0</v>
       </c>
       <c r="B140" t="n">
         <v>0</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>FRESENIUS_166</t>
+          <t>ID 5150</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE PER LA REALIZZAZIONEDI COLLEGAMENTI PER SISTEMI DI EMODIALISI PORTATILI, PRESSO IL P.O. DI TREVISO, LIVELLO “D” DELL’EDIFICIO 29.</t>
+          <t>Procedura Negoziata per la fornitura di  n. 1 Sistema di visualizzazione delle lesioni polmonari da destinare alla U.O.C. Pneumologia del P.O. di Treviso  (ID 5150)</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H140" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H140" t="inlineStr"/>
       <c r="I140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J140" t="inlineStr"/>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>197839401</t>
+        </is>
+      </c>
       <c r="K140" t="inlineStr"/>
       <c r="L140" t="inlineStr"/>
       <c r="M140" t="inlineStr">
         <is>
-          <t>12/02/2025 15:00</t>
+          <t>11/03/2025 00:00</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>12/02/2030 00:00</t>
+          <t>11/03/2031 00:00</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>12/03/2025 15:00</t>
+          <t>14/04/2025 17:30</t>
         </is>
       </c>
       <c r="R140" t="n">
-        <v>3660</v>
+        <v>198000</v>
       </c>
       <c r="S140" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T140" t="inlineStr"/>
       <c r="U140" t="inlineStr"/>
       <c r="V140" t="inlineStr"/>
       <c r="W140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>0</v>
       </c>
       <c r="B141" t="n">
         <v>0</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Contributi_agricoli_25</t>
+          <t>TEC_AZ_053</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Servizi in funzione domanda contributi agricoli</t>
+          <t>SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE TEC_AZ_053 CDC VITTORIO VENETO</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H141" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H141" t="inlineStr"/>
       <c r="I141" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K141" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>197341850</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>I14E22001150008</t>
+        </is>
+      </c>
       <c r="L141" t="inlineStr"/>
       <c r="M141" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>28/02/2029 00:00</t>
+          <t>27/02/2030 00:00</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="R141" t="n">
-        <v>1803.28</v>
+        <v>33372.42</v>
       </c>
       <c r="S141" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T141" t="inlineStr"/>
       <c r="U141" t="inlineStr"/>
       <c r="V141" t="inlineStr"/>
       <c r="W141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>0</v>
       </c>
       <c r="B142" t="n">
         <v>0</v>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l'affidamento della fornitura di n. 1 apparecchio per diagnosi retinica avanzata (Angiografia e OCT) da destinare alla U.O.C. di Oculistica del P.O. di Conegliano. ID 5404</t>
+          <t>Avviso manifestazione di interesse per la fornitura di n. 1 sistema di visualizzazione delle lesioni polmonari da destinare alla U.O.C. Pneumologia del P.O. di Treviso. (ID 5150)</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H142" t="inlineStr"/>
       <c r="I142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J142" t="inlineStr"/>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>197078201</t>
+        </is>
+      </c>
       <c r="K142" t="inlineStr"/>
       <c r="L142" t="inlineStr"/>
       <c r="M142" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>20/02/2031 00:00</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>10/03/2025 17:30</t>
         </is>
       </c>
       <c r="R142" t="n">
         <v>0</v>
       </c>
       <c r="S142" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T142" t="inlineStr"/>
       <c r="U142" t="inlineStr"/>
       <c r="V142" t="inlineStr"/>
       <c r="W142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>0</v>
       </c>
       <c r="B143" t="n">
         <v>0</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>ID 5344</t>
+          <t>ID 4715</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura Negoziata per il sistema di raffreddamento /Riscaldamento senza acqua, per la circolazione extracorporea, comprensivo di Unità di ricarica. accessori e relativo materiale di consumo da destinare all'U.O.C. di Cradiochirurgia del P.O. di Treviso (ID 5344) </t>
+          <t>Procedura aperta telematica per la fornitura di workstation per la refertazione di esami radiologici per la U.O.C. di Radiologia dell'Azienda Ulss 2 Marca Trevigiana (ID 4715)</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t xml:space="preserve">RDO n. 5032702 </t>
+          <t>197169059</t>
         </is>
       </c>
       <c r="K143" t="inlineStr"/>
       <c r="L143" t="inlineStr"/>
       <c r="M143" t="inlineStr">
         <is>
-          <t>29/01/2025 00:00</t>
+          <t>19/02/2025 14:00</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>29/01/2031 00:00</t>
+          <t>19/02/2031 14:00</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>24/03/2025 23:59</t>
         </is>
       </c>
       <c r="R143" t="n">
-        <v>117079.2</v>
+        <v>555000</v>
       </c>
       <c r="S143" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr"/>
       <c r="V143" t="inlineStr"/>
       <c r="W143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>0</v>
       </c>
       <c r="B144" t="n">
         <v>0</v>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Avviso di dismissione letti meccanici</t>
+          <t>Fornitura e montaggio di scaffalature compattabili a movimentazione elettronica per l’Azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H144" t="inlineStr"/>
       <c r="I144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J144" t="inlineStr"/>
       <c r="K144" t="inlineStr"/>
       <c r="L144" t="inlineStr"/>
       <c r="M144" t="inlineStr">
         <is>
-          <t>28/01/2025 17:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>28/01/2031 17:00</t>
+          <t>18/02/2031 00:00</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>05/02/2025 23:59</t>
+          <t>28/02/2025 23:59</t>
         </is>
       </c>
       <c r="R144" t="n">
         <v>0</v>
       </c>
       <c r="S144" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr"/>
       <c r="V144" t="inlineStr"/>
       <c r="W144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>0</v>
       </c>
       <c r="B145" t="n">
         <v>0</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>ID 4637</t>
+          <t>FRESENIUS_166</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Fornitura di n 13 ventilatori polmonari da terapia intensiva da destinare alle UU.OO. CC. Anestesia /Rianimazione dei PP.OO. di Conegliano e Vittorio Veneto ID 4637</t>
+          <t>FORNITURA DI MATERIALE PER LA REALIZZAZIONEDI COLLEGAMENTI PER SISTEMI DI EMODIALISI PORTATILI, PRESSO IL P.O. DI TREVISO, LIVELLO “D” DELL’EDIFICIO 29.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H145" t="inlineStr"/>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Pubblicazione esiti di procedura di AFFIDAMENTO DIRETTO ai sensi dell'art. 50,0 comma 1, lett. b) del D.Lgs. 36/2023.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J145" t="inlineStr"/>
       <c r="K145" t="inlineStr"/>
       <c r="L145" t="inlineStr"/>
       <c r="M145" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>12/02/2025 15:00</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>27/01/2031 00:00</t>
+          <t>12/02/2030 00:00</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
-          <t>13/02/2025 17:30</t>
+          <t>12/03/2025 15:00</t>
         </is>
       </c>
       <c r="R145" t="n">
-        <v>0</v>
+        <v>3660</v>
       </c>
       <c r="S145" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T145" t="inlineStr"/>
       <c r="U145" t="inlineStr"/>
       <c r="V145" t="inlineStr"/>
       <c r="W145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>0</v>
       </c>
       <c r="B146" t="n">
         <v>0</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>ID 5086</t>
+          <t>Contributi_agricoli_25</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l’affidamento del servizio di assistenza scolastica e nei centri ricreativi estivi, per l’Azienda ULSS 2 Marca trevigiana</t>
+          <t>Servizi in funzione domanda contributi agricoli</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H146" t="inlineStr"/>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:black"&gt;PUBBLICAZIONE ESITI AFFIDAMENTO DIRETTO (ai sensi dell’art. 50, comma 1, lett.a) del d.lgs. 36/2023)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J146" t="inlineStr"/>
       <c r="K146" t="inlineStr"/>
       <c r="L146" t="inlineStr"/>
       <c r="M146" t="inlineStr">
         <is>
-          <t>17/01/2025 12:54</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>17/01/2031 12:54</t>
+          <t>28/02/2029 00:00</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
-          <t>31/01/2025 23:59</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="R146" t="n">
-        <v>0</v>
+        <v>1803.28</v>
       </c>
       <c r="S146" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T146" t="inlineStr"/>
       <c r="U146" t="inlineStr"/>
       <c r="V146" t="inlineStr"/>
       <c r="W146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>0</v>
       </c>
       <c r="B147" t="n">
         <v>0</v>
       </c>
-      <c r="C147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CERTIFICATO DI PREVENZIONE INCENDI DELLA SCUOLA INFERMIERI, SITA A TREVISO IN VIA VENIER, N.50.</t>
+          <t>Consultazione preliminare di mercato per l'affidamento della fornitura di n. 1 apparecchio per diagnosi retinica avanzata (Angiografia e OCT) da destinare alla U.O.C. di Oculistica del P.O. di Conegliano. ID 5404</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H147" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H147" t="inlineStr"/>
       <c r="I147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" t="inlineStr"/>
       <c r="K147" t="inlineStr"/>
       <c r="L147" t="inlineStr"/>
       <c r="M147" t="inlineStr">
         <is>
-          <t>14/01/2025 12:00</t>
+          <t>11/02/2025 00:00</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>14/01/2030 12:00</t>
+          <t>11/02/2031 00:00</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
-          <t>14/02/2025 12:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="R147" t="n">
-        <v>1160</v>
+        <v>0</v>
       </c>
       <c r="S147" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T147" t="inlineStr"/>
       <c r="U147" t="inlineStr"/>
       <c r="V147" t="inlineStr"/>
       <c r="W147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>0</v>
       </c>
       <c r="B148" t="n">
         <v>0</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>B51AB94C55</t>
+          <t>ID 5344</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>FORNITURA E MONTAGGIO DI N. 2 PORTE INTERNE IN PVC PRESSO IL REPARTO DI WEEK SURGERY DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t xml:space="preserve">Procedura Negoziata per il sistema di raffreddamento /Riscaldamento senza acqua, per la circolazione extracorporea, comprensivo di Unità di ricarica. accessori e relativo materiale di consumo da destinare all'U.O.C. di Cradiochirurgia del P.O. di Treviso (ID 5344) </t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H148" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H148" t="inlineStr"/>
       <c r="I148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>PCP-20250107-09185</t>
+          <t xml:space="preserve">RDO n. 5032702 </t>
         </is>
       </c>
       <c r="K148" t="inlineStr"/>
       <c r="L148" t="inlineStr"/>
       <c r="M148" t="inlineStr">
         <is>
-          <t>07/01/2025 09:00</t>
+          <t>29/01/2025 00:00</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>29/01/2031 00:00</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
-          <t>07/02/2025 09:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="R148" t="n">
-        <v>1643</v>
+        <v>117079.2</v>
       </c>
       <c r="S148" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr"/>
       <c r="V148" t="inlineStr"/>
       <c r="W148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>0</v>
       </c>
       <c r="B149" t="n">
         <v>0</v>
       </c>
-      <c r="C149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Affidamento mediante procedura telematica MEPA, per la fornitura di un ecotomografo, da destinare alla U.O.C. di Chirurgia Vascolare del P.O. di Treviso dell'Azienda Ulss n. 2 Marca Trevigiana.  ( ID 5358)</t>
+          <t>Avviso di dismissione letti meccanici</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H149" t="inlineStr"/>
       <c r="I149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J149" t="inlineStr"/>
       <c r="K149" t="inlineStr"/>
       <c r="L149" t="inlineStr"/>
       <c r="M149" t="inlineStr">
         <is>
-          <t>02/01/2025 12:00</t>
+          <t>28/01/2025 17:00</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>02/01/2031 12:00</t>
+          <t>28/01/2031 17:00</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
-[...4 lines deleted...]
-          <t>27/03/2025</t>
+          <t>05/02/2025 23:59</t>
         </is>
       </c>
       <c r="R149" t="n">
-        <v>30900</v>
+        <v>0</v>
       </c>
       <c r="S149" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T149" t="inlineStr"/>
       <c r="U149" t="inlineStr"/>
       <c r="V149" t="inlineStr"/>
       <c r="W149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>0</v>
       </c>
       <c r="B150" t="n">
         <v>0</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>ID 5312</t>
+          <t>ID 4637</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Fornitura di n. 3 barelle autocaricanti + 1 sistema Power Load (caricamento barella) da destinare ai Distretti di Treviso e Oderzo dell’Azienda ULSS n.2 Marca trevigiana  (ID 5312)</t>
+          <t>Fornitura di n 13 ventilatori polmonari da terapia intensiva da destinare alle UU.OO. CC. Anestesia /Rianimazione dei PP.OO. di Conegliano e Vittorio Veneto ID 4637</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H150" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="H150" t="inlineStr"/>
       <c r="I150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J150" t="inlineStr"/>
       <c r="K150" t="inlineStr"/>
       <c r="L150" t="inlineStr"/>
       <c r="M150" t="inlineStr">
         <is>
-          <t>30/12/2024 09:10</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>30/12/2030 09:10</t>
+          <t>27/01/2031 00:00</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
-          <t>16/01/2025 17:30</t>
+          <t>13/02/2025 17:30</t>
         </is>
       </c>
       <c r="R150" t="n">
-        <v>64517.28</v>
+        <v>0</v>
       </c>
       <c r="S150" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr"/>
       <c r="V150" t="inlineStr"/>
       <c r="W150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>0</v>
       </c>
       <c r="B151" t="n">
         <v>0</v>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>ID 5086</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
+          <t>Avviso di consultazione preliminare di mercato per l’affidamento del servizio di assistenza scolastica e nei centri ricreativi estivi, per l’Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H151" t="inlineStr"/>
       <c r="I151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J151" t="inlineStr"/>
       <c r="K151" t="inlineStr"/>
       <c r="L151" t="inlineStr"/>
       <c r="M151" t="inlineStr">
         <is>
-          <t>04/12/2024 12:00</t>
+          <t>17/01/2025 12:54</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>04/12/2030 12:00</t>
+          <t>17/01/2031 12:54</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
-          <t>24/12/2024 23:59</t>
+          <t>31/01/2025 23:59</t>
         </is>
       </c>
       <c r="R151" t="n">
         <v>0</v>
       </c>
       <c r="S151" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T151" t="inlineStr"/>
       <c r="U151" t="inlineStr"/>
       <c r="V151" t="inlineStr"/>
       <c r="W151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>0</v>
       </c>
       <c r="B152" t="n">
         <v>0</v>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>B52EA52524</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
+          <t>RINNOVO DEL CERTIFICATO DI PREVENZIONE INCENDI DELLA SCUOLA INFERMIERI, SITA A TREVISO IN VIA VENIER, N.50.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr"/>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs. 31 marzo 2023 n. 36.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J152" t="inlineStr"/>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>PCP-20250114-06967</t>
+        </is>
+      </c>
       <c r="K152" t="inlineStr"/>
       <c r="L152" t="inlineStr"/>
       <c r="M152" t="inlineStr">
         <is>
-          <t>04/12/2024 12:00</t>
+          <t>14/01/2025 12:00</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>04/12/2030 12:00</t>
+          <t>14/01/2030 12:00</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
-          <t>24/12/2024 23:59</t>
+          <t>14/02/2025 12:00</t>
         </is>
       </c>
       <c r="R152" t="n">
-        <v>0</v>
+        <v>1160</v>
       </c>
       <c r="S152" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T152" t="inlineStr"/>
       <c r="U152" t="inlineStr"/>
       <c r="V152" t="inlineStr"/>
       <c r="W152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>0</v>
       </c>
       <c r="B153" t="n">
         <v>0</v>
       </c>
-      <c r="C153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>B51AB94C55</t>
+        </is>
+      </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Fornitura di materiale per l’officina di manutenzione elettrica del distretto di Treviso.</t>
+          <t>FORNITURA E MONTAGGIO DI N. 2 PORTE INTERNE IN PVC PRESSO IL REPARTO DI WEEK SURGERY DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr"/>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Pubblicazione esito AFFIDAMENTO DIRETTO ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. 36/2023.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>MEPA-4807356</t>
+          <t>PCP-20250107-09185</t>
         </is>
       </c>
       <c r="K153" t="inlineStr"/>
       <c r="L153" t="inlineStr"/>
       <c r="M153" t="inlineStr">
         <is>
-          <t>29/11/2024 09:21</t>
+          <t>07/01/2025 09:00</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>29/11/2030 09:21</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
-          <t>13/12/2024 14:00</t>
+          <t>07/02/2025 09:00</t>
         </is>
       </c>
       <c r="R153" t="n">
-        <v>18000</v>
+        <v>1643</v>
       </c>
       <c r="S153" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr"/>
       <c r="V153" t="inlineStr"/>
       <c r="W153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>0</v>
       </c>
       <c r="B154" t="n">
         <v>0</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>TEC_FS_020</t>
+          <t>5358</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>SERVIZIO DI FONIA RELATIVO AI SERVIZI DI EMERGENZA E PUBBLICA UTILITA' PER IL SUEM 118, DELLA DURATA DI 24 MESI.</t>
+          <t>Affidamento mediante procedura telematica MEPA, per la fornitura di un ecotomografo, da destinare alla U.O.C. di Chirurgia Vascolare del P.O. di Treviso dell'Azienda Ulss n. 2 Marca Trevigiana.  ( ID 5358)</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H154" t="inlineStr"/>
       <c r="I154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>MEPA-4916902</t>
+          <t>MEPA 5092527</t>
         </is>
       </c>
       <c r="K154" t="inlineStr"/>
       <c r="L154" t="inlineStr"/>
       <c r="M154" t="inlineStr">
         <is>
-          <t>28/11/2024 00:00</t>
+          <t>02/01/2025 12:00</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>28/11/2030 00:00</t>
+          <t>02/01/2031 12:00</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
-          <t>31/01/2025 00:00</t>
+          <t>03/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
         </is>
       </c>
       <c r="R154" t="n">
-        <v>78160</v>
+        <v>30900</v>
       </c>
       <c r="S154" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T154" t="inlineStr"/>
       <c r="U154" t="inlineStr"/>
       <c r="V154" t="inlineStr"/>
       <c r="W154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>0</v>
       </c>
       <c r="B155" t="n">
         <v>0</v>
       </c>
-      <c r="C155" t="inlineStr"/>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>ID 5312</t>
+        </is>
+      </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 unità di raffreddamento/riscaldamento senza acqua, per la circolazione extracorporea, comprensiva di accessori e relativo materiale di consumo da destinare all’ UOC di Cardiochirurgia del P.O. di Treviso </t>
+          <t>Fornitura di n. 3 barelle autocaricanti + 1 sistema Power Load (caricamento barella) da destinare ai Distretti di Treviso e Oderzo dell’Azienda ULSS n.2 Marca trevigiana  (ID 5312)</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H155" t="inlineStr"/>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J155" t="inlineStr"/>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>RDO  4845884</t>
+        </is>
+      </c>
       <c r="K155" t="inlineStr"/>
       <c r="L155" t="inlineStr"/>
       <c r="M155" t="inlineStr">
         <is>
-          <t>26/11/2024 00:00</t>
+          <t>30/12/2024 09:10</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>26/11/2030 00:00</t>
+          <t>30/12/2030 09:10</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
-          <t>12/12/2024 23:59</t>
+          <t>16/01/2025 17:30</t>
         </is>
       </c>
       <c r="R155" t="n">
-        <v>0</v>
+        <v>64517.28</v>
       </c>
       <c r="S155" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T155" t="inlineStr"/>
       <c r="U155" t="inlineStr"/>
       <c r="V155" t="inlineStr"/>
       <c r="W155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>0</v>
       </c>
       <c r="B156" t="n">
         <v>0</v>
       </c>
-      <c r="C156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Gara a procedura aperta telematica per la fornitura in service di un “Sistema per l’allestimento di preparati citologici vaginali ed extravaginali con metodica a strato sottile e un sistema per l’esecuzione del citoincluso per l’azienda Ulss 2 Marca trevigiana”, per il periodo di 48 mesi</t>
+          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H156" t="inlineStr"/>
       <c r="I156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J156" t="inlineStr"/>
       <c r="K156" t="inlineStr"/>
       <c r="L156" t="inlineStr"/>
       <c r="M156" t="inlineStr">
         <is>
-          <t>22/11/2024 00:00</t>
+          <t>04/12/2024 12:00</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>22/11/2030 00:00</t>
+          <t>04/12/2030 12:00</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
-          <t>14/02/2025 15:00</t>
+          <t>24/12/2024 23:59</t>
         </is>
       </c>
       <c r="R156" t="n">
-        <v>1498320</v>
+        <v>0</v>
       </c>
       <c r="S156" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr"/>
       <c r="V156" t="inlineStr"/>
       <c r="W156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>0</v>
       </c>
       <c r="B157" t="n">
         <v>0</v>
       </c>
-      <c r="C157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Servizio di manutenzione impianto elevatore ubicato presso la C.O.T. di Casier (TV).</t>
+          <t>DISMISSIONI APPARECCHIATURE DI RADIOLOGIA</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H157" t="inlineStr"/>
       <c r="I157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J157" t="inlineStr"/>
       <c r="K157" t="inlineStr"/>
       <c r="L157" t="inlineStr"/>
       <c r="M157" t="inlineStr">
         <is>
-          <t>20/11/2024 11:00</t>
+          <t>04/12/2024 12:00</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>30/11/2029 00:00</t>
+          <t>04/12/2030 12:00</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
-          <t>30/11/2024 11:00</t>
+          <t>24/12/2024 23:59</t>
         </is>
       </c>
       <c r="R157" t="n">
-        <v>1600</v>
+        <v>0</v>
       </c>
       <c r="S157" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T157" t="inlineStr"/>
       <c r="U157" t="inlineStr"/>
       <c r="V157" t="inlineStr"/>
       <c r="W157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>0</v>
       </c>
       <c r="B158" t="n">
         <v>0</v>
       </c>
-      <c r="C158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Fornitura di materiale vario da ferramenta per le attività di manutenzione eseguita dall’officina meccanica del distretto di Treviso.</t>
+          <t>Fornitura di materiale per l’officina di manutenzione elettrica del distretto di Treviso.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H158" t="inlineStr"/>
       <c r="I158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J158" t="inlineStr"/>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>MEPA-4807356</t>
+        </is>
+      </c>
       <c r="K158" t="inlineStr"/>
       <c r="L158" t="inlineStr"/>
       <c r="M158" t="inlineStr">
         <is>
-          <t>20/11/2024 11:00</t>
+          <t>29/11/2024 09:21</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>30/11/2029 00:00</t>
+          <t>29/11/2030 09:21</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
-          <t>30/11/2024 11:00</t>
+          <t>13/12/2024 14:00</t>
         </is>
       </c>
       <c r="R158" t="n">
-        <v>4000</v>
+        <v>18000</v>
       </c>
       <c r="S158" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T158" t="inlineStr"/>
       <c r="U158" t="inlineStr"/>
       <c r="V158" t="inlineStr"/>
       <c r="W158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>0</v>
       </c>
       <c r="B159" t="n">
         <v>0</v>
       </c>
-      <c r="C159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>TEC_FS_020</t>
+        </is>
+      </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura e montaggio di tende da interno per l'Azienda Ulss n. 2 Marca Trevigiana </t>
+          <t>SERVIZIO DI FONIA RELATIVO AI SERVIZI DI EMERGENZA E PUBBLICA UTILITA' PER IL SUEM 118, DELLA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H159" t="inlineStr"/>
       <c r="I159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J159" t="inlineStr"/>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>MEPA-4916902</t>
+        </is>
+      </c>
       <c r="K159" t="inlineStr"/>
       <c r="L159" t="inlineStr"/>
       <c r="M159" t="inlineStr">
         <is>
-          <t>15/11/2024 00:00</t>
+          <t>28/11/2024 00:00</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>15/11/2030 00:00</t>
+          <t>28/11/2030 00:00</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
-          <t>29/11/2024 23:59</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="R159" t="n">
-        <v>0</v>
+        <v>78160</v>
       </c>
       <c r="S159" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T159" t="inlineStr"/>
       <c r="U159" t="inlineStr"/>
       <c r="V159" t="inlineStr"/>
       <c r="W159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>0</v>
       </c>
       <c r="B160" t="n">
         <v>0</v>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Fornitura di supporti murali idonei a contenere flaconi universali di soluzione idroalcolica (500/750ml) che possano raccogliere gocciolamenti di gel e fornitura di supporti a parete per scatole di guanti a 3 scomparti</t>
+          <t xml:space="preserve">1 unità di raffreddamento/riscaldamento senza acqua, per la circolazione extracorporea, comprensiva di accessori e relativo materiale di consumo da destinare all’ UOC di Cardiochirurgia del P.O. di Treviso </t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H160" t="inlineStr"/>
       <c r="I160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J160" t="inlineStr"/>
       <c r="K160" t="inlineStr"/>
       <c r="L160" t="inlineStr"/>
       <c r="M160" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>26/11/2024 00:00</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>08/11/2030 00:00</t>
+          <t>26/11/2030 00:00</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
-          <t>19/11/2024 23:59</t>
+          <t>12/12/2024 23:59</t>
         </is>
       </c>
       <c r="R160" t="n">
         <v>0</v>
       </c>
       <c r="S160" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T160" t="inlineStr"/>
       <c r="U160" t="inlineStr"/>
       <c r="V160" t="inlineStr"/>
       <c r="W160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>0</v>
       </c>
       <c r="B161" t="n">
         <v>0</v>
       </c>
-      <c r="C161" t="inlineStr"/>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Id 4553</t>
+        </is>
+      </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA l’intervento relativo alla realizzazione di una casa della comunità presso Asolo il corpo sud del distretto socio sanitario TEC_AZ_056 compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).Collaudo</t>
+          <t>Gara a procedura aperta telematica per la fornitura in service di un “Sistema per l’allestimento di preparati citologici vaginali ed extravaginali con metodica a strato sottile e un sistema per l’esecuzione del citoincluso per l’azienda Ulss 2 Marca trevigiana”, per il periodo di 48 mesi</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H161" t="inlineStr"/>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Tec_Az_056</t>
-[...6 lines deleted...]
-      </c>
+          <t>192435370</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr"/>
       <c r="L161" t="inlineStr"/>
       <c r="M161" t="inlineStr">
         <is>
-          <t>07/11/2024 18:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>13/05/2029 00:00</t>
+          <t>22/11/2030 00:00</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
-          <t>31/12/2025 18:00</t>
+          <t>14/02/2025 15:00</t>
         </is>
       </c>
       <c r="R161" t="n">
-        <v>18500.73</v>
+        <v>1498320</v>
       </c>
       <c r="S161" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T161" t="inlineStr"/>
       <c r="U161" t="inlineStr"/>
       <c r="V161" t="inlineStr"/>
       <c r="W161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>0</v>
       </c>
       <c r="B162" t="n">
         <v>0</v>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>5204</t>
+          <t>COLUSSO_155</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la fornitura di un Sistema SPECT-CT con rilevatori allo stato solido CZT da destinare all’ U.O.C. Medicina Nucleare del P.O. di Treviso. (ID 5204)</t>
+          <t>Fornitura di materiale vario da ferramenta per le attività di manutenzione eseguita dall’officina meccanica del distretto di Treviso.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H162" t="inlineStr"/>
       <c r="I162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J162" t="inlineStr"/>
       <c r="K162" t="inlineStr"/>
       <c r="L162" t="inlineStr"/>
       <c r="M162" t="inlineStr">
         <is>
-          <t>06/11/2024 00:00</t>
+          <t>20/11/2024 11:00</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>06/11/2030 00:00</t>
+          <t>30/11/2029 00:00</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
-          <t>16/12/2024 17:30</t>
+          <t>30/11/2024 11:00</t>
         </is>
       </c>
       <c r="R162" t="n">
-        <v>1400000</v>
+        <v>4000</v>
       </c>
       <c r="S162" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T162" t="inlineStr"/>
       <c r="U162" t="inlineStr"/>
       <c r="V162" t="inlineStr"/>
       <c r="W162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>0</v>
       </c>
       <c r="B163" t="n">
         <v>0</v>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>TEC_FS_015</t>
+          <t>RIAM_156</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER AFFIDAMENTO SERVIZIO DI MANUTENZIONE ED ASSITENZA FULL-RISK, CON ATTIVITA ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER 36 MESI</t>
+          <t>Servizio di manutenzione impianto elevatore ubicato presso la C.O.T. di Casier (TV).</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H163" t="inlineStr"/>
       <c r="I163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" t="inlineStr"/>
       <c r="K163" t="inlineStr"/>
-      <c r="L163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L163" t="inlineStr"/>
       <c r="M163" t="inlineStr">
         <is>
-          <t>05/11/2024 00:00</t>
+          <t>20/11/2024 11:00</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>05/11/2029 00:00</t>
+          <t>30/11/2029 00:00</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
-          <t>20/11/2024 18:00</t>
+          <t>30/11/2024 11:00</t>
         </is>
       </c>
       <c r="R163" t="n">
-        <v>210000</v>
+        <v>1600</v>
       </c>
       <c r="S163" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T163" t="inlineStr"/>
       <c r="U163" t="inlineStr"/>
       <c r="V163" t="inlineStr"/>
       <c r="W163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>0</v>
       </c>
       <c r="B164" t="n">
         <v>0</v>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Fornitura di carrelli per terapie da destinare varie UU. OO. dell'Azienda ULSS N. 2 Marca trevigiana  ID 5265</t>
+          <t xml:space="preserve">Fornitura e montaggio di tende da interno per l'Azienda Ulss n. 2 Marca Trevigiana </t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
       <c r="I164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J164" t="inlineStr"/>
       <c r="K164" t="inlineStr"/>
       <c r="L164" t="inlineStr"/>
       <c r="M164" t="inlineStr">
         <is>
-          <t>30/10/2024 11:01</t>
+          <t>15/11/2024 00:00</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>30/10/2030 11:01</t>
+          <t>15/11/2030 00:00</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
-          <t>07/11/2024 23:59</t>
+          <t>29/11/2024 23:59</t>
         </is>
       </c>
       <c r="R164" t="n">
-        <v>60046.56</v>
+        <v>0</v>
       </c>
       <c r="S164" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T164" t="inlineStr"/>
       <c r="U164" t="inlineStr"/>
       <c r="V164" t="inlineStr"/>
       <c r="W164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>0</v>
       </c>
       <c r="B165" t="n">
         <v>0</v>
       </c>
-      <c r="C165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Lavori di ampliamento dell'impianto di posta pneumatica - P.O. di Treviso</t>
+          <t>Fornitura di supporti murali idonei a contenere flaconi universali di soluzione idroalcolica (500/750ml) che possano raccogliere gocciolamenti di gel e fornitura di supporti a parete per scatole di guanti a 3 scomparti</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H165" t="inlineStr"/>
       <c r="I165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J165" t="inlineStr"/>
       <c r="K165" t="inlineStr"/>
       <c r="L165" t="inlineStr"/>
       <c r="M165" t="inlineStr">
         <is>
-          <t>28/10/2024 16:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>06/11/2029 20:00</t>
+          <t>08/11/2030 00:00</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
-          <t>06/11/2024 20:00</t>
+          <t>19/11/2024 23:59</t>
         </is>
       </c>
       <c r="R165" t="n">
-        <v>136697</v>
+        <v>0</v>
       </c>
       <c r="S165" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr"/>
       <c r="V165" t="inlineStr"/>
       <c r="W165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>0</v>
       </c>
       <c r="B166" t="n">
         <v>0</v>
       </c>
-      <c r="C166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA APERTA, SUDDIVISA IN DUE LOTTI,  PER L’AFFIDAMENTO DEL SERVIZIO DI ATTIVITÀ RIABILITATIVA A DOMICILIO NEI DISTRETTI DI ASOLO E TREVISO, E DI ATTIVITÀ RIABILITATIVA PRESSO L’U.O.C. DI RECUPERO E RIABILITAZIONE FUNZIONALE (R.R.F.) DEL DISTRETTO DI PIEVE DI SOLIGO, PER IL PERIODO DI 36 MESI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA l’intervento relativo alla realizzazione di una casa della comunità presso Asolo il corpo sud del distretto socio sanitario TEC_AZ_056 compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).Collaudo</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
       <c r="I166" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>191013538</t>
-[...2 lines deleted...]
-      <c r="K166" t="inlineStr"/>
+          <t>Tec_Az_056</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>I28I22000140009</t>
+        </is>
+      </c>
       <c r="L166" t="inlineStr"/>
       <c r="M166" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>07/11/2024 18:00</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>18/10/2030 00:00</t>
+          <t>13/05/2029 00:00</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
-          <t>19/12/2024 14:00</t>
+          <t>31/12/2025 18:00</t>
         </is>
       </c>
       <c r="R166" t="n">
-        <v>1910163.2</v>
+        <v>18500.73</v>
       </c>
       <c r="S166" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T166" t="inlineStr"/>
       <c r="U166" t="inlineStr"/>
       <c r="V166" t="inlineStr"/>
       <c r="W166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>0</v>
       </c>
       <c r="B167" t="n">
         <v>0</v>
       </c>
-      <c r="C167" t="inlineStr"/>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>5204</t>
+        </is>
+      </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>FORNITURA DI N. 1 SISTEMA DI FUSIONE DEFORMABILE DI IMMAGINI MULTIMODALI E  AUTOCONTOURING BASATO SU IA PER LA RADIOTERAPIA DA DESTINARE ALLE UOC DI RADIOTERAPIA E FISICA SANITARIADELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA – DISTRETTO DI TREVISO.</t>
+          <t>Procedura aperta telematica per la fornitura di un Sistema SPECT-CT con rilevatori allo stato solido CZT da destinare all’ U.O.C. Medicina Nucleare del P.O. di Treviso. (ID 5204)</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
       <c r="I167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J167" t="inlineStr"/>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>190684813</t>
+        </is>
+      </c>
       <c r="K167" t="inlineStr"/>
       <c r="L167" t="inlineStr"/>
       <c r="M167" t="inlineStr">
         <is>
-          <t>15/10/2024 00:00</t>
+          <t>06/11/2024 00:00</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>15/10/2030 00:00</t>
+          <t>06/11/2030 00:00</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
-          <t>18/12/2024 23:59</t>
+          <t>16/12/2024 17:30</t>
         </is>
       </c>
       <c r="R167" t="n">
-        <v>0</v>
+        <v>1400000</v>
       </c>
       <c r="S167" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T167" t="inlineStr"/>
       <c r="U167" t="inlineStr"/>
       <c r="V167" t="inlineStr"/>
       <c r="W167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>0</v>
       </c>
       <c r="B168" t="n">
         <v>0</v>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>4706</t>
+          <t>TEC_FS_015</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Fornitura dell’ampliamento Hardware dei Pure Storage presenti nel datacenter di Conegliano, presso l’Ospedale De Gironcoli e il P.O. di Conegliano ID 4706</t>
+          <t>AVVISO INDAGINE DI MERCATO PER AFFIDAMENTO SERVIZIO DI MANUTENZIONE ED ASSITENZA FULL-RISK, CON ATTIVITA ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER 36 MESI</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
       <c r="I168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>189014644</t>
+          <t>191662586</t>
         </is>
       </c>
       <c r="K168" t="inlineStr"/>
-      <c r="L168" t="inlineStr"/>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>B41B918356</t>
+        </is>
+      </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>14/10/2024 09:00</t>
+          <t>05/11/2024 00:00</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>14/10/2030 09:00</t>
+          <t>05/11/2029 00:00</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
-          <t>29/10/2024 12:00</t>
+          <t>20/11/2024 18:00</t>
         </is>
       </c>
       <c r="R168" t="n">
-        <v>199600</v>
+        <v>210000</v>
       </c>
       <c r="S168" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T168" t="inlineStr"/>
       <c r="U168" t="inlineStr"/>
       <c r="V168" t="inlineStr"/>
       <c r="W168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>0</v>
       </c>
       <c r="B169" t="n">
         <v>0</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>B3563E29A1</t>
+          <t>ID 5265</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - P.N.R.R. SERVIZIO DI DL E COORDINAMENTO DELLA SICUREZZA PER LA REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITÀ PRESSO CASA DELLA COMUNITA' DI CODOGNE'</t>
+          <t>Fornitura di carrelli per terapie da destinare varie UU. OO. dell'Azienda ULSS N. 2 Marca trevigiana  ID 5265</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H169" t="inlineStr"/>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>TEC_AZ_050_dl</t>
-[...6 lines deleted...]
-      </c>
+          <t>RDO 4743185</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr"/>
       <c r="L169" t="inlineStr"/>
       <c r="M169" t="inlineStr">
         <is>
-          <t>08/10/2024 18:00</t>
+          <t>30/10/2024 11:01</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>08/10/2029 18:00</t>
+          <t>30/10/2030 11:01</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
-          <t>15/10/2024 18:00</t>
+          <t>07/11/2024 23:59</t>
         </is>
       </c>
       <c r="R169" t="n">
-        <v>187827.66</v>
+        <v>60046.56</v>
       </c>
       <c r="S169" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T169" t="inlineStr"/>
       <c r="U169" t="inlineStr"/>
       <c r="V169" t="inlineStr"/>
       <c r="W169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>0</v>
       </c>
       <c r="B170" t="n">
         <v>0</v>
       </c>
-      <c r="C170" t="inlineStr"/>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>CIG: B430458E7F</t>
+        </is>
+      </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>FORNITURA SERRAMENTI INTERNI PER UOC RADIOLOGIA - EDIFICIO 29 DEL P.O. DI TREVISO</t>
+          <t>Lavori di ampliamento dell'impianto di posta pneumatica - P.O. di Treviso</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
       <c r="I170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J170" t="inlineStr"/>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>191375530</t>
+        </is>
+      </c>
       <c r="K170" t="inlineStr"/>
       <c r="L170" t="inlineStr"/>
       <c r="M170" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>28/10/2024 16:00</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>08/10/2030 00:00</t>
+          <t>06/11/2029 20:00</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>06/11/2024 20:00</t>
         </is>
       </c>
       <c r="R170" t="n">
-        <v>2205</v>
+        <v>136697</v>
       </c>
       <c r="S170" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T170" t="inlineStr"/>
       <c r="U170" t="inlineStr"/>
       <c r="V170" t="inlineStr"/>
       <c r="W170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>0</v>
       </c>
       <c r="B171" t="n">
         <v>0</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>GARA PONTE VERDE 2024</t>
+          <t>ID 3728</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lavori di manutenzione straordinaria del verde presso le sedi in uso o in proprietà c/o Azienda Ulss n. 2 “Marca Trevigiana”. Durata sei mesi. </t>
+          <t>GARA EUROPEA A PROCEDURA APERTA, SUDDIVISA IN DUE LOTTI,  PER L’AFFIDAMENTO DEL SERVIZIO DI ATTIVITÀ RIABILITATIVA A DOMICILIO NEI DISTRETTI DI ASOLO E TREVISO, E DI ATTIVITÀ RIABILITATIVA PRESSO L’U.O.C. DI RECUPERO E RIABILITAZIONE FUNZIONALE (R.R.F.) DEL DISTRETTO DI PIEVE DI SOLIGO, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H171" t="inlineStr"/>
       <c r="I171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr"/>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>191013538</t>
+        </is>
+      </c>
       <c r="K171" t="inlineStr"/>
       <c r="L171" t="inlineStr"/>
       <c r="M171" t="inlineStr">
         <is>
-          <t>07/10/2024 18:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>07/10/2029 18:00</t>
+          <t>18/10/2030 00:00</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
-          <t>14/10/2024 18:00</t>
+          <t>19/12/2024 14:00</t>
         </is>
       </c>
       <c r="R171" t="n">
-        <v>149000</v>
+        <v>1910163.2</v>
       </c>
       <c r="S171" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T171" t="inlineStr"/>
       <c r="U171" t="inlineStr"/>
       <c r="V171" t="inlineStr"/>
       <c r="W171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>0</v>
       </c>
       <c r="B172" t="n">
         <v>0</v>
       </c>
-      <c r="C172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Affidamento diretto per la fornitura di n. 2 vasche parto e relativi accessori per le U.O.C.    Ginecologia e Ostetricia del P.O. di Conegliano e Oderzo (ID 5225) </t>
+          <t>FORNITURA DI N. 1 SISTEMA DI FUSIONE DEFORMABILE DI IMMAGINI MULTIMODALI E  AUTOCONTOURING BASATO SU IA PER LA RADIOTERAPIA DA DESTINARE ALLE UOC DI RADIOTERAPIA E FISICA SANITARIADELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA – DISTRETTO DI TREVISO.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H172" t="inlineStr"/>
       <c r="I172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J172" t="inlineStr"/>
       <c r="K172" t="inlineStr"/>
       <c r="L172" t="inlineStr"/>
       <c r="M172" t="inlineStr">
         <is>
-          <t>02/10/2024 00:00</t>
+          <t>15/10/2024 00:00</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>02/10/2030 00:00</t>
+          <t>15/10/2030 00:00</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>18/12/2024 23:59</t>
         </is>
       </c>
       <c r="R172" t="n">
-        <v>72500</v>
+        <v>0</v>
       </c>
       <c r="S172" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr"/>
       <c r="V172" t="inlineStr"/>
       <c r="W172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>0</v>
       </c>
       <c r="B173" t="n">
         <v>0</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>5212</t>
+          <t>4706</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Procedura negoziata per la fornitura di sedute varie da destinare all’Azienda ULSS 2 Marca trevigiana per il periodo di 24 mesi. (ID 5212)</t>
+          <t>Fornitura dell’ampliamento Hardware dei Pure Storage presenti nel datacenter di Conegliano, presso l’Ospedale De Gironcoli e il P.O. di Conegliano ID 4706</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
       <c r="I173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>189581242</t>
+          <t>189014644</t>
         </is>
       </c>
       <c r="K173" t="inlineStr"/>
       <c r="L173" t="inlineStr"/>
       <c r="M173" t="inlineStr">
         <is>
-          <t>25/09/2024 00:00</t>
+          <t>14/10/2024 09:00</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>25/09/2030 00:00</t>
+          <t>14/10/2030 09:00</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
-          <t>11/10/2024 23:59</t>
+          <t>29/10/2024 12:00</t>
         </is>
       </c>
       <c r="R173" t="n">
-        <v>196900</v>
+        <v>199600</v>
       </c>
       <c r="S173" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr"/>
       <c r="V173" t="inlineStr"/>
       <c r="W173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>0</v>
       </c>
       <c r="B174" t="n">
         <v>0</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>ID 4331</t>
+          <t>B3563E29A1</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Servizio di nutrizione parenterale domiciliare</t>
+          <t>NEXT GENERATION EU - P.N.R.R. SERVIZIO DI DL E COORDINAMENTO DELLA SICUREZZA PER LA REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITÀ PRESSO CASA DELLA COMUNITA' DI CODOGNE'</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H174" t="inlineStr"/>
       <c r="I174" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K174" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>TEC_AZ_050_dl</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>I98I22000140009</t>
+        </is>
+      </c>
       <c r="L174" t="inlineStr"/>
       <c r="M174" t="inlineStr">
         <is>
-          <t>17/09/2024 15:30</t>
+          <t>08/10/2024 18:00</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>17/09/2030 15:30</t>
+          <t>08/10/2029 18:00</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
-          <t>04/10/2024 23:59</t>
+          <t>15/10/2024 18:00</t>
         </is>
       </c>
       <c r="R174" t="n">
-        <v>0</v>
+        <v>187827.66</v>
       </c>
       <c r="S174" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr"/>
       <c r="V174" t="inlineStr"/>
       <c r="W174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>0</v>
       </c>
       <c r="B175" t="n">
         <v>0</v>
       </c>
-      <c r="C175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di sistemi di Monitoraggio della linea venosa on line per il Dipartimento Neuro-Cardio-Vascolare dell’Azienda ULSS n. 2 Marca Trevigiana, per il periodo di 36 mesi (ID 5149)</t>
+          <t>FORNITURA SERRAMENTI INTERNI PER UOC RADIOLOGIA - EDIFICIO 29 DEL P.O. DI TREVISO</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
       <c r="I175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J175" t="inlineStr"/>
       <c r="K175" t="inlineStr"/>
       <c r="L175" t="inlineStr"/>
       <c r="M175" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>03/09/2030 00:00</t>
+          <t>08/10/2030 00:00</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
-          <t>18/09/2024 23:59</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R175" t="n">
-        <v>89999.64</v>
+        <v>2205</v>
       </c>
       <c r="S175" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr"/>
       <c r="V175" t="inlineStr"/>
       <c r="W175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>0</v>
       </c>
       <c r="B176" t="n">
         <v>0</v>
       </c>
-      <c r="C176" t="inlineStr"/>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>GARA PONTE VERDE 2024</t>
+        </is>
+      </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO RIVOLTO AI DIPENDENTI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA DI TREVISO E AI DIPENDENTI DI ALTRE AMMINISTRAZIONI PUBBLICHE PER INCARICO DI COLLAUDO TECNICO-AMMINISTRATIVO E STATICO IN CORSO D’ OPERA, AI SENSI DELL’ART. 116, COMMA 4 DEL D.LGS. N. 36/2023 RELATIVAMENTE AL PNNR AI SENSI DELL’ ART. 102, COMMA 6 DEL D.LGS. N. 50/2016.</t>
+          <t xml:space="preserve">Lavori di manutenzione straordinaria del verde presso le sedi in uso o in proprietà c/o Azienda Ulss n. 2 “Marca Trevigiana”. Durata sei mesi. </t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H176" t="inlineStr"/>
       <c r="I176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J176" t="inlineStr"/>
       <c r="K176" t="inlineStr"/>
       <c r="L176" t="inlineStr"/>
       <c r="M176" t="inlineStr">
         <is>
-          <t>02/09/2024 12:00</t>
+          <t>07/10/2024 18:00</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>05/10/2029 00:00</t>
+          <t>07/10/2029 18:00</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
-          <t>05/10/2024 12:00</t>
+          <t>14/10/2024 18:00</t>
         </is>
       </c>
       <c r="R176" t="n">
-        <v>0</v>
+        <v>149000</v>
       </c>
       <c r="S176" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr"/>
       <c r="V176" t="inlineStr"/>
       <c r="W176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>0</v>
       </c>
       <c r="B177" t="n">
         <v>0</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>ID GARA 5052</t>
+          <t>ID 5225</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Servizi assicurativi relativi alla copertura assicurativa contro i danni al patrimonio immobile e mobile All Risk, alla copertura assicurativa della Responsabilità Civile Auto RCA - libro matricola, per il periodo di 36 mesi.</t>
+          <t xml:space="preserve">Affidamento diretto per la fornitura di n. 2 vasche parto e relativi accessori per le U.O.C.    Ginecologia e Ostetricia del P.O. di Conegliano e Oderzo (ID 5225) </t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H177" t="inlineStr"/>
       <c r="I177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>188476599</t>
+          <t>RDO N. 4677729</t>
         </is>
       </c>
       <c r="K177" t="inlineStr"/>
       <c r="L177" t="inlineStr"/>
       <c r="M177" t="inlineStr">
         <is>
-          <t>23/08/2024 15:30</t>
+          <t>02/10/2024 00:00</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>30/11/2027 00:00</t>
+          <t>02/10/2030 00:00</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
-          <t>25/09/2024 15:30</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="R177" t="n">
-        <v>2490000</v>
+        <v>72500</v>
       </c>
       <c r="S177" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr"/>
       <c r="V177" t="inlineStr"/>
       <c r="W177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>0</v>
       </c>
       <c r="B178" t="n">
         <v>0</v>
       </c>
-      <c r="C178" t="inlineStr"/>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>5212</t>
+        </is>
+      </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Fornitura di apparecchiature riabilitative da destinare Medicina Fisica  e Riabilitativa del P.O. di Treviso ID 5148</t>
+          <t>Procedura negoziata per la fornitura di sedute varie da destinare all’Azienda ULSS 2 Marca trevigiana per il periodo di 24 mesi. (ID 5212)</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>RDO 4525497</t>
+          <t>189581242</t>
         </is>
       </c>
       <c r="K178" t="inlineStr"/>
       <c r="L178" t="inlineStr"/>
       <c r="M178" t="inlineStr">
         <is>
-          <t>21/08/2024 14:35</t>
+          <t>25/09/2024 00:00</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>21/08/2030 14:35</t>
+          <t>25/09/2030 00:00</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
-          <t>12/09/2024 23:59</t>
+          <t>11/10/2024 23:59</t>
         </is>
       </c>
       <c r="R178" t="n">
-        <v>139000</v>
+        <v>196900</v>
       </c>
       <c r="S178" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T178" t="inlineStr"/>
       <c r="U178" t="inlineStr"/>
       <c r="V178" t="inlineStr"/>
       <c r="W178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>0</v>
       </c>
       <c r="B179" t="n">
         <v>0</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>ID 5058</t>
+          <t>ID 4331</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO - FORNITURA IN SERVICE DI “SISTEMI POCT IN BIOLOGIA MOLECOLARE PER LA RILEVAZIONE IN URGENZA DI TARGET MULTIPLI PER LA DIAGNOSI DI INFEZIONI RESPIRATORIE” PER I PRONTO SOCCORSI PEDIATRICI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER LE ESIGENZE STAGIONALI ANNI 2024-2025.</t>
+          <t>Servizio di nutrizione parenterale domiciliare</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H179" t="inlineStr"/>
       <c r="I179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J179" t="inlineStr"/>
       <c r="K179" t="inlineStr"/>
       <c r="L179" t="inlineStr"/>
       <c r="M179" t="inlineStr">
         <is>
-          <t>20/08/2024 14:35</t>
+          <t>17/09/2024 15:30</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>20/08/2030 14:35</t>
+          <t>17/09/2030 15:30</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
-          <t>06/09/2024 23:00</t>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="R179" t="n">
         <v>0</v>
       </c>
       <c r="S179" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr"/>
       <c r="V179" t="inlineStr"/>
       <c r="W179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>0</v>
       </c>
       <c r="B180" t="n">
         <v>0</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>ID 4963</t>
+          <t>ID 5149</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura aperta per la fornitura a noleggio di n 1 sistema robotizzato per chirurgia endoscopia da destinare al P.O. ci Conegliano per il periodo di 12 mesi, eventualmente  rinnovabili  per 12 mesi (ID 4963) </t>
+          <t>fornitura a noleggio di sistemi di Monitoraggio della linea venosa on line per il Dipartimento Neuro-Cardio-Vascolare dell’Azienda ULSS n. 2 Marca Trevigiana, per il periodo di 36 mesi (ID 5149)</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H180" t="inlineStr"/>
       <c r="I180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>188139427</t>
+          <t>RDO 4591228</t>
         </is>
       </c>
       <c r="K180" t="inlineStr"/>
       <c r="L180" t="inlineStr"/>
       <c r="M180" t="inlineStr">
         <is>
-          <t>16/08/2024 10:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>16/08/2030 10:00</t>
+          <t>03/09/2030 00:00</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
-          <t>30/09/2024 23:59</t>
+          <t>18/09/2024 23:59</t>
         </is>
       </c>
       <c r="R180" t="n">
-        <v>960747.6</v>
+        <v>89999.64</v>
       </c>
       <c r="S180" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr"/>
       <c r="V180" t="inlineStr"/>
       <c r="W180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>0</v>
       </c>
       <c r="B181" t="n">
         <v>0</v>
       </c>
-      <c r="C181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Castelfranco Veneto dell’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>AVVISO PUBBLICO RIVOLTO AI DIPENDENTI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA DI TREVISO E AI DIPENDENTI DI ALTRE AMMINISTRAZIONI PUBBLICHE PER INCARICO DI COLLAUDO TECNICO-AMMINISTRATIVO E STATICO IN CORSO D’ OPERA, AI SENSI DELL’ART. 116, COMMA 4 DEL D.LGS. N. 36/2023 RELATIVAMENTE AL PNNR AI SENSI DELL’ ART. 102, COMMA 6 DEL D.LGS. N. 50/2016.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H181" t="inlineStr"/>
       <c r="I181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J181" t="inlineStr"/>
       <c r="K181" t="inlineStr"/>
       <c r="L181" t="inlineStr"/>
       <c r="M181" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>02/09/2024 12:00</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>16/08/2030 00:00</t>
+          <t>05/10/2029 00:00</t>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
-          <t>25/09/2024 12:00</t>
+          <t>05/10/2024 12:00</t>
         </is>
       </c>
       <c r="R181" t="n">
         <v>0</v>
       </c>
       <c r="S181" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr"/>
       <c r="V181" t="inlineStr"/>
       <c r="W181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>0</v>
       </c>
       <c r="B182" t="n">
         <v>0</v>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>TEC_AZ_094</t>
+          <t>ID GARA 5052</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA SVOLTA IN MODALITA’ TELEMATICA TRAMITE UTILIZZO DELLA PIATTAFORMA SINTEL PER L’AFFIDAMENTO DELL’ACCORDO QUADRO CON UNICO OPERATORE (ART. 59 CO. 3 D. LGS. 36/23) DEI LAVORI DI SOSTITUZIONE E MANUTENZIONE DI IMPIANTI ELEVATORI, COMPRENSIVO DEL SERVIZIO DI MANUTENZIONE PER 24 MESI-CIG B2BBC2E2DE CUP I92C23001140002 TEC_AZ_094</t>
+          <t>Servizi assicurativi relativi alla copertura assicurativa contro i danni al patrimonio immobile e mobile All Risk, alla copertura assicurativa della Responsabilità Civile Auto RCA - libro matricola, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Lavori e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H182" t="inlineStr"/>
       <c r="I182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>188215739</t>
+          <t>188476599</t>
         </is>
       </c>
       <c r="K182" t="inlineStr"/>
       <c r="L182" t="inlineStr"/>
       <c r="M182" t="inlineStr">
         <is>
-          <t>08/08/2024 17:00</t>
+          <t>23/08/2024 15:30</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>08/08/2029 00:00</t>
+          <t>30/11/2027 00:00</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
-          <t>13/09/2024 18:00</t>
+          <t>25/09/2024 15:30</t>
         </is>
       </c>
       <c r="R182" t="n">
-        <v>932400</v>
+        <v>2490000</v>
       </c>
       <c r="S182" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr"/>
       <c r="V182" t="inlineStr"/>
       <c r="W182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>0</v>
       </c>
       <c r="B183" t="n">
         <v>0</v>
       </c>
-      <c r="C183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Fornitura di n. 50 Defibrillatori semiautomatici da destinare a servizi vari dell'Azienda  Ulss n. 2 Marca Trevigiana (ID 4913)</t>
+          <t>Fornitura di apparecchiature riabilitative da destinare Medicina Fisica  e Riabilitativa del P.O. di Treviso ID 5148</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H183" t="inlineStr"/>
       <c r="I183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>RDO 4447575</t>
+          <t>RDO 4525497</t>
         </is>
       </c>
       <c r="K183" t="inlineStr"/>
       <c r="L183" t="inlineStr"/>
       <c r="M183" t="inlineStr">
         <is>
-          <t>21/07/2024 00:00</t>
+          <t>21/08/2024 14:35</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>21/07/2030 00:00</t>
+          <t>21/08/2030 14:35</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
-          <t>15/07/2024 00:00</t>
+          <t>12/09/2024 23:59</t>
         </is>
       </c>
       <c r="R183" t="n">
-        <v>50624.93</v>
+        <v>139000</v>
       </c>
       <c r="S183" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr"/>
       <c r="V183" t="inlineStr"/>
       <c r="W183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>0</v>
       </c>
       <c r="B184" t="n">
         <v>0</v>
       </c>
-      <c r="C184" t="inlineStr"/>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>ID 5058</t>
+        </is>
+      </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRAORDINARIA ED URGENTE DI RIPRISTINO DELLE PAVIMENTAZIONI PRESSO LE SALE OPERATORIE, LA U.O. RIANIMAZIONE, LA TAC2 ED AREE CRITICHE DELL’OSPEDALE DI CONEGLIANO E PRESSO IL SERVIZIO PSICHIATRICO DI TREVISO.</t>
+          <t>AVVISO INDAGINE DI MERCATO - FORNITURA IN SERVICE DI “SISTEMI POCT IN BIOLOGIA MOLECOLARE PER LA RILEVAZIONE IN URGENZA DI TARGET MULTIPLI PER LA DIAGNOSI DI INFEZIONI RESPIRATORIE” PER I PRONTO SOCCORSI PEDIATRICI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER LE ESIGENZE STAGIONALI ANNI 2024-2025.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H184" t="inlineStr"/>
       <c r="I184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" t="inlineStr"/>
       <c r="K184" t="inlineStr"/>
       <c r="L184" t="inlineStr"/>
       <c r="M184" t="inlineStr">
         <is>
-          <t>19/07/2024 15:45</t>
+          <t>20/08/2024 14:35</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>24/07/2029 18:00</t>
+          <t>20/08/2030 14:35</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
-          <t>24/07/2024 18:00</t>
+          <t>06/09/2024 23:00</t>
         </is>
       </c>
       <c r="R184" t="n">
-        <v>52154.13</v>
+        <v>0</v>
       </c>
       <c r="S184" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr"/>
       <c r="V184" t="inlineStr"/>
       <c r="W184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>0</v>
       </c>
       <c r="B185" t="n">
         <v>0</v>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>B272A5C51A</t>
+          <t>ID 4963</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA VIVISOL S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t xml:space="preserve">Procedura aperta per la fornitura a noleggio di n 1 sistema robotizzato per chirurgia endoscopia da destinare al P.O. ci Conegliano per il periodo di 12 mesi, eventualmente  rinnovabili  per 12 mesi (ID 4963) </t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H185" t="inlineStr"/>
       <c r="I185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>MEPA-4511089</t>
+          <t>188139427</t>
         </is>
       </c>
       <c r="K185" t="inlineStr"/>
       <c r="L185" t="inlineStr"/>
       <c r="M185" t="inlineStr">
         <is>
-          <t>12/07/2024 15:28</t>
+          <t>16/08/2024 10:00</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>19/07/2029 18:00</t>
+          <t>16/08/2030 10:00</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
-          <t>19/07/2024 18:00</t>
+          <t>30/09/2024 23:59</t>
         </is>
       </c>
       <c r="R185" t="n">
-        <v>62395</v>
+        <v>960747.6</v>
       </c>
       <c r="S185" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T185" t="inlineStr"/>
       <c r="U185" t="inlineStr"/>
       <c r="V185" t="inlineStr"/>
       <c r="W185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>0</v>
       </c>
       <c r="B186" t="n">
         <v>0</v>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>B27287640B</t>
+          <t>IDEG 4946</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA VITALAIRE ITALIA S.P.A. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Castelfranco Veneto dell’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H186" t="inlineStr"/>
       <c r="I186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>MEPA - 4510514</t>
+          <t>188477845</t>
         </is>
       </c>
       <c r="K186" t="inlineStr"/>
       <c r="L186" t="inlineStr"/>
       <c r="M186" t="inlineStr">
         <is>
-          <t>12/07/2024 15:13</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>19/07/2029 18:00</t>
+          <t>16/08/2030 00:00</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
-          <t>19/07/2024 18:00</t>
+          <t>25/09/2024 12:00</t>
         </is>
       </c>
       <c r="R186" t="n">
-        <v>13550</v>
+        <v>0</v>
       </c>
       <c r="S186" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr"/>
       <c r="V186" t="inlineStr"/>
       <c r="W186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>0</v>
       </c>
       <c r="B187" t="n">
         <v>0</v>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>B27269AB3A</t>
+          <t>TEC_AZ_094</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L’ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA SAPIO LIFE S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>PROCEDURA APERTA SVOLTA IN MODALITA’ TELEMATICA TRAMITE UTILIZZO DELLA PIATTAFORMA SINTEL PER L’AFFIDAMENTO DELL’ACCORDO QUADRO CON UNICO OPERATORE (ART. 59 CO. 3 D. LGS. 36/23) DEI LAVORI DI SOSTITUZIONE E MANUTENZIONE DI IMPIANTI ELEVATORI, COMPRENSIVO DEL SERVIZIO DI MANUTENZIONE PER 24 MESI-CIG B2BBC2E2DE CUP I92C23001140002 TEC_AZ_094</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori e Servizi</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H187" t="inlineStr"/>
       <c r="I187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>MEPA-4509446</t>
+          <t>188215739</t>
         </is>
       </c>
       <c r="K187" t="inlineStr"/>
       <c r="L187" t="inlineStr"/>
       <c r="M187" t="inlineStr">
         <is>
-          <t>12/07/2024 14:58</t>
+          <t>08/08/2024 17:00</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>19/07/2029 18:00</t>
+          <t>08/08/2029 00:00</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
-          <t>19/07/2024 18:00</t>
+          <t>13/09/2024 18:00</t>
         </is>
       </c>
       <c r="R187" t="n">
-        <v>12483</v>
+        <v>932400</v>
       </c>
       <c r="S187" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr"/>
       <c r="V187" t="inlineStr"/>
       <c r="W187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>0</v>
       </c>
       <c r="B188" t="n">
         <v>0</v>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>B2724BE26E</t>
+          <t>ID 4913</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA TECNICA , PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA MEDICAIR ITALIA S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Fornitura di n. 50 Defibrillatori semiautomatici da destinare a servizi vari dell'Azienda  Ulss n. 2 Marca Trevigiana (ID 4913)</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H188" t="inlineStr"/>
       <c r="I188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>MEPA-4507396</t>
+          <t>RDO 4447575</t>
         </is>
       </c>
       <c r="K188" t="inlineStr"/>
       <c r="L188" t="inlineStr"/>
       <c r="M188" t="inlineStr">
         <is>
-          <t>12/07/2024 14:38</t>
+          <t>21/07/2024 00:00</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>19/07/2029 18:00</t>
+          <t>21/07/2030 00:00</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
-          <t>19/07/2024 18:00</t>
+          <t>15/07/2024 00:00</t>
         </is>
       </c>
       <c r="R188" t="n">
-        <v>12005</v>
+        <v>50624.93</v>
       </c>
       <c r="S188" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr"/>
       <c r="V188" t="inlineStr"/>
       <c r="W188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>0</v>
       </c>
       <c r="B189" t="n">
         <v>0</v>
       </c>
-      <c r="C189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Fornitura dell'allestimento delle nuove sale comando per Emodinamica  della UOC di Cradiologia del P.O. di Treviso (ID  5103)</t>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA ED URGENTE DI RIPRISTINO DELLE PAVIMENTAZIONI PRESSO LE SALE OPERATORIE, LA U.O. RIANIMAZIONE, LA TAC2 ED AREE CRITICHE DELL’OSPEDALE DI CONEGLIANO E PRESSO IL SERVIZIO PSICHIATRICO DI TREVISO.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H189" t="inlineStr"/>
       <c r="I189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>RDO N. 4507960</t>
+          <t>MEPA-4533471</t>
         </is>
       </c>
       <c r="K189" t="inlineStr"/>
       <c r="L189" t="inlineStr"/>
       <c r="M189" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>19/07/2024 15:45</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>12/07/2030 00:00</t>
+          <t>24/07/2029 18:00</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>24/07/2024 18:00</t>
         </is>
       </c>
       <c r="R189" t="n">
-        <v>75980.38</v>
+        <v>52154.13</v>
       </c>
       <c r="S189" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr"/>
       <c r="V189" t="inlineStr"/>
       <c r="W189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>0</v>
       </c>
       <c r="B190" t="n">
         <v>0</v>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>B2768240E2</t>
+          <t>B272A5C51A</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA LINDE MEDICALE S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA VIVISOL S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H190" t="inlineStr"/>
       <c r="I190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>MEPA - 4517259</t>
+          <t>MEPA-4511089</t>
         </is>
       </c>
       <c r="K190" t="inlineStr"/>
       <c r="L190" t="inlineStr"/>
       <c r="M190" t="inlineStr">
         <is>
-          <t>10/07/2024 09:00</t>
+          <t>12/07/2024 15:28</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>19/07/2029 18:00</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>19/07/2024 18:00</t>
         </is>
       </c>
       <c r="R190" t="n">
-        <v>18870</v>
+        <v>62395</v>
       </c>
       <c r="S190" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr"/>
       <c r="V190" t="inlineStr"/>
       <c r="W190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>0</v>
       </c>
       <c r="B191" t="n">
         <v>0</v>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>278_2024_EC</t>
+          <t>B27287640B</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Fornitura di monitor-defibrillatore e di muletto ricondizionato per elisoccorso da destinare all’U.O. Centrale Operativa SUEM 118 (ID278_2024_EC)</t>
+          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA VITALAIRE ITALIA S.P.A. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H191" t="inlineStr"/>
       <c r="I191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J191" t="inlineStr"/>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>MEPA - 4510514</t>
+        </is>
+      </c>
       <c r="K191" t="inlineStr"/>
       <c r="L191" t="inlineStr"/>
       <c r="M191" t="inlineStr">
         <is>
-          <t>10/07/2024 00:00</t>
+          <t>12/07/2024 15:13</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>10/07/2030 00:00</t>
+          <t>19/07/2029 18:00</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
-          <t>18/07/2024 00:00</t>
+          <t>19/07/2024 18:00</t>
         </is>
       </c>
       <c r="R191" t="n">
-        <v>35808.43</v>
+        <v>13550</v>
       </c>
       <c r="S191" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr"/>
       <c r="V191" t="inlineStr"/>
       <c r="W191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>0</v>
       </c>
       <c r="B192" t="n">
         <v>0</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>4887</t>
+          <t>B27269AB3A</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di guanti e disinfettanti.ID 4887</t>
+          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L’ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA SAPIO LIFE S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H192" t="inlineStr"/>
       <c r="I192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J192" t="inlineStr"/>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>MEPA-4509446</t>
+        </is>
+      </c>
       <c r="K192" t="inlineStr"/>
       <c r="L192" t="inlineStr"/>
       <c r="M192" t="inlineStr">
         <is>
-          <t>01/07/2024 00:00</t>
+          <t>12/07/2024 14:58</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>01/07/2030 00:00</t>
+          <t>19/07/2029 18:00</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>19/07/2024 18:00</t>
         </is>
       </c>
       <c r="R192" t="n">
-        <v>82981.69</v>
+        <v>12483</v>
       </c>
       <c r="S192" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr"/>
       <c r="V192" t="inlineStr"/>
       <c r="W192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>0</v>
       </c>
       <c r="B193" t="n">
         <v>0</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>B23371B1BF</t>
+          <t>B2724BE26E</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>FORNITURA CON POSA IN OPERA DI MATERIALE PER LA REALIZZAZIONE DI UN PERCORSO GUIDA “LOGES” PER IPOVEDENTI PRESSO IL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>SERVIZIO DI ASSISTENZA TECNICA , PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA MEDICAIR ITALIA S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Forniture e lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H193" t="inlineStr"/>
       <c r="I193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>MEPA ID:  4462064</t>
+          <t>MEPA-4507396</t>
         </is>
       </c>
       <c r="K193" t="inlineStr"/>
       <c r="L193" t="inlineStr"/>
       <c r="M193" t="inlineStr">
         <is>
-          <t>21/06/2024 15:45</t>
+          <t>12/07/2024 14:38</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>21/06/2029 18:00</t>
+          <t>19/07/2029 18:00</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
-          <t>26/06/2024 18:00</t>
+          <t>19/07/2024 18:00</t>
         </is>
       </c>
       <c r="R193" t="n">
-        <v>19900</v>
+        <v>12005</v>
       </c>
       <c r="S193" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr"/>
       <c r="V193" t="inlineStr"/>
       <c r="W193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>0</v>
       </c>
       <c r="B194" t="n">
         <v>0</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>B22D1F37AF</t>
+          <t>ID 5103</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA GESTIONE DELLE APPARECCHIATURE ELETTROMEDICALI DI ALTA TECNOLOGIA (N. 1 RISONANZA MAGNETICA + S.R. E N. 2 SPECT/CT + S.R. XELERIS), UBICATE PRESSO IL REPARTO DI RADIOLOGIA DELL’OSPEDALE DI CONEGLIANO (TV) E PRESSO I REPARTI DI MEDICINA NUCLEARE DELL’OSPEDALE DI VITTORIO VENETO (TV).</t>
+          <t>Fornitura dell'allestimento delle nuove sale comando per Emodinamica  della UOC di Cradiologia del P.O. di Treviso (ID  5103)</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H194" t="inlineStr"/>
       <c r="I194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>MEPA ID 4455589</t>
+          <t>RDO N. 4507960</t>
         </is>
       </c>
       <c r="K194" t="inlineStr"/>
       <c r="L194" t="inlineStr"/>
       <c r="M194" t="inlineStr">
         <is>
-          <t>20/06/2024 13:45</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>20/06/2030 13:45</t>
+          <t>12/07/2030 00:00</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
-          <t>21/06/2024 18:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="R194" t="n">
-        <v>116879.9</v>
+        <v>75980.38</v>
       </c>
       <c r="S194" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr"/>
       <c r="V194" t="inlineStr"/>
       <c r="W194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>0</v>
       </c>
       <c r="B195" t="n">
         <v>0</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>ID 5089</t>
+          <t>B2768240E2</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Forniture di n 35 culle per Rooming -in per le nuove sale degenza della Cittadella della salute U.O.C. Ginecologia e Ostetricia - Distretto di Treviso ID 5089</t>
+          <t>SERVIZIO DI ASSISTENZA TECNICA, PER L'ANNO 2024, DELLE APPARECCHIATURE ELETTROMEDICALI PER HOMECARE RESPIRATORIA DISTRIBUITI DALLA DITTA LINDE MEDICALE S.R.L. PER IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H195" t="inlineStr"/>
       <c r="I195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>RDO 4396860</t>
+          <t>MEPA - 4517259</t>
         </is>
       </c>
       <c r="K195" t="inlineStr"/>
       <c r="L195" t="inlineStr"/>
       <c r="M195" t="inlineStr">
         <is>
-          <t>14/06/2024 11:19</t>
+          <t>10/07/2024 09:00</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>14/06/2030 11:19</t>
+          <t>19/07/2029 18:00</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
-          <t>25/06/2024 23:59</t>
+          <t>19/07/2024 18:00</t>
         </is>
       </c>
       <c r="R195" t="n">
-        <v>35942.55</v>
+        <v>18870</v>
       </c>
       <c r="S195" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr"/>
       <c r="V195" t="inlineStr"/>
       <c r="W195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>0</v>
       </c>
       <c r="B196" t="n">
         <v>0</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>MEPA-4391288</t>
+          <t>278_2024_EC</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>SONDAGGI E INDAGINI GEOGNOSTICHE PER L’ATTUAZIONE DEL “PIANO DI CARATTERIZZAZIONE” INERENTE LE ATTIVITÀ DI BONIFICA DEL COMPENDIO DENOMINATO “EX VETRELCO”, PROPEDEUTICHE ALLA REALIZZAZIONE DELLE OPERE NELLA MACRO AREA FORMAZIONE. (CUP: I48C17000000005).</t>
+          <t>Fornitura di monitor-defibrillatore e di muletto ricondizionato per elisoccorso da destinare all’U.O. Centrale Operativa SUEM 118 (ID278_2024_EC)</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H196" t="inlineStr"/>
       <c r="I196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J196" t="inlineStr"/>
       <c r="K196" t="inlineStr"/>
       <c r="L196" t="inlineStr"/>
       <c r="M196" t="inlineStr">
         <is>
-          <t>13/06/2024 15:30</t>
+          <t>10/07/2024 00:00</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>13/06/2030 15:30</t>
+          <t>10/07/2030 00:00</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
-          <t>21/06/2024 18:00</t>
+          <t>18/07/2024 00:00</t>
         </is>
       </c>
       <c r="R196" t="n">
-        <v>18814</v>
+        <v>35808.43</v>
       </c>
       <c r="S196" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T196" t="inlineStr"/>
       <c r="U196" t="inlineStr"/>
       <c r="V196" t="inlineStr"/>
       <c r="W196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>0</v>
       </c>
       <c r="B197" t="n">
         <v>0</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>MEPA-4434104</t>
+          <t>4887</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>ESECUZIONE DELLE ANALISI CHIMICHE SUL CAMPIONAMENTO TERRENI ACQUE SOTTERRANEE PER L’ATTUAZIONE DEL “PIANO DI CARATTERIZZAZIONE” INERENTE LE ATTIVITÀ DI BONIFICA DEL COMPENDIO DENOMINATO “EX VETRELCO”, PROPEDEUTICHE ALLA REALIZZAZIONE DELLE OPERE NELLA MACRO AREA FORMAZIONE. (CUP: I48C17000000005).</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di guanti e disinfettanti.ID 4887</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H197" t="inlineStr"/>
       <c r="I197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J197" t="inlineStr"/>
       <c r="K197" t="inlineStr"/>
       <c r="L197" t="inlineStr"/>
       <c r="M197" t="inlineStr">
         <is>
-          <t>13/06/2024 11:00</t>
+          <t>01/07/2024 00:00</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>13/06/2030 11:00</t>
+          <t>01/07/2030 00:00</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
-          <t>21/06/2024 18:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R197" t="n">
-        <v>61715</v>
+        <v>82981.69</v>
       </c>
       <c r="S197" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr"/>
       <c r="V197" t="inlineStr"/>
       <c r="W197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>0</v>
       </c>
       <c r="B198" t="n">
         <v>0</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>B1F45BDCF5</t>
+          <t>B23371B1BF</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA CON POSA IN OPERA DI MATERIALE PER LA REALIZZAZIONE DI UN PERCORSO GUIDA “LOGES” PER IPOVEDENTI PRESSO IL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA </t>
+          <t>FORNITURA CON POSA IN OPERA DI MATERIALE PER LA REALIZZAZIONE DI UN PERCORSO GUIDA “LOGES” PER IPOVEDENTI PRESSO IL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Forniture e lavori</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>4407078</t>
+          <t>MEPA ID:  4462064</t>
         </is>
       </c>
       <c r="K198" t="inlineStr"/>
       <c r="L198" t="inlineStr"/>
       <c r="M198" t="inlineStr">
         <is>
-          <t>03/06/2024 11:00</t>
+          <t>21/06/2024 15:45</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>13/06/2029 18:00</t>
+          <t>21/06/2029 18:00</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
-          <t>13/06/2024 18:00</t>
+          <t>26/06/2024 18:00</t>
         </is>
       </c>
       <c r="R198" t="n">
         <v>19900</v>
       </c>
       <c r="S198" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T198" t="inlineStr"/>
       <c r="U198" t="inlineStr"/>
       <c r="V198" t="inlineStr"/>
       <c r="W198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>0</v>
       </c>
       <c r="B199" t="n">
         <v>0</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>B1F4341021</t>
+          <t>B22D1F37AF</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA DI MATERIALE PER LA SEGNALETICA INTERNA ED ESTERNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA </t>
+          <t>SERVIZIO PER LA GESTIONE DELLE APPARECCHIATURE ELETTROMEDICALI DI ALTA TECNOLOGIA (N. 1 RISONANZA MAGNETICA + S.R. E N. 2 SPECT/CT + S.R. XELERIS), UBICATE PRESSO IL REPARTO DI RADIOLOGIA DELL’OSPEDALE DI CONEGLIANO (TV) E PRESSO I REPARTI DI MEDICINA NUCLEARE DELL’OSPEDALE DI VITTORIO VENETO (TV).</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H199" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>4406172</t>
+          <t>MEPA ID 4455589</t>
         </is>
       </c>
       <c r="K199" t="inlineStr"/>
       <c r="L199" t="inlineStr"/>
       <c r="M199" t="inlineStr">
         <is>
-          <t>03/06/2024 10:30</t>
+          <t>20/06/2024 13:45</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>13/06/2029 18:00</t>
+          <t>20/06/2030 13:45</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
-          <t>13/06/2024 18:00</t>
+          <t>21/06/2024 18:00</t>
         </is>
       </c>
       <c r="R199" t="n">
-        <v>39900</v>
+        <v>116879.9</v>
       </c>
       <c r="S199" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr"/>
       <c r="V199" t="inlineStr"/>
       <c r="W199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>0</v>
       </c>
       <c r="B200" t="n">
         <v>0</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>ID 4930</t>
+          <t>ID 5089</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta, suddivisa in 7 lotti, per l’affidamento in accordo quadro di servizi di assistenza medica presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 12 mesi.</t>
+          <t>Forniture di n 35 culle per Rooming -in per le nuove sale degenza della Cittadella della salute U.O.C. Ginecologia e Ostetricia - Distretto di Treviso ID 5089</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H200" t="inlineStr"/>
       <c r="I200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 184236789</t>
+          <t>RDO 4396860</t>
         </is>
       </c>
       <c r="K200" t="inlineStr"/>
       <c r="L200" t="inlineStr"/>
       <c r="M200" t="inlineStr">
         <is>
-          <t>28/05/2024 00:00</t>
+          <t>14/06/2024 11:19</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>28/05/2030 00:00</t>
+          <t>14/06/2030 11:19</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
-          <t>08/07/2024 15:00</t>
+          <t>25/06/2024 23:59</t>
         </is>
       </c>
       <c r="R200" t="n">
-        <v>0</v>
+        <v>35942.55</v>
       </c>
       <c r="S200" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr"/>
       <c r="V200" t="inlineStr"/>
       <c r="W200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>0</v>
       </c>
       <c r="B201" t="n">
         <v>0</v>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>B1CCA8D09B</t>
+          <t>MEPA-4391288</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 1 TAC), ubicata presso il reparto di radiologia dell'ospedale di Conegliano (TV)</t>
+          <t>SONDAGGI E INDAGINI GEOGNOSTICHE PER L’ATTUAZIONE DEL “PIANO DI CARATTERIZZAZIONE” INERENTE LE ATTIVITÀ DI BONIFICA DEL COMPENDIO DENOMINATO “EX VETRELCO”, PROPEDEUTICHE ALLA REALIZZAZIONE DELLE OPERE NELLA MACRO AREA FORMAZIONE. (CUP: I48C17000000005).</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H201" t="inlineStr"/>
       <c r="I201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J201" t="inlineStr"/>
       <c r="K201" t="inlineStr"/>
       <c r="L201" t="inlineStr"/>
       <c r="M201" t="inlineStr">
         <is>
-          <t>22/05/2024 16:00</t>
+          <t>13/06/2024 15:30</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>31/05/2029 09:00</t>
+          <t>13/06/2030 15:30</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
-          <t>31/05/2024 18:30</t>
+          <t>21/06/2024 18:00</t>
         </is>
       </c>
       <c r="R201" t="n">
-        <v>79725</v>
+        <v>18814</v>
       </c>
       <c r="S201" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr"/>
       <c r="V201" t="inlineStr"/>
       <c r="W201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>0</v>
       </c>
       <c r="B202" t="n">
         <v>0</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>B1CBD84ECF</t>
+          <t>MEPA-4434104</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 1 RISONANZA MAGNETICA E N. 2 SPECT/CT), ubicate presso il reparto di radiologia dell’ospedale di Conegliano (TV) e presso i reparti di medicina nucleare dell’ospedale di Vittorio Veneto (TV).</t>
+          <t>ESECUZIONE DELLE ANALISI CHIMICHE SUL CAMPIONAMENTO TERRENI ACQUE SOTTERRANEE PER L’ATTUAZIONE DEL “PIANO DI CARATTERIZZAZIONE” INERENTE LE ATTIVITÀ DI BONIFICA DEL COMPENDIO DENOMINATO “EX VETRELCO”, PROPEDEUTICHE ALLA REALIZZAZIONE DELLE OPERE NELLA MACRO AREA FORMAZIONE. (CUP: I48C17000000005).</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J202" t="inlineStr"/>
       <c r="K202" t="inlineStr"/>
       <c r="L202" t="inlineStr"/>
       <c r="M202" t="inlineStr">
         <is>
-          <t>10/05/2024 16:00</t>
+          <t>13/06/2024 11:00</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>31/05/2029 16:00</t>
+          <t>13/06/2030 11:00</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
-          <t>31/05/2024 18:30</t>
+          <t>21/06/2024 18:00</t>
         </is>
       </c>
       <c r="R202" t="n">
-        <v>116879.9</v>
+        <v>61715</v>
       </c>
       <c r="S202" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr"/>
       <c r="V202" t="inlineStr"/>
       <c r="W202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>0</v>
       </c>
       <c r="B203" t="n">
         <v>0</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>B1CB987BDE</t>
+          <t>B1F45BDCF5</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 2 TELECOMANDATI), ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
+          <t xml:space="preserve">FORNITURA CON POSA IN OPERA DI MATERIALE PER LA REALIZZAZIONE DI UN PERCORSO GUIDA “LOGES” PER IPOVEDENTI PRESSO IL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA </t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e lavori</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>MEPA - 4318535</t>
+          <t>4407078</t>
         </is>
       </c>
       <c r="K203" t="inlineStr"/>
       <c r="L203" t="inlineStr"/>
       <c r="M203" t="inlineStr">
         <is>
-          <t>10/05/2024 14:45</t>
+          <t>03/06/2024 11:00</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>31/05/2029 15:00</t>
+          <t>13/06/2029 18:00</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
-          <t>31/05/2024 18:30</t>
+          <t>13/06/2024 18:00</t>
         </is>
       </c>
       <c r="R203" t="n">
-        <v>27254</v>
+        <v>19900</v>
       </c>
       <c r="S203" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T203" t="inlineStr"/>
       <c r="U203" t="inlineStr"/>
       <c r="V203" t="inlineStr"/>
       <c r="W203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>0</v>
       </c>
       <c r="B204" t="n">
         <v>0</v>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>B1CD6B82EE</t>
+          <t>B1F4341021</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 4 PORTATILI PER RADIOGRAFIA E N. 2 SISTEMI DI RADIOLOGIA), ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
+          <t xml:space="preserve">FORNITURA DI MATERIALE PER LA SEGNALETICA INTERNA ED ESTERNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA </t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H204" t="inlineStr"/>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;LA PRESENTE PUBBLICAZIONE &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>MEPA - 4374774</t>
+          <t>4406172</t>
         </is>
       </c>
       <c r="K204" t="inlineStr"/>
       <c r="L204" t="inlineStr"/>
       <c r="M204" t="inlineStr">
         <is>
-          <t>10/05/2024 11:20</t>
+          <t>03/06/2024 10:30</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>31/05/2029 11:20</t>
+          <t>13/06/2029 18:00</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
-          <t>31/05/2024 18:30</t>
+          <t>13/06/2024 18:00</t>
         </is>
       </c>
       <c r="R204" t="n">
-        <v>85627.2</v>
+        <v>39900</v>
       </c>
       <c r="S204" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr"/>
       <c r="V204" t="inlineStr"/>
       <c r="W204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>0</v>
       </c>
       <c r="B205" t="n">
         <v>0</v>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>B1C850B487</t>
+          <t>ID 4930</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 2 ANGIOGRAFI DIGITALI), ubicate presso il polo angiografico del presidio ospedaliero di Conegliano (TV)</t>
+          <t>Gara europea a procedura telematica aperta, suddivisa in 7 lotti, per l’affidamento in accordo quadro di servizi di assistenza medica presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 12 mesi.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>MEPA ID 4373032</t>
+          <t xml:space="preserve"> 184236789</t>
         </is>
       </c>
       <c r="K205" t="inlineStr"/>
       <c r="L205" t="inlineStr"/>
       <c r="M205" t="inlineStr">
         <is>
-          <t>10/05/2024 10:00</t>
+          <t>28/05/2024 00:00</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>10/05/2029 11:00</t>
+          <t>28/05/2030 00:00</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
-          <t>31/05/2024 18:30</t>
+          <t>08/07/2024 15:00</t>
         </is>
       </c>
       <c r="R205" t="n">
-        <v>132473.92</v>
+        <v>0</v>
       </c>
       <c r="S205" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T205" t="inlineStr"/>
       <c r="U205" t="inlineStr"/>
       <c r="V205" t="inlineStr"/>
       <c r="W205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>0</v>
       </c>
       <c r="B206" t="n">
         <v>0</v>
       </c>
-      <c r="C206" t="inlineStr"/>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>B1CCA8D09B</t>
+        </is>
+      </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Indagine esplorativa aperta per l’affidamento del progetto per interventi a favore delle famiglie separate</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 1 TAC), ubicata presso il reparto di radiologia dell'ospedale di Conegliano (TV)</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H206" t="inlineStr"/>
       <c r="I206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J206" t="inlineStr"/>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>MEPA - 4377663</t>
+        </is>
+      </c>
       <c r="K206" t="inlineStr"/>
       <c r="L206" t="inlineStr"/>
       <c r="M206" t="inlineStr">
         <is>
-          <t>06/05/2024 09:45</t>
+          <t>22/05/2024 16:00</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>06/05/2030 09:45</t>
+          <t>31/05/2029 09:00</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
-          <t>17/05/2024 12:00</t>
+          <t>31/05/2024 18:30</t>
         </is>
       </c>
       <c r="R206" t="n">
-        <v>100000</v>
+        <v>79725</v>
       </c>
       <c r="S206" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr"/>
       <c r="V206" t="inlineStr"/>
       <c r="W206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>0</v>
       </c>
       <c r="B207" t="n">
         <v>0</v>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>TEC_CF_031_a</t>
+          <t>B1CBD84ECF</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Servizio professionali di di progettazione di fattibilità tecnico-economica per il “Miglioramento del comportamento sismico del Monoblocco dell’Ospedale di Castelfranco Veneto” </t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 1 RISONANZA MAGNETICA E N. 2 SPECT/CT), ubicate presso il reparto di radiologia dell’ospedale di Conegliano (TV) e presso i reparti di medicina nucleare dell’ospedale di Vittorio Veneto (TV).</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J207" t="inlineStr"/>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>MEPA - 4342325</t>
+        </is>
+      </c>
       <c r="K207" t="inlineStr"/>
       <c r="L207" t="inlineStr"/>
       <c r="M207" t="inlineStr">
         <is>
-          <t>24/04/2024 12:00</t>
+          <t>10/05/2024 16:00</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>24/04/2029 18:00</t>
+          <t>31/05/2029 16:00</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
-          <t>07/05/2024 18:00</t>
+          <t>31/05/2024 18:30</t>
         </is>
       </c>
       <c r="R207" t="n">
-        <v>0</v>
+        <v>116879.9</v>
       </c>
       <c r="S207" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T207" t="inlineStr"/>
       <c r="U207" t="inlineStr"/>
       <c r="V207" t="inlineStr"/>
       <c r="W207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>0</v>
       </c>
       <c r="B208" t="n">
         <v>0</v>
       </c>
-      <c r="C208" t="inlineStr"/>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>B1CB987BDE</t>
+        </is>
+      </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Avviso indagine esplorativa aperta per l’affidamento del progetto per interventi a favore degli adolescenti e preadolescenti e delle loro famiglie, in situazione di emergenza educativa, psicosociale e post covid.</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 2 TELECOMANDATI), ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr"/>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>MEPA - 4318535</t>
+        </is>
+      </c>
       <c r="K208" t="inlineStr"/>
       <c r="L208" t="inlineStr"/>
       <c r="M208" t="inlineStr">
         <is>
-          <t>22/04/2024 00:00</t>
+          <t>10/05/2024 14:45</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>22/04/2030 00:00</t>
+          <t>31/05/2029 15:00</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
-          <t>03/05/2024 12:00</t>
+          <t>31/05/2024 18:30</t>
         </is>
       </c>
       <c r="R208" t="n">
-        <v>100000</v>
+        <v>27254</v>
       </c>
       <c r="S208" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T208" t="inlineStr"/>
       <c r="U208" t="inlineStr"/>
       <c r="V208" t="inlineStr"/>
       <c r="W208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>0</v>
       </c>
       <c r="B209" t="n">
         <v>0</v>
       </c>
-      <c r="C209" t="inlineStr"/>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>B1CD6B82EE</t>
+        </is>
+      </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DELLA CENTRALE OPERATIVA DEL S.U.E.M. 118 DI TREVISO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - TEC_FS_011</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 4 PORTATILI PER RADIOGRAFIA E N. 2 SISTEMI DI RADIOLOGIA), ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>MEPA-4287014</t>
+          <t>MEPA - 4374774</t>
         </is>
       </c>
       <c r="K209" t="inlineStr"/>
       <c r="L209" t="inlineStr"/>
       <c r="M209" t="inlineStr">
         <is>
-          <t>22/04/2024 00:00</t>
+          <t>10/05/2024 11:20</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>22/04/2029 00:00</t>
+          <t>31/05/2029 11:20</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>31/05/2024 18:30</t>
         </is>
       </c>
       <c r="R209" t="n">
-        <v>168453.58</v>
+        <v>85627.2</v>
       </c>
       <c r="S209" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T209" t="inlineStr"/>
+      <c r="U209" t="inlineStr"/>
       <c r="V209" t="inlineStr"/>
       <c r="W209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>0</v>
       </c>
       <c r="B210" t="n">
         <v>0</v>
       </c>
-      <c r="C210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>B1C850B487</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DEI SISTEMI TRRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA CENTRALE OPERATIVA E RADIO SUEM DI TREVISO</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 2 ANGIOGRAFI DIGITALI), ubicate presso il polo angiografico del presidio ospedaliero di Conegliano (TV)</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H210" t="inlineStr"/>
       <c r="I210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>MEPA-4283541</t>
+          <t>MEPA ID 4373032</t>
         </is>
       </c>
       <c r="K210" t="inlineStr"/>
       <c r="L210" t="inlineStr"/>
       <c r="M210" t="inlineStr">
         <is>
-          <t>19/04/2024 00:00</t>
+          <t>10/05/2024 10:00</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>10/05/2029 11:00</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>31/05/2024 18:30</t>
         </is>
       </c>
       <c r="R210" t="n">
-        <v>196205</v>
+        <v>132473.92</v>
       </c>
       <c r="S210" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T210" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T210" t="inlineStr"/>
+      <c r="U210" t="inlineStr"/>
       <c r="V210" t="inlineStr"/>
       <c r="W210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>0</v>
       </c>
       <c r="B211" t="n">
         <v>0</v>
       </c>
-      <c r="C211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Adeguamento strutturale ed architettonico per rinnovo strumentazione alla diagnosi per immagini presso Radiologico Castelfranco Veneto sede di Pieve del Grappa. TEC_PS_091 – (ATT_090)</t>
+          <t>Indagine esplorativa aperta per l’affidamento del progetto per interventi a favore delle famiglie separate</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H211" t="inlineStr"/>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr"/>
+      <c r="K211" t="inlineStr"/>
       <c r="L211" t="inlineStr"/>
       <c r="M211" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>06/05/2024 09:45</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>18/04/2030 00:00</t>
+          <t>06/05/2030 09:45</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
-          <t>18/05/2024 00:00</t>
+          <t>17/05/2024 12:00</t>
         </is>
       </c>
       <c r="R211" t="n">
-        <v>35009.26</v>
+        <v>100000</v>
       </c>
       <c r="S211" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T211" t="inlineStr"/>
       <c r="U211" t="inlineStr"/>
       <c r="V211" t="inlineStr"/>
       <c r="W211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>0</v>
       </c>
       <c r="B212" t="n">
         <v>0</v>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>CIG 979816123F</t>
+          <t>TEC_CF_031_a</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Valdobbiadene (TV) (CUP I58I22000530006 CIG 979816123F TEC_AZ_071)</t>
+          <t xml:space="preserve"> Servizio professionali di di progettazione di fattibilità tecnico-economica per il “Miglioramento del comportamento sismico del Monoblocco dell’Ospedale di Castelfranco Veneto” </t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H212" t="inlineStr"/>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr"/>
+      <c r="K212" t="inlineStr"/>
       <c r="L212" t="inlineStr"/>
       <c r="M212" t="inlineStr">
         <is>
-          <t>17/04/2024 12:00</t>
+          <t>24/04/2024 12:00</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>17/04/2028 00:00</t>
+          <t>24/04/2029 18:00</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
-          <t>17/05/2024 12:00</t>
+          <t>07/05/2024 18:00</t>
         </is>
       </c>
       <c r="R212" t="n">
-        <v>76073.58</v>
+        <v>0</v>
       </c>
       <c r="S212" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr"/>
       <c r="V212" t="inlineStr"/>
       <c r="W212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>0</v>
       </c>
       <c r="B213" t="n">
         <v>0</v>
       </c>
-      <c r="C213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Crespano di Pieve del Grappa (TV) (CUP I58I22000540006 CIG 9798122210 TEC_AZ_073)</t>
+          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DELLA CENTRALE OPERATIVA DEL S.U.E.M. 118 DI TREVISO DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - TEC_FS_011</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H213" t="inlineStr"/>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>TEC_AZ_073</t>
-[...6 lines deleted...]
-      </c>
+          <t>MEPA-4287014</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr"/>
       <c r="L213" t="inlineStr"/>
       <c r="M213" t="inlineStr">
         <is>
-          <t>17/04/2024 11:55</t>
+          <t>22/04/2024 00:00</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>17/04/2030 11:55</t>
+          <t>22/04/2029 00:00</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
-          <t>17/05/2024 11:55</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="R213" t="n">
-        <v>150851.12</v>
+        <v>168453.58</v>
       </c>
       <c r="S213" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T213" t="inlineStr"/>
-      <c r="U213" t="inlineStr"/>
+      <c r="T213" t="inlineStr">
+        <is>
+          <t>DDG 24_776_AVVIO_TRATTATIVA_DIRETTA</t>
+        </is>
+      </c>
+      <c r="U213" t="inlineStr">
+        <is>
+          <t>PIAZZALE OSPEDALE N. 1</t>
+        </is>
+      </c>
       <c r="V213" t="inlineStr"/>
       <c r="W213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>0</v>
       </c>
       <c r="B214" t="n">
         <v>0</v>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Mogliano Veneto (TV) (CUP I68I22000230008 CIG 97971976B9 TEC_AZ_068)</t>
+          <t>Avviso indagine esplorativa aperta per l’affidamento del progetto per interventi a favore degli adolescenti e preadolescenti e delle loro famiglie, in situazione di emergenza educativa, psicosociale e post covid.</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H214" t="inlineStr"/>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr"/>
+      <c r="K214" t="inlineStr"/>
       <c r="L214" t="inlineStr"/>
       <c r="M214" t="inlineStr">
         <is>
-          <t>17/04/2024 11:45</t>
+          <t>22/04/2024 00:00</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>31/12/2029 00:00</t>
+          <t>22/04/2030 00:00</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
-          <t>17/05/2024 11:45</t>
+          <t>03/05/2024 12:00</t>
         </is>
       </c>
       <c r="R214" t="n">
-        <v>30726.09</v>
+        <v>100000</v>
       </c>
       <c r="S214" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T214" t="inlineStr"/>
       <c r="U214" t="inlineStr"/>
       <c r="V214" t="inlineStr"/>
       <c r="W214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>0</v>
       </c>
       <c r="B215" t="n">
         <v>0</v>
       </c>
-      <c r="C215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Vittorio Veneto (TV) (CUP I18I22000310006 CIG 9798057C69 TEC_AZ_072)</t>
+          <t>SERVIZIO PER LA GESTIONE E MANUTENZIONE DEI SISTEMI TRRITORIALI MOBILI E COMPLEMENTARI PER L'ESERCIZIO DELLA CENTRALE OPERATIVA E RADIO SUEM DI TREVISO</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H215" t="inlineStr"/>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>TEC_AZ_072</t>
-[...6 lines deleted...]
-      </c>
+          <t>MEPA-4283541</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr"/>
       <c r="L215" t="inlineStr"/>
       <c r="M215" t="inlineStr">
         <is>
-          <t>17/04/2024 11:35</t>
+          <t>19/04/2024 00:00</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>17/04/2030 11:35</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
-          <t>17/05/2024 11:35</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="R215" t="n">
-        <v>77146.12</v>
+        <v>196205</v>
       </c>
       <c r="S215" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T215" t="inlineStr"/>
-      <c r="U215" t="inlineStr"/>
+      <c r="T215" t="inlineStr">
+        <is>
+          <t>DDG 24_776_AVVIO_TRATTATIVA_DIRETTA</t>
+        </is>
+      </c>
+      <c r="U215" t="inlineStr">
+        <is>
+          <t>Piazzale Ospedale, 1</t>
+        </is>
+      </c>
       <c r="V215" t="inlineStr"/>
       <c r="W215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>0</v>
       </c>
       <c r="B216" t="n">
         <v>0</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>CIG 9797653F04</t>
+          <t>B052789BD7</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Pieve di Soligo (TV) (CUP I78I22000170006 CIG 9797653F04 TEC_AZ_070)</t>
+          <t>Adeguamento strutturale ed architettonico per rinnovo strumentazione alla diagnosi per immagini presso Radiologico Castelfranco Veneto sede di Pieve del Grappa. TEC_PS_091 – (ATT_090)</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H216" t="inlineStr"/>
       <c r="I216" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>TEC_AZ_070</t>
+          <t>TEC_PS_091 – (ATT_090)</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>I78I22000170006</t>
+          <t>I59J22000960006</t>
         </is>
       </c>
       <c r="L216" t="inlineStr"/>
       <c r="M216" t="inlineStr">
         <is>
-          <t>17/04/2024 11:30</t>
+          <t>18/04/2024 00:00</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>17/04/2028 00:00</t>
+          <t>18/04/2030 00:00</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
-          <t>17/05/2024 11:30</t>
+          <t>18/05/2024 00:00</t>
         </is>
       </c>
       <c r="R216" t="n">
-        <v>150851.12</v>
+        <v>35009.26</v>
       </c>
       <c r="S216" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T216" t="inlineStr"/>
       <c r="U216" t="inlineStr"/>
       <c r="V216" t="inlineStr"/>
       <c r="W216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>0</v>
       </c>
       <c r="B217" t="n">
         <v>0</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>CIG 9796753852</t>
+          <t>CIG 979816123F</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Conegliano (TV) (CUP I28I22000180006 CIG 9796753852 TEC_AZ_069)</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Valdobbiadene (TV) (CUP I58I22000530006 CIG 979816123F TEC_AZ_071)</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H217" t="inlineStr"/>
       <c r="I217" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>TEC_AZ_069</t>
+          <t>TEC_AZ_071</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t xml:space="preserve"> I28I22000180006</t>
+          <t>I58I22000530006</t>
         </is>
       </c>
       <c r="L217" t="inlineStr"/>
       <c r="M217" t="inlineStr">
         <is>
-          <t>17/04/2024 11:15</t>
+          <t>17/04/2024 12:00</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>17/04/2030 11:15</t>
+          <t>17/04/2028 00:00</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
-          <t>17/05/2024 11:15</t>
+          <t>17/05/2024 12:00</t>
         </is>
       </c>
       <c r="R217" t="n">
-        <v>79906.31</v>
+        <v>76073.58</v>
       </c>
       <c r="S217" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr"/>
       <c r="V217" t="inlineStr"/>
       <c r="W217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>0</v>
       </c>
       <c r="B218" t="n">
         <v>0</v>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">9793044390 </t>
+          <t>CIG 9798122210</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Casier (TV) (CUP I98I22000130008 CIG 9793044390 TEC_AZ_067)</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Crespano di Pieve del Grappa (TV) (CUP I58I22000540006 CIG 9798122210 TEC_AZ_073)</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H218" t="inlineStr"/>
       <c r="I218" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>TEC_AZ_067</t>
+          <t>TEC_AZ_073</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>I98I22000130008</t>
+          <t>I58I22000540006</t>
         </is>
       </c>
       <c r="L218" t="inlineStr"/>
       <c r="M218" t="inlineStr">
         <is>
-          <t>17/04/2024 10:00</t>
+          <t>17/04/2024 11:55</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>17/04/2030 10:00</t>
+          <t>17/04/2030 11:55</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
-          <t>17/05/2024 10:00</t>
+          <t>17/05/2024 11:55</t>
         </is>
       </c>
       <c r="R218" t="n">
-        <v>160107.62</v>
+        <v>150851.12</v>
       </c>
       <c r="S218" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T218" t="inlineStr"/>
       <c r="U218" t="inlineStr"/>
       <c r="V218" t="inlineStr"/>
       <c r="W218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>0</v>
       </c>
       <c r="B219" t="n">
         <v>0</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>2024/79</t>
+          <t>CIG 97971976B9</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER “FORNITURA DI LICENZE IVANTI ENDPOINT MANAGER E IVANTI PATCH MANAGER ON-PREMISE” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2024/79)</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Mogliano Veneto (TV) (CUP I68I22000230008 CIG 97971976B9 TEC_AZ_068)</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H219" t="inlineStr"/>
       <c r="I219" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K219" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>TEC_AZ_068</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>I68I22000230008</t>
+        </is>
+      </c>
       <c r="L219" t="inlineStr"/>
       <c r="M219" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
+          <t>17/04/2024 11:45</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>12/04/2030 00:00</t>
+          <t>31/12/2029 00:00</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
-          <t>26/04/2024 18:00</t>
+          <t>17/05/2024 11:45</t>
         </is>
       </c>
       <c r="R219" t="n">
-        <v>0</v>
+        <v>30726.09</v>
       </c>
       <c r="S219" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr"/>
       <c r="V219" t="inlineStr"/>
       <c r="W219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>0</v>
       </c>
       <c r="B220" t="n">
         <v>0</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>2023/231</t>
+          <t>CIG 9798057C69</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA  DI “PANEL PC MEDICALI” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2023/231)</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Vittorio Veneto (TV) (CUP I18I22000310006 CIG 9798057C69 TEC_AZ_072)</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H220" t="inlineStr"/>
       <c r="I220" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K220" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>TEC_AZ_072</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>I18I22000310006</t>
+        </is>
+      </c>
       <c r="L220" t="inlineStr"/>
       <c r="M220" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
+          <t>17/04/2024 11:35</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>12/04/2030 00:00</t>
+          <t>17/04/2030 11:35</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
-          <t>26/04/2024 18:00</t>
+          <t>17/05/2024 11:35</t>
         </is>
       </c>
       <c r="R220" t="n">
-        <v>0</v>
+        <v>77146.12</v>
       </c>
       <c r="S220" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr"/>
       <c r="V220" t="inlineStr"/>
       <c r="W220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>0</v>
       </c>
       <c r="B221" t="n">
         <v>0</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>ID 4685</t>
+          <t>CIG 9797653F04</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato -  Fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione, da destinare ai pazienti residenti nel territorio dell'Azienda Ulss n. 2 Marca trevigiana, per il periodo di 12 mesi</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Pieve di Soligo (TV) (CUP I78I22000170006 CIG 9797653F04 TEC_AZ_070)</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H221" t="inlineStr"/>
       <c r="I221" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K221" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>TEC_AZ_070</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>I78I22000170006</t>
+        </is>
+      </c>
       <c r="L221" t="inlineStr"/>
       <c r="M221" t="inlineStr">
         <is>
-          <t>05/04/2024 09:00</t>
+          <t>17/04/2024 11:30</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>05/04/2030 09:00</t>
+          <t>17/04/2028 00:00</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
-          <t>22/04/2024 18:00</t>
+          <t>17/05/2024 11:30</t>
         </is>
       </c>
       <c r="R221" t="n">
-        <v>0</v>
+        <v>150851.12</v>
       </c>
       <c r="S221" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr"/>
       <c r="V221" t="inlineStr"/>
       <c r="W221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>0</v>
       </c>
       <c r="B222" t="n">
         <v>0</v>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>ID 4820</t>
+          <t>CIG 9796753852</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Fornitura in “Service di un sistema diagnostico per la selezione dei pazienti oncologici da destinare a terapie molecolari”, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Conegliano (TV) (CUP I28I22000180006 CIG 9796753852 TEC_AZ_069)</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
       <c r="I222" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>179449988</t>
-[...2 lines deleted...]
-      <c r="K222" t="inlineStr"/>
+          <t>TEC_AZ_069</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> I28I22000180006</t>
+        </is>
+      </c>
       <c r="L222" t="inlineStr"/>
       <c r="M222" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>17/04/2024 11:15</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>14/02/2030 00:00</t>
+          <t>17/04/2030 11:15</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
-          <t>04/03/2024 13:00</t>
+          <t>17/05/2024 11:15</t>
         </is>
       </c>
       <c r="R222" t="n">
-        <v>177600</v>
+        <v>79906.31</v>
       </c>
       <c r="S222" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr"/>
       <c r="V222" t="inlineStr"/>
       <c r="W222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>0</v>
       </c>
       <c r="B223" t="n">
         <v>0</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>ID 4886</t>
+          <t xml:space="preserve">9793044390 </t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Aggiornamento PC e Upgrade dei software a Windows 10 per AB3500 dx Genetic Analyzer, presente c/o l’U.O.C. Patologia Molecolare  del P.O. di Treviso (ID 4886)</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) a Casier (TV) (CUP I98I22000130008 CIG 9793044390 TEC_AZ_067)</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H223" t="inlineStr"/>
       <c r="I223" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>RDO 3966533</t>
-[...2 lines deleted...]
-      <c r="K223" t="inlineStr"/>
+          <t>TEC_AZ_067</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>I98I22000130008</t>
+        </is>
+      </c>
       <c r="L223" t="inlineStr"/>
       <c r="M223" t="inlineStr">
         <is>
-          <t>05/02/2024 14:45</t>
+          <t>17/04/2024 10:00</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>05/02/2030 14:45</t>
+          <t>17/04/2030 10:00</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
-          <t>26/02/2024 23:59</t>
+          <t>17/05/2024 10:00</t>
         </is>
       </c>
       <c r="R223" t="n">
-        <v>63725</v>
+        <v>160107.62</v>
       </c>
       <c r="S223" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T223" t="inlineStr"/>
       <c r="U223" t="inlineStr"/>
       <c r="V223" t="inlineStr"/>
       <c r="W223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>0</v>
       </c>
       <c r="B224" t="n">
         <v>0</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>ID 4654</t>
+          <t>2023/231</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura di dispositivi medici diversi per Otorinolaringoiatria, da destinare alle UU.OO di O.R.L. dell'Azienda ULSS 2 Marca Trevigiana, con modalità di assegnazione mediante lo strumento dell'Accordo quadro, per il periodo di 36 mesi (ID 4654)</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA  DI “PANEL PC MEDICALI” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2023/231)</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H224" t="inlineStr"/>
       <c r="I224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J224" t="inlineStr"/>
       <c r="K224" t="inlineStr"/>
       <c r="L224" t="inlineStr"/>
       <c r="M224" t="inlineStr">
         <is>
-          <t>16/01/2024 09:37</t>
+          <t>12/04/2024 00:00</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>16/01/2030 09:37</t>
+          <t>12/04/2030 00:00</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
-          <t>31/01/2024 23:59</t>
+          <t>26/04/2024 18:00</t>
         </is>
       </c>
       <c r="R224" t="n">
         <v>0</v>
       </c>
       <c r="S224" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T224" t="inlineStr"/>
       <c r="U224" t="inlineStr"/>
       <c r="V224" t="inlineStr"/>
       <c r="W224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>0</v>
       </c>
       <c r="B225" t="n">
         <v>0</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>A021B82818</t>
+          <t>2024/79</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità a Palazzo Moretti Treviso  TEC_AZ_048 CUP I48I22000240009</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER “FORNITURA DI LICENZE IVANTI ENDPOINT MANAGER E IVANTI PATCH MANAGER ON-PREMISE” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2024/79)</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H225" t="inlineStr"/>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr"/>
+      <c r="K225" t="inlineStr"/>
       <c r="L225" t="inlineStr"/>
       <c r="M225" t="inlineStr">
         <is>
-          <t>16/01/2024 00:00</t>
+          <t>12/04/2024 00:00</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>12/04/2030 00:00</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>26/04/2024 18:00</t>
         </is>
       </c>
       <c r="R225" t="n">
         <v>0</v>
       </c>
       <c r="S225" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T225" t="inlineStr"/>
       <c r="U225" t="inlineStr"/>
       <c r="V225" t="inlineStr"/>
       <c r="W225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>0</v>
       </c>
       <c r="B226" t="n">
         <v>0</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>A01D288F36</t>
+          <t>ID 4685</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale presso il Po di Castelfranco Veneto   TEC_AZ_060 CUPI28I22000160007</t>
+          <t>Avviso indagine di mercato -  Fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione, da destinare ai pazienti residenti nel territorio dell'Azienda Ulss n. 2 Marca trevigiana, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H226" t="inlineStr"/>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="inlineStr"/>
       <c r="L226" t="inlineStr"/>
       <c r="M226" t="inlineStr">
         <is>
-          <t>16/01/2024 00:00</t>
+          <t>05/04/2024 09:00</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>05/04/2030 09:00</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>22/04/2024 18:00</t>
         </is>
       </c>
       <c r="R226" t="n">
         <v>0</v>
       </c>
       <c r="S226" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T226" t="inlineStr"/>
       <c r="U226" t="inlineStr"/>
       <c r="V226" t="inlineStr"/>
       <c r="W226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>0</v>
       </c>
       <c r="B227" t="n">
         <v>0</v>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>A026620B8F</t>
+          <t>ID 4820</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Next generation  EU - P.N.R.R. Servizio Dl Progettazione esecutiva direzione lavori e coordinamento per la sicurezza  per la demolizione del padiglione  Guicciardini  Valdobbiadene per il nuovo edificio  per adibirlo  al nuovo Ospedale di comunità Tec_AZ_063 Cig A026620B8F .</t>
+          <t>Fornitura in “Service di un sistema diagnostico per la selezione dei pazienti oncologici da destinare a terapie molecolari”, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>TEC_AZ_063</t>
-[...6 lines deleted...]
-      </c>
+          <t>179449988</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr"/>
       <c r="L227" t="inlineStr"/>
       <c r="M227" t="inlineStr">
         <is>
-          <t>16/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>14/02/2030 00:00</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>04/03/2024 13:00</t>
         </is>
       </c>
       <c r="R227" t="n">
-        <v>0</v>
+        <v>177600</v>
       </c>
       <c r="S227" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T227" t="inlineStr"/>
       <c r="U227" t="inlineStr"/>
       <c r="V227" t="inlineStr"/>
       <c r="W227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>0</v>
       </c>
       <c r="B228" t="n">
         <v>0</v>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>ID 4593</t>
+          <t>ID 4886</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI "MATERIALI PER NEURORARDIOLOGIA E RADIOLOGIA INTERVENTISTICA" PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI</t>
+          <t>Aggiornamento PC e Upgrade dei software a Windows 10 per AB3500 dx Genetic Analyzer, presente c/o l’U.O.C. Patologia Molecolare  del P.O. di Treviso (ID 4886)</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H228" t="inlineStr"/>
       <c r="I228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J228" t="inlineStr"/>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>RDO 3966533</t>
+        </is>
+      </c>
       <c r="K228" t="inlineStr"/>
       <c r="L228" t="inlineStr"/>
       <c r="M228" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>05/02/2024 14:45</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>05/02/2030 14:45</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
-          <t>01/02/2024 00:00</t>
+          <t>26/02/2024 23:59</t>
         </is>
       </c>
       <c r="R228" t="n">
-        <v>0</v>
+        <v>63725</v>
       </c>
       <c r="S228" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T228" t="inlineStr"/>
       <c r="U228" t="inlineStr"/>
       <c r="V228" t="inlineStr"/>
       <c r="W228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>0</v>
       </c>
       <c r="B229" t="n">
         <v>0</v>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>A0252793DB</t>
+          <t>ID 4654</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale Vecchio Villa Carretta  TEC_AZ_057 CUP I98I22000160009 .</t>
+          <t xml:space="preserve"> Fornitura di dispositivi medici diversi per Otorinolaringoiatria, da destinare alle UU.OO di O.R.L. dell'Azienda ULSS 2 Marca Trevigiana, con modalità di assegnazione mediante lo strumento dell'Accordo quadro, per il periodo di 36 mesi (ID 4654)</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H229" t="inlineStr"/>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr"/>
+      <c r="K229" t="inlineStr"/>
       <c r="L229" t="inlineStr"/>
       <c r="M229" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>16/01/2024 09:37</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>09/01/2029 00:00</t>
+          <t>16/01/2030 09:37</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
-          <t>09/02/2024 00:00</t>
+          <t>31/01/2024 23:59</t>
         </is>
       </c>
       <c r="R229" t="n">
         <v>0</v>
       </c>
       <c r="S229" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T229" t="inlineStr"/>
       <c r="U229" t="inlineStr"/>
       <c r="V229" t="inlineStr"/>
       <c r="W229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>0</v>
       </c>
       <c r="B230" t="n">
         <v>0</v>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>4574</t>
+          <t>A026620B8F</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
+          <t>Next generation  EU - P.N.R.R. Servizio Dl Progettazione esecutiva direzione lavori e coordinamento per la sicurezza  per la demolizione del padiglione  Guicciardini  Valdobbiadene per il nuovo edificio  per adibirlo  al nuovo Ospedale di comunità Tec_AZ_063 Cig A026620B8F .</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H230" t="inlineStr"/>
       <c r="I230" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>177373390</t>
-[...2 lines deleted...]
-      <c r="K230" t="inlineStr"/>
+          <t>TEC_AZ_063</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>I58I22000520009</t>
+        </is>
+      </c>
       <c r="L230" t="inlineStr"/>
       <c r="M230" t="inlineStr">
         <is>
-          <t>04/01/2024 00:00</t>
+          <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>04/01/2030 00:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
-          <t>14/03/2024 16:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R230" t="n">
-        <v>180420</v>
+        <v>0</v>
       </c>
       <c r="S230" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T230" t="inlineStr"/>
       <c r="U230" t="inlineStr"/>
       <c r="V230" t="inlineStr"/>
       <c r="W230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>0</v>
       </c>
       <c r="B231" t="n">
         <v>0</v>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>ID 5316</t>
+          <t>A01D288F36</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di materiale di consumo dedicato al Sistema per l'Optical Genome Mapping per la UOC Anatomia e Istologia Patologica del PO di Treviso dell'Azienda Ulss n. 2 Marca trevigiana - ID 5316</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale presso il Po di Castelfranco Veneto   TEC_AZ_060 CUPI28I22000160007</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H231" t="inlineStr"/>
       <c r="I231" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K231" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>TEC_AZ_060</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>I28I220000160007</t>
+        </is>
+      </c>
       <c r="L231" t="inlineStr"/>
       <c r="M231" t="inlineStr">
         <is>
-          <t>03/01/2024 15:00</t>
+          <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>03/01/2030 15:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
-          <t>18/01/2025 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R231" t="n">
         <v>0</v>
       </c>
       <c r="S231" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr"/>
       <c r="V231" t="inlineStr"/>
       <c r="W231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>0</v>
       </c>
       <c r="B232" t="n">
         <v>0</v>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>ID 4897</t>
+          <t>A021B82818</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SUL SOFTWARE DEL SISTEMA INFORMATIVO TERRITORIALE (SIT) DEI DISTRETTI DI TREVISO E ASOLO, DEL CUP, DEL REPOSITORY E DEL VIEWER REFERTI DEL DISTRETTO DI ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, PER l’ANNO 2024. </t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità a Palazzo Moretti Treviso  TEC_AZ_048 CUP I48I22000240009</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H232" t="inlineStr"/>
       <c r="I232" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K232" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>TEC_AZ_048</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>I48I22000240009</t>
+        </is>
+      </c>
       <c r="L232" t="inlineStr"/>
       <c r="M232" t="inlineStr">
         <is>
-          <t>02/01/2024 00:00</t>
+          <t>16/01/2024 00:00</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>02/01/2030 00:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
-          <t>10/01/2024 23:59</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="R232" t="n">
-        <v>302301</v>
+        <v>0</v>
       </c>
       <c r="S232" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T232" t="inlineStr"/>
       <c r="U232" t="inlineStr"/>
       <c r="V232" t="inlineStr"/>
       <c r="W232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>0</v>
       </c>
       <c r="B233" t="n">
         <v>0</v>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>A0205E73C6</t>
+          <t>ID 4593</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità Asolo  presso corpo sud del distretto socio sanitario Tec_Az_056. CUP: I28I22000140009;</t>
+          <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI "MATERIALI PER NEURORARDIOLOGIA E RADIOLOGIA INTERVENTISTICA" PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H233" t="inlineStr"/>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr"/>
+      <c r="K233" t="inlineStr"/>
       <c r="L233" t="inlineStr"/>
       <c r="M233" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>15/01/2030 00:00</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>01/02/2024 00:00</t>
         </is>
       </c>
       <c r="R233" t="n">
-        <v>88805.56</v>
+        <v>0</v>
       </c>
       <c r="S233" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T233" t="inlineStr"/>
       <c r="U233" t="inlineStr"/>
       <c r="V233" t="inlineStr"/>
       <c r="W233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>0</v>
       </c>
       <c r="B234" t="n">
         <v>0</v>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>A019924301</t>
+          <t>A0252793DB</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità presso ex Sert a  Castelfranco Veneto TEC_AZ_058 ; CUP:I28I22000150007;</t>
+          <t>Next Generation EU - P.N.R.R. Servizio  DI DL e Coordinamento  della sicurezza  per la realizzazione di una nuova casa della comunità presso Ospedale Vecchio Villa Carretta  TEC_AZ_057 CUP I98I22000160009 .</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H234" t="inlineStr"/>
       <c r="I234" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t xml:space="preserve"> TEC_AZ_058</t>
+          <t>TEC_AZ_057</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>I28I22000150007</t>
+          <t>I98I22000160009</t>
         </is>
       </c>
       <c r="L234" t="inlineStr"/>
       <c r="M234" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>09/01/2029 00:00</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>09/02/2024 00:00</t>
         </is>
       </c>
       <c r="R234" t="n">
-        <v>109692.45</v>
+        <v>0</v>
       </c>
       <c r="S234" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T234" t="inlineStr"/>
       <c r="U234" t="inlineStr"/>
       <c r="V234" t="inlineStr"/>
       <c r="W234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>0</v>
       </c>
       <c r="B235" t="n">
         <v>0</v>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve"> A020115970</t>
+          <t>4574</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione  di un nuovo Ospedale di comunità ad  Oderzo TEC_AZ_061 CUP: I58I22000510006</t>
+          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H235" t="inlineStr"/>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>TEC_AZ_061</t>
-[...6 lines deleted...]
-      </c>
+          <t>177373390</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr"/>
       <c r="L235" t="inlineStr"/>
       <c r="M235" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>04/01/2024 00:00</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>04/01/2030 00:00</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>14/03/2024 16:00</t>
         </is>
       </c>
       <c r="R235" t="n">
-        <v>98800.98</v>
+        <v>180420</v>
       </c>
       <c r="S235" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T235" t="inlineStr"/>
       <c r="U235" t="inlineStr"/>
       <c r="V235" t="inlineStr"/>
       <c r="W235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>0</v>
       </c>
       <c r="B236" t="n">
         <v>0</v>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>A01D99D75B</t>
+          <t>ID 5316</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Motta di Livenza - TEC_AZ_044 CUP I38I22000180009</t>
+          <t>Indagine di mercato per la fornitura di materiale di consumo dedicato al Sistema per l'Optical Genome Mapping per la UOC Anatomia e Istologia Patologica del PO di Treviso dell'Azienda Ulss n. 2 Marca trevigiana - ID 5316</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H236" t="inlineStr"/>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr"/>
+      <c r="K236" t="inlineStr"/>
       <c r="L236" t="inlineStr"/>
       <c r="M236" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>03/01/2024 15:00</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>03/01/2030 15:00</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>18/01/2025 00:00</t>
         </is>
       </c>
       <c r="R236" t="n">
-        <v>153509.12</v>
+        <v>0</v>
       </c>
       <c r="S236" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T236" t="inlineStr"/>
       <c r="U236" t="inlineStr"/>
       <c r="V236" t="inlineStr"/>
       <c r="W236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>0</v>
       </c>
       <c r="B237" t="n">
         <v>0</v>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>A01D969C70</t>
+          <t>ID 4897</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Mogliano TEC_AZ_047 CUP: I68I22000220009;</t>
+          <t xml:space="preserve">SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SUL SOFTWARE DEL SISTEMA INFORMATIVO TERRITORIALE (SIT) DEI DISTRETTI DI TREVISO E ASOLO, DEL CUP, DEL REPOSITORY E DEL VIEWER REFERTI DEL DISTRETTO DI ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, PER l’ANNO 2024. </t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr"/>
+      <c r="K237" t="inlineStr"/>
       <c r="L237" t="inlineStr"/>
       <c r="M237" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>02/01/2024 00:00</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>02/01/2030 00:00</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>10/01/2024 23:59</t>
         </is>
       </c>
       <c r="R237" t="n">
-        <v>135046.03</v>
+        <v>302301</v>
       </c>
       <c r="S237" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T237" t="inlineStr"/>
       <c r="U237" t="inlineStr"/>
       <c r="V237" t="inlineStr"/>
       <c r="W237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>0</v>
       </c>
       <c r="B238" t="n">
         <v>0</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>A0203D1B18</t>
+          <t>A01D8C3376</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità c/o ex Asilo Fiera (TREVISO) TEC_AZ_049  CUP I48I22000250009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Conegliano “De Gironcoli”   TEC_AZ_051; CUP:I28I220001000009;</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H238" t="inlineStr"/>
       <c r="I238" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>TEC_AZ_049</t>
+          <t>TEC_AZ_051</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>I48I22000250009</t>
+          <t>CUP:I28I220001000009</t>
         </is>
       </c>
       <c r="L238" t="inlineStr"/>
       <c r="M238" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R238" t="n">
-        <v>99163.32000000001</v>
+        <v>81560.55</v>
       </c>
       <c r="S238" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T238" t="inlineStr"/>
       <c r="U238" t="inlineStr"/>
       <c r="V238" t="inlineStr"/>
       <c r="W238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>0</v>
       </c>
       <c r="B239" t="n">
         <v>0</v>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>A01D8C3376</t>
+          <t>A019924301</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Conegliano “De Gironcoli”   TEC_AZ_051; CUP:I28I220001000009;</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità presso ex Sert a  Castelfranco Veneto TEC_AZ_058 ; CUP:I28I22000150007;</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H239" t="inlineStr"/>
       <c r="I239" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>TEC_AZ_051</t>
+          <t xml:space="preserve"> TEC_AZ_058</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>CUP:I28I220001000009</t>
+          <t>I28I22000150007</t>
         </is>
       </c>
       <c r="L239" t="inlineStr"/>
       <c r="M239" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R239" t="n">
-        <v>81560.55</v>
+        <v>109692.45</v>
       </c>
       <c r="S239" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T239" t="inlineStr"/>
       <c r="U239" t="inlineStr"/>
       <c r="V239" t="inlineStr"/>
       <c r="W239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>0</v>
       </c>
       <c r="B240" t="n">
         <v>0</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>A01FF9F4CF</t>
+          <t xml:space="preserve"> A020115970</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Paese  - TEC_AZ_043 CUP I98I22000100009.  </t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione  di un nuovo Ospedale di comunità ad  Oderzo TEC_AZ_061 CUP: I58I22000510006</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H240" t="inlineStr"/>
       <c r="I240" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEC_AZ_043 </t>
+          <t>TEC_AZ_061</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>I98I22000100009</t>
+          <t>I58I22000510006</t>
         </is>
       </c>
       <c r="L240" t="inlineStr"/>
       <c r="M240" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>21/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
-          <t>21/01/2024 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R240" t="n">
-        <v>109761.36</v>
+        <v>98800.98</v>
       </c>
       <c r="S240" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T240" t="inlineStr"/>
       <c r="U240" t="inlineStr"/>
       <c r="V240" t="inlineStr"/>
       <c r="W240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>0</v>
       </c>
       <c r="B241" t="n">
         <v>0</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>9792725C4E</t>
+          <t>A01D99D75B</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) ad Oderzo (TV) - (CUP I55F22000450008, CIG 9792725C4E, TEC_ AZ_074)</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Motta di Livenza - TEC_AZ_044 CUP I38I22000180009</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H241" t="inlineStr"/>
       <c r="I241" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>TEC_ AZ_074</t>
+          <t>TEC_AZ_044</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>I55F22000450008</t>
+          <t>I38I22000180009</t>
         </is>
       </c>
       <c r="L241" t="inlineStr"/>
       <c r="M241" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
-          <t>20/01/2024 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R241" t="n">
-        <v>58582.85</v>
+        <v>153509.12</v>
       </c>
       <c r="S241" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T241" t="inlineStr"/>
       <c r="U241" t="inlineStr"/>
       <c r="V241" t="inlineStr"/>
       <c r="W241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>0</v>
       </c>
       <c r="B242" t="n">
         <v>0</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>ID 4894</t>
+          <t>A01D969C70</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso (ID 4894)</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Mogliano TEC_AZ_047 CUP: I68I22000220009;</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H242" t="inlineStr"/>
       <c r="I242" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K242" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>TEC_AZ_047</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> I68I22000220009</t>
+        </is>
+      </c>
       <c r="L242" t="inlineStr"/>
       <c r="M242" t="inlineStr">
         <is>
-          <t>14/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>14/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
-          <t>30/12/2023 23:59</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R242" t="n">
-        <v>0</v>
+        <v>135046.03</v>
       </c>
       <c r="S242" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T242" t="inlineStr"/>
       <c r="U242" t="inlineStr"/>
       <c r="V242" t="inlineStr"/>
       <c r="W242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>0</v>
       </c>
       <c r="B243" t="n">
         <v>0</v>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>ID 4701</t>
+          <t>A0203D1B18</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei repository e dei laboratori aziendali, della ditta Dedalus spa fino al 31/12/2024</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità c/o ex Asilo Fiera (TREVISO) TEC_AZ_049  CUP I48I22000250009;</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
       <c r="I243" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="K243" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>TEC_AZ_049</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>I48I22000250009</t>
+        </is>
+      </c>
       <c r="L243" t="inlineStr"/>
       <c r="M243" t="inlineStr">
         <is>
-          <t>12/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>12/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
-          <t>22/12/2023 23:59</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R243" t="n">
-        <v>961728.8</v>
+        <v>99163.32000000001</v>
       </c>
       <c r="S243" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T243" t="inlineStr"/>
       <c r="U243" t="inlineStr"/>
       <c r="V243" t="inlineStr"/>
       <c r="W243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>0</v>
       </c>
       <c r="B244" t="n">
         <v>0</v>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>ID 4807</t>
+          <t>A0205E73C6</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL’ATTESA IN PRONTO SOCCORSO NEGLI OSPEDALI DEL DISTRETTO DI PIEVE DI SOLIGO (ID. 4807). ID SINTEL 177127185.</t>
+          <t>Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità Asolo  presso corpo sud del distretto socio sanitario Tec_Az_056. CUP: I28I22000140009;</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H244" t="inlineStr"/>
       <c r="I244" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>177127185</t>
-[...2 lines deleted...]
-      <c r="K244" t="inlineStr"/>
+          <t>Tec_Az_056</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>I28I22000140009;</t>
+        </is>
+      </c>
       <c r="L244" t="inlineStr"/>
       <c r="M244" t="inlineStr">
         <is>
-          <t>11/12/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>11/12/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
-          <t>22/12/2023 17:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
       <c r="R244" t="n">
-        <v>0</v>
+        <v>88805.56</v>
       </c>
       <c r="S244" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T244" t="inlineStr"/>
       <c r="U244" t="inlineStr"/>
       <c r="V244" t="inlineStr"/>
       <c r="W244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>0</v>
       </c>
       <c r="B245" t="n">
         <v>0</v>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>ID 4889</t>
+          <t>A01FF9F4CF</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 9 MESI. ID 4889</t>
+          <t xml:space="preserve">Next generation EU-PNRR -Servizio di Dl e coordinamento della sicurezza in fase di esecuzione per la realizzazione della Casa della Comunità a Paese  - TEC_AZ_043 CUP I98I22000100009.  </t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H245" t="inlineStr"/>
       <c r="I245" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>177019849</t>
-[...2 lines deleted...]
-      <c r="K245" t="inlineStr"/>
+          <t xml:space="preserve">TEC_AZ_043 </t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>I98I22000100009</t>
+        </is>
+      </c>
       <c r="L245" t="inlineStr"/>
       <c r="M245" t="inlineStr">
         <is>
-          <t>05/12/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>05/12/2029 00:00</t>
+          <t>21/12/2029 00:00</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
-          <t>15/12/2023 16:30</t>
+          <t>21/01/2024 00:00</t>
         </is>
       </c>
       <c r="R245" t="n">
-        <v>0</v>
+        <v>109761.36</v>
       </c>
       <c r="S245" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T245" t="inlineStr"/>
       <c r="U245" t="inlineStr"/>
       <c r="V245" t="inlineStr"/>
       <c r="W245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>0</v>
       </c>
       <c r="B246" t="n">
         <v>0</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>ID 4675</t>
+          <t>9792725C4E</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
+          <t>Affidamento dei lavori per la realizzazione di una Centrale Operativa Territoriale (C.O.T.) ad Oderzo (TV) - (CUP I55F22000450008, CIG 9792725C4E, TEC_ AZ_074)</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H246" t="inlineStr"/>
       <c r="I246" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>176624081</t>
-[...2 lines deleted...]
-      <c r="K246" t="inlineStr"/>
+          <t>TEC_ AZ_074</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>I55F22000450008</t>
+        </is>
+      </c>
       <c r="L246" t="inlineStr"/>
       <c r="M246" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
-          <t>15/12/2023 23:59</t>
+          <t>20/01/2024 00:00</t>
         </is>
       </c>
       <c r="R246" t="n">
-        <v>114717.06</v>
+        <v>58582.85</v>
       </c>
       <c r="S246" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T246" t="inlineStr"/>
       <c r="U246" t="inlineStr"/>
       <c r="V246" t="inlineStr"/>
       <c r="W246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>0</v>
       </c>
       <c r="B247" t="n">
         <v>0</v>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>CIG A02C5168CF</t>
+          <t>ID 4894</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto “Prevenzione Dipendenze Scuola-Famiglia-Territorio” nel Distretto di Pieve di Soligo dell’A.ULSS n.2 Marca trevigiana CIG n. A02C5168CF</t>
+          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso (ID 4894)</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H247" t="inlineStr"/>
       <c r="I247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J247" t="inlineStr"/>
       <c r="K247" t="inlineStr"/>
       <c r="L247" t="inlineStr"/>
       <c r="M247" t="inlineStr">
         <is>
-          <t>24/11/2023 00:00</t>
+          <t>14/12/2023 00:00</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>24/11/2029 00:00</t>
+          <t>14/12/2029 00:00</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
-          <t>18/12/2023 12:00</t>
+          <t>30/12/2023 23:59</t>
         </is>
       </c>
       <c r="R247" t="n">
-        <v>137000</v>
+        <v>0</v>
       </c>
       <c r="S247" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T247" t="inlineStr"/>
       <c r="U247" t="inlineStr"/>
       <c r="V247" t="inlineStr"/>
       <c r="W247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>0</v>
       </c>
       <c r="B248" t="n">
         <v>0</v>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>4326</t>
+          <t>ID 4701</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA DI " DISPOSITIVI PER LA NEURO-STIMOLAZIONE SACRALE - LOTTO UNICO", PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI. </t>
+          <t>Servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei repository e dei laboratori aziendali, della ditta Dedalus spa fino al 31/12/2024</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H248" t="inlineStr"/>
       <c r="I248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J248" t="inlineStr"/>
       <c r="K248" t="inlineStr"/>
       <c r="L248" t="inlineStr"/>
       <c r="M248" t="inlineStr">
         <is>
-          <t>31/10/2023 00:00</t>
+          <t>12/12/2023 00:00</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>31/10/2029 00:00</t>
+          <t>12/12/2029 00:00</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
-          <t>17/11/2023 12:00</t>
+          <t>22/12/2023 23:59</t>
         </is>
       </c>
       <c r="R248" t="n">
-        <v>0</v>
+        <v>961728.8</v>
       </c>
       <c r="S248" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T248" t="inlineStr"/>
       <c r="U248" t="inlineStr"/>
       <c r="V248" t="inlineStr"/>
       <c r="W248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>0</v>
       </c>
       <c r="B249" t="n">
         <v>0</v>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>ID 4654</t>
+          <t>ID 4807</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>DISPOSITIVI MEDICI PER APPARECCHIATURE A MARCHIO MEDTRONIC XOMED</t>
+          <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL’ATTESA IN PRONTO SOCCORSO NEGLI OSPEDALI DEL DISTRETTO DI PIEVE DI SOLIGO (ID. 4807). ID SINTEL 177127185.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H249" t="inlineStr"/>
       <c r="I249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J249" t="inlineStr"/>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>177127185</t>
+        </is>
+      </c>
       <c r="K249" t="inlineStr"/>
       <c r="L249" t="inlineStr"/>
       <c r="M249" t="inlineStr">
         <is>
-          <t>23/10/2023 00:00</t>
+          <t>11/12/2023 00:00</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>23/10/2029 00:00</t>
+          <t>11/12/2029 00:00</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
-          <t>30/10/2023 23:59</t>
+          <t>22/12/2023 17:00</t>
         </is>
       </c>
       <c r="R249" t="n">
         <v>0</v>
       </c>
       <c r="S249" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T249" t="inlineStr"/>
       <c r="U249" t="inlineStr"/>
       <c r="V249" t="inlineStr"/>
       <c r="W249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>0</v>
       </c>
       <c r="B250" t="n">
         <v>0</v>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>ID 4654</t>
+          <t>ID 4889</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRESE MONOUSO E SET TUBI MONOUSO PER TRAPANO AD ALTA VELOCITA' MOD.E9010 </t>
+          <t>SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 9 MESI. ID 4889</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H250" t="inlineStr"/>
       <c r="I250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J250" t="inlineStr"/>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>177019849</t>
+        </is>
+      </c>
       <c r="K250" t="inlineStr"/>
       <c r="L250" t="inlineStr"/>
       <c r="M250" t="inlineStr">
         <is>
-          <t>23/10/2023 00:00</t>
+          <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>23/10/2029 00:00</t>
+          <t>05/12/2029 00:00</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
-          <t>30/10/2023 23:59</t>
+          <t>15/12/2023 16:30</t>
         </is>
       </c>
       <c r="R250" t="n">
         <v>0</v>
       </c>
       <c r="S250" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T250" t="inlineStr"/>
       <c r="U250" t="inlineStr"/>
       <c r="V250" t="inlineStr"/>
       <c r="W250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>0</v>
       </c>
       <c r="B251" t="n">
         <v>0</v>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>ID 4654</t>
+          <t>ID 4675</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>ELETTRODI BIPOLARI PER BISTURI ELETTRONICO A RISONANZA QUANTICA MOLECOLARE QUANTUM ST00035</t>
+          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H251" t="inlineStr"/>
       <c r="I251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J251" t="inlineStr"/>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>176624081</t>
+        </is>
+      </c>
       <c r="K251" t="inlineStr"/>
       <c r="L251" t="inlineStr"/>
       <c r="M251" t="inlineStr">
         <is>
-          <t>23/10/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>23/10/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
-          <t>30/10/2023 23:59</t>
+          <t>15/12/2023 23:59</t>
         </is>
       </c>
       <c r="R251" t="n">
-        <v>0</v>
+        <v>114717.06</v>
       </c>
       <c r="S251" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T251" t="inlineStr"/>
       <c r="U251" t="inlineStr"/>
       <c r="V251" t="inlineStr"/>
       <c r="W251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>0</v>
       </c>
       <c r="B252" t="n">
         <v>0</v>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>ID 4654</t>
+          <t>CIG A02C5168CF</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>DISPOSITIVI MEDICI PER APPARECCHIATURE DI DISTRIBUZIONE “SEDA”</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto “Prevenzione Dipendenze Scuola-Famiglia-Territorio” nel Distretto di Pieve di Soligo dell’A.ULSS n.2 Marca trevigiana CIG n. A02C5168CF</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H252" t="inlineStr"/>
       <c r="I252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J252" t="inlineStr"/>
       <c r="K252" t="inlineStr"/>
       <c r="L252" t="inlineStr"/>
       <c r="M252" t="inlineStr">
         <is>
-          <t>23/10/2023 00:00</t>
+          <t>24/11/2023 00:00</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>23/10/2029 00:00</t>
+          <t>24/11/2029 00:00</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
-          <t>30/10/2023 23:59</t>
+          <t>18/12/2023 12:00</t>
         </is>
       </c>
       <c r="R252" t="n">
-        <v>0</v>
+        <v>137000</v>
       </c>
       <c r="S252" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T252" t="inlineStr"/>
       <c r="U252" t="inlineStr"/>
       <c r="V252" t="inlineStr"/>
       <c r="W252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>0</v>
       </c>
       <c r="B253" t="n">
         <v>0</v>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>ID 4520</t>
+          <t>4326</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
+          <t xml:space="preserve">PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA DI " DISPOSITIVI PER LA NEURO-STIMOLAZIONE SACRALE - LOTTO UNICO", PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI. </t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H253" t="inlineStr"/>
       <c r="I253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>176182406</t>
+          <t>n. 175355529</t>
         </is>
       </c>
       <c r="K253" t="inlineStr"/>
       <c r="L253" t="inlineStr"/>
       <c r="M253" t="inlineStr">
         <is>
-          <t>20/10/2023 15:00</t>
+          <t>31/10/2023 00:00</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>20/10/2029 15:00</t>
+          <t>31/10/2029 00:00</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
-          <t>03/11/2023 12:00</t>
+          <t>17/11/2023 12:00</t>
         </is>
       </c>
       <c r="R253" t="n">
-        <v>273950</v>
+        <v>0</v>
       </c>
       <c r="S253" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T253" t="inlineStr"/>
       <c r="U253" t="inlineStr"/>
       <c r="V253" t="inlineStr"/>
       <c r="W253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>0</v>
       </c>
       <c r="B254" t="n">
         <v>0</v>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>ID 4862</t>
+          <t>ID 4654</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Fornitura di n. 30 lavandini portatili per l'Azienda ULSS 2 Marca trevigiana</t>
+          <t>DISPOSITIVI MEDICI PER APPARECCHIATURE DI DISTRIBUZIONE “SEDA”</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H254" t="inlineStr"/>
       <c r="I254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J254" t="inlineStr"/>
       <c r="K254" t="inlineStr"/>
       <c r="L254" t="inlineStr"/>
       <c r="M254" t="inlineStr">
         <is>
-          <t>11/10/2023 11:00</t>
+          <t>23/10/2023 00:00</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>11/10/2029 11:00</t>
+          <t>23/10/2029 00:00</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
-          <t>25/10/2023 23:59</t>
+          <t>30/10/2023 23:59</t>
         </is>
       </c>
       <c r="R254" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="S254" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T254" t="inlineStr"/>
       <c r="U254" t="inlineStr"/>
       <c r="V254" t="inlineStr"/>
       <c r="W254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>0</v>
       </c>
       <c r="B255" t="n">
         <v>0</v>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>ID 4836</t>
+          <t>ID 4654</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Procedura negoziata per l'aggiornamento Hardware correlato al sistema Monaco , installato presso  l'U.O.C. di Radioterapia dell'Azienda ULSS n. 2 Marca trevigiana  (ID 4836)</t>
+          <t xml:space="preserve">FRESE MONOUSO E SET TUBI MONOUSO PER TRAPANO AD ALTA VELOCITA' MOD.E9010 </t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H255" t="inlineStr"/>
       <c r="I255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J255" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J255" t="inlineStr"/>
       <c r="K255" t="inlineStr"/>
       <c r="L255" t="inlineStr"/>
       <c r="M255" t="inlineStr">
         <is>
-          <t>10/10/2023 15:15</t>
+          <t>23/10/2023 00:00</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>10/10/2029 15:15</t>
+          <t>23/10/2029 00:00</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
-          <t>24/10/2023 17:30</t>
+          <t>30/10/2023 23:59</t>
         </is>
       </c>
       <c r="R255" t="n">
-        <v>159900</v>
+        <v>0</v>
       </c>
       <c r="S255" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T255" t="inlineStr"/>
       <c r="U255" t="inlineStr"/>
       <c r="V255" t="inlineStr"/>
       <c r="W255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>0</v>
       </c>
       <c r="B256" t="n">
         <v>0</v>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>ID INFO 1 (41004)</t>
+          <t>ID 4654</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato ai fini della realizzazione diun’infrastruttura D.A.S. (Distributed Antenna System) per la ripetizione delsegnale radiomobile cellulare, in modalità multi-operatore, all’internodell’Edificio 29 (nuovo corpo principale) dell’Ospedale Ca’ Foncello in Treviso.</t>
+          <t>ELETTRODI BIPOLARI PER BISTURI ELETTRONICO A RISONANZA QUANTICA MOLECOLARE QUANTUM ST00035</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H256" t="inlineStr"/>
       <c r="I256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J256" t="inlineStr"/>
       <c r="K256" t="inlineStr"/>
       <c r="L256" t="inlineStr"/>
       <c r="M256" t="inlineStr">
         <is>
-          <t>01/10/2023 00:00</t>
+          <t>23/10/2023 00:00</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>01/10/2029 00:00</t>
+          <t>23/10/2029 00:00</t>
         </is>
       </c>
       <c r="O256" t="inlineStr">
         <is>
-          <t>25/10/2023 16:00</t>
+          <t>30/10/2023 23:59</t>
         </is>
       </c>
       <c r="R256" t="n">
         <v>0</v>
       </c>
       <c r="S256" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T256" t="inlineStr"/>
       <c r="U256" t="inlineStr"/>
       <c r="V256" t="inlineStr"/>
       <c r="W256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>0</v>
       </c>
       <c r="B257" t="n">
         <v>0</v>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>ID 4425</t>
+          <t>ID 4654</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI FACOVITRECTOMI E FACOEMULSIFICATORI E RELATIVO MATERIALE DI CONSUMO DA DESTINARE ALLE UOC DI OCULISTICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 48 MESI (ID 4425)</t>
+          <t>DISPOSITIVI MEDICI PER APPARECCHIATURE A MARCHIO MEDTRONIC XOMED</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H257" t="inlineStr"/>
       <c r="I257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J257" t="inlineStr"/>
       <c r="K257" t="inlineStr"/>
       <c r="L257" t="inlineStr"/>
       <c r="M257" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>23/10/2023 00:00</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>23/10/2029 00:00</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
-          <t>13/10/2023 23:59</t>
+          <t>30/10/2023 23:59</t>
         </is>
       </c>
       <c r="R257" t="n">
         <v>0</v>
       </c>
       <c r="S257" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr"/>
       <c r="V257" t="inlineStr"/>
       <c r="W257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>0</v>
       </c>
       <c r="B258" t="n">
         <v>0</v>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>ID4337</t>
+          <t>ID 4520</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI N. 2 COLORATORI INTEGRATI CON MONTAVETRINI PER LA COLORAZIONE IN EMATOSSILLINA ED EOSINA, PER LE U.O. DI ANATOMIA ED ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI.</t>
+          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H258" t="inlineStr"/>
       <c r="I258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J258" t="inlineStr"/>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>176182406</t>
+        </is>
+      </c>
       <c r="K258" t="inlineStr"/>
       <c r="L258" t="inlineStr"/>
       <c r="M258" t="inlineStr">
         <is>
-          <t>27/09/2023 00:00</t>
+          <t>20/10/2023 15:00</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>27/09/2029 00:00</t>
+          <t>20/10/2029 15:00</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
-          <t>09/10/2023 23:59</t>
+          <t>03/11/2023 12:00</t>
         </is>
       </c>
       <c r="R258" t="n">
-        <v>0</v>
+        <v>273950</v>
       </c>
       <c r="S258" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T258" t="inlineStr"/>
       <c r="U258" t="inlineStr"/>
       <c r="V258" t="inlineStr"/>
       <c r="W258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>0</v>
       </c>
       <c r="B259" t="n">
         <v>0</v>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>ID4148</t>
+          <t>ID 4862</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato - FORNITURA DI SENSORI PER OSSIMETRIA CEREBRALE PER APPARECCHIATURA INVOS, DA DESTINARE ALLA U.O.C. CARDIOCHIRURGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Fornitura di n. 30 lavandini portatili per l'Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H259" t="inlineStr"/>
       <c r="I259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J259" t="inlineStr"/>
       <c r="K259" t="inlineStr"/>
       <c r="L259" t="inlineStr"/>
       <c r="M259" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>11/10/2023 11:00</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>08/09/2029 00:00</t>
+          <t>11/10/2029 11:00</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="R259" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="S259" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T259" t="inlineStr"/>
       <c r="U259" t="inlineStr"/>
       <c r="V259" t="inlineStr"/>
       <c r="W259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>0</v>
       </c>
       <c r="B260" t="n">
         <v>0</v>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>PROT_152458_25082023</t>
+          <t>ID 4836</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per la fornitura di gastroscopi monouso per la U.O.C. Gastroenterologia del PO di Conegliano.Distretto di Pieve di Soligo. Az.Ulss 2 Marca Trevigiana</t>
+          <t>Procedura negoziata per l'aggiornamento Hardware correlato al sistema Monaco , installato presso  l'U.O.C. di Radioterapia dell'Azienda ULSS n. 2 Marca trevigiana  (ID 4836)</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
       <c r="I260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J260" t="inlineStr"/>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>174449867</t>
+        </is>
+      </c>
       <c r="K260" t="inlineStr"/>
       <c r="L260" t="inlineStr"/>
       <c r="M260" t="inlineStr">
         <is>
-          <t>25/08/2023 00:00</t>
+          <t>10/10/2023 15:15</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>25/08/2029 00:00</t>
+          <t>10/10/2029 15:15</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
-          <t>07/09/2023 23:59</t>
+          <t>24/10/2023 17:30</t>
         </is>
       </c>
       <c r="R260" t="n">
-        <v>0</v>
+        <v>159900</v>
       </c>
       <c r="S260" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T260" t="inlineStr"/>
       <c r="U260" t="inlineStr"/>
       <c r="V260" t="inlineStr"/>
       <c r="W260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>0</v>
       </c>
       <c r="B261" t="n">
         <v>0</v>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>0147147</t>
+          <t>ID INFO 1 (41004)</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI TRATTAMENTI EROGATI CON SISTEMA DENOMINATO SPYGLASS DS II, PER LA VISIONE DEL SISTEMA BILIO PANCREATICO E LITOTRISSIA LASER PER VARIE UU.OO.CC. DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Consultazione preliminare di mercato ai fini della realizzazione diun’infrastruttura D.A.S. (Distributed Antenna System) per la ripetizione delsegnale radiomobile cellulare, in modalità multi-operatore, all’internodell’Edificio 29 (nuovo corpo principale) dell’Ospedale Ca’ Foncello in Treviso.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H261" t="inlineStr"/>
       <c r="I261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J261" t="inlineStr"/>
       <c r="K261" t="inlineStr"/>
       <c r="L261" t="inlineStr"/>
       <c r="M261" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>01/10/2023 00:00</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>11/08/2029 00:00</t>
+          <t>01/10/2029 00:00</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
-          <t>31/08/2023 23:59</t>
+          <t>25/10/2023 16:00</t>
         </is>
       </c>
       <c r="R261" t="n">
         <v>0</v>
       </c>
       <c r="S261" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T261" t="inlineStr"/>
       <c r="U261" t="inlineStr"/>
       <c r="V261" t="inlineStr"/>
       <c r="W261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>0</v>
       </c>
       <c r="B262" t="n">
         <v>0</v>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>AVV-SOC-019</t>
+          <t>ID 4425</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 4 “Implementazione degli ambulatori e sperimentazione di forme di trattamenti intensivi” nel Dipartimento per le Dipendenze dell’A.ULSS n.2 Marca trevigiana CIG N. 99962606B5</t>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI FACOVITRECTOMI E FACOEMULSIFICATORI E RELATIVO MATERIALE DI CONSUMO DA DESTINARE ALLE UOC DI OCULISTICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 48 MESI (ID 4425)</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H262" t="inlineStr"/>
       <c r="I262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J262" t="inlineStr"/>
       <c r="K262" t="inlineStr"/>
       <c r="L262" t="inlineStr"/>
       <c r="M262" t="inlineStr">
         <is>
-          <t>31/07/2023 00:00</t>
+          <t>29/09/2023 00:00</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>31/07/2029 00:00</t>
+          <t>29/09/2029 00:00</t>
         </is>
       </c>
       <c r="O262" t="inlineStr">
         <is>
-          <t>07/09/2023 23:59</t>
+          <t>13/10/2023 23:59</t>
         </is>
       </c>
       <c r="R262" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="S262" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T262" t="inlineStr"/>
       <c r="U262" t="inlineStr"/>
       <c r="V262" t="inlineStr"/>
       <c r="W262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>0</v>
       </c>
       <c r="B263" t="n">
         <v>0</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AVV-SOC-018</t>
+          <t>ID4337</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 2 “Azioni di sensibilizzazione e prevenzione nella popolazione scolastica e generale”; nel Dipartimento per le Dipendenze dell’A.ULSS n.2 Marca Trevigiana CIG N. 9996069916</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI N. 2 COLORATORI INTEGRATI CON MONTAVETRINI PER LA COLORAZIONE IN EMATOSSILLINA ED EOSINA, PER LE U.O. DI ANATOMIA ED ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H263" t="inlineStr"/>
       <c r="I263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J263" t="inlineStr"/>
       <c r="K263" t="inlineStr"/>
       <c r="L263" t="inlineStr"/>
       <c r="M263" t="inlineStr">
         <is>
-          <t>31/07/2023 00:00</t>
+          <t>27/09/2023 00:00</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>31/07/2029 00:00</t>
+          <t>27/09/2029 00:00</t>
         </is>
       </c>
       <c r="O263" t="inlineStr">
         <is>
-          <t>07/09/2023 23:59</t>
+          <t>09/10/2023 23:59</t>
         </is>
       </c>
       <c r="R263" t="n">
-        <v>50700</v>
+        <v>0</v>
       </c>
       <c r="S263" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T263" t="inlineStr"/>
       <c r="U263" t="inlineStr"/>
       <c r="V263" t="inlineStr"/>
       <c r="W263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>0</v>
       </c>
       <c r="B264" t="n">
         <v>0</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>ODA_n.27_del_27.07.2023</t>
+          <t>ID4148</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UN OSPEDALE DI COMUNITÀ A ODERZO (TV), PRESSO IL PRESIDIO OSPEDALIERO, EDIFICIO “B.02 – LIVELLO E”, IN VIALE LUZZATI N. 45 ODERZO (TV) - TEC_AZ_061.  AFFIDAMENTO ESECUZIONE DEI LAVORI.</t>
+          <t>Consultazione preliminare di mercato - FORNITURA DI SENSORI PER OSSIMETRIA CEREBRALE PER APPARECCHIATURA INVOS, DA DESTINARE ALLA U.O.C. CARDIOCHIRURGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
       <c r="I264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J264" t="inlineStr"/>
       <c r="K264" t="inlineStr"/>
       <c r="L264" t="inlineStr"/>
       <c r="M264" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>27/07/2029 00:00</t>
+          <t>08/09/2029 00:00</t>
         </is>
       </c>
       <c r="O264" t="inlineStr">
         <is>
-          <t>25/08/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="R264" t="n">
         <v>0</v>
       </c>
       <c r="S264" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T264" t="inlineStr"/>
       <c r="U264" t="inlineStr"/>
       <c r="V264" t="inlineStr"/>
       <c r="W264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>0</v>
       </c>
       <c r="B265" t="n">
         <v>0</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>ODA_25-2023</t>
+          <t>PROT_152458_25082023</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Lavori di realizzazione di una casa della comunità a Motta di Livenza (TV) presso ex  il distretto TEC_AZ_044 - adesione accordo quadro</t>
+          <t>Consultazione preliminare di mercato per la fornitura di gastroscopi monouso per la U.O.C. Gastroenterologia del PO di Conegliano.Distretto di Pieve di Soligo. Az.Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H265" t="inlineStr"/>
       <c r="I265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J265" t="inlineStr"/>
       <c r="K265" t="inlineStr"/>
       <c r="L265" t="inlineStr"/>
       <c r="M265" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>27/07/2029 00:00</t>
+          <t>25/08/2029 00:00</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>07/09/2023 23:59</t>
         </is>
       </c>
       <c r="R265" t="n">
         <v>0</v>
       </c>
       <c r="S265" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T265" t="inlineStr"/>
       <c r="U265" t="inlineStr"/>
       <c r="V265" t="inlineStr"/>
       <c r="W265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>0</v>
       </c>
       <c r="B266" t="n">
         <v>0</v>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>ODA 28-23</t>
+          <t>0147147</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Lavori per la Realizzazione nuova Casa della Comunità a Paese ” TEC_AZ_043 (CUP I98I22000100009)” CIG. 9993125B9E. ADESIONE ACCOROD QUADRO</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI TRATTAMENTI EROGATI CON SISTEMA DENOMINATO SPYGLASS DS II, PER LA VISIONE DEL SISTEMA BILIO PANCREATICO E LITOTRISSIA LASER PER VARIE UU.OO.CC. DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H266" t="inlineStr"/>
       <c r="I266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J266" t="inlineStr"/>
       <c r="K266" t="inlineStr"/>
       <c r="L266" t="inlineStr"/>
       <c r="M266" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>27/07/2029 00:00</t>
+          <t>11/08/2029 00:00</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>31/08/2023 23:59</t>
         </is>
       </c>
       <c r="R266" t="n">
         <v>0</v>
       </c>
       <c r="S266" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T266" t="inlineStr"/>
       <c r="U266" t="inlineStr"/>
       <c r="V266" t="inlineStr"/>
       <c r="W266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>0</v>
       </c>
       <c r="B267" t="n">
         <v>0</v>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Oda_26_26_07_2023</t>
+          <t>AVV-SOC-018</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA –- REALIZZAZIONE  DI UNA CASA DELLA COMUNITÀ ATREVISO EX ASILO FIERA TEC_AZ_049  INTERVENTO COMPRESO NELLE ATTIVITA’ CONNESSE AL PNRR MISSIONE 6 SALUTE –LINEE DI INVESTIMENTI PNRR M6-C1-1.1 (CASE DELLE COMUNITA’).</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 2 “Azioni di sensibilizzazione e prevenzione nella popolazione scolastica e generale”; nel Dipartimento per le Dipendenze dell’A.ULSS n.2 Marca Trevigiana CIG N. 9996069916</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H267" t="inlineStr"/>
       <c r="I267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J267" t="inlineStr"/>
       <c r="K267" t="inlineStr"/>
       <c r="L267" t="inlineStr"/>
       <c r="M267" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>31/07/2023 00:00</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>26/07/2029 00:00</t>
+          <t>31/07/2029 00:00</t>
         </is>
       </c>
       <c r="O267" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>07/09/2023 23:59</t>
         </is>
       </c>
       <c r="R267" t="n">
-        <v>0</v>
+        <v>50700</v>
       </c>
       <c r="S267" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T267" t="inlineStr"/>
       <c r="U267" t="inlineStr"/>
       <c r="V267" t="inlineStr"/>
       <c r="W267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>0</v>
       </c>
       <c r="B268" t="n">
         <v>0</v>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>ODA_22_26_07_23 Cdc Villorba</t>
+          <t>AVV-SOC-019</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITA’ A VILLORBA (TV) NELLE ATTIVITA’ CONNESSE AL PNRR MISSIONE 6 SALUTE –LINEE DI INVESTIMENTO PNRR M6-C1-1.1 (“Case della Comunità”).</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 4 “Implementazione degli ambulatori e sperimentazione di forme di trattamenti intensivi” nel Dipartimento per le Dipendenze dell’A.ULSS n.2 Marca trevigiana CIG N. 99962606B5</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H268" t="inlineStr"/>
       <c r="I268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J268" t="inlineStr"/>
       <c r="K268" t="inlineStr"/>
       <c r="L268" t="inlineStr"/>
       <c r="M268" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>31/07/2023 00:00</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>26/07/2029 00:00</t>
+          <t>31/07/2029 00:00</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
-          <t>26/07/2023 23:59</t>
+          <t>07/09/2023 23:59</t>
         </is>
       </c>
       <c r="R268" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="S268" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T268" t="inlineStr"/>
       <c r="U268" t="inlineStr"/>
       <c r="V268" t="inlineStr"/>
       <c r="W268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>0</v>
       </c>
       <c r="B269" t="n">
         <v>0</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>ODA_n_23_26.07.2023</t>
+          <t>ODA 28-23</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UN OSPEDALE DI COMUNITÀ A VITTORIO VENETO (TV) PRESSO IL 3° PIANO DEL BLOCCO “A” DEL PRESIDIO OSPEDALIERO, IN VIA FORLANINI  n. 71 - TEC_AZ_059.  AFFIDAMENTO ESECUZIONE DEI LAVORI.</t>
+          <t>Lavori per la Realizzazione nuova Casa della Comunità a Paese ” TEC_AZ_043 (CUP I98I22000100009)” CIG. 9993125B9E. ADESIONE ACCOROD QUADRO</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H269" t="inlineStr"/>
       <c r="I269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J269" t="inlineStr"/>
       <c r="K269" t="inlineStr"/>
       <c r="L269" t="inlineStr"/>
       <c r="M269" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>26/07/2029 00:00</t>
+          <t>27/07/2029 00:00</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
-          <t>20/09/2023 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="R269" t="n">
         <v>0</v>
       </c>
       <c r="S269" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T269" t="inlineStr"/>
       <c r="U269" t="inlineStr"/>
       <c r="V269" t="inlineStr"/>
       <c r="W269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>0</v>
       </c>
       <c r="B270" t="n">
         <v>0</v>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>ODA_21_26_07_23</t>
+          <t>ODA_n.27_del_27.07.2023</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA –alla esecuzione dei lavori di manutenzione per la realizzazione della Cdc di Vittorio Veneto (TV) TEC_AZ_053  per impianti di climatizzazione e illuminazione interna nel distretto compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UN OSPEDALE DI COMUNITÀ A ODERZO (TV), PRESSO IL PRESIDIO OSPEDALIERO, EDIFICIO “B.02 – LIVELLO E”, IN VIALE LUZZATI N. 45 ODERZO (TV) - TEC_AZ_061.  AFFIDAMENTO ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H270" t="inlineStr"/>
       <c r="I270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J270" t="inlineStr"/>
       <c r="K270" t="inlineStr"/>
       <c r="L270" t="inlineStr"/>
       <c r="M270" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>26/07/2029 00:00</t>
+          <t>27/07/2029 00:00</t>
         </is>
       </c>
       <c r="O270" t="inlineStr">
         <is>
-          <t>20/09/2023 23:59</t>
+          <t>25/08/2023 23:59</t>
         </is>
       </c>
       <c r="R270" t="n">
         <v>0</v>
       </c>
       <c r="S270" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T270" t="inlineStr"/>
       <c r="U270" t="inlineStr"/>
       <c r="V270" t="inlineStr"/>
       <c r="W270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>0</v>
       </c>
       <c r="B271" t="n">
         <v>0</v>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>ID 4705</t>
+          <t>ODA_25-2023</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
+          <t>Lavori di realizzazione di una casa della comunità a Motta di Livenza (TV) presso ex  il distretto TEC_AZ_044 - adesione accordo quadro</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H271" t="inlineStr"/>
       <c r="I271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J271" t="inlineStr"/>
       <c r="K271" t="inlineStr"/>
       <c r="L271" t="inlineStr"/>
       <c r="M271" t="inlineStr">
         <is>
-          <t>25/07/2023 08:39</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>25/07/2029 08:39</t>
+          <t>27/07/2029 00:00</t>
         </is>
       </c>
       <c r="O271" t="inlineStr">
         <is>
-          <t>28/08/2023 17:00</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="R271" t="n">
-        <v>199700</v>
+        <v>0</v>
       </c>
       <c r="S271" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T271" t="inlineStr"/>
       <c r="U271" t="inlineStr"/>
       <c r="V271" t="inlineStr"/>
       <c r="W271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>0</v>
       </c>
       <c r="B272" t="n">
         <v>0</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>ODA 20_2023</t>
+          <t>Oda_26_26_07_2023</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITÀ A FARRA DI SOLIGO TEC_AZ_052- CUP I78I22000160009 - AFFIDAMENTO LAVORI</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA –- REALIZZAZIONE  DI UNA CASA DELLA COMUNITÀ ATREVISO EX ASILO FIERA TEC_AZ_049  INTERVENTO COMPRESO NELLE ATTIVITA’ CONNESSE AL PNRR MISSIONE 6 SALUTE –LINEE DI INVESTIMENTI PNRR M6-C1-1.1 (CASE DELLE COMUNITA’).</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H272" t="inlineStr"/>
       <c r="I272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J272" t="inlineStr"/>
       <c r="K272" t="inlineStr"/>
       <c r="L272" t="inlineStr"/>
       <c r="M272" t="inlineStr">
         <is>
-          <t>25/07/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>25/07/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="O272" t="inlineStr">
         <is>
-          <t>20/09/2023 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="R272" t="n">
         <v>0</v>
       </c>
       <c r="S272" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T272" t="inlineStr"/>
       <c r="U272" t="inlineStr"/>
       <c r="V272" t="inlineStr"/>
       <c r="W272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>0</v>
       </c>
       <c r="B273" t="n">
         <v>0</v>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>ODA_19_25_07_2023</t>
+          <t>ODA_22_26_07_23 Cdc Villorba</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA –realizzazione di un ospedale di comunità presso il presidio ospedaliero di Castelfranco Veneto (TV) al piano 11 ° intervento compreso nelle attività connesse al PNRR Missione 6 Salute –linee di investimento PNRR M6-C1-1.3 (“Ospedali della Comunità”)
-CUP: I28I22000160007</t>
+          <t>NEXT GENERATION EU – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITA’ A VILLORBA (TV) NELLE ATTIVITA’ CONNESSE AL PNRR MISSIONE 6 SALUTE –LINEE DI INVESTIMENTO PNRR M6-C1-1.1 (“Case della Comunità”).</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H273" t="inlineStr"/>
       <c r="I273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J273" t="inlineStr"/>
       <c r="K273" t="inlineStr"/>
       <c r="L273" t="inlineStr"/>
       <c r="M273" t="inlineStr">
         <is>
-          <t>25/07/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>25/07/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="O273" t="inlineStr">
         <is>
-          <t>14/08/2023 23:59</t>
+          <t>26/07/2023 23:59</t>
         </is>
       </c>
       <c r="R273" t="n">
         <v>0</v>
       </c>
       <c r="S273" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T273" t="inlineStr"/>
       <c r="U273" t="inlineStr"/>
       <c r="V273" t="inlineStr"/>
       <c r="W273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>0</v>
       </c>
       <c r="B274" t="n">
         <v>0</v>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>ODA_n_18_del_25.07.2023</t>
+          <t>ODA_n_23_26.07.2023</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ A CONEGLIANO (TV) PRESSO IL POLIAMBULATORIO “DE GIRONCOLI”, IN VIA MANIN  n. 110 - TEC_AZ_051.  AFFIDAMENTO ESECUZIONE DEI LAVORI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UN OSPEDALE DI COMUNITÀ A VITTORIO VENETO (TV) PRESSO IL 3° PIANO DEL BLOCCO “A” DEL PRESIDIO OSPEDALIERO, IN VIA FORLANINI  n. 71 - TEC_AZ_059.  AFFIDAMENTO ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H274" t="inlineStr"/>
       <c r="I274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J274" t="inlineStr"/>
       <c r="K274" t="inlineStr"/>
       <c r="L274" t="inlineStr"/>
       <c r="M274" t="inlineStr">
         <is>
-          <t>25/07/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>25/07/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="O274" t="inlineStr">
         <is>
           <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="R274" t="n">
         <v>0</v>
       </c>
       <c r="S274" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T274" t="inlineStr"/>
       <c r="U274" t="inlineStr"/>
       <c r="V274" t="inlineStr"/>
       <c r="W274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>0</v>
       </c>
       <c r="B275" t="n">
         <v>0</v>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>ODA_16_2023_07_21</t>
+          <t>ODA_21_26_07_23</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ DI  CASTELFRANCO VENETO EX SERT- TEC_AZ_058 - AFFIDAMENTO ESECUZIONE LAVORI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA –alla esecuzione dei lavori di manutenzione per la realizzazione della Cdc di Vittorio Veneto (TV) TEC_AZ_053  per impianti di climatizzazione e illuminazione interna nel distretto compreso nelle attività connesse al PNRR Missione 6 Salute – linee di investimento PNRR M6-C1-1.1 (“Case della Comunità”).</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H275" t="inlineStr"/>
       <c r="I275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J275" t="inlineStr"/>
       <c r="K275" t="inlineStr"/>
       <c r="L275" t="inlineStr"/>
       <c r="M275" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>21/07/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="O275" t="inlineStr">
         <is>
-          <t>09/08/2023 23:59</t>
+          <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="R275" t="n">
         <v>0</v>
       </c>
       <c r="S275" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T275" t="inlineStr"/>
       <c r="U275" t="inlineStr"/>
       <c r="V275" t="inlineStr"/>
       <c r="W275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>0</v>
       </c>
       <c r="B276" t="n">
         <v>0</v>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>133883</t>
+          <t>ID 4705</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI GASTROSCOPI MONOUSO PER L’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H276" t="inlineStr"/>
       <c r="I276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J276" t="inlineStr"/>
       <c r="K276" t="inlineStr"/>
       <c r="L276" t="inlineStr"/>
       <c r="M276" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>25/07/2023 08:39</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>21/07/2029 00:00</t>
+          <t>25/07/2029 08:39</t>
         </is>
       </c>
       <c r="O276" t="inlineStr">
         <is>
-          <t>31/07/2023 23:59</t>
+          <t>28/08/2023 17:00</t>
         </is>
       </c>
       <c r="R276" t="n">
-        <v>0</v>
+        <v>199700</v>
       </c>
       <c r="S276" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T276" t="inlineStr"/>
       <c r="U276" t="inlineStr"/>
       <c r="V276" t="inlineStr"/>
       <c r="W276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>0</v>
       </c>
       <c r="B277" t="n">
         <v>0</v>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>ODA_17-2023_07_21</t>
+          <t>ODA 20_2023</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – SERVIZIO DI PROGETTAZIONE DEFINITIVA ED ESECUTUVA ED ESECUZIONE LAVORI DI REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ A CRESPANO DI PIEVE DEL GRAPPA (TV), IN VIA IV NOVEMBRE  n. 30 - TEC_AZ_054.  AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE E DI ESECUZIONE DEI LAVORI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITÀ A FARRA DI SOLIGO TEC_AZ_052- CUP I78I22000160009 - AFFIDAMENTO LAVORI</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H277" t="inlineStr"/>
       <c r="I277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J277" t="inlineStr"/>
       <c r="K277" t="inlineStr"/>
       <c r="L277" t="inlineStr"/>
       <c r="M277" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>25/07/2023 00:00</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>21/07/2029 00:00</t>
+          <t>25/07/2029 00:00</t>
         </is>
       </c>
       <c r="O277" t="inlineStr">
         <is>
-          <t>09/08/2023 23:59</t>
+          <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="R277" t="n">
         <v>0</v>
       </c>
       <c r="S277" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T277" t="inlineStr"/>
       <c r="U277" t="inlineStr"/>
       <c r="V277" t="inlineStr"/>
       <c r="W277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>0</v>
       </c>
       <c r="B278" t="n">
         <v>0</v>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>ODA_13_2023_07_18</t>
+          <t>ODA_19_25_07_2023</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A MOGLIANO VENETO (TV) - RISTRUTTURAZIONE DISTRETTO SOCIO-SANITARIO DI MOGLIANO - CUP I68I22000220009 - TEC_AZ_048. AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ED ESECUZIONE DEI LAVORI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA –realizzazione di un ospedale di comunità presso il presidio ospedaliero di Castelfranco Veneto (TV) al piano 11 ° intervento compreso nelle attività connesse al PNRR Missione 6 Salute –linee di investimento PNRR M6-C1-1.3 (“Ospedali della Comunità”)
+CUP: I28I22000160007</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H278" t="inlineStr"/>
       <c r="I278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J278" t="inlineStr"/>
       <c r="K278" t="inlineStr"/>
       <c r="L278" t="inlineStr"/>
       <c r="M278" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>25/07/2023 00:00</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>19/07/2029 00:00</t>
+          <t>25/07/2029 00:00</t>
         </is>
       </c>
       <c r="O278" t="inlineStr">
         <is>
-          <t>07/08/2023 23:59</t>
+          <t>14/08/2023 23:59</t>
         </is>
       </c>
       <c r="R278" t="n">
         <v>0</v>
       </c>
       <c r="S278" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T278" t="inlineStr"/>
       <c r="U278" t="inlineStr"/>
       <c r="V278" t="inlineStr"/>
       <c r="W278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>0</v>
       </c>
       <c r="B279" t="n">
         <v>0</v>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>ODA_14-15_18-07-2023</t>
+          <t>ODA_n_18_del_25.07.2023</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Progettazione e esecuzione lavori di Realizzazione di un Casa della Comunità all’ex ospedale Guicciardini a Valdobbiadene- cod. TEC_AZ_05
-Progettazione e esecuzione lavori di Realizzazione di un Ospedale di Comunità a Valdobbiadene (TV) cod. TEC_AZ_063</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – LAVORI DI REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ A CONEGLIANO (TV) PRESSO IL POLIAMBULATORIO “DE GIRONCOLI”, IN VIA MANIN  n. 110 - TEC_AZ_051.  AFFIDAMENTO ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H279" t="inlineStr"/>
       <c r="I279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J279" t="inlineStr"/>
       <c r="K279" t="inlineStr"/>
       <c r="L279" t="inlineStr"/>
       <c r="M279" t="inlineStr">
         <is>
-          <t>18/07/2023 00:00</t>
+          <t>25/07/2023 00:00</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>18/07/2029 00:00</t>
+          <t>25/07/2029 00:00</t>
         </is>
       </c>
       <c r="O279" t="inlineStr">
         <is>
-          <t>30/08/2023 23:59</t>
+          <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="R279" t="n">
         <v>0</v>
       </c>
       <c r="S279" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T279" t="inlineStr"/>
       <c r="U279" t="inlineStr"/>
       <c r="V279" t="inlineStr"/>
       <c r="W279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>0</v>
       </c>
       <c r="B280" t="n">
         <v>0</v>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>ODA_12_2023_07_18</t>
+          <t>ODA_16_2023_07_21</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ DI  ASOLO - TEC_AZ_056 - AFFIDAMENTO PROGETTAZIONE ED ESECUZIONE LAVORI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ DI  CASTELFRANCO VENETO EX SERT- TEC_AZ_058 - AFFIDAMENTO ESECUZIONE LAVORI.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H280" t="inlineStr"/>
       <c r="I280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J280" t="inlineStr"/>
       <c r="K280" t="inlineStr"/>
       <c r="L280" t="inlineStr"/>
       <c r="M280" t="inlineStr">
         <is>
-          <t>18/07/2023 00:00</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>18/07/2029 00:00</t>
+          <t>21/07/2029 00:00</t>
         </is>
       </c>
       <c r="O280" t="inlineStr">
         <is>
-          <t>04/08/2023 23:59</t>
+          <t>09/08/2023 23:59</t>
         </is>
       </c>
       <c r="R280" t="n">
         <v>0</v>
       </c>
       <c r="S280" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T280" t="inlineStr"/>
       <c r="U280" t="inlineStr"/>
       <c r="V280" t="inlineStr"/>
       <c r="W280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>0</v>
       </c>
       <c r="B281" t="n">
         <v>0</v>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>ID 4796</t>
+          <t>133883</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI GASTROSCOPI MONOUSO PER L’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H281" t="inlineStr"/>
       <c r="I281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J281" t="inlineStr"/>
       <c r="K281" t="inlineStr"/>
       <c r="L281" t="inlineStr"/>
       <c r="M281" t="inlineStr">
         <is>
-          <t>14/07/2023 13:27</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>14/07/2029 13:27</t>
+          <t>21/07/2029 00:00</t>
         </is>
       </c>
       <c r="O281" t="inlineStr">
         <is>
-          <t>21/07/2023 13:00</t>
+          <t>31/07/2023 23:59</t>
         </is>
       </c>
       <c r="R281" t="n">
-        <v>84130</v>
+        <v>0</v>
       </c>
       <c r="S281" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T281" t="inlineStr"/>
       <c r="U281" t="inlineStr"/>
       <c r="V281" t="inlineStr"/>
       <c r="W281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>0</v>
       </c>
       <c r="B282" t="n">
         <v>0</v>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>ODA_11--2023_07_13</t>
+          <t>ODA_17-2023_07_21</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI REALIZZAZIONE DELLA  CASA DELLA COMUNITÀ A TREVISO - RISTRUTTURAZIONE PALAZZO MORETTI - CUP I48I22000240009 - TEC_AZ_048. AFFIDAMENTO SERVIZIO DI  PROGETTAZIONE ED ESECUZIONE DEI LAVORI.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR – SERVIZIO DI PROGETTAZIONE DEFINITIVA ED ESECUTUVA ED ESECUZIONE LAVORI DI REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ A CRESPANO DI PIEVE DEL GRAPPA (TV), IN VIA IV NOVEMBRE  n. 30 - TEC_AZ_054.  AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE E DI ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H282" t="inlineStr"/>
       <c r="I282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J282" t="inlineStr"/>
       <c r="K282" t="inlineStr"/>
       <c r="L282" t="inlineStr"/>
       <c r="M282" t="inlineStr">
         <is>
-          <t>14/07/2023 00:00</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>14/07/2029 00:00</t>
+          <t>21/07/2029 00:00</t>
         </is>
       </c>
       <c r="O282" t="inlineStr">
         <is>
-          <t>30/07/2023 23:59</t>
+          <t>09/08/2023 23:59</t>
         </is>
       </c>
       <c r="R282" t="n">
         <v>0</v>
       </c>
       <c r="S282" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T282" t="inlineStr"/>
       <c r="U282" t="inlineStr"/>
       <c r="V282" t="inlineStr"/>
       <c r="W282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>0</v>
       </c>
       <c r="B283" t="n">
         <v>0</v>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>171933610</t>
+          <t>ODA_13_2023_07_18</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI REALIZZAZIONE DELLA NUOVA CASA DELLA COMUNITÀ A MONTEBELLUNA (TV) PRESSO OSPEDALE VECCHIO CUP I98I22000160009 TEC_AZ_057. 
-AFFIDAMENTO PROGETTAZIONE ED ESECUZIONE LAVORI</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A MOGLIANO VENETO (TV) - RISTRUTTURAZIONE DISTRETTO SOCIO-SANITARIO DI MOGLIANO - CUP I68I22000220009 - TEC_AZ_048. AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ED ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H283" t="inlineStr"/>
       <c r="I283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J283" t="inlineStr"/>
       <c r="K283" t="inlineStr"/>
       <c r="L283" t="inlineStr"/>
       <c r="M283" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>13/07/2029 00:00</t>
+          <t>19/07/2029 00:00</t>
         </is>
       </c>
       <c r="O283" t="inlineStr">
         <is>
-          <t>30/07/2023 23:59</t>
+          <t>07/08/2023 23:59</t>
         </is>
       </c>
       <c r="R283" t="n">
         <v>0</v>
       </c>
       <c r="S283" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T283" t="inlineStr"/>
       <c r="U283" t="inlineStr"/>
       <c r="V283" t="inlineStr"/>
       <c r="W283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>0</v>
       </c>
       <c r="B284" t="n">
         <v>0</v>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>171861582</t>
+          <t>ODA_14-15_18-07-2023</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ A CODOGNE’ (TV) PRESSO EX CASERMA NATO IN VIA G. ANCILLOTTO - TEC_AZ_050 - CUP I98I22000140009.- AFFIDAMENTO PROGETTAZIONE ED ESECUZIONE LAVORI</t>
+          <t>Progettazione e esecuzione lavori di Realizzazione di un Casa della Comunità all’ex ospedale Guicciardini a Valdobbiadene- cod. TEC_AZ_05
+Progettazione e esecuzione lavori di Realizzazione di un Ospedale di Comunità a Valdobbiadene (TV) cod. TEC_AZ_063</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H284" t="inlineStr"/>
       <c r="I284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J284" t="inlineStr"/>
       <c r="K284" t="inlineStr"/>
       <c r="L284" t="inlineStr"/>
       <c r="M284" t="inlineStr">
         <is>
-          <t>12/07/2023 00:00</t>
+          <t>18/07/2023 00:00</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>12/07/2029 00:00</t>
+          <t>18/07/2029 00:00</t>
         </is>
       </c>
       <c r="O284" t="inlineStr">
         <is>
-          <t>30/07/2023 23:59</t>
+          <t>30/08/2023 23:59</t>
         </is>
       </c>
       <c r="R284" t="n">
         <v>0</v>
       </c>
       <c r="S284" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T284" t="inlineStr"/>
       <c r="U284" t="inlineStr"/>
       <c r="V284" t="inlineStr"/>
       <c r="W284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>0</v>
       </c>
       <c r="B285" t="n">
         <v>0</v>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>ID 0125478</t>
+          <t>ODA_12_2023_07_18</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA DI MONITORAGGIO DA DESTINARE ALLA U.O.C. DI CARDIOLOGIA PER IL SETTORE DEGENZE DEL NUOVO OSPEDALE (EDIFICIO 29, LIVELLO E) DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ DI  ASOLO - TEC_AZ_056 - AFFIDAMENTO PROGETTAZIONE ED ESECUZIONE LAVORI.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H285" t="inlineStr"/>
       <c r="I285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J285" t="inlineStr"/>
       <c r="K285" t="inlineStr"/>
       <c r="L285" t="inlineStr"/>
       <c r="M285" t="inlineStr">
         <is>
-          <t>07/07/2023 00:00</t>
+          <t>18/07/2023 00:00</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>07/07/2029 00:00</t>
+          <t>18/07/2029 00:00</t>
         </is>
       </c>
       <c r="O285" t="inlineStr">
         <is>
-          <t>21/07/2023 23:59</t>
+          <t>04/08/2023 23:59</t>
         </is>
       </c>
       <c r="R285" t="n">
         <v>0</v>
       </c>
       <c r="S285" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T285" t="inlineStr"/>
       <c r="U285" t="inlineStr"/>
       <c r="V285" t="inlineStr"/>
       <c r="W285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>0</v>
       </c>
       <c r="B286" t="n">
         <v>0</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>ID 4325</t>
+          <t>ID 4796</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Fornitura di “Biberon e tettarelle” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi. ID SINTEL 170149437</t>
+          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H286" t="inlineStr"/>
       <c r="I286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>170173557</t>
+          <t>171958727</t>
         </is>
       </c>
       <c r="K286" t="inlineStr"/>
       <c r="L286" t="inlineStr"/>
       <c r="M286" t="inlineStr">
         <is>
-          <t>21/06/2023 00:00</t>
+          <t>14/07/2023 13:27</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>21/06/2029 00:00</t>
+          <t>14/07/2029 13:27</t>
         </is>
       </c>
       <c r="O286" t="inlineStr">
         <is>
-          <t>21/07/2023 12:00</t>
+          <t>21/07/2023 13:00</t>
         </is>
       </c>
       <c r="R286" t="n">
-        <v>0</v>
+        <v>84130</v>
       </c>
       <c r="S286" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T286" t="inlineStr"/>
       <c r="U286" t="inlineStr"/>
       <c r="V286" t="inlineStr"/>
       <c r="W286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>0</v>
       </c>
       <c r="B287" t="n">
         <v>0</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>ID 4212</t>
+          <t>ODA_11--2023_07_13</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>FORNITURA DI INTEGRAZIONE  SOFTWARE DELLA PIATTAFORMA WELCOME CON IL NUOVO SIO, DI TOTEM E RELATIVE LICENZE SOFTWARE DA DESTINARE AI PRESIDI OSPEDALIERI DI CONEGLIANO, VITTORIO VENETO, CASTELFRANCO VENETO E MONTEBELLUNA (ID 4212)</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI REALIZZAZIONE DELLA  CASA DELLA COMUNITÀ A TREVISO - RISTRUTTURAZIONE PALAZZO MORETTI - CUP I48I22000240009 - TEC_AZ_048. AFFIDAMENTO SERVIZIO DI  PROGETTAZIONE ED ESECUZIONE DEI LAVORI.</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H287" t="inlineStr"/>
       <c r="I287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J287" t="inlineStr"/>
       <c r="K287" t="inlineStr"/>
       <c r="L287" t="inlineStr"/>
       <c r="M287" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
+          <t>14/07/2023 00:00</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>19/06/2029 00:00</t>
+          <t>14/07/2029 00:00</t>
         </is>
       </c>
       <c r="O287" t="inlineStr">
         <is>
-          <t>26/06/2023 23:59</t>
+          <t>30/07/2023 23:59</t>
         </is>
       </c>
       <c r="R287" t="n">
         <v>0</v>
       </c>
       <c r="S287" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T287" t="inlineStr"/>
       <c r="U287" t="inlineStr"/>
       <c r="V287" t="inlineStr"/>
       <c r="W287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>0</v>
       </c>
       <c r="B288" t="n">
         <v>0</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>ID 0107217</t>
+          <t>171933610</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>RIAPERTURA TERIMINI RIF. PROT. 88175 12/05/2023. AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 INCUBATRICI NEONATALI DA TRASPORTO EXTRAOSPEDALIERO DA DESTINARE AL SUEM E ALL'UOC DI PEDIATRIA DEL P.O. DI ODERZO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI REALIZZAZIONE DELLA NUOVA CASA DELLA COMUNITÀ A MONTEBELLUNA (TV) PRESSO OSPEDALE VECCHIO CUP I98I22000160009 TEC_AZ_057. 
+AFFIDAMENTO PROGETTAZIONE ED ESECUZIONE LAVORI</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H288" t="inlineStr"/>
       <c r="I288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J288" t="inlineStr"/>
       <c r="K288" t="inlineStr"/>
       <c r="L288" t="inlineStr"/>
       <c r="M288" t="inlineStr">
         <is>
-          <t>09/06/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>09/06/2029 00:00</t>
+          <t>13/07/2029 00:00</t>
         </is>
       </c>
       <c r="O288" t="inlineStr">
         <is>
-          <t>23/06/2023 23:59</t>
+          <t>30/07/2023 23:59</t>
         </is>
       </c>
       <c r="R288" t="n">
         <v>0</v>
       </c>
       <c r="S288" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T288" t="inlineStr"/>
       <c r="U288" t="inlineStr"/>
       <c r="V288" t="inlineStr"/>
       <c r="W288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>0</v>
       </c>
       <c r="B289" t="n">
         <v>0</v>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>ID 0105175</t>
+          <t>171861582</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>RIAPERTURA TERMINI RIF. PROT. 61759 31/03/2023. AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N.1 PROCESSATORE DI CAMPIONI PER CITOGENETICA DA DESTINARE ALL'U.O.C. DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR - REALIZZAZIONE DI UNA CASA DELLA COMUNITÀ A CODOGNE’ (TV) PRESSO EX CASERMA NATO IN VIA G. ANCILLOTTO - TEC_AZ_050 - CUP I98I22000140009.- AFFIDAMENTO PROGETTAZIONE ED ESECUZIONE LAVORI</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H289" t="inlineStr"/>
       <c r="I289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J289" t="inlineStr"/>
       <c r="K289" t="inlineStr"/>
       <c r="L289" t="inlineStr"/>
       <c r="M289" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>12/07/2023 00:00</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>12/07/2029 00:00</t>
         </is>
       </c>
       <c r="O289" t="inlineStr">
         <is>
-          <t>21/06/2023 23:59</t>
+          <t>30/07/2023 23:59</t>
         </is>
       </c>
       <c r="R289" t="n">
         <v>0</v>
       </c>
       <c r="S289" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T289" t="inlineStr"/>
       <c r="U289" t="inlineStr"/>
       <c r="V289" t="inlineStr"/>
       <c r="W289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>0</v>
       </c>
       <c r="B290" t="n">
         <v>0</v>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>105664</t>
+          <t>ID 0125478</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER IL SERVIZIO DI GESTIONE, MANUTENZIONE E SOSTITUZIONE IN CASO DI NON RIPARABILITA’ DELLO STRUMENTARIO CHIRURGICO DI MARCHIO MEDICON DI PROPRIETA’ DELL’AZIENDA ULSS 2 MARCA TREVIGIANA (DISTRETTO DI PIEVE DI SOLIGO)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA DI MONITORAGGIO DA DESTINARE ALLA U.O.C. DI CARDIOLOGIA PER IL SETTORE DEGENZE DEL NUOVO OSPEDALE (EDIFICIO 29, LIVELLO E) DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H290" t="inlineStr"/>
       <c r="I290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J290" t="inlineStr"/>
       <c r="K290" t="inlineStr"/>
       <c r="L290" t="inlineStr"/>
       <c r="M290" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>07/07/2023 00:00</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>07/07/2029 00:00</t>
         </is>
       </c>
       <c r="O290" t="inlineStr">
         <is>
-          <t>19/06/2023 23:59</t>
+          <t>21/07/2023 23:59</t>
         </is>
       </c>
       <c r="R290" t="n">
         <v>0</v>
       </c>
       <c r="S290" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T290" t="inlineStr"/>
       <c r="U290" t="inlineStr"/>
       <c r="V290" t="inlineStr"/>
       <c r="W290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>0</v>
       </c>
       <c r="B291" t="n">
         <v>0</v>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>ID-4552</t>
+          <t>ID 4325</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l'eventuale affidamento della fornitura in service di "Sistemi automatici per esecuzioni di reazioni immunoistochimiche ed istochimiche" per l'Azienda ULSS2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di eventuale rinnovo per ulteriori 24 mesi.</t>
+          <t>Fornitura di “Biberon e tettarelle” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi. ID SINTEL 170149437</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H291" t="inlineStr"/>
       <c r="I291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J291" t="inlineStr"/>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>170173557</t>
+        </is>
+      </c>
       <c r="K291" t="inlineStr"/>
       <c r="L291" t="inlineStr"/>
       <c r="M291" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>21/06/2023 00:00</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>31/05/2029 00:00</t>
+          <t>21/06/2029 00:00</t>
         </is>
       </c>
       <c r="O291" t="inlineStr">
         <is>
-          <t>23/06/2023 23:59</t>
+          <t>21/07/2023 12:00</t>
         </is>
       </c>
       <c r="R291" t="n">
         <v>0</v>
       </c>
       <c r="S291" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T291" t="inlineStr"/>
       <c r="U291" t="inlineStr"/>
       <c r="V291" t="inlineStr"/>
       <c r="W291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>0</v>
       </c>
       <c r="B292" t="n">
         <v>0</v>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>4552</t>
+          <t>ID 4212</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato PER L’AFFIDAMENTO DELLA FORNITURA DI UN SISTEMA DIAGNOSTICO PER LA SELEZIONE DEI PAZIENTI ONCOLOGICI DA DESTINARE A TERAPIE MOLECOLARI, PER LA U.O.C. ANATOMIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>FORNITURA DI INTEGRAZIONE  SOFTWARE DELLA PIATTAFORMA WELCOME CON IL NUOVO SIO, DI TOTEM E RELATIVE LICENZE SOFTWARE DA DESTINARE AI PRESIDI OSPEDALIERI DI CONEGLIANO, VITTORIO VENETO, CASTELFRANCO VENETO E MONTEBELLUNA (ID 4212)</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H292" t="inlineStr"/>
       <c r="I292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J292" t="inlineStr"/>
       <c r="K292" t="inlineStr"/>
       <c r="L292" t="inlineStr"/>
       <c r="M292" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>31/05/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="O292" t="inlineStr">
         <is>
-          <t>16/06/2023 23:59</t>
+          <t>26/06/2023 23:59</t>
         </is>
       </c>
       <c r="R292" t="n">
         <v>0</v>
       </c>
       <c r="S292" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T292" t="inlineStr"/>
       <c r="U292" t="inlineStr"/>
       <c r="V292" t="inlineStr"/>
       <c r="W292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>0</v>
       </c>
       <c r="B293" t="n">
         <v>0</v>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>ID 0107217</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per l’eventuale fornitura di dispositivi medici vari per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel n. 167417580)</t>
+          <t>RIAPERTURA TERIMINI RIF. PROT. 88175 12/05/2023. AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 INCUBATRICI NEONATALI DA TRASPORTO EXTRAOSPEDALIERO DA DESTINARE AL SUEM E ALL'UOC DI PEDIATRIA DEL P.O. DI ODERZO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H293" t="inlineStr"/>
       <c r="I293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J293" t="inlineStr"/>
       <c r="K293" t="inlineStr"/>
       <c r="L293" t="inlineStr"/>
       <c r="M293" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>09/06/2023 00:00</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>25/05/2029 00:00</t>
+          <t>09/06/2029 00:00</t>
         </is>
       </c>
       <c r="O293" t="inlineStr">
         <is>
-          <t>15/06/2023 23:59</t>
+          <t>23/06/2023 23:59</t>
         </is>
       </c>
       <c r="R293" t="n">
         <v>0</v>
       </c>
       <c r="S293" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T293" t="inlineStr"/>
       <c r="U293" t="inlineStr"/>
       <c r="V293" t="inlineStr"/>
       <c r="W293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>0</v>
       </c>
       <c r="B294" t="n">
         <v>0</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>4630</t>
+          <t>ID 0105175</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Proroga termini. Avviso di indagine di mercato per l’eventuale fornitura di sistemi per il trattamento transotturatorio dell'incontinenza maschile per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel 167335742)</t>
+          <t>RIAPERTURA TERMINI RIF. PROT. 61759 31/03/2023. AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N.1 PROCESSATORE DI CAMPIONI PER CITOGENETICA DA DESTINARE ALL'U.O.C. DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H294" t="inlineStr"/>
       <c r="I294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J294" t="inlineStr"/>
       <c r="K294" t="inlineStr"/>
       <c r="L294" t="inlineStr"/>
       <c r="M294" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>25/05/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="O294" t="inlineStr">
         <is>
-          <t>20/06/2023 23:59</t>
+          <t>21/06/2023 23:59</t>
         </is>
       </c>
       <c r="R294" t="n">
         <v>0</v>
       </c>
       <c r="S294" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T294" t="inlineStr"/>
       <c r="U294" t="inlineStr"/>
       <c r="V294" t="inlineStr"/>
       <c r="W294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>0</v>
       </c>
       <c r="B295" t="n">
         <v>0</v>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>ID 4629</t>
+          <t>105664</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Proroga termini. Avviso indagine di mercato per l’eventuale fornitura di sfinteri uretrali artificiali per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel 167318983)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER IL SERVIZIO DI GESTIONE, MANUTENZIONE E SOSTITUZIONE IN CASO DI NON RIPARABILITA’ DELLO STRUMENTARIO CHIRURGICO DI MARCHIO MEDICON DI PROPRIETA’ DELL’AZIENDA ULSS 2 MARCA TREVIGIANA (DISTRETTO DI PIEVE DI SOLIGO)</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H295" t="inlineStr"/>
       <c r="I295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J295" t="inlineStr"/>
       <c r="K295" t="inlineStr"/>
       <c r="L295" t="inlineStr"/>
       <c r="M295" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>25/05/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="O295" t="inlineStr">
         <is>
-          <t>20/06/2023 23:59</t>
+          <t>19/06/2023 23:59</t>
         </is>
       </c>
       <c r="R295" t="n">
         <v>0</v>
       </c>
       <c r="S295" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T295" t="inlineStr"/>
       <c r="U295" t="inlineStr"/>
       <c r="V295" t="inlineStr"/>
       <c r="W295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>0</v>
       </c>
       <c r="B296" t="n">
         <v>0</v>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>4628</t>
+          <t>4552</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Avviso di Indagine di mercato per l’eventuale fornitura di protesi in elastomero di silicone puro per disfunzione erettile per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel 167317118)</t>
+          <t>Avviso indagine di mercato PER L’AFFIDAMENTO DELLA FORNITURA DI UN SISTEMA DIAGNOSTICO PER LA SELEZIONE DEI PAZIENTI ONCOLOGICI DA DESTINARE A TERAPIE MOLECOLARI, PER LA U.O.C. ANATOMIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H296" t="inlineStr"/>
       <c r="I296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J296" t="inlineStr"/>
       <c r="K296" t="inlineStr"/>
       <c r="L296" t="inlineStr"/>
       <c r="M296" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>25/05/2029 00:00</t>
+          <t>31/05/2029 00:00</t>
         </is>
       </c>
       <c r="O296" t="inlineStr">
         <is>
-          <t>20/06/2023 23:59</t>
+          <t>16/06/2023 23:59</t>
         </is>
       </c>
       <c r="R296" t="n">
         <v>0</v>
       </c>
       <c r="S296" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T296" t="inlineStr"/>
       <c r="U296" t="inlineStr"/>
       <c r="V296" t="inlineStr"/>
       <c r="W296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>0</v>
       </c>
       <c r="B297" t="n">
         <v>0</v>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>ID 96153</t>
+          <t>ID-4552</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>RIAPERTURA TERMINI RIF. PROT. 58701 DEL 28/03/2023. AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 MICROSCOPIO DA LABORATORIO DA DESTINARE ALL'UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. MARCA TREVIGIANA.</t>
+          <t>Consultazione preliminare di mercato per l'eventuale affidamento della fornitura in service di "Sistemi automatici per esecuzioni di reazioni immunoistochimiche ed istochimiche" per l'Azienda ULSS2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di eventuale rinnovo per ulteriori 24 mesi.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H297" t="inlineStr"/>
       <c r="I297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J297" t="inlineStr"/>
       <c r="K297" t="inlineStr"/>
       <c r="L297" t="inlineStr"/>
       <c r="M297" t="inlineStr">
         <is>
-          <t>24/05/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>24/05/2029 00:00</t>
+          <t>31/05/2029 00:00</t>
         </is>
       </c>
       <c r="O297" t="inlineStr">
         <is>
-          <t>09/06/2023 23:59</t>
+          <t>23/06/2023 23:59</t>
         </is>
       </c>
       <c r="R297" t="n">
         <v>0</v>
       </c>
       <c r="S297" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T297" t="inlineStr"/>
       <c r="U297" t="inlineStr"/>
       <c r="V297" t="inlineStr"/>
       <c r="W297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>0</v>
       </c>
       <c r="B298" t="n">
         <v>0</v>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>AVV-SOC-017</t>
+          <t>4220</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Faccio Centro per la realizzazione del modello di intervento in materia di Vita Indipendente e inclusione sociale e relazionale delle persone con disabilità – anni 2023-2024 CIG n. 983551186F</t>
+          <t>Avviso di indagine di mercato per l’eventuale fornitura di dispositivi medici vari per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel n. 167417580)</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H298" t="inlineStr"/>
       <c r="I298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J298" t="inlineStr"/>
       <c r="K298" t="inlineStr"/>
       <c r="L298" t="inlineStr"/>
       <c r="M298" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>19/05/2029 00:00</t>
+          <t>25/05/2029 00:00</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
-          <t>05/06/2023 23:59</t>
+          <t>15/06/2023 23:59</t>
         </is>
       </c>
       <c r="R298" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="S298" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T298" t="inlineStr"/>
       <c r="U298" t="inlineStr"/>
       <c r="V298" t="inlineStr"/>
       <c r="W298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>0</v>
       </c>
       <c r="B299" t="n">
         <v>0</v>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>ID 4726</t>
+          <t>4630</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI PRONTA DISPONIBILITÀ E DI GUARDIA RADIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
-MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Proroga termini. Avviso di indagine di mercato per l’eventuale fornitura di sistemi per il trattamento transotturatorio dell'incontinenza maschile per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel 167335742)</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H299" t="inlineStr"/>
       <c r="I299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J299" t="inlineStr"/>
       <c r="K299" t="inlineStr"/>
       <c r="L299" t="inlineStr"/>
       <c r="M299" t="inlineStr">
         <is>
-          <t>18/05/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>18/05/2029 00:00</t>
+          <t>25/05/2029 00:00</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
-          <t>26/05/2023 23:59</t>
+          <t>20/06/2023 23:59</t>
         </is>
       </c>
       <c r="R299" t="n">
         <v>0</v>
       </c>
       <c r="S299" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T299" t="inlineStr"/>
       <c r="U299" t="inlineStr"/>
       <c r="V299" t="inlineStr"/>
       <c r="W299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>0</v>
       </c>
       <c r="B300" t="n">
         <v>0</v>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>ID  4148</t>
+          <t>ID 4629</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>AVVISO D'INDAGINE DI MERCATO PER LA FORNITURA DI SENSORI FLOTRAC PER APPARECCHIATURE VIGILEO ED EMOSPHERE DA DESTINARE ALLE U.O.C. ANESTESIA RIANIMAZIONE E TERPAIA INTENSIVA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>Proroga termini. Avviso indagine di mercato per l’eventuale fornitura di sfinteri uretrali artificiali per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel 167318983)</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H300" t="inlineStr"/>
       <c r="I300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J300" t="inlineStr"/>
       <c r="K300" t="inlineStr"/>
       <c r="L300" t="inlineStr"/>
       <c r="M300" t="inlineStr">
         <is>
-          <t>16/05/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>16/05/2029 00:00</t>
+          <t>25/05/2029 00:00</t>
         </is>
       </c>
       <c r="O300" t="inlineStr">
         <is>
-          <t>31/05/2023 23:59</t>
+          <t>20/06/2023 23:59</t>
         </is>
       </c>
       <c r="R300" t="n">
         <v>0</v>
       </c>
       <c r="S300" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T300" t="inlineStr"/>
       <c r="U300" t="inlineStr"/>
       <c r="V300" t="inlineStr"/>
       <c r="W300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>0</v>
       </c>
       <c r="B301" t="n">
         <v>0</v>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>ID 88175</t>
+          <t>4628</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 INCUBATRICI NEONATALI DA TRASPORTO EXTRAOSPEDALIERO DA DESTINARE AL SUEM E ALL'UOC DI PEDIATRIA DEL P.O. DI ODERZO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Avviso di Indagine di mercato per l’eventuale fornitura di protesi in elastomero di silicone puro per disfunzione erettile per le UU.OO. di Urologia dell'Azienda Ulss 2 Marca trevigiana per il periodo di 36 mesi (ID Sintel 167317118)</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H301" t="inlineStr"/>
       <c r="I301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J301" t="inlineStr"/>
       <c r="K301" t="inlineStr"/>
       <c r="L301" t="inlineStr"/>
       <c r="M301" t="inlineStr">
         <is>
-          <t>12/05/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>12/05/2029 00:00</t>
+          <t>25/05/2029 00:00</t>
         </is>
       </c>
       <c r="O301" t="inlineStr">
         <is>
-          <t>26/05/2023 23:59</t>
+          <t>20/06/2023 23:59</t>
         </is>
       </c>
       <c r="R301" t="n">
         <v>0</v>
       </c>
       <c r="S301" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T301" t="inlineStr"/>
       <c r="U301" t="inlineStr"/>
       <c r="V301" t="inlineStr"/>
       <c r="W301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>0</v>
       </c>
       <c r="B302" t="n">
         <v>0</v>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>ID4506</t>
+          <t>ID 96153</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura in
-[...1 lines deleted...]
-SIRINGA”, per la durata presunta di 36 mesi, per l'Azienda Ulss 2 Marca trevigiana.</t>
+          <t>RIAPERTURA TERMINI RIF. PROT. 58701 DEL 28/03/2023. AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 MICROSCOPIO DA LABORATORIO DA DESTINARE ALL'UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H302" t="inlineStr"/>
       <c r="I302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J302" t="inlineStr"/>
       <c r="K302" t="inlineStr"/>
       <c r="L302" t="inlineStr"/>
       <c r="M302" t="inlineStr">
         <is>
-          <t>10/05/2023 00:00</t>
+          <t>24/05/2023 00:00</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>10/05/2029 00:00</t>
+          <t>24/05/2029 00:00</t>
         </is>
       </c>
       <c r="O302" t="inlineStr">
         <is>
-          <t>26/05/2023 23:59</t>
+          <t>09/06/2023 23:59</t>
         </is>
       </c>
       <c r="R302" t="n">
         <v>0</v>
       </c>
       <c r="S302" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T302" t="inlineStr"/>
       <c r="U302" t="inlineStr"/>
       <c r="V302" t="inlineStr"/>
       <c r="W302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>0</v>
       </c>
       <c r="B303" t="n">
         <v>0</v>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>ID-4574</t>
+          <t>AVV-SOC-017</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura di “Sistemi di rilevazione della temperatura corporea e relativi consumabili”,  per l’Azienda ULSS 2 Marca trevigiana”, per il periodo di 36 mesi.</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto della progettualità denominata Faccio Centro per la realizzazione del modello di intervento in materia di Vita Indipendente e inclusione sociale e relazionale delle persone con disabilità – anni 2023-2024 CIG n. 983551186F</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H303" t="inlineStr"/>
       <c r="I303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J303" t="inlineStr"/>
       <c r="K303" t="inlineStr"/>
       <c r="L303" t="inlineStr"/>
       <c r="M303" t="inlineStr">
         <is>
-          <t>08/05/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>08/05/2029 00:00</t>
+          <t>19/05/2029 00:00</t>
         </is>
       </c>
       <c r="O303" t="inlineStr">
         <is>
-          <t>23/05/2023 23:59</t>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="R303" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="S303" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T303" t="inlineStr"/>
       <c r="U303" t="inlineStr"/>
       <c r="V303" t="inlineStr"/>
       <c r="W303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>0</v>
       </c>
       <c r="B304" t="n">
         <v>0</v>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>80112_23</t>
+          <t>ID 4726</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 ELETTROBISTURI COMPLETI DI MODULO AD ARGON PLASMA ED IDRODISSETTORE, DA DESTINARE ALLA UOC GASTROENTEROLOGIA ED ENDOSCOPIA DIGESTIVA DEI PP.OO DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI PRONTA DISPONIBILITÀ E DI GUARDIA RADIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H304" t="inlineStr"/>
       <c r="I304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J304" t="inlineStr"/>
       <c r="K304" t="inlineStr"/>
       <c r="L304" t="inlineStr"/>
       <c r="M304" t="inlineStr">
         <is>
-          <t>02/05/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>02/05/2029 00:00</t>
+          <t>18/05/2029 00:00</t>
         </is>
       </c>
       <c r="O304" t="inlineStr">
         <is>
-          <t>16/05/2023 23:59</t>
+          <t>26/05/2023 23:59</t>
         </is>
       </c>
       <c r="R304" t="n">
         <v>0</v>
       </c>
       <c r="S304" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T304" t="inlineStr"/>
       <c r="U304" t="inlineStr"/>
       <c r="V304" t="inlineStr"/>
       <c r="W304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>0</v>
       </c>
       <c r="B305" t="n">
         <v>0</v>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>ID 4753</t>
+          <t>ID  4148</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO D'INDAGINE DI MERCATO PER LA FORNITURA DI SENSORI FLOTRAC PER APPARECCHIATURE VIGILEO ED EMOSPHERE DA DESTINARE ALLE U.O.C. ANESTESIA RIANIMAZIONE E TERPAIA INTENSIVA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H305" t="inlineStr"/>
       <c r="I305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J305" t="inlineStr"/>
       <c r="K305" t="inlineStr"/>
       <c r="L305" t="inlineStr"/>
       <c r="M305" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>16/05/2023 00:00</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>28/04/2029 00:00</t>
+          <t>16/05/2029 00:00</t>
         </is>
       </c>
       <c r="O305" t="inlineStr">
         <is>
-          <t>05/05/2023 23:59</t>
+          <t>31/05/2023 23:59</t>
         </is>
       </c>
       <c r="R305" t="n">
         <v>0</v>
       </c>
       <c r="S305" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T305" t="inlineStr"/>
       <c r="U305" t="inlineStr"/>
       <c r="V305" t="inlineStr"/>
       <c r="W305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>0</v>
       </c>
       <c r="B306" t="n">
         <v>0</v>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>ID-4071</t>
+          <t>ID 88175</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura di un “Sistema per endoscopia nella patologia vertebrale destinato al Dipartimento Strutturale Neuro Cardio Vascolare – U.O.C. Neurochirurgia del P.O. di Treviso”, per l’Azienda Ulss n.2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di eventuale rinnovo per ulteriori 24 mesi.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 INCUBATRICI NEONATALI DA TRASPORTO EXTRAOSPEDALIERO DA DESTINARE AL SUEM E ALL'UOC DI PEDIATRIA DEL P.O. DI ODERZO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H306" t="inlineStr"/>
       <c r="I306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J306" t="inlineStr"/>
       <c r="K306" t="inlineStr"/>
       <c r="L306" t="inlineStr"/>
       <c r="M306" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
+          <t>12/05/2023 00:00</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>26/04/2029 00:00</t>
+          <t>12/05/2029 00:00</t>
         </is>
       </c>
       <c r="O306" t="inlineStr">
         <is>
-          <t>12/05/2023 23:59</t>
+          <t>26/05/2023 23:59</t>
         </is>
       </c>
       <c r="R306" t="n">
         <v>0</v>
       </c>
       <c r="S306" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T306" t="inlineStr"/>
       <c r="U306" t="inlineStr"/>
       <c r="V306" t="inlineStr"/>
       <c r="W306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>0</v>
       </c>
       <c r="B307" t="n">
         <v>0</v>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>ID-4553</t>
+          <t>ID4506</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura in service di un “Sistema per l’allestimento di preparati citologici extravaginali con metodica a strato sottile e per l’esecuzione del citoincluso per l’Azienda Ulss 2 Marca trevigiana”, per il periodo di 36 mesi, con facoltà di eventuale rinnovo per ulteriori 24 mesi.</t>
+          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura in
+service di “KIT PER INIEZIONE DI MEZZO DI CONTRASTO E RELATIVI INIETTORI A
+SIRINGA”, per la durata presunta di 36 mesi, per l'Azienda Ulss 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H307" t="inlineStr"/>
       <c r="I307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J307" t="inlineStr"/>
       <c r="K307" t="inlineStr"/>
       <c r="L307" t="inlineStr"/>
       <c r="M307" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
+          <t>10/05/2023 00:00</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>26/04/2029 00:00</t>
+          <t>10/05/2029 00:00</t>
         </is>
       </c>
       <c r="O307" t="inlineStr">
         <is>
-          <t>12/05/2023 23:59</t>
+          <t>26/05/2023 23:59</t>
         </is>
       </c>
       <c r="R307" t="n">
         <v>0</v>
       </c>
       <c r="S307" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T307" t="inlineStr"/>
       <c r="U307" t="inlineStr"/>
       <c r="V307" t="inlineStr"/>
       <c r="W307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>0</v>
       </c>
       <c r="B308" t="n">
         <v>0</v>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>ID 4193</t>
+          <t>ID-4574</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
+          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura di “Sistemi di rilevazione della temperatura corporea e relativi consumabili”,  per l’Azienda ULSS 2 Marca trevigiana”, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H308" t="inlineStr"/>
       <c r="I308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J308" t="inlineStr"/>
       <c r="K308" t="inlineStr"/>
       <c r="L308" t="inlineStr"/>
       <c r="M308" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>08/05/2023 00:00</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>14/04/2029 00:00</t>
+          <t>08/05/2029 00:00</t>
         </is>
       </c>
       <c r="O308" t="inlineStr">
         <is>
-          <t>14/04/2023 23:59</t>
+          <t>23/05/2023 23:59</t>
         </is>
       </c>
       <c r="R308" t="n">
-        <v>64159.68</v>
+        <v>0</v>
       </c>
       <c r="S308" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T308" t="inlineStr"/>
       <c r="U308" t="inlineStr"/>
       <c r="V308" t="inlineStr"/>
       <c r="W308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>0</v>
       </c>
       <c r="B309" t="n">
         <v>0</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>ID 4738</t>
+          <t>80112_23</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 ELETTROBISTURI COMPLETI DI MODULO AD ARGON PLASMA ED IDRODISSETTORE, DA DESTINARE ALLA UOC GASTROENTEROLOGIA ED ENDOSCOPIA DIGESTIVA DEI PP.OO DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H309" t="inlineStr"/>
       <c r="I309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J309" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J309" t="inlineStr"/>
       <c r="K309" t="inlineStr"/>
       <c r="L309" t="inlineStr"/>
       <c r="M309" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>02/05/2023 00:00</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>02/05/2029 00:00</t>
         </is>
       </c>
       <c r="O309" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>16/05/2023 23:59</t>
         </is>
       </c>
       <c r="R309" t="n">
-        <v>81665.39999999999</v>
+        <v>0</v>
       </c>
       <c r="S309" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T309" t="inlineStr"/>
       <c r="U309" t="inlineStr"/>
       <c r="V309" t="inlineStr"/>
       <c r="W309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>0</v>
       </c>
       <c r="B310" t="n">
         <v>0</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>ID 4668</t>
+          <t>ID 4753</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H310" t="inlineStr"/>
       <c r="I310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J310" t="inlineStr"/>
       <c r="K310" t="inlineStr"/>
       <c r="L310" t="inlineStr"/>
       <c r="M310" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>28/04/2029 00:00</t>
         </is>
       </c>
       <c r="O310" t="inlineStr">
         <is>
-          <t>11/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>05/05/2023 23:59</t>
         </is>
       </c>
       <c r="R310" t="n">
-        <v>84835.46000000001</v>
+        <v>0</v>
       </c>
       <c r="S310" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T310" t="inlineStr"/>
       <c r="U310" t="inlineStr"/>
       <c r="V310" t="inlineStr"/>
       <c r="W310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>0</v>
       </c>
       <c r="B311" t="n">
         <v>0</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>ID   4090</t>
+          <t>ID-4553</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
+          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura in service di un “Sistema per l’allestimento di preparati citologici extravaginali con metodica a strato sottile e per l’esecuzione del citoincluso per l’Azienda Ulss 2 Marca trevigiana”, per il periodo di 36 mesi, con facoltà di eventuale rinnovo per ulteriori 24 mesi.</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H311" t="inlineStr"/>
       <c r="I311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J311" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J311" t="inlineStr"/>
       <c r="K311" t="inlineStr"/>
       <c r="L311" t="inlineStr"/>
       <c r="M311" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>11/04/2029 00:00</t>
+          <t>26/04/2029 00:00</t>
         </is>
       </c>
       <c r="O311" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
+          <t>12/05/2023 23:59</t>
         </is>
       </c>
       <c r="R311" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="S311" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T311" t="inlineStr"/>
       <c r="U311" t="inlineStr"/>
       <c r="V311" t="inlineStr"/>
       <c r="W311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>0</v>
       </c>
       <c r="B312" t="n">
         <v>0</v>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>ID-4148</t>
+          <t>ID-4071</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato - Fornitura di circuiti monouso adulti e pediatrici per gli umidificatori Fisher &amp; Paykel modelli F&amp;P 850 System e F&amp;P 950 System da destinare alla U.O.C. Anestesia Rianimazione e terapia intensiva dell'Azienda ULSS 2 Marca trevigiana.</t>
+          <t>Consultazione preliminare di mercato per l’eventuale affidamento della fornitura di un “Sistema per endoscopia nella patologia vertebrale destinato al Dipartimento Strutturale Neuro Cardio Vascolare – U.O.C. Neurochirurgia del P.O. di Treviso”, per l’Azienda Ulss n.2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di eventuale rinnovo per ulteriori 24 mesi.</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H312" t="inlineStr"/>
       <c r="I312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J312" t="inlineStr"/>
       <c r="K312" t="inlineStr"/>
       <c r="L312" t="inlineStr"/>
       <c r="M312" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>06/04/2029 00:00</t>
+          <t>26/04/2029 00:00</t>
         </is>
       </c>
       <c r="O312" t="inlineStr">
         <is>
-          <t>24/04/2023 23:59</t>
+          <t>12/05/2023 23:59</t>
         </is>
       </c>
       <c r="R312" t="n">
         <v>0</v>
       </c>
       <c r="S312" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T312" t="inlineStr"/>
       <c r="U312" t="inlineStr"/>
       <c r="V312" t="inlineStr"/>
       <c r="W312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>0</v>
       </c>
       <c r="B313" t="n">
         <v>0</v>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>ID   2917</t>
+          <t>ID 4193</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>GARA A PROCEDURA APERTA PER L'AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI FRONT END E ATTIVITA' COLLEGATE A SUPPORTO DELL'ATTIVITA' DELL'AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO, PER IL PERIODO DI 36 MESI.</t>
+          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H313" t="inlineStr"/>
       <c r="I313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J313" t="inlineStr"/>
       <c r="K313" t="inlineStr"/>
       <c r="L313" t="inlineStr"/>
       <c r="M313" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>14/04/2029 00:00</t>
         </is>
       </c>
       <c r="O313" t="inlineStr">
         <is>
-          <t>16/05/2023 23:59</t>
+          <t>14/04/2023 23:59</t>
         </is>
       </c>
       <c r="R313" t="n">
-        <v>0</v>
+        <v>64159.68</v>
       </c>
       <c r="S313" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T313" t="inlineStr"/>
       <c r="U313" t="inlineStr"/>
       <c r="V313" t="inlineStr"/>
       <c r="W313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>0</v>
       </c>
       <c r="B314" t="n">
         <v>0</v>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>61759</t>
+          <t>ID 4668</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 PROCESSATORE DI CAMPIONI PER CITOGENETICA DA DESTINARE ALL’UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H314" t="inlineStr"/>
       <c r="I314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J314" t="inlineStr"/>
       <c r="K314" t="inlineStr"/>
       <c r="L314" t="inlineStr"/>
       <c r="M314" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O314" t="inlineStr">
         <is>
-          <t>19/04/2023 23:59</t>
+          <t>11/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q314" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R314" t="n">
-        <v>0</v>
+        <v>84835.46000000001</v>
       </c>
       <c r="S314" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T314" t="inlineStr"/>
       <c r="U314" t="inlineStr"/>
       <c r="V314" t="inlineStr"/>
       <c r="W314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>0</v>
       </c>
       <c r="B315" t="n">
         <v>0</v>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>58701</t>
+          <t>ID 4738</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 MICROSCOPIO DA LABORATORIO DA DESTINARE ALL’UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H315" t="inlineStr"/>
       <c r="I315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J315" t="inlineStr"/>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>167867740</t>
+        </is>
+      </c>
       <c r="K315" t="inlineStr"/>
       <c r="L315" t="inlineStr"/>
       <c r="M315" t="inlineStr">
         <is>
-          <t>28/03/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>28/03/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O315" t="inlineStr">
         <is>
-          <t>17/04/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q315" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R315" t="n">
-        <v>0</v>
+        <v>81665.39999999999</v>
       </c>
       <c r="S315" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T315" t="inlineStr"/>
       <c r="U315" t="inlineStr"/>
       <c r="V315" t="inlineStr"/>
       <c r="W315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>0</v>
       </c>
       <c r="B316" t="n">
         <v>0</v>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>ID  4316</t>
+          <t>ID   4090</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H316" t="inlineStr"/>
       <c r="I316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J316" t="inlineStr"/>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>166875329</t>
+        </is>
+      </c>
       <c r="K316" t="inlineStr"/>
       <c r="L316" t="inlineStr"/>
       <c r="M316" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>24/03/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="O316" t="inlineStr">
         <is>
-          <t>18/04/2023 23:59</t>
-[...4 lines deleted...]
-          <t>09/06/2023</t>
+          <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="R316" t="n">
-        <v>48225</v>
+        <v>490000</v>
       </c>
       <c r="S316" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T316" t="inlineStr"/>
       <c r="U316" t="inlineStr"/>
       <c r="V316" t="inlineStr"/>
       <c r="W316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>0</v>
       </c>
       <c r="B317" t="n">
         <v>0</v>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>56464</t>
+          <t>ID-4148</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA PER LA RILEVAZIONE DEI VALORI PRESSORI DEL TRATTO DIGESTIVO INFERIORE TRAMITE CATETERI PLURIUSO ALLO STATO SOLIDO (MANOMETRIA AD ALTA RISOLUZIONE) DA DESTINARE AL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Avviso indagine di mercato - Fornitura di circuiti monouso adulti e pediatrici per gli umidificatori Fisher &amp; Paykel modelli F&amp;P 850 System e F&amp;P 950 System da destinare alla U.O.C. Anestesia Rianimazione e terapia intensiva dell'Azienda ULSS 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H317" t="inlineStr"/>
       <c r="I317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J317" t="inlineStr"/>
       <c r="K317" t="inlineStr"/>
       <c r="L317" t="inlineStr"/>
       <c r="M317" t="inlineStr">
         <is>
-          <t>23/03/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>23/03/2029 00:00</t>
+          <t>06/04/2029 00:00</t>
         </is>
       </c>
       <c r="O317" t="inlineStr">
         <is>
-          <t>12/04/2023 23:59</t>
+          <t>24/04/2023 23:59</t>
         </is>
       </c>
       <c r="R317" t="n">
         <v>0</v>
       </c>
       <c r="S317" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T317" t="inlineStr"/>
       <c r="U317" t="inlineStr"/>
       <c r="V317" t="inlineStr"/>
       <c r="W317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>0</v>
       </c>
       <c r="B318" t="n">
         <v>0</v>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>ID 4686</t>
+          <t>ID   2917</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>GARA A PROCEDURA APERTA PER L'AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI FRONT END E ATTIVITA' COLLEGATE A SUPPORTO DELL'ATTIVITA' DELL'AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H318" t="inlineStr"/>
       <c r="I318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J318" t="inlineStr"/>
       <c r="K318" t="inlineStr"/>
       <c r="L318" t="inlineStr"/>
       <c r="M318" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="O318" t="inlineStr">
         <is>
-          <t>29/03/2023 23:59</t>
+          <t>16/05/2023 23:59</t>
         </is>
       </c>
       <c r="R318" t="n">
         <v>0</v>
       </c>
       <c r="S318" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T318" t="inlineStr"/>
       <c r="U318" t="inlineStr"/>
       <c r="V318" t="inlineStr"/>
       <c r="W318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>0</v>
       </c>
       <c r="B319" t="n">
         <v>0</v>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>ID 4696</t>
+          <t>61759</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 PROCESSATORE DI CAMPIONI PER CITOGENETICA DA DESTINARE ALL’UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H319" t="inlineStr"/>
       <c r="I319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J319" t="inlineStr"/>
       <c r="K319" t="inlineStr"/>
       <c r="L319" t="inlineStr"/>
       <c r="M319" t="inlineStr">
         <is>
-          <t>17/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>17/03/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="O319" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>19/04/2023 23:59</t>
         </is>
       </c>
       <c r="R319" t="n">
         <v>0</v>
       </c>
       <c r="S319" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T319" t="inlineStr"/>
       <c r="U319" t="inlineStr"/>
       <c r="V319" t="inlineStr"/>
       <c r="W319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>0</v>
       </c>
       <c r="B320" t="n">
         <v>0</v>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>58701</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 MICROSCOPIO DA LABORATORIO DA DESTINARE ALL’UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H320" t="inlineStr"/>
       <c r="I320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J320" t="inlineStr"/>
       <c r="K320" t="inlineStr"/>
       <c r="L320" t="inlineStr"/>
       <c r="M320" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>28/03/2023 00:00</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>28/03/2029 00:00</t>
         </is>
       </c>
       <c r="O320" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>17/04/2023 23:59</t>
         </is>
       </c>
       <c r="R320" t="n">
-        <v>69204</v>
+        <v>0</v>
       </c>
       <c r="S320" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T320" t="inlineStr"/>
       <c r="U320" t="inlineStr"/>
       <c r="V320" t="inlineStr"/>
       <c r="W320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>0</v>
       </c>
       <c r="B321" t="n">
         <v>0</v>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>ID 4649</t>
+          <t>ID  4316</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI PRONTA DISPONIBILITÀ E DI GUARDIA RADIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
-CASTELFRANCO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H321" t="inlineStr"/>
       <c r="I321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J321" t="inlineStr"/>
       <c r="K321" t="inlineStr"/>
       <c r="L321" t="inlineStr"/>
       <c r="M321" t="inlineStr">
         <is>
-          <t>06/03/2023 00:00</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>06/03/2029 00:00</t>
+          <t>24/03/2029 00:00</t>
         </is>
       </c>
       <c r="O321" t="inlineStr">
         <is>
-          <t>15/03/2023 23:59</t>
+          <t>18/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q321" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="R321" t="n">
-        <v>0</v>
+        <v>48225</v>
       </c>
       <c r="S321" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T321" t="inlineStr"/>
       <c r="U321" t="inlineStr"/>
       <c r="V321" t="inlineStr"/>
       <c r="W321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>0</v>
       </c>
       <c r="B322" t="n">
         <v>0</v>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>ID 4463</t>
+          <t>56464</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI STAMPATI IN PIANO, FASCICOLI, BLOCCHI, BOLLETTARI, DI COMUNE USO AMMINISTRATIVO E SANITARIO DA DESTINARE ALL’AZIENDA ULSS 2 MARCA TREVIGIANA SINTEL 166099861</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA PER LA RILEVAZIONE DEI VALORI PRESSORI DEL TRATTO DIGESTIVO INFERIORE TRAMITE CATETERI PLURIUSO ALLO STATO SOLIDO (MANOMETRIA AD ALTA RISOLUZIONE) DA DESTINARE AL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H322" t="inlineStr"/>
       <c r="I322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J322" t="inlineStr"/>
       <c r="K322" t="inlineStr"/>
       <c r="L322" t="inlineStr"/>
       <c r="M322" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>23/03/2023 00:00</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>03/03/2029 00:00</t>
+          <t>23/03/2029 00:00</t>
         </is>
       </c>
       <c r="O322" t="inlineStr">
         <is>
-          <t>20/03/2023 23:59</t>
+          <t>12/04/2023 23:59</t>
         </is>
       </c>
       <c r="R322" t="n">
         <v>0</v>
       </c>
       <c r="S322" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T322" t="inlineStr"/>
       <c r="U322" t="inlineStr"/>
       <c r="V322" t="inlineStr"/>
       <c r="W322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>0</v>
       </c>
       <c r="B323" t="n">
         <v>0</v>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>ID 4627</t>
+          <t>ID 4686</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER L’AFFIDAMENTO DEL SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI.</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H323" t="inlineStr"/>
       <c r="I323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J323" t="inlineStr"/>
       <c r="K323" t="inlineStr"/>
       <c r="L323" t="inlineStr"/>
       <c r="M323" t="inlineStr">
         <is>
-          <t>27/02/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>27/02/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="O323" t="inlineStr">
         <is>
-          <t>08/03/2023 23:59</t>
+          <t>29/03/2023 23:59</t>
         </is>
       </c>
       <c r="R323" t="n">
-        <v>864000</v>
+        <v>0</v>
       </c>
       <c r="S323" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T323" t="inlineStr"/>
       <c r="U323" t="inlineStr"/>
       <c r="V323" t="inlineStr"/>
       <c r="W323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>0</v>
       </c>
       <c r="B324" t="n">
         <v>0</v>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>ID  4235</t>
+          <t>ID 4696</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Procedura negoziata telematica per la fornitura di “Aghi-catetere venosi periferici con sistema di sicurezza - n. 2 LOTTI” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H324" t="inlineStr"/>
       <c r="I324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J324" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J324" t="inlineStr"/>
       <c r="K324" t="inlineStr"/>
       <c r="L324" t="inlineStr"/>
       <c r="M324" t="inlineStr">
         <is>
-          <t>27/02/2023 00:00</t>
+          <t>17/03/2023 00:00</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>27/02/2029 00:00</t>
+          <t>17/03/2029 00:00</t>
         </is>
       </c>
       <c r="O324" t="inlineStr">
         <is>
-          <t>14/03/2023 23:59</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="R324" t="n">
         <v>0</v>
       </c>
       <c r="S324" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T324" t="inlineStr"/>
       <c r="U324" t="inlineStr"/>
       <c r="V324" t="inlineStr"/>
       <c r="W324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>0</v>
       </c>
       <c r="B325" t="n">
         <v>0</v>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>ID 4611</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA  TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H325" t="inlineStr"/>
       <c r="I325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J325" t="inlineStr"/>
       <c r="K325" t="inlineStr"/>
       <c r="L325" t="inlineStr"/>
       <c r="M325" t="inlineStr">
         <is>
-          <t>17/02/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>17/02/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O325" t="inlineStr">
         <is>
-          <t>24/02/2023 23:59</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R325" t="n">
-        <v>0</v>
+        <v>69204</v>
       </c>
       <c r="S325" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T325" t="inlineStr"/>
       <c r="U325" t="inlineStr"/>
       <c r="V325" t="inlineStr"/>
       <c r="W325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>0</v>
       </c>
       <c r="B326" t="n">
         <v>0</v>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>ID 4581</t>
+          <t>ID 4649</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI PRONTA DISPONIBILITÀ E DI GUARDIA RADIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+CASTELFRANCO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H326" t="inlineStr"/>
       <c r="I326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J326" t="inlineStr"/>
       <c r="K326" t="inlineStr"/>
       <c r="L326" t="inlineStr"/>
       <c r="M326" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>06/03/2023 00:00</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>06/03/2029 00:00</t>
         </is>
       </c>
       <c r="O326" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>15/03/2023 23:59</t>
         </is>
       </c>
       <c r="R326" t="n">
-        <v>119000</v>
+        <v>0</v>
       </c>
       <c r="S326" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T326" t="inlineStr"/>
       <c r="U326" t="inlineStr"/>
       <c r="V326" t="inlineStr"/>
       <c r="W326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>0</v>
       </c>
       <c r="B327" t="n">
         <v>0</v>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>28489_2023</t>
+          <t>ID 4463</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL “SERVIZIO DI MANUTENZIONE ED ASSISTENZA FULL-RISK, CON ATTIVITA’ ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI GAMBRO” DELL’ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI, RINNOVABILI PER ULTERIORI 6 MESI.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI STAMPATI IN PIANO, FASCICOLI, BLOCCHI, BOLLETTARI, DI COMUNE USO AMMINISTRATIVO E SANITARIO DA DESTINARE ALL’AZIENDA ULSS 2 MARCA TREVIGIANA SINTEL 166099861</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H327" t="inlineStr"/>
       <c r="I327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J327" t="inlineStr"/>
       <c r="K327" t="inlineStr"/>
       <c r="L327" t="inlineStr"/>
       <c r="M327" t="inlineStr">
         <is>
-          <t>13/02/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>13/02/2029 00:00</t>
+          <t>03/03/2029 00:00</t>
         </is>
       </c>
       <c r="O327" t="inlineStr">
         <is>
-          <t>27/02/2023 23:59</t>
+          <t>20/03/2023 23:59</t>
         </is>
       </c>
       <c r="R327" t="n">
         <v>0</v>
       </c>
       <c r="S327" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T327" t="inlineStr"/>
       <c r="U327" t="inlineStr"/>
       <c r="V327" t="inlineStr"/>
       <c r="W327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>0</v>
       </c>
       <c r="B328" t="n">
         <v>0</v>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>ID 4601</t>
+          <t>ID 4627</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER L’AFFIDAMENTO DEL SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H328" t="inlineStr"/>
       <c r="I328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J328" t="inlineStr"/>
       <c r="K328" t="inlineStr"/>
       <c r="L328" t="inlineStr"/>
       <c r="M328" t="inlineStr">
         <is>
-          <t>09/02/2023 00:00</t>
+          <t>27/02/2023 00:00</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>09/02/2029 00:00</t>
+          <t>27/02/2029 00:00</t>
         </is>
       </c>
       <c r="O328" t="inlineStr">
         <is>
-          <t>17/02/2023 23:59</t>
+          <t>08/03/2023 23:59</t>
         </is>
       </c>
       <c r="R328" t="n">
-        <v>0</v>
+        <v>864000</v>
       </c>
       <c r="S328" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T328" t="inlineStr"/>
       <c r="U328" t="inlineStr"/>
       <c r="V328" t="inlineStr"/>
       <c r="W328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>0</v>
       </c>
       <c r="B329" t="n">
         <v>0</v>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>ID 4566</t>
+          <t>ID  4235</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Procedura negoziata telematica per l'acquisto di strumenti endoscopici marca Olympus per l'U.O.C di Gastroenterologia ed Endoscopia del P.O. del  di Conegliano (ID 4566)</t>
+          <t>Procedura negoziata telematica per la fornitura di “Aghi-catetere venosi periferici con sistema di sicurezza - n. 2 LOTTI” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H329" t="inlineStr"/>
       <c r="I329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>163508408</t>
+          <t>166547664</t>
         </is>
       </c>
       <c r="K329" t="inlineStr"/>
       <c r="L329" t="inlineStr"/>
       <c r="M329" t="inlineStr">
         <is>
-          <t>07/02/2023 00:00</t>
+          <t>27/02/2023 00:00</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>07/02/2029 00:00</t>
+          <t>27/02/2029 00:00</t>
         </is>
       </c>
       <c r="O329" t="inlineStr">
         <is>
-          <t>28/02/2023 23:59</t>
-[...4 lines deleted...]
-          <t>21/04/2023</t>
+          <t>14/03/2023 23:59</t>
         </is>
       </c>
       <c r="R329" t="n">
-        <v>140002.84</v>
+        <v>0</v>
       </c>
       <c r="S329" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T329" t="inlineStr"/>
       <c r="U329" t="inlineStr"/>
       <c r="V329" t="inlineStr"/>
       <c r="W329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>0</v>
       </c>
       <c r="B330" t="n">
         <v>0</v>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>ID 4565</t>
+          <t>ID 4611</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Procedura negoziata telematica per l'acquisto di strumenti Endoscopici marca Pentax per l'U.O.C. di Gastroenterologia ed Endoscopia del P.O di Conegliano ( ID 4565)</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA  TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H330" t="inlineStr"/>
       <c r="I330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J330" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J330" t="inlineStr"/>
       <c r="K330" t="inlineStr"/>
       <c r="L330" t="inlineStr"/>
       <c r="M330" t="inlineStr">
         <is>
-          <t>07/02/2023 00:00</t>
+          <t>17/02/2023 00:00</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>07/02/2029 00:00</t>
+          <t>17/02/2029 00:00</t>
         </is>
       </c>
       <c r="O330" t="inlineStr">
         <is>
-          <t>28/02/2023 23:59</t>
-[...4 lines deleted...]
-          <t>21/04/2023</t>
+          <t>24/02/2023 23:59</t>
         </is>
       </c>
       <c r="R330" t="n">
-        <v>139998.5</v>
+        <v>0</v>
       </c>
       <c r="S330" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T330" t="inlineStr"/>
       <c r="U330" t="inlineStr"/>
       <c r="V330" t="inlineStr"/>
       <c r="W330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>0</v>
       </c>
       <c r="B331" t="n">
         <v>0</v>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>21239</t>
+          <t>ID 4581</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 4 SISTEMI NEUROMONITORAGGIO NEUROFISIOLOGICO MULTIMODALE AUTONOMO PER L'AREA CRITICA DA DESTINARE ALL'UOC DI ANESTESIA E RIANIMAZIONE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H331" t="inlineStr"/>
       <c r="I331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J331" t="inlineStr"/>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>165021762</t>
+        </is>
+      </c>
       <c r="K331" t="inlineStr"/>
       <c r="L331" t="inlineStr"/>
       <c r="M331" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O331" t="inlineStr">
         <is>
-          <t>17/02/2023 23:59</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="R331" t="n">
-        <v>0</v>
+        <v>119000</v>
       </c>
       <c r="S331" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T331" t="inlineStr"/>
       <c r="U331" t="inlineStr"/>
       <c r="V331" t="inlineStr"/>
       <c r="W331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>0</v>
       </c>
       <c r="B332" t="n">
         <v>0</v>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>21220</t>
+          <t>28489_2023</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 RADIOCROMATOGRAFO DA DESTINARE ALL'UOC DI MEDICINA NUCLEARE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL “SERVIZIO DI MANUTENZIONE ED ASSISTENZA FULL-RISK, CON ATTIVITA’ ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI GAMBRO” DELL’ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI, RINNOVABILI PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H332" t="inlineStr"/>
       <c r="I332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J332" t="inlineStr"/>
       <c r="K332" t="inlineStr"/>
       <c r="L332" t="inlineStr"/>
       <c r="M332" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>13/02/2023 00:00</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>13/02/2029 00:00</t>
         </is>
       </c>
       <c r="O332" t="inlineStr">
         <is>
-          <t>17/02/2023 23:59</t>
+          <t>27/02/2023 23:59</t>
         </is>
       </c>
       <c r="R332" t="n">
         <v>0</v>
       </c>
       <c r="S332" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T332" t="inlineStr"/>
       <c r="U332" t="inlineStr"/>
       <c r="V332" t="inlineStr"/>
       <c r="W332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>0</v>
       </c>
       <c r="B333" t="n">
         <v>0</v>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>ID 4511</t>
+          <t>ID 4601</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H333" t="inlineStr"/>
       <c r="I333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J333" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J333" t="inlineStr"/>
       <c r="K333" t="inlineStr"/>
       <c r="L333" t="inlineStr"/>
       <c r="M333" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>09/02/2023 00:00</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>09/02/2029 00:00</t>
         </is>
       </c>
       <c r="O333" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>17/02/2023 23:59</t>
         </is>
       </c>
       <c r="R333" t="n">
-        <v>57120</v>
+        <v>0</v>
       </c>
       <c r="S333" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T333" t="inlineStr"/>
       <c r="U333" t="inlineStr"/>
       <c r="V333" t="inlineStr"/>
       <c r="W333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>0</v>
       </c>
       <c r="B334" t="n">
         <v>0</v>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>4464</t>
+          <t>ID 4566</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA INFERMIERISTICA E SUPPORTO ALL’ATTIVITA’ ODONTOIATRICA PRESSO LA CASA CIRCONDARIALE DI TREVISO, PER IL PERIODO DI 36 MESI.</t>
+          <t>Procedura negoziata telematica per l'acquisto di strumenti endoscopici marca Olympus per l'U.O.C di Gastroenterologia ed Endoscopia del P.O. del  di Conegliano (ID 4566)</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H334" t="inlineStr"/>
       <c r="I334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J334" t="inlineStr"/>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>163508408</t>
+        </is>
+      </c>
       <c r="K334" t="inlineStr"/>
       <c r="L334" t="inlineStr"/>
       <c r="M334" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/02/2029 00:00</t>
         </is>
       </c>
       <c r="O334" t="inlineStr">
         <is>
-          <t>10/02/2023 23:59</t>
+          <t>28/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q334" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
         </is>
       </c>
       <c r="R334" t="n">
-        <v>0</v>
+        <v>140002.84</v>
       </c>
       <c r="S334" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T334" t="inlineStr"/>
       <c r="U334" t="inlineStr"/>
       <c r="V334" t="inlineStr"/>
       <c r="W334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>0</v>
       </c>
       <c r="B335" t="n">
         <v>0</v>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>ID 4512</t>
+          <t>ID 4565</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
+          <t>Procedura negoziata telematica per l'acquisto di strumenti Endoscopici marca Pentax per l'U.O.C. di Gastroenterologia ed Endoscopia del P.O di Conegliano ( ID 4565)</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H335" t="inlineStr"/>
       <c r="I335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>162682953</t>
+          <t>163516786</t>
         </is>
       </c>
       <c r="K335" t="inlineStr"/>
       <c r="L335" t="inlineStr"/>
       <c r="M335" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>07/02/2029 00:00</t>
         </is>
       </c>
       <c r="O335" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>28/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q335" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
         </is>
       </c>
       <c r="R335" t="n">
-        <v>88002.3</v>
+        <v>139998.5</v>
       </c>
       <c r="S335" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T335" t="inlineStr"/>
       <c r="U335" t="inlineStr"/>
       <c r="V335" t="inlineStr"/>
       <c r="W335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>0</v>
       </c>
       <c r="B336" t="n">
         <v>0</v>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>16733</t>
+          <t>21239</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO MININVASIVO DELL’IPERTROFIA PROSTATICA PER LE UOC DI UROLOGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 4 SISTEMI NEUROMONITORAGGIO NEUROFISIOLOGICO MULTIMODALE AUTONOMO PER L'AREA CRITICA DA DESTINARE ALL'UOC DI ANESTESIA E RIANIMAZIONE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H336" t="inlineStr"/>
       <c r="I336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J336" t="inlineStr"/>
       <c r="K336" t="inlineStr"/>
       <c r="L336" t="inlineStr"/>
       <c r="M336" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>26/01/2029 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="O336" t="inlineStr">
         <is>
-          <t>10/02/2023 23:59</t>
+          <t>17/02/2023 23:59</t>
         </is>
       </c>
       <c r="R336" t="n">
         <v>0</v>
       </c>
       <c r="S336" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T336" t="inlineStr"/>
       <c r="U336" t="inlineStr"/>
       <c r="V336" t="inlineStr"/>
       <c r="W336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>0</v>
       </c>
       <c r="B337" t="n">
         <v>0</v>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>ID 4248</t>
+          <t>21220</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Fornitura di materiale di consumo dedicato ai Facoemulsificatori e Facovitrectomi in uso presso il Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 24 mesi (ID 4248)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 RADIOCROMATOGRAFO DA DESTINARE ALL'UOC DI MEDICINA NUCLEARE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H337" t="inlineStr"/>
       <c r="I337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J337" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J337" t="inlineStr"/>
       <c r="K337" t="inlineStr"/>
       <c r="L337" t="inlineStr"/>
       <c r="M337" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>26/01/2029 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="O337" t="inlineStr">
         <is>
-          <t>12/08/2024 23:59</t>
+          <t>17/02/2023 23:59</t>
         </is>
       </c>
       <c r="R337" t="n">
-        <v>1077816</v>
+        <v>0</v>
       </c>
       <c r="S337" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T337" t="inlineStr"/>
       <c r="U337" t="inlineStr"/>
       <c r="V337" t="inlineStr"/>
       <c r="W337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>0</v>
       </c>
       <c r="B338" t="n">
         <v>0</v>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>4580</t>
+          <t>ID 4511</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER IL SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO DELL'AZIENDA ULSS n° 2 MARCA TREVIGIANA</t>
+          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H338" t="inlineStr"/>
       <c r="I338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J338" t="inlineStr"/>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>163477898</t>
+        </is>
+      </c>
       <c r="K338" t="inlineStr"/>
       <c r="L338" t="inlineStr"/>
       <c r="M338" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
-          <t>13/01/2029 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O338" t="inlineStr">
         <is>
-          <t>20/01/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="R338" t="n">
-        <v>0</v>
+        <v>57120</v>
       </c>
       <c r="S338" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T338" t="inlineStr"/>
       <c r="U338" t="inlineStr"/>
       <c r="V338" t="inlineStr"/>
       <c r="W338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>0</v>
       </c>
       <c r="B339" t="n">
         <v>0</v>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>4537</t>
+          <t>4464</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GESTIONE DEGLI AMBULATORI DI ORTOPEDIA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA INFERMIERISTICA E SUPPORTO ALL’ATTIVITA’ ODONTOIATRICA PRESSO LA CASA CIRCONDARIALE DI TREVISO, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H339" t="inlineStr"/>
       <c r="I339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J339" t="inlineStr"/>
       <c r="K339" t="inlineStr"/>
       <c r="L339" t="inlineStr"/>
       <c r="M339" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>13/01/2029 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O339" t="inlineStr">
         <is>
-          <t>20/01/2023 23:59</t>
+          <t>10/02/2023 23:59</t>
         </is>
       </c>
       <c r="R339" t="n">
         <v>0</v>
       </c>
       <c r="S339" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T339" t="inlineStr"/>
       <c r="U339" t="inlineStr"/>
       <c r="V339" t="inlineStr"/>
       <c r="W339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>0</v>
       </c>
       <c r="B340" t="n">
         <v>0</v>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>ID 4567</t>
+          <t>ID 4512</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H340" t="inlineStr"/>
       <c r="I340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J340" t="inlineStr"/>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>162682953</t>
+        </is>
+      </c>
       <c r="K340" t="inlineStr"/>
       <c r="L340" t="inlineStr"/>
       <c r="M340" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>13/01/2029 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="O340" t="inlineStr">
         <is>
-          <t>20/01/2023 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="R340" t="n">
-        <v>0</v>
+        <v>88002.3</v>
       </c>
       <c r="S340" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T340" t="inlineStr"/>
       <c r="U340" t="inlineStr"/>
       <c r="V340" t="inlineStr"/>
       <c r="W340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>0</v>
       </c>
       <c r="B341" t="n">
         <v>0</v>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>4579</t>
+          <t>16733</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO MININVASIVO DELL’IPERTROFIA PROSTATICA PER LE UOC DI UROLOGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H341" t="inlineStr"/>
       <c r="I341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J341" t="inlineStr"/>
       <c r="K341" t="inlineStr"/>
       <c r="L341" t="inlineStr"/>
       <c r="M341" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>13/01/2029 00:00</t>
+          <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="O341" t="inlineStr">
         <is>
-          <t>20/01/2023 23:59</t>
+          <t>10/02/2023 23:59</t>
         </is>
       </c>
       <c r="R341" t="n">
         <v>0</v>
       </c>
       <c r="S341" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T341" t="inlineStr"/>
       <c r="U341" t="inlineStr"/>
       <c r="V341" t="inlineStr"/>
       <c r="W341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>0</v>
       </c>
       <c r="B342" t="n">
         <v>0</v>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>ID  2917</t>
+          <t>ID 4248</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI FRONT END E ATTIVITÀ COLLEGATE A SUPPORTO DELL’ATTIVITÀ DELL’AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO</t>
+          <t>Fornitura di materiale di consumo dedicato ai Facoemulsificatori e Facovitrectomi in uso presso il Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 24 mesi (ID 4248)</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H342" t="inlineStr"/>
       <c r="I342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J342" t="inlineStr"/>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>188148473</t>
+        </is>
+      </c>
       <c r="K342" t="inlineStr"/>
       <c r="L342" t="inlineStr"/>
       <c r="M342" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>12/01/2029 00:00</t>
+          <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="O342" t="inlineStr">
         <is>
-          <t>27/01/2023 23:59</t>
+          <t>12/08/2024 23:59</t>
         </is>
       </c>
       <c r="R342" t="n">
-        <v>0</v>
+        <v>1077816</v>
       </c>
       <c r="S342" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T342" t="inlineStr"/>
       <c r="U342" t="inlineStr"/>
       <c r="V342" t="inlineStr"/>
       <c r="W342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>0</v>
       </c>
       <c r="B343" t="n">
         <v>0</v>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>233197</t>
+          <t>4537</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA DIVARICATORE ADDOMINALE AUTOSTATICO DA TAVOLO OPERATORIO PER LA U.O.C. GINECOLOGIA E OSTETRICIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GESTIONE DEGLI AMBULATORI DI ORTOPEDIA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H343" t="inlineStr"/>
       <c r="I343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J343" t="inlineStr"/>
       <c r="K343" t="inlineStr"/>
       <c r="L343" t="inlineStr"/>
       <c r="M343" t="inlineStr">
         <is>
-          <t>19/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>19/12/2028 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="O343" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>20/01/2023 23:59</t>
         </is>
       </c>
       <c r="R343" t="n">
         <v>0</v>
       </c>
       <c r="S343" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T343" t="inlineStr"/>
       <c r="U343" t="inlineStr"/>
       <c r="V343" t="inlineStr"/>
       <c r="W343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>0</v>
       </c>
       <c r="B344" t="n">
         <v>0</v>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>ID 4453</t>
+          <t>4579</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio per la gestione dei trattamenti dialitici (servizi infermieristici), presso l’Ospedale di Vittorio Veneto, per i pazienti dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID SINTEL 161608846. Cig: 94965397E4</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H344" t="inlineStr"/>
       <c r="I344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J344" t="inlineStr"/>
       <c r="K344" t="inlineStr"/>
       <c r="L344" t="inlineStr"/>
       <c r="M344" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>16/12/2028 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="O344" t="inlineStr">
         <is>
-          <t>27/01/2023 23:59</t>
+          <t>20/01/2023 23:59</t>
         </is>
       </c>
       <c r="R344" t="n">
-        <v>462200</v>
+        <v>0</v>
       </c>
       <c r="S344" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T344" t="inlineStr"/>
       <c r="U344" t="inlineStr"/>
       <c r="V344" t="inlineStr"/>
       <c r="W344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>0</v>
       </c>
       <c r="B345" t="n">
         <v>0</v>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>ID 4556</t>
+          <t>ID 4567</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO</t>
+SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H345" t="inlineStr"/>
       <c r="I345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J345" t="inlineStr"/>
       <c r="K345" t="inlineStr"/>
       <c r="L345" t="inlineStr"/>
       <c r="M345" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>16/12/2028 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="O345" t="inlineStr">
         <is>
-          <t>27/12/2022 23:59</t>
+          <t>20/01/2023 23:59</t>
         </is>
       </c>
       <c r="R345" t="n">
         <v>0</v>
       </c>
       <c r="S345" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T345" t="inlineStr"/>
       <c r="U345" t="inlineStr"/>
       <c r="V345" t="inlineStr"/>
       <c r="W345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>0</v>
       </c>
       <c r="B346" t="n">
         <v>0</v>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>ID 4557</t>
+          <t>4580</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO PER IL SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO DELL'AZIENDA ULSS n° 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H346" t="inlineStr"/>
       <c r="I346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J346" t="inlineStr"/>
       <c r="K346" t="inlineStr"/>
       <c r="L346" t="inlineStr"/>
       <c r="M346" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>16/12/2028 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="O346" t="inlineStr">
         <is>
-          <t>27/12/2022 23:59</t>
+          <t>20/01/2023 23:59</t>
         </is>
       </c>
       <c r="R346" t="n">
         <v>0</v>
       </c>
       <c r="S346" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T346" t="inlineStr"/>
       <c r="U346" t="inlineStr"/>
       <c r="V346" t="inlineStr"/>
       <c r="W346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>0</v>
       </c>
       <c r="B347" t="n">
         <v>0</v>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>ID 4555</t>
+          <t>ID  2917</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI FRONT END E ATTIVITÀ COLLEGATE A SUPPORTO DELL’ATTIVITÀ DELL’AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H347" t="inlineStr"/>
       <c r="I347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J347" t="inlineStr"/>
       <c r="K347" t="inlineStr"/>
       <c r="L347" t="inlineStr"/>
       <c r="M347" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>16/12/2028 00:00</t>
+          <t>12/01/2029 00:00</t>
         </is>
       </c>
       <c r="O347" t="inlineStr">
         <is>
-          <t>27/12/2022 23:59</t>
+          <t>27/01/2023 23:59</t>
         </is>
       </c>
       <c r="R347" t="n">
         <v>0</v>
       </c>
       <c r="S347" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T347" t="inlineStr"/>
       <c r="U347" t="inlineStr"/>
       <c r="V347" t="inlineStr"/>
       <c r="W347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>0</v>
       </c>
       <c r="B348" t="n">
         <v>0</v>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>231677</t>
+          <t>233197</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 ECOTOMOGRAFO DA DESTINARE ALL’ UOC CHIRURGIA II DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA DIVARICATORE ADDOMINALE AUTOSTATICO DA TAVOLO OPERATORIO PER LA U.O.C. GINECOLOGIA E OSTETRICIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H348" t="inlineStr"/>
       <c r="I348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J348" t="inlineStr"/>
       <c r="K348" t="inlineStr"/>
       <c r="L348" t="inlineStr"/>
       <c r="M348" t="inlineStr">
         <is>
-          <t>15/12/2022 00:00</t>
+          <t>19/12/2022 00:00</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>15/12/2028 00:00</t>
+          <t>19/12/2028 00:00</t>
         </is>
       </c>
       <c r="O348" t="inlineStr">
         <is>
-          <t>30/12/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="R348" t="n">
         <v>0</v>
       </c>
       <c r="S348" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T348" t="inlineStr"/>
       <c r="U348" t="inlineStr"/>
       <c r="V348" t="inlineStr"/>
       <c r="W348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>0</v>
       </c>
       <c r="B349" t="n">
         <v>0</v>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>231664</t>
+          <t>ID 4555</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 PIATTAFORME PER MISURAZIONE DI GITTATA CARDIACA DA DESTINARE ALL’UOC DI ANESTESIA E RIANIMAZIONE DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H349" t="inlineStr"/>
       <c r="I349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J349" t="inlineStr"/>
       <c r="K349" t="inlineStr"/>
       <c r="L349" t="inlineStr"/>
       <c r="M349" t="inlineStr">
         <is>
-          <t>15/12/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
-          <t>15/12/2028 00:00</t>
+          <t>16/12/2028 00:00</t>
         </is>
       </c>
       <c r="O349" t="inlineStr">
         <is>
-          <t>30/12/2022 23:59</t>
+          <t>27/12/2022 23:59</t>
         </is>
       </c>
       <c r="R349" t="n">
         <v>0</v>
       </c>
       <c r="S349" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T349" t="inlineStr"/>
       <c r="U349" t="inlineStr"/>
       <c r="V349" t="inlineStr"/>
       <c r="W349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>0</v>
       </c>
       <c r="B350" t="n">
         <v>0</v>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>231616</t>
+          <t>ID 4556</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 STAZIONE DI LAVORO PER RIDUZIONE DEI CAMPIONI ISTOLOGICI DA DESTINARE ALLA UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H350" t="inlineStr"/>
       <c r="I350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J350" t="inlineStr"/>
       <c r="K350" t="inlineStr"/>
       <c r="L350" t="inlineStr"/>
       <c r="M350" t="inlineStr">
         <is>
-          <t>15/12/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>15/12/2028 00:00</t>
+          <t>16/12/2028 00:00</t>
         </is>
       </c>
       <c r="O350" t="inlineStr">
         <is>
-          <t>30/12/2022 23:59</t>
+          <t>27/12/2022 23:59</t>
         </is>
       </c>
       <c r="R350" t="n">
         <v>0</v>
       </c>
       <c r="S350" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T350" t="inlineStr"/>
       <c r="U350" t="inlineStr"/>
       <c r="V350" t="inlineStr"/>
       <c r="W350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>0</v>
       </c>
       <c r="B351" t="n">
         <v>0</v>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>0225739</t>
+          <t>ID 4557</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 STAZIONE DI LAVORO PER ISTOPATOLOGIA MICROSCOPICA DA DESTINARE ALLA UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI PRONTA DISPONIBILITÀ E DI GUARDIA RADIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H351" t="inlineStr"/>
       <c r="I351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J351" t="inlineStr"/>
       <c r="K351" t="inlineStr"/>
       <c r="L351" t="inlineStr"/>
       <c r="M351" t="inlineStr">
         <is>
-          <t>06/12/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>06/12/2028 00:00</t>
+          <t>16/12/2028 00:00</t>
         </is>
       </c>
       <c r="O351" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>27/12/2022 23:59</t>
         </is>
       </c>
       <c r="R351" t="n">
         <v>0</v>
       </c>
       <c r="S351" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T351" t="inlineStr"/>
       <c r="U351" t="inlineStr"/>
       <c r="V351" t="inlineStr"/>
       <c r="W351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>0</v>
       </c>
       <c r="B352" t="n">
         <v>0</v>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>ID 3691</t>
+          <t>ID 4453</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio per la gestione dei trattamenti dialitici (servizi infermieristici), presso l’Ospedale di Vittorio Veneto, per i pazienti dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID SINTEL 161608846. Cig: 94965397E4</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H352" t="inlineStr"/>
       <c r="I352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J352" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J352" t="inlineStr"/>
       <c r="K352" t="inlineStr"/>
       <c r="L352" t="inlineStr"/>
       <c r="M352" t="inlineStr">
         <is>
-          <t>06/12/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>06/12/2028 00:00</t>
+          <t>16/12/2028 00:00</t>
         </is>
       </c>
       <c r="O352" t="inlineStr">
         <is>
-          <t>10/02/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/05/2023</t>
+          <t>27/01/2023 23:59</t>
         </is>
       </c>
       <c r="R352" t="n">
-        <v>1184000</v>
+        <v>462200</v>
       </c>
       <c r="S352" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T352" t="inlineStr"/>
       <c r="U352" t="inlineStr"/>
       <c r="V352" t="inlineStr"/>
       <c r="W352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>0</v>
       </c>
       <c r="B353" t="n">
         <v>0</v>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>ID 4295</t>
+          <t>231677</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>PNRR - Appalto specifico per l'affidamento di servizi PPALTO SPECIFICO PER L’AFFIDAMENTO DI SERVIZI APPLICATIVI E DI SERVIZIACCESSORI IN AMBITO DI CARTELLA CLINICA ED ENTERPRISE IMAGING PER LAREALIZZAZIONE DELLA PIATTAFORMA PROVINCIALE DI CARDIOLOGIA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “SERVIZI APPLICATIVIPER LE PUBBLICHE AMMINISTRAZIONI – SANITA’ DIGITALE – SISTEMI INFORMATIVICLINICO-ASSISTENZIALI” (ID 4295)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 ECOTOMOGRAFO DA DESTINARE ALL’ UOC CHIRURGIA II DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H353" t="inlineStr"/>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J353" t="inlineStr"/>
-      <c r="K353" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K353" t="inlineStr"/>
       <c r="L353" t="inlineStr"/>
       <c r="M353" t="inlineStr">
         <is>
-          <t>02/12/2022 00:00</t>
+          <t>15/12/2022 00:00</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>02/12/2028 00:00</t>
+          <t>15/12/2028 00:00</t>
         </is>
       </c>
       <c r="O353" t="inlineStr">
         <is>
-          <t>02/12/2022 23:59</t>
+          <t>30/12/2022 23:59</t>
         </is>
       </c>
       <c r="R353" t="n">
-        <v>186750</v>
+        <v>0</v>
       </c>
       <c r="S353" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T353" t="inlineStr"/>
       <c r="U353" t="inlineStr"/>
       <c r="V353" t="inlineStr"/>
       <c r="W353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>0</v>
       </c>
       <c r="B354" t="n">
         <v>0</v>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>ID 4123</t>
+          <t>231616</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>AVVISO DI PUBBLICAZIONE DI MANIFESTAZIONE DI INTERESSE PER L'AFFIDAMENTO DEL SERVIZIO DI TRASPORTO BENI PER IL PERIODO DI 12 MESI, DA DESTINARE ALL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 STAZIONE DI LAVORO PER RIDUZIONE DEI CAMPIONI ISTOLOGICI DA DESTINARE ALLA UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H354" t="inlineStr"/>
       <c r="I354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J354" t="inlineStr"/>
       <c r="K354" t="inlineStr"/>
       <c r="L354" t="inlineStr"/>
       <c r="M354" t="inlineStr">
         <is>
-          <t>01/12/2022 00:00</t>
+          <t>15/12/2022 00:00</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>01/12/2028 00:00</t>
+          <t>15/12/2028 00:00</t>
         </is>
       </c>
       <c r="O354" t="inlineStr">
         <is>
-          <t>15/12/2022 23:59</t>
+          <t>30/12/2022 23:59</t>
         </is>
       </c>
       <c r="R354" t="n">
         <v>0</v>
       </c>
       <c r="S354" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T354" t="inlineStr"/>
       <c r="U354" t="inlineStr"/>
       <c r="V354" t="inlineStr"/>
       <c r="W354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>0</v>
       </c>
       <c r="B355" t="n">
         <v>0</v>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>ID 4536</t>
+          <t>231664</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 PIATTAFORME PER MISURAZIONE DI GITTATA CARDIACA DA DESTINARE ALL’UOC DI ANESTESIA E RIANIMAZIONE DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H355" t="inlineStr"/>
       <c r="I355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J355" t="inlineStr"/>
       <c r="K355" t="inlineStr"/>
       <c r="L355" t="inlineStr"/>
       <c r="M355" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>15/12/2022 00:00</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
-          <t>17/11/2028 00:00</t>
+          <t>15/12/2028 00:00</t>
         </is>
       </c>
       <c r="O355" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
+          <t>30/12/2022 23:59</t>
         </is>
       </c>
       <c r="R355" t="n">
         <v>0</v>
       </c>
       <c r="S355" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T355" t="inlineStr"/>
       <c r="U355" t="inlineStr"/>
       <c r="V355" t="inlineStr"/>
       <c r="W355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>0</v>
       </c>
       <c r="B356" t="n">
         <v>0</v>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>ID 4535</t>
+          <t>0225739</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 STAZIONE DI LAVORO PER ISTOPATOLOGIA MICROSCOPICA DA DESTINARE ALLA UOC DI ANATOMIA PATOLOGICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H356" t="inlineStr"/>
       <c r="I356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J356" t="inlineStr"/>
       <c r="K356" t="inlineStr"/>
       <c r="L356" t="inlineStr"/>
       <c r="M356" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
-          <t>17/11/2028 00:00</t>
+          <t>06/12/2028 00:00</t>
         </is>
       </c>
       <c r="O356" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="R356" t="n">
         <v>0</v>
       </c>
       <c r="S356" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T356" t="inlineStr"/>
       <c r="U356" t="inlineStr"/>
       <c r="V356" t="inlineStr"/>
       <c r="W356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>0</v>
       </c>
       <c r="B357" t="n">
         <v>0</v>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>ID 4486</t>
+          <t>ID 3691</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato copertura assicurativa per la protezione dei rischi informatici (“Cyber risks”)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H357" t="inlineStr"/>
       <c r="I357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J357" t="inlineStr"/>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>ID 159792220</t>
+        </is>
+      </c>
       <c r="K357" t="inlineStr"/>
       <c r="L357" t="inlineStr"/>
       <c r="M357" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
-          <t>11/11/2028 00:00</t>
+          <t>06/12/2028 00:00</t>
         </is>
       </c>
       <c r="O357" t="inlineStr">
         <is>
-          <t>18/11/2022 23:59</t>
+          <t>10/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q357" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="R357" t="n">
-        <v>0</v>
+        <v>1184000</v>
       </c>
       <c r="S357" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T357" t="inlineStr"/>
       <c r="U357" t="inlineStr"/>
       <c r="V357" t="inlineStr"/>
       <c r="W357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>0</v>
       </c>
       <c r="B358" t="n">
         <v>0</v>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>ID 4515</t>
+          <t>ID 4295</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>PNRR - Appalto specifico per l'affidamento di servizi PPALTO SPECIFICO PER L’AFFIDAMENTO DI SERVIZI APPLICATIVI E DI SERVIZIACCESSORI IN AMBITO DI CARTELLA CLINICA ED ENTERPRISE IMAGING PER LAREALIZZAZIONE DELLA PIATTAFORMA PROVINCIALE DI CARDIOLOGIA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “SERVIZI APPLICATIVIPER LE PUBBLICHE AMMINISTRAZIONI – SANITA’ DIGITALE – SISTEMI INFORMATIVICLINICO-ASSISTENZIALI” (ID 4295)</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H358" t="inlineStr"/>
       <c r="I358" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J358" t="inlineStr"/>
-      <c r="K358" t="inlineStr"/>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>I46G21001710006</t>
+        </is>
+      </c>
       <c r="L358" t="inlineStr"/>
       <c r="M358" t="inlineStr">
         <is>
-          <t>10/11/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
-          <t>10/11/2028 00:00</t>
+          <t>02/12/2028 00:00</t>
         </is>
       </c>
       <c r="O358" t="inlineStr">
         <is>
-          <t>18/11/2022 23:59</t>
+          <t>02/12/2022 23:59</t>
         </is>
       </c>
       <c r="R358" t="n">
-        <v>0</v>
+        <v>186750</v>
       </c>
       <c r="S358" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T358" t="inlineStr"/>
       <c r="U358" t="inlineStr"/>
       <c r="V358" t="inlineStr"/>
       <c r="W358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>0</v>
       </c>
       <c r="B359" t="n">
         <v>0</v>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>ID 4516</t>
+          <t>ID 4123</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>AVVISO DI PUBBLICAZIONE DI MANIFESTAZIONE DI INTERESSE PER L'AFFIDAMENTO DEL SERVIZIO DI TRASPORTO BENI PER IL PERIODO DI 12 MESI, DA DESTINARE ALL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H359" t="inlineStr"/>
       <c r="I359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J359" t="inlineStr"/>
       <c r="K359" t="inlineStr"/>
       <c r="L359" t="inlineStr"/>
       <c r="M359" t="inlineStr">
         <is>
-          <t>10/11/2022 00:00</t>
+          <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
-          <t>10/11/2028 00:00</t>
+          <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
-          <t>18/11/2022 23:59</t>
+          <t>15/12/2022 23:59</t>
         </is>
       </c>
       <c r="R359" t="n">
         <v>0</v>
       </c>
       <c r="S359" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T359" t="inlineStr"/>
       <c r="U359" t="inlineStr"/>
       <c r="V359" t="inlineStr"/>
       <c r="W359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>0</v>
       </c>
       <c r="B360" t="n">
         <v>0</v>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>0202088</t>
+          <t>ID 4536</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA INTEGRATO SPECT-CT DOTATO DI RIVELATORI A STATO SOLIDO CZT DA DESTINARE ALL'UOC DI MEDICINA NUCLEARE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H360" t="inlineStr"/>
       <c r="I360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J360" t="inlineStr"/>
       <c r="K360" t="inlineStr"/>
       <c r="L360" t="inlineStr"/>
       <c r="M360" t="inlineStr">
         <is>
-          <t>02/11/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
-          <t>02/11/2028 00:00</t>
+          <t>17/11/2028 00:00</t>
         </is>
       </c>
       <c r="O360" t="inlineStr">
         <is>
-          <t>22/11/2022 23:59</t>
+          <t>24/11/2022 23:59</t>
         </is>
       </c>
       <c r="R360" t="n">
         <v>0</v>
       </c>
       <c r="S360" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T360" t="inlineStr"/>
       <c r="U360" t="inlineStr"/>
       <c r="V360" t="inlineStr"/>
       <c r="W360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>0</v>
       </c>
       <c r="B361" t="n">
         <v>0</v>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>ID 4494</t>
+          <t>ID 4535</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO
 DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H361" t="inlineStr"/>
       <c r="I361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J361" t="inlineStr"/>
       <c r="K361" t="inlineStr"/>
       <c r="L361" t="inlineStr"/>
       <c r="M361" t="inlineStr">
         <is>
-          <t>27/10/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
-          <t>27/10/2028 00:00</t>
+          <t>17/11/2028 00:00</t>
         </is>
       </c>
       <c r="O361" t="inlineStr">
         <is>
-          <t>04/11/2022 23:59</t>
+          <t>24/11/2022 23:59</t>
         </is>
       </c>
       <c r="R361" t="n">
         <v>0</v>
       </c>
       <c r="S361" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T361" t="inlineStr"/>
       <c r="U361" t="inlineStr"/>
       <c r="V361" t="inlineStr"/>
       <c r="W361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>0</v>
       </c>
       <c r="B362" t="n">
         <v>0</v>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>4517</t>
+          <t>ID 4486</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Avviso Indagine di mercato per la fornitura di n. 1 sistema robotizzato per biopsia prostatica in bore RM compatibile, da destinare all’U.O.C. di Radiologia Diagnostica del Presidio Ospedaliero di Treviso dell’Azienda ULSS n. 2 Marca trevigiana (ID 4517)</t>
+          <t>Avviso indagine di mercato copertura assicurativa per la protezione dei rischi informatici (“Cyber risks”)</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H362" t="inlineStr"/>
       <c r="I362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J362" t="inlineStr"/>
       <c r="K362" t="inlineStr"/>
       <c r="L362" t="inlineStr"/>
       <c r="M362" t="inlineStr">
         <is>
-          <t>26/10/2022 00:00</t>
+          <t>11/11/2022 00:00</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>26/10/2028 00:00</t>
+          <t>11/11/2028 00:00</t>
         </is>
       </c>
       <c r="O362" t="inlineStr">
         <is>
-          <t>08/11/2022 23:59</t>
+          <t>18/11/2022 23:59</t>
         </is>
       </c>
       <c r="R362" t="n">
         <v>0</v>
       </c>
       <c r="S362" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T362" t="inlineStr"/>
       <c r="U362" t="inlineStr"/>
       <c r="V362" t="inlineStr"/>
       <c r="W362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>0</v>
       </c>
       <c r="B363" t="n">
         <v>0</v>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>ID3788</t>
+          <t>ID 4516</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
+          <t>Avviso indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H363" t="inlineStr"/>
       <c r="I363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J363" t="inlineStr"/>
       <c r="K363" t="inlineStr"/>
       <c r="L363" t="inlineStr"/>
       <c r="M363" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>10/11/2022 00:00</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>10/11/2028 00:00</t>
         </is>
       </c>
       <c r="O363" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>18/11/2022 23:59</t>
         </is>
       </c>
       <c r="R363" t="n">
         <v>0</v>
       </c>
       <c r="S363" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T363" t="inlineStr"/>
       <c r="U363" t="inlineStr"/>
       <c r="V363" t="inlineStr"/>
       <c r="W363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>0</v>
       </c>
       <c r="B364" t="n">
         <v>0</v>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>195707</t>
+          <t>ID 4515</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA TERMOREGOLATO E PRESSURIZZATO DI IRRIGAZIONE LIQUIDI PER ENDOSCOPIA UROLOGICA PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>Avviso indagine di mercato servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H364" t="inlineStr"/>
       <c r="I364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J364" t="inlineStr"/>
       <c r="K364" t="inlineStr"/>
       <c r="L364" t="inlineStr"/>
       <c r="M364" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>10/11/2022 00:00</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>10/11/2028 00:00</t>
         </is>
       </c>
       <c r="O364" t="inlineStr">
         <is>
-          <t>31/10/2022 23:59</t>
+          <t>18/11/2022 23:59</t>
         </is>
       </c>
       <c r="R364" t="n">
         <v>0</v>
       </c>
       <c r="S364" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T364" t="inlineStr"/>
       <c r="U364" t="inlineStr"/>
       <c r="V364" t="inlineStr"/>
       <c r="W364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>0</v>
       </c>
       <c r="B365" t="n">
         <v>0</v>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>ID 4508</t>
+          <t>0202088</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GESTIONE DEGLI AMBULATORI DI ORTOPEDIA PRESSO I PRESIDI OSPEDALIERI DEL
-DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA INTEGRATO SPECT-CT DOTATO DI RIVELATORI A STATO SOLIDO CZT DA DESTINARE ALL'UOC DI MEDICINA NUCLEARE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H365" t="inlineStr"/>
       <c r="I365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J365" t="inlineStr"/>
       <c r="K365" t="inlineStr"/>
       <c r="L365" t="inlineStr"/>
       <c r="M365" t="inlineStr">
         <is>
-          <t>19/10/2022 00:00</t>
+          <t>02/11/2022 00:00</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>19/10/2028 00:00</t>
+          <t>02/11/2028 00:00</t>
         </is>
       </c>
       <c r="O365" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>22/11/2022 23:59</t>
         </is>
       </c>
       <c r="R365" t="n">
         <v>0</v>
       </c>
       <c r="S365" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T365" t="inlineStr"/>
       <c r="U365" t="inlineStr"/>
       <c r="V365" t="inlineStr"/>
       <c r="W365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>0</v>
       </c>
       <c r="B366" t="n">
         <v>0</v>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>ID   4235</t>
+          <t>ID 4494</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “AGHI CATETERE VENOSI PERIFERICI CON SISTEMA DI SICUREZZA” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H366" t="inlineStr"/>
       <c r="I366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J366" t="inlineStr"/>
       <c r="K366" t="inlineStr"/>
       <c r="L366" t="inlineStr"/>
       <c r="M366" t="inlineStr">
         <is>
-          <t>13/10/2022 00:00</t>
+          <t>27/10/2022 00:00</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>13/10/2028 00:00</t>
+          <t>27/10/2028 00:00</t>
         </is>
       </c>
       <c r="O366" t="inlineStr">
         <is>
-          <t>28/10/2022 23:59</t>
+          <t>04/11/2022 23:59</t>
         </is>
       </c>
       <c r="R366" t="n">
         <v>0</v>
       </c>
       <c r="S366" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T366" t="inlineStr"/>
       <c r="U366" t="inlineStr"/>
       <c r="V366" t="inlineStr"/>
       <c r="W366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>0</v>
       </c>
       <c r="B367" t="n">
         <v>0</v>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>182818</t>
+          <t>4517</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE D MERCATO PER L'AFFIDAMENTO DI PILASTRI DI GUARIGIONE E IMPIANTI OSSEI PER CHIRURGIA MAXILLO-FACCIALE</t>
+          <t>Avviso Indagine di mercato per la fornitura di n. 1 sistema robotizzato per biopsia prostatica in bore RM compatibile, da destinare all’U.O.C. di Radiologia Diagnostica del Presidio Ospedaliero di Treviso dell’Azienda ULSS n. 2 Marca trevigiana (ID 4517)</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H367" t="inlineStr"/>
       <c r="I367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J367" t="inlineStr"/>
       <c r="K367" t="inlineStr"/>
       <c r="L367" t="inlineStr"/>
       <c r="M367" t="inlineStr">
         <is>
-          <t>03/10/2022 00:00</t>
+          <t>26/10/2022 00:00</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
-          <t>03/10/2028 00:00</t>
+          <t>26/10/2028 00:00</t>
         </is>
       </c>
       <c r="O367" t="inlineStr">
         <is>
-          <t>17/10/2022 23:59</t>
+          <t>08/11/2022 23:59</t>
         </is>
       </c>
       <c r="R367" t="n">
         <v>0</v>
       </c>
       <c r="S367" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T367" t="inlineStr"/>
       <c r="U367" t="inlineStr"/>
       <c r="V367" t="inlineStr"/>
       <c r="W367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>0</v>
       </c>
       <c r="B368" t="n">
         <v>0</v>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>182770</t>
+          <t>ID3788</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI DETACHOL E COR HYGIENIC WIPES PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H368" t="inlineStr"/>
       <c r="I368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J368" t="inlineStr"/>
       <c r="K368" t="inlineStr"/>
       <c r="L368" t="inlineStr"/>
       <c r="M368" t="inlineStr">
         <is>
-          <t>03/10/2022 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
-          <t>03/10/2028 00:00</t>
+          <t>24/10/2028 00:00</t>
         </is>
       </c>
       <c r="O368" t="inlineStr">
         <is>
-          <t>17/10/2022 23:59</t>
+          <t>24/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R368" t="n">
         <v>0</v>
       </c>
       <c r="S368" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T368" t="inlineStr"/>
       <c r="U368" t="inlineStr"/>
       <c r="V368" t="inlineStr"/>
       <c r="W368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>0</v>
       </c>
       <c r="B369" t="n">
         <v>0</v>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>ID 4039</t>
+          <t>195707</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA TERMOREGOLATO E PRESSURIZZATO DI IRRIGAZIONE LIQUIDI PER ENDOSCOPIA UROLOGICA PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H369" t="inlineStr"/>
       <c r="I369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J369" t="inlineStr"/>
       <c r="K369" t="inlineStr"/>
       <c r="L369" t="inlineStr"/>
       <c r="M369" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>21/10/2028 00:00</t>
         </is>
       </c>
       <c r="O369" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>31/10/2022 23:59</t>
         </is>
       </c>
       <c r="R369" t="n">
-        <v>74950</v>
+        <v>0</v>
       </c>
       <c r="S369" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T369" t="inlineStr"/>
       <c r="U369" t="inlineStr"/>
       <c r="V369" t="inlineStr"/>
       <c r="W369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>0</v>
       </c>
       <c r="B370" t="n">
         <v>0</v>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>ID 4475</t>
+          <t>ID 4508</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GESTIONE DEGLI 
-[...1 lines deleted...]
-DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. (ID.4475).</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GESTIONE DEGLI AMBULATORI DI ORTOPEDIA PRESSO I PRESIDI OSPEDALIERI DEL
+DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H370" t="inlineStr"/>
       <c r="I370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J370" t="inlineStr"/>
       <c r="K370" t="inlineStr"/>
       <c r="L370" t="inlineStr"/>
       <c r="M370" t="inlineStr">
         <is>
-          <t>29/09/2022 00:00</t>
+          <t>19/10/2022 00:00</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
-          <t>29/09/2028 00:00</t>
+          <t>19/10/2028 00:00</t>
         </is>
       </c>
       <c r="O370" t="inlineStr">
         <is>
-          <t>06/10/2022 23:59</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="R370" t="n">
         <v>0</v>
       </c>
       <c r="S370" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T370" t="inlineStr"/>
       <c r="U370" t="inlineStr"/>
       <c r="V370" t="inlineStr"/>
       <c r="W370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>0</v>
       </c>
       <c r="B371" t="n">
         <v>0</v>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>ID 4490</t>
+          <t>ID   4235</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI 
-[...1 lines deleted...]
- DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID 4490)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “AGHI CATETERE VENOSI PERIFERICI CON SISTEMA DI SICUREZZA” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H371" t="inlineStr"/>
       <c r="I371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J371" t="inlineStr"/>
       <c r="K371" t="inlineStr"/>
       <c r="L371" t="inlineStr"/>
       <c r="M371" t="inlineStr">
         <is>
-          <t>29/09/2022 00:00</t>
+          <t>13/10/2022 00:00</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>29/09/2028 00:00</t>
+          <t>13/10/2028 00:00</t>
         </is>
       </c>
       <c r="O371" t="inlineStr">
         <is>
-          <t>06/10/2022 23:59</t>
+          <t>28/10/2022 23:59</t>
         </is>
       </c>
       <c r="R371" t="n">
         <v>0</v>
       </c>
       <c r="S371" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T371" t="inlineStr"/>
       <c r="U371" t="inlineStr"/>
       <c r="V371" t="inlineStr"/>
       <c r="W371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>0</v>
       </c>
       <c r="B372" t="n">
         <v>0</v>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>ID 4293</t>
+          <t>182770</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Asolo al fine del consolidamento nell'unico data center presso l'Azienda ULSS 2 Marca Trevigiana (ID 4293)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI DETACHOL E COR HYGIENIC WIPES PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H372" t="inlineStr"/>
       <c r="I372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J372" t="inlineStr"/>
       <c r="K372" t="inlineStr"/>
       <c r="L372" t="inlineStr"/>
       <c r="M372" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>03/10/2022 00:00</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>21/09/2028 00:00</t>
+          <t>03/10/2028 00:00</t>
         </is>
       </c>
       <c r="O372" t="inlineStr">
         <is>
-          <t>21/10/2022 23:59</t>
+          <t>17/10/2022 23:59</t>
         </is>
       </c>
       <c r="R372" t="n">
-        <v>198500</v>
+        <v>0</v>
       </c>
       <c r="S372" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T372" t="inlineStr"/>
       <c r="U372" t="inlineStr"/>
       <c r="V372" t="inlineStr"/>
       <c r="W372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>0</v>
       </c>
       <c r="B373" t="n">
         <v>0</v>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>ID 4478</t>
+          <t>182818</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>AVVISO DI INDAGINE D MERCATO PER L'AFFIDAMENTO DI PILASTRI DI GUARIGIONE E IMPIANTI OSSEI PER CHIRURGIA MAXILLO-FACCIALE</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H373" t="inlineStr"/>
       <c r="I373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J373" t="inlineStr"/>
       <c r="K373" t="inlineStr"/>
       <c r="L373" t="inlineStr"/>
       <c r="M373" t="inlineStr">
         <is>
-          <t>15/09/2022 00:00</t>
+          <t>03/10/2022 00:00</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>15/09/2028 00:00</t>
+          <t>03/10/2028 00:00</t>
         </is>
       </c>
       <c r="O373" t="inlineStr">
         <is>
-          <t>22/09/2022 23:59</t>
+          <t>17/10/2022 23:59</t>
         </is>
       </c>
       <c r="R373" t="n">
         <v>0</v>
       </c>
       <c r="S373" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T373" t="inlineStr"/>
       <c r="U373" t="inlineStr"/>
       <c r="V373" t="inlineStr"/>
       <c r="W373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>0</v>
       </c>
       <c r="B374" t="n">
         <v>0</v>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>ID 4308</t>
+          <t>ID 4039</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SUI COMPONENTI DEL SIO, DEI REPOSITORY E DEI LABORATORI AZIENDALI, DELLA DITTA DEDALUS SPA FINO AL 31/12/2023.</t>
+          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H374" t="inlineStr"/>
       <c r="I374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J374" t="inlineStr"/>
       <c r="K374" t="inlineStr"/>
       <c r="L374" t="inlineStr"/>
       <c r="M374" t="inlineStr">
         <is>
-          <t>09/09/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>09/09/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="O374" t="inlineStr">
         <is>
-          <t>23/09/2022 23:59</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="R374" t="n">
-        <v>0</v>
+        <v>74950</v>
       </c>
       <c r="S374" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T374" t="inlineStr"/>
       <c r="U374" t="inlineStr"/>
       <c r="V374" t="inlineStr"/>
       <c r="W374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>0</v>
       </c>
       <c r="B375" t="n">
         <v>0</v>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>ID 4473</t>
+          <t>ID 4490</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI 
+ OSPEDALIERI DEL 
+ DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID 4490)</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H375" t="inlineStr"/>
       <c r="I375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J375" t="inlineStr"/>
       <c r="K375" t="inlineStr"/>
       <c r="L375" t="inlineStr"/>
       <c r="M375" t="inlineStr">
         <is>
-          <t>09/09/2022 00:00</t>
+          <t>29/09/2022 00:00</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>09/09/2028 00:00</t>
+          <t>29/09/2028 00:00</t>
         </is>
       </c>
       <c r="O375" t="inlineStr">
         <is>
-          <t>16/09/2022 23:59</t>
+          <t>06/10/2022 23:59</t>
         </is>
       </c>
       <c r="R375" t="n">
         <v>0</v>
       </c>
       <c r="S375" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T375" t="inlineStr"/>
       <c r="U375" t="inlineStr"/>
       <c r="V375" t="inlineStr"/>
       <c r="W375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>0</v>
       </c>
       <c r="B376" t="n">
         <v>0</v>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>ID 4471</t>
+          <t>ID 4475</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GESTIONE DEGLI 
+ AMBULATORI DI ORTOPEDIA PRESSO I PRESIDI OSPEDALIERI DEL
+DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. (ID.4475).</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H376" t="inlineStr"/>
       <c r="I376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J376" t="inlineStr"/>
       <c r="K376" t="inlineStr"/>
       <c r="L376" t="inlineStr"/>
       <c r="M376" t="inlineStr">
         <is>
-          <t>09/09/2022 00:00</t>
+          <t>29/09/2022 00:00</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>09/09/2028 00:00</t>
+          <t>29/09/2028 00:00</t>
         </is>
       </c>
       <c r="O376" t="inlineStr">
         <is>
-          <t>16/09/2022 23:59</t>
+          <t>06/10/2022 23:59</t>
         </is>
       </c>
       <c r="R376" t="n">
         <v>0</v>
       </c>
       <c r="S376" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T376" t="inlineStr"/>
       <c r="U376" t="inlineStr"/>
       <c r="V376" t="inlineStr"/>
       <c r="W376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>0</v>
       </c>
       <c r="B377" t="n">
         <v>0</v>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>09092022</t>
+          <t>ID 4293</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI BRONCOSCOPI MONOUSO CON MONITOR IN COMODATO PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Asolo al fine del consolidamento nell'unico data center presso l'Azienda ULSS 2 Marca Trevigiana (ID 4293)</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H377" t="inlineStr"/>
       <c r="I377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J377" t="inlineStr"/>
       <c r="K377" t="inlineStr"/>
       <c r="L377" t="inlineStr"/>
       <c r="M377" t="inlineStr">
         <is>
-          <t>09/09/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>09/09/2028 00:00</t>
+          <t>21/09/2028 00:00</t>
         </is>
       </c>
       <c r="O377" t="inlineStr">
         <is>
-          <t>26/09/2022 23:59</t>
+          <t>21/10/2022 23:59</t>
         </is>
       </c>
       <c r="R377" t="n">
-        <v>0</v>
+        <v>198500</v>
       </c>
       <c r="S377" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T377" t="inlineStr"/>
       <c r="U377" t="inlineStr"/>
       <c r="V377" t="inlineStr"/>
       <c r="W377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>0</v>
       </c>
       <c r="B378" t="n">
         <v>0</v>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>ID 4470</t>
+          <t>ID 4478</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Avviso indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H378" t="inlineStr"/>
       <c r="I378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J378" t="inlineStr"/>
       <c r="K378" t="inlineStr"/>
       <c r="L378" t="inlineStr"/>
       <c r="M378" t="inlineStr">
         <is>
-          <t>06/09/2022 00:00</t>
+          <t>15/09/2022 00:00</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>15/09/2028 00:00</t>
         </is>
       </c>
       <c r="O378" t="inlineStr">
         <is>
-          <t>13/09/2022 23:59</t>
+          <t>22/09/2022 23:59</t>
         </is>
       </c>
       <c r="R378" t="n">
         <v>0</v>
       </c>
       <c r="S378" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T378" t="inlineStr"/>
       <c r="U378" t="inlineStr"/>
       <c r="V378" t="inlineStr"/>
       <c r="W378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>0</v>
       </c>
       <c r="B379" t="n">
         <v>0</v>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>ID 4469</t>
+          <t>09092022</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI BRONCOSCOPI MONOUSO CON MONITOR IN COMODATO PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H379" t="inlineStr"/>
       <c r="I379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J379" t="inlineStr"/>
       <c r="K379" t="inlineStr"/>
       <c r="L379" t="inlineStr"/>
       <c r="M379" t="inlineStr">
         <is>
-          <t>06/09/2022 00:00</t>
+          <t>09/09/2022 00:00</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>09/09/2028 00:00</t>
         </is>
       </c>
       <c r="O379" t="inlineStr">
         <is>
-          <t>13/09/2022 23:59</t>
+          <t>26/09/2022 23:59</t>
         </is>
       </c>
       <c r="R379" t="n">
         <v>0</v>
       </c>
       <c r="S379" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T379" t="inlineStr"/>
       <c r="U379" t="inlineStr"/>
       <c r="V379" t="inlineStr"/>
       <c r="W379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>0</v>
       </c>
       <c r="B380" t="n">
         <v>0</v>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>ID 4472</t>
+          <t>ID 4308</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SUI COMPONENTI DEL SIO, DEI REPOSITORY E DEI LABORATORI AZIENDALI, DELLA DITTA DEDALUS SPA FINO AL 31/12/2023.</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H380" t="inlineStr"/>
       <c r="I380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J380" t="inlineStr"/>
       <c r="K380" t="inlineStr"/>
       <c r="L380" t="inlineStr"/>
       <c r="M380" t="inlineStr">
         <is>
-          <t>06/09/2022 00:00</t>
+          <t>09/09/2022 00:00</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>09/09/2028 00:00</t>
         </is>
       </c>
       <c r="O380" t="inlineStr">
         <is>
-          <t>13/09/2022 23:59</t>
+          <t>23/09/2022 23:59</t>
         </is>
       </c>
       <c r="R380" t="n">
         <v>0</v>
       </c>
       <c r="S380" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T380" t="inlineStr"/>
       <c r="U380" t="inlineStr"/>
       <c r="V380" t="inlineStr"/>
       <c r="W380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>0</v>
       </c>
       <c r="B381" t="n">
         <v>0</v>
       </c>
       <c r="C381" t="inlineStr">
         <is>
+          <t>ID 4473</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI PRONTA DISPONIBILITÀ E DI GUARDIA RADIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr"/>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr"/>
+      <c r="K381" t="inlineStr"/>
+      <c r="L381" t="inlineStr"/>
+      <c r="M381" t="inlineStr">
+        <is>
+          <t>09/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>09/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O381" t="inlineStr">
+        <is>
+          <t>16/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R381" t="n">
+        <v>0</v>
+      </c>
+      <c r="S381" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T381" t="inlineStr"/>
+      <c r="U381" t="inlineStr"/>
+      <c r="V381" t="inlineStr"/>
+      <c r="W381" t="inlineStr"/>
+    </row>
+    <row r="382">
+      <c r="A382" t="n">
+        <v>0</v>
+      </c>
+      <c r="B382" t="n">
+        <v>0</v>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>ID 4471</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr"/>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr"/>
+      <c r="K382" t="inlineStr"/>
+      <c r="L382" t="inlineStr"/>
+      <c r="M382" t="inlineStr">
+        <is>
+          <t>09/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>09/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O382" t="inlineStr">
+        <is>
+          <t>16/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R382" t="n">
+        <v>0</v>
+      </c>
+      <c r="S382" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T382" t="inlineStr"/>
+      <c r="U382" t="inlineStr"/>
+      <c r="V382" t="inlineStr"/>
+      <c r="W382" t="inlineStr"/>
+    </row>
+    <row r="383">
+      <c r="A383" t="n">
+        <v>0</v>
+      </c>
+      <c r="B383" t="n">
+        <v>0</v>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>ID 4472</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr"/>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr"/>
+      <c r="K383" t="inlineStr"/>
+      <c r="L383" t="inlineStr"/>
+      <c r="M383" t="inlineStr">
+        <is>
+          <t>06/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N383" t="inlineStr">
+        <is>
+          <t>06/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O383" t="inlineStr">
+        <is>
+          <t>13/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R383" t="n">
+        <v>0</v>
+      </c>
+      <c r="S383" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T383" t="inlineStr"/>
+      <c r="U383" t="inlineStr"/>
+      <c r="V383" t="inlineStr"/>
+      <c r="W383" t="inlineStr"/>
+    </row>
+    <row r="384">
+      <c r="A384" t="n">
+        <v>0</v>
+      </c>
+      <c r="B384" t="n">
+        <v>0</v>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>ID 4469</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr"/>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr"/>
+      <c r="K384" t="inlineStr"/>
+      <c r="L384" t="inlineStr"/>
+      <c r="M384" t="inlineStr">
+        <is>
+          <t>06/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N384" t="inlineStr">
+        <is>
+          <t>06/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O384" t="inlineStr">
+        <is>
+          <t>13/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R384" t="n">
+        <v>0</v>
+      </c>
+      <c r="S384" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T384" t="inlineStr"/>
+      <c r="U384" t="inlineStr"/>
+      <c r="V384" t="inlineStr"/>
+      <c r="W384" t="inlineStr"/>
+    </row>
+    <row r="385">
+      <c r="A385" t="n">
+        <v>0</v>
+      </c>
+      <c r="B385" t="n">
+        <v>0</v>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>ID 4470</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr"/>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr"/>
+      <c r="K385" t="inlineStr"/>
+      <c r="L385" t="inlineStr"/>
+      <c r="M385" t="inlineStr">
+        <is>
+          <t>06/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N385" t="inlineStr">
+        <is>
+          <t>06/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O385" t="inlineStr">
+        <is>
+          <t>13/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R385" t="n">
+        <v>0</v>
+      </c>
+      <c r="S385" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T385" t="inlineStr"/>
+      <c r="U385" t="inlineStr"/>
+      <c r="V385" t="inlineStr"/>
+      <c r="W385" t="inlineStr"/>
+    </row>
+    <row r="386">
+      <c r="A386" t="n">
+        <v>0</v>
+      </c>
+      <c r="B386" t="n">
+        <v>0</v>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
           <t>AVV-SOC-016</t>
         </is>
       </c>
-      <c r="D381" t="inlineStr">
+      <c r="D386" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE ESPLORATIVA APERTA
 per l’affidamento della collaborazione nella realizzazione di alcune azioni del progetto n° 4 “Implementazione degli ambulatori e sperimentazione di forme di trattamenti intensivi”
 del Piano Operativo Regionale per il contrasto al Gioco d’Azzardo Patologico 2019
 CIG N. 9371902231</t>
         </is>
       </c>
-      <c r="E381" t="inlineStr">
+      <c r="E386" t="inlineStr">
         <is>
           <t>Servizi</t>
-        </is>
-[...323 lines deleted...]
-          <t>Forniture</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H386" t="inlineStr"/>
       <c r="I386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J386" t="inlineStr"/>
       <c r="K386" t="inlineStr"/>
       <c r="L386" t="inlineStr"/>
       <c r="M386" t="inlineStr">
         <is>
-          <t>05/08/2022 00:00</t>
+          <t>18/08/2022 00:00</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>05/08/2028 00:00</t>
+          <t>18/08/2028 00:00</t>
         </is>
       </c>
       <c r="O386" t="inlineStr">
         <is>
-          <t>23/08/2022 23:59</t>
+          <t>07/09/2022 23:59</t>
         </is>
       </c>
       <c r="R386" t="n">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="S386" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T386" t="inlineStr"/>
       <c r="U386" t="inlineStr"/>
       <c r="V386" t="inlineStr"/>
       <c r="W386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>0</v>
       </c>
       <c r="B387" t="n">
         <v>0</v>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>ID 4449</t>
+          <t>ID 4174</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Avviso indagine di  mercato per il servizio di assistenza infermieristica e supporto all'attività odontoiatrica presso la Casa circondariale e l'Istituto penale minorile di Treviso</t>
+          <t>Avviso indagine di  mercato per il    Servizio di sviluppi applicativi sulla piattaforma software Archiflow, per implementazioni o evoluzioni, del protocollo, delle delibere, del fascicolo digitale del dipendente, della gestione delle gare e dei contratti e del workflow documentale per le pratiche distrettuali presso il tribunale dei minori della ditta SIAV.</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H387" t="inlineStr"/>
       <c r="I387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J387" t="inlineStr"/>
       <c r="K387" t="inlineStr"/>
       <c r="L387" t="inlineStr"/>
       <c r="M387" t="inlineStr">
         <is>
-          <t>02/08/2022 00:00</t>
+          <t>18/08/2022 00:00</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
-          <t>02/08/2028 00:00</t>
+          <t>18/08/2028 00:00</t>
         </is>
       </c>
       <c r="O387" t="inlineStr">
         <is>
-          <t>08/08/2022 23:59</t>
+          <t>29/08/2022 23:59</t>
         </is>
       </c>
       <c r="R387" t="n">
         <v>0</v>
       </c>
       <c r="S387" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T387" t="inlineStr"/>
       <c r="U387" t="inlineStr"/>
       <c r="V387" t="inlineStr"/>
       <c r="W387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>0</v>
       </c>
       <c r="B388" t="n">
         <v>0</v>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>143600</t>
+          <t>ID  4441 BIS</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO DEFERASIROX, DOSAGGI DIVERSI, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i.</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H388" t="inlineStr"/>
       <c r="I388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J388" t="inlineStr"/>
       <c r="K388" t="inlineStr"/>
       <c r="L388" t="inlineStr"/>
       <c r="M388" t="inlineStr">
         <is>
-          <t>29/07/2022 00:00</t>
+          <t>17/08/2022 00:00</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>29/07/2028 00:00</t>
+          <t>17/08/2028 00:00</t>
         </is>
       </c>
       <c r="O388" t="inlineStr">
         <is>
-          <t>05/08/2022 23:59</t>
+          <t>26/08/2022 23:59</t>
         </is>
       </c>
       <c r="R388" t="n">
         <v>0</v>
       </c>
       <c r="S388" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T388" t="inlineStr"/>
       <c r="U388" t="inlineStr"/>
       <c r="V388" t="inlineStr"/>
       <c r="W388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>0</v>
       </c>
       <c r="B389" t="n">
         <v>0</v>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>143604</t>
+          <t>4189</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO MIGLUSTAT , DOSAGGIO 100 MG, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i.</t>
+          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H389" t="inlineStr"/>
       <c r="I389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J389" t="inlineStr"/>
       <c r="K389" t="inlineStr"/>
       <c r="L389" t="inlineStr"/>
       <c r="M389" t="inlineStr">
         <is>
-          <t>29/07/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>29/07/2028 00:00</t>
+          <t>09/08/2028 00:00</t>
         </is>
       </c>
       <c r="O389" t="inlineStr">
         <is>
-          <t>05/08/2022 23:59</t>
+          <t>02/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>23/12/2022</t>
         </is>
       </c>
       <c r="R389" t="n">
-        <v>0</v>
+        <v>89900</v>
       </c>
       <c r="S389" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T389" t="inlineStr"/>
       <c r="U389" t="inlineStr"/>
       <c r="V389" t="inlineStr"/>
       <c r="W389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>0</v>
       </c>
       <c r="B390" t="n">
         <v>0</v>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>143607</t>
+          <t>4457</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO SUNITINIB , DOSAGGI DIVERSI, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i.</t>
+          <t>Avviso Indagine di mercato per l’eventuale fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 12 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca Trevigiana (ID 4457)</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H390" t="inlineStr"/>
       <c r="I390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J390" t="inlineStr"/>
       <c r="K390" t="inlineStr"/>
       <c r="L390" t="inlineStr"/>
       <c r="M390" t="inlineStr">
         <is>
-          <t>29/07/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>29/07/2028 00:00</t>
+          <t>09/08/2028 00:00</t>
         </is>
       </c>
       <c r="O390" t="inlineStr">
         <is>
-          <t>29/07/2022 23:59</t>
+          <t>02/09/2022 23:59</t>
         </is>
       </c>
       <c r="R390" t="n">
         <v>0</v>
       </c>
       <c r="S390" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T390" t="inlineStr"/>
       <c r="U390" t="inlineStr"/>
       <c r="V390" t="inlineStr"/>
       <c r="W390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>0</v>
       </c>
       <c r="B391" t="n">
         <v>0</v>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>143608</t>
+          <t>149634_2022</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO AZACITIDINA, DOSAGGI DIVERSI, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI RETI CHIRURGICHE MOD. “DYNAMESH HIATUS” PER L’AZIENDA ULSS N. 2 MARCA TREVIGANA.</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H391" t="inlineStr"/>
       <c r="I391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J391" t="inlineStr"/>
       <c r="K391" t="inlineStr"/>
       <c r="L391" t="inlineStr"/>
       <c r="M391" t="inlineStr">
         <is>
-          <t>29/07/2022 00:00</t>
+          <t>05/08/2022 00:00</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>29/07/2028 00:00</t>
+          <t>05/08/2028 00:00</t>
         </is>
       </c>
       <c r="O391" t="inlineStr">
         <is>
-          <t>05/08/2022 23:59</t>
+          <t>23/08/2022 23:59</t>
         </is>
       </c>
       <c r="R391" t="n">
         <v>0</v>
       </c>
       <c r="S391" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T391" t="inlineStr"/>
       <c r="U391" t="inlineStr"/>
       <c r="V391" t="inlineStr"/>
       <c r="W391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>0</v>
       </c>
       <c r="B392" t="n">
         <v>0</v>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>0144773 22</t>
+          <t>ID 4449</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Servizio di gestione, manutenzione e sostituzione in caso di non riparabilita' dello strumentario chirurgico e dei Containers per la sterilizzazione di marchio "Aesculap" di proprietà dell'Azienda Ulss 2 Marca trevigiana (Distretto di Pieve di Soligo)</t>
+          <t>Avviso indagine di  mercato per il servizio di assistenza infermieristica e supporto all'attività odontoiatrica presso la Casa circondariale e l'Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H392" t="inlineStr"/>
       <c r="I392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J392" t="inlineStr"/>
       <c r="K392" t="inlineStr"/>
       <c r="L392" t="inlineStr"/>
       <c r="M392" t="inlineStr">
         <is>
-          <t>29/07/2022 00:00</t>
+          <t>02/08/2022 00:00</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
-          <t>29/07/2028 00:00</t>
+          <t>02/08/2028 00:00</t>
         </is>
       </c>
       <c r="O392" t="inlineStr">
         <is>
-          <t>31/08/2022 23:59</t>
+          <t>08/08/2022 23:59</t>
         </is>
       </c>
       <c r="R392" t="n">
         <v>0</v>
       </c>
       <c r="S392" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T392" t="inlineStr"/>
       <c r="U392" t="inlineStr"/>
       <c r="V392" t="inlineStr"/>
       <c r="W392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>0</v>
       </c>
       <c r="B393" t="n">
         <v>0</v>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>143598</t>
+          <t>143608</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO BORTEZOMIB , DOSAGGIO 3,5 MG, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO AZACITIDINA, DOSAGGI DIVERSI, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H393" t="inlineStr"/>
       <c r="I393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J393" t="inlineStr"/>
       <c r="K393" t="inlineStr"/>
       <c r="L393" t="inlineStr"/>
       <c r="M393" t="inlineStr">
         <is>
           <t>29/07/2022 00:00</t>
         </is>
@@ -26327,9382 +26320,9382 @@
       <c r="O393" t="inlineStr">
         <is>
           <t>05/08/2022 23:59</t>
         </is>
       </c>
       <c r="R393" t="n">
         <v>0</v>
       </c>
       <c r="S393" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T393" t="inlineStr"/>
       <c r="U393" t="inlineStr"/>
       <c r="V393" t="inlineStr"/>
       <c r="W393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>0</v>
       </c>
       <c r="B394" t="n">
         <v>0</v>
       </c>
-      <c r="C394" t="inlineStr"/>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>143604</t>
+        </is>
+      </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Philips ID 4028 </t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO MIGLUSTAT , DOSAGGIO 100 MG, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i.</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H394" t="inlineStr"/>
       <c r="I394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J394" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J394" t="inlineStr"/>
       <c r="K394" t="inlineStr"/>
       <c r="L394" t="inlineStr"/>
       <c r="M394" t="inlineStr">
         <is>
           <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
           <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O394" t="inlineStr">
         <is>
-          <t>12/09/2022 12:30</t>
+          <t>05/08/2022 23:59</t>
         </is>
       </c>
       <c r="R394" t="n">
-        <v>236450</v>
+        <v>0</v>
       </c>
       <c r="S394" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T394" t="inlineStr"/>
       <c r="U394" t="inlineStr"/>
       <c r="V394" t="inlineStr"/>
       <c r="W394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>0</v>
       </c>
       <c r="B395" t="n">
         <v>0</v>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>4030</t>
+          <t>143607</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Siemens ID 4030</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO SUNITINIB , DOSAGGI DIVERSI, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i.</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H395" t="inlineStr"/>
       <c r="I395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J395" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J395" t="inlineStr"/>
       <c r="K395" t="inlineStr"/>
       <c r="L395" t="inlineStr"/>
       <c r="M395" t="inlineStr">
         <is>
           <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
           <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O395" t="inlineStr">
         <is>
-          <t>12/09/2022 12:30</t>
+          <t>29/07/2022 23:59</t>
         </is>
       </c>
       <c r="R395" t="n">
-        <v>1046331.94</v>
+        <v>0</v>
       </c>
       <c r="S395" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T395" t="inlineStr"/>
       <c r="U395" t="inlineStr"/>
       <c r="V395" t="inlineStr"/>
       <c r="W395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>0</v>
       </c>
       <c r="B396" t="n">
         <v>0</v>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>3942</t>
+          <t>143600</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per la fornitura in service di n.2 sistemi intraoperatori per la misurazione del flusso sanguigno e relativi accessori da destinare all’ U.O.C. di Cardiologia del P.O. di Treviso per il periodo di 36 mesi.</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO DEFERASIROX, DOSAGGI DIVERSI, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i.</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H396" t="inlineStr"/>
       <c r="I396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J396" t="inlineStr"/>
       <c r="K396" t="inlineStr"/>
       <c r="L396" t="inlineStr"/>
       <c r="M396" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
-          <t>26/07/2028 00:00</t>
+          <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O396" t="inlineStr">
         <is>
-          <t>09/08/2022 23:59</t>
+          <t>05/08/2022 23:59</t>
         </is>
       </c>
       <c r="R396" t="n">
         <v>0</v>
       </c>
       <c r="S396" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T396" t="inlineStr"/>
       <c r="U396" t="inlineStr"/>
       <c r="V396" t="inlineStr"/>
       <c r="W396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>0</v>
       </c>
       <c r="B397" t="n">
         <v>0</v>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>4427</t>
+          <t>0144773 22</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’eventuale fornitura di n.1 ventilatore polmonare e del relativo materiale di consumo da destinare all’U.O.V. Anestesia e rianimazione del P.O. di Vittorio Veneto dell’Azienda Ulss n. 2 Marca Trevigiana</t>
+          <t>Servizio di gestione, manutenzione e sostituzione in caso di non riparabilita' dello strumentario chirurgico e dei Containers per la sterilizzazione di marchio "Aesculap" di proprietà dell'Azienda Ulss 2 Marca trevigiana (Distretto di Pieve di Soligo)</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H397" t="inlineStr"/>
       <c r="I397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J397" t="inlineStr"/>
       <c r="K397" t="inlineStr"/>
       <c r="L397" t="inlineStr"/>
       <c r="M397" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>26/07/2028 00:00</t>
+          <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O397" t="inlineStr">
         <is>
-          <t>09/08/2022 23:59</t>
+          <t>31/08/2022 23:59</t>
         </is>
       </c>
       <c r="R397" t="n">
         <v>0</v>
       </c>
       <c r="S397" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T397" t="inlineStr"/>
       <c r="U397" t="inlineStr"/>
       <c r="V397" t="inlineStr"/>
       <c r="W397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>0</v>
       </c>
       <c r="B398" t="n">
         <v>0</v>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>3773</t>
+          <t>143598</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Avviso Indagine di mercato per l’eventuale affidamento del servizio di adattamento a protesi ventilatoria Cpap per il periodo di 12 mesi per n. 400 pazienti per l’U.O.C. di Pneumologia del Presidio Ospedaliero di Treviso (ID 3773)</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO BORTEZOMIB , DOSAGGIO 3,5 MG, PER I FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO  EX ART. 36 DEL D.LGS. 50/2016 E ART. 1 DEL D.L. 76/2020 CONVERTITO IN LEGGE, CON MODIFICAZIONI DALLA L. 120/2020 E s.m.i</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H398" t="inlineStr"/>
       <c r="I398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J398" t="inlineStr"/>
       <c r="K398" t="inlineStr"/>
       <c r="L398" t="inlineStr"/>
       <c r="M398" t="inlineStr">
         <is>
-          <t>21/07/2022 00:00</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
-          <t>21/07/2028 00:00</t>
+          <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O398" t="inlineStr">
         <is>
-          <t>04/08/2022 23:59</t>
+          <t>05/08/2022 23:59</t>
         </is>
       </c>
       <c r="R398" t="n">
         <v>0</v>
       </c>
       <c r="S398" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T398" t="inlineStr"/>
       <c r="U398" t="inlineStr"/>
       <c r="V398" t="inlineStr"/>
       <c r="W398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>0</v>
       </c>
       <c r="B399" t="n">
         <v>0</v>
       </c>
-      <c r="C399" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 SISTEMI PER LA PRODUZIONE DI GHIACCIO STERILE DA DESTINARE ALLE UU.OO. DI CARDIOCHIRURGIA E CHIRURGIA 2DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t xml:space="preserve">Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Philips ID 4028 </t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H399" t="inlineStr"/>
       <c r="I399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J399" t="inlineStr"/>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>151040973</t>
+        </is>
+      </c>
       <c r="K399" t="inlineStr"/>
       <c r="L399" t="inlineStr"/>
       <c r="M399" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
-          <t>18/07/2028 00:00</t>
+          <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O399" t="inlineStr">
         <is>
-          <t>02/08/2022 23:59</t>
+          <t>12/09/2022 12:30</t>
         </is>
       </c>
       <c r="R399" t="n">
-        <v>0</v>
+        <v>236450</v>
       </c>
       <c r="S399" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T399" t="inlineStr"/>
       <c r="U399" t="inlineStr"/>
       <c r="V399" t="inlineStr"/>
       <c r="W399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>0</v>
       </c>
       <c r="B400" t="n">
         <v>0</v>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>AVV-SOC-015</t>
+          <t>4030</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto “Famiglie in rete” nel Distretto di Asolo dell’A.ULSS n.2 Marca Trevigiana (CIG n. 9325909F8D)</t>
+          <t>Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Siemens ID 4030</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H400" t="inlineStr"/>
       <c r="I400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J400" t="inlineStr"/>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>151041245</t>
+        </is>
+      </c>
       <c r="K400" t="inlineStr"/>
       <c r="L400" t="inlineStr"/>
       <c r="M400" t="inlineStr">
         <is>
-          <t>15/07/2022 00:00</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>15/07/2028 00:00</t>
+          <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O400" t="inlineStr">
         <is>
-          <t>02/08/2022 23:59</t>
+          <t>12/09/2022 12:30</t>
         </is>
       </c>
       <c r="R400" t="n">
-        <v>136</v>
+        <v>1046331.94</v>
       </c>
       <c r="S400" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T400" t="inlineStr"/>
       <c r="U400" t="inlineStr"/>
       <c r="V400" t="inlineStr"/>
       <c r="W400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>0</v>
       </c>
       <c r="B401" t="n">
         <v>0</v>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>ID 4441</t>
+          <t>3942</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Avviso di consultazione preliminare di mercato per la fornitura in service di n.2 sistemi intraoperatori per la misurazione del flusso sanguigno e relativi accessori da destinare all’ U.O.C. di Cardiologia del P.O. di Treviso per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H401" t="inlineStr"/>
       <c r="I401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J401" t="inlineStr"/>
       <c r="K401" t="inlineStr"/>
       <c r="L401" t="inlineStr"/>
       <c r="M401" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>26/07/2028 00:00</t>
         </is>
       </c>
       <c r="O401" t="inlineStr">
         <is>
-          <t>20/07/2022 23:59</t>
+          <t>09/08/2022 23:59</t>
         </is>
       </c>
       <c r="R401" t="n">
         <v>0</v>
       </c>
       <c r="S401" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T401" t="inlineStr"/>
       <c r="U401" t="inlineStr"/>
       <c r="V401" t="inlineStr"/>
       <c r="W401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>0</v>
       </c>
       <c r="B402" t="n">
         <v>0</v>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>ID 4440</t>
+          <t>4427</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Indagine di mercato per l’eventuale fornitura di n.1 ventilatore polmonare e del relativo materiale di consumo da destinare all’U.O.V. Anestesia e rianimazione del P.O. di Vittorio Veneto dell’Azienda Ulss n. 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H402" t="inlineStr"/>
       <c r="I402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J402" t="inlineStr"/>
       <c r="K402" t="inlineStr"/>
       <c r="L402" t="inlineStr"/>
       <c r="M402" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>26/07/2028 00:00</t>
         </is>
       </c>
       <c r="O402" t="inlineStr">
         <is>
-          <t>20/07/2022 23:59</t>
+          <t>09/08/2022 23:59</t>
         </is>
       </c>
       <c r="R402" t="n">
         <v>0</v>
       </c>
       <c r="S402" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T402" t="inlineStr"/>
       <c r="U402" t="inlineStr"/>
       <c r="V402" t="inlineStr"/>
       <c r="W402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>0</v>
       </c>
       <c r="B403" t="n">
         <v>0</v>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>07072022</t>
+          <t>3773</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI STRUMENTARIO PER CALCOLOSI PER L’U.O.C. DI UROLOGIA DI CONEGLIANO  DELL’AZIENDA ULSS N. 2 MARCA TREVIGANA.</t>
+          <t>Avviso Indagine di mercato per l’eventuale affidamento del servizio di adattamento a protesi ventilatoria Cpap per il periodo di 12 mesi per n. 400 pazienti per l’U.O.C. di Pneumologia del Presidio Ospedaliero di Treviso (ID 3773)</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H403" t="inlineStr"/>
       <c r="I403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J403" t="inlineStr"/>
       <c r="K403" t="inlineStr"/>
       <c r="L403" t="inlineStr"/>
       <c r="M403" t="inlineStr">
         <is>
-          <t>07/07/2022 00:00</t>
+          <t>21/07/2022 00:00</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>07/07/2028 00:00</t>
+          <t>21/07/2028 00:00</t>
         </is>
       </c>
       <c r="O403" t="inlineStr">
         <is>
-          <t>22/07/2022 23:59</t>
+          <t>04/08/2022 23:59</t>
         </is>
       </c>
       <c r="R403" t="n">
         <v>0</v>
       </c>
       <c r="S403" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T403" t="inlineStr"/>
       <c r="U403" t="inlineStr"/>
       <c r="V403" t="inlineStr"/>
       <c r="W403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>0</v>
       </c>
       <c r="B404" t="n">
         <v>0</v>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>ID  4436</t>
+          <t>136889-22</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>FORNITURA DI “SISTEMI DI TIPO POCT (POINT OF CARE) PER LA RICERCA PATOGENI VIRALI, BATTERICI E FUNGINI RESPONSABILI DI MENINGITI/ENCEFALITI E PER L’IDENTIFICAZIONE DEI MICROORGANISMI E LORO PRINCIPALI MECCANISMI DI RESISTENZA RESPONSABILI DI SEPSI,” DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 SISTEMI PER LA PRODUZIONE DI GHIACCIO STERILE DA DESTINARE ALLE UU.OO. DI CARDIOCHIRURGIA E CHIRURGIA 2DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H404" t="inlineStr"/>
       <c r="I404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J404" t="inlineStr"/>
       <c r="K404" t="inlineStr"/>
       <c r="L404" t="inlineStr"/>
       <c r="M404" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>06/07/2028 00:00</t>
+          <t>18/07/2028 00:00</t>
         </is>
       </c>
       <c r="O404" t="inlineStr">
         <is>
-          <t>21/07/2022 23:59</t>
+          <t>02/08/2022 23:59</t>
         </is>
       </c>
       <c r="R404" t="n">
         <v>0</v>
       </c>
       <c r="S404" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T404" t="inlineStr"/>
       <c r="U404" t="inlineStr"/>
       <c r="V404" t="inlineStr"/>
       <c r="W404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>0</v>
       </c>
       <c r="B405" t="n">
         <v>0</v>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>ID 4027</t>
+          <t>AVV-SOC-015</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta GE (ID 4027)</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto “Famiglie in rete” nel Distretto di Asolo dell’A.ULSS n.2 Marca Trevigiana (CIG n. 9325909F8D)</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H405" t="inlineStr"/>
       <c r="I405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J405" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J405" t="inlineStr"/>
       <c r="K405" t="inlineStr"/>
       <c r="L405" t="inlineStr"/>
       <c r="M405" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>15/07/2022 00:00</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
-          <t>06/07/2028 00:00</t>
+          <t>15/07/2028 00:00</t>
         </is>
       </c>
       <c r="O405" t="inlineStr">
         <is>
-          <t>29/07/2022 00:00</t>
+          <t>02/08/2022 23:59</t>
         </is>
       </c>
       <c r="R405" t="n">
-        <v>194181</v>
+        <v>136</v>
       </c>
       <c r="S405" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T405" t="inlineStr"/>
       <c r="U405" t="inlineStr"/>
       <c r="V405" t="inlineStr"/>
       <c r="W405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>0</v>
       </c>
       <c r="B406" t="n">
         <v>0</v>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>06072022</t>
+          <t>ID 4440</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI SET PER
-[...1 lines deleted...]
-TREVIGANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H406" t="inlineStr"/>
       <c r="I406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J406" t="inlineStr"/>
       <c r="K406" t="inlineStr"/>
       <c r="L406" t="inlineStr"/>
       <c r="M406" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
-          <t>06/07/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="O406" t="inlineStr">
         <is>
           <t>20/07/2022 23:59</t>
         </is>
       </c>
       <c r="R406" t="n">
         <v>0</v>
       </c>
       <c r="S406" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T406" t="inlineStr"/>
       <c r="U406" t="inlineStr"/>
       <c r="V406" t="inlineStr"/>
       <c r="W406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>0</v>
       </c>
       <c r="B407" t="n">
         <v>0</v>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>ID  4438</t>
+          <t>ID 4441</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>FORNITURA DI “UN SISTEMA PER ESECUZIONE DI MONOTEST IN CHEMILUMINESCENZA E RELATIVI REAGENTI PER IL SETTORE SIEROLOGIA DELLA UOC MICROBIOLOGIA DEL PO DI TREVISO” DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H407" t="inlineStr"/>
       <c r="I407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J407" t="inlineStr"/>
       <c r="K407" t="inlineStr"/>
       <c r="L407" t="inlineStr"/>
       <c r="M407" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>06/07/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="O407" t="inlineStr">
         <is>
-          <t>21/07/2022 23:59</t>
+          <t>20/07/2022 23:59</t>
         </is>
       </c>
       <c r="R407" t="n">
         <v>0</v>
       </c>
       <c r="S407" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T407" t="inlineStr"/>
       <c r="U407" t="inlineStr"/>
       <c r="V407" t="inlineStr"/>
       <c r="W407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>0</v>
       </c>
       <c r="B408" t="n">
         <v>0</v>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>ID  4437</t>
+          <t>07072022</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>FORNITURA DI “SISTEMI PER ESECUZIONE DI MONOTEST IN TECNOLOGIA ELFA E RELATIVI REAGENTI”, PER IL SETTORE SIEROLOGIA DELLA MICROBIOLOGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI STRUMENTARIO PER CALCOLOSI PER L’U.O.C. DI UROLOGIA DI CONEGLIANO  DELL’AZIENDA ULSS N. 2 MARCA TREVIGANA.</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H408" t="inlineStr"/>
       <c r="I408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J408" t="inlineStr"/>
       <c r="K408" t="inlineStr"/>
       <c r="L408" t="inlineStr"/>
       <c r="M408" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>07/07/2022 00:00</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
-          <t>06/07/2028 00:00</t>
+          <t>07/07/2028 00:00</t>
         </is>
       </c>
       <c r="O408" t="inlineStr">
         <is>
-          <t>21/07/2022 23:59</t>
+          <t>22/07/2022 23:59</t>
         </is>
       </c>
       <c r="R408" t="n">
         <v>0</v>
       </c>
       <c r="S408" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T408" t="inlineStr"/>
       <c r="U408" t="inlineStr"/>
       <c r="V408" t="inlineStr"/>
       <c r="W408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>0</v>
       </c>
       <c r="B409" t="n">
         <v>0</v>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>ID 4438</t>
+          <t>ID  4436</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO</t>
+          <t>FORNITURA DI “SISTEMI DI TIPO POCT (POINT OF CARE) PER LA RICERCA PATOGENI VIRALI, BATTERICI E FUNGINI RESPONSABILI DI MENINGITI/ENCEFALITI E PER L’IDENTIFICAZIONE DEI MICROORGANISMI E LORO PRINCIPALI MECCANISMI DI RESISTENZA RESPONSABILI DI SEPSI,” DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H409" t="inlineStr"/>
       <c r="I409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J409" t="inlineStr"/>
       <c r="K409" t="inlineStr"/>
       <c r="L409" t="inlineStr"/>
       <c r="M409" t="inlineStr">
         <is>
           <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
           <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O409" t="inlineStr">
         <is>
-          <t>18/07/2022 23:59</t>
+          <t>21/07/2022 23:59</t>
         </is>
       </c>
       <c r="R409" t="n">
         <v>0</v>
       </c>
       <c r="S409" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T409" t="inlineStr"/>
       <c r="U409" t="inlineStr"/>
       <c r="V409" t="inlineStr"/>
       <c r="W409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>0</v>
       </c>
       <c r="B410" t="n">
         <v>0</v>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>ID 4025</t>
+          <t>ID 4027</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Comecer (ID 4025)</t>
+          <t>Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta GE (ID 4027)</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H410" t="inlineStr"/>
       <c r="I410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t xml:space="preserve">151034957 </t>
+          <t xml:space="preserve">151036165 </t>
         </is>
       </c>
       <c r="K410" t="inlineStr"/>
       <c r="L410" t="inlineStr"/>
       <c r="M410" t="inlineStr">
         <is>
           <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
           <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O410" t="inlineStr">
         <is>
           <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="R410" t="n">
-        <v>48500</v>
+        <v>194181</v>
       </c>
       <c r="S410" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T410" t="inlineStr"/>
       <c r="U410" t="inlineStr"/>
       <c r="V410" t="inlineStr"/>
       <c r="W410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>0</v>
       </c>
       <c r="B411" t="n">
         <v>0</v>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>ID 4195</t>
+          <t>06072022</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI SET PER
+SUTURA TENDINE D’ACHILLE “ACHILLON” PER L’AZIENDA ULSS N. 2 MARCA
+TREVIGANA.</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H411" t="inlineStr"/>
       <c r="I411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J411" t="inlineStr"/>
       <c r="K411" t="inlineStr"/>
       <c r="L411" t="inlineStr"/>
       <c r="M411" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>04/07/2028 00:00</t>
+          <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O411" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>20/07/2022 23:59</t>
         </is>
       </c>
       <c r="R411" t="n">
-        <v>117213</v>
+        <v>0</v>
       </c>
       <c r="S411" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T411" t="inlineStr"/>
       <c r="U411" t="inlineStr"/>
       <c r="V411" t="inlineStr"/>
       <c r="W411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>0</v>
       </c>
       <c r="B412" t="n">
         <v>0</v>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>ID 4428</t>
+          <t>ID  4438</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>FORNITURA DI “UN SISTEMA PER ESECUZIONE DI MONOTEST IN CHEMILUMINESCENZA E RELATIVI REAGENTI PER IL SETTORE SIEROLOGIA DELLA UOC MICROBIOLOGIA DEL PO DI TREVISO” DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H412" t="inlineStr"/>
       <c r="I412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J412" t="inlineStr"/>
       <c r="K412" t="inlineStr"/>
       <c r="L412" t="inlineStr"/>
       <c r="M412" t="inlineStr">
         <is>
-          <t>30/06/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>30/06/2028 00:00</t>
+          <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O412" t="inlineStr">
         <is>
-          <t>11/07/2022 23:59</t>
+          <t>21/07/2022 23:59</t>
         </is>
       </c>
       <c r="R412" t="n">
         <v>0</v>
       </c>
       <c r="S412" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T412" t="inlineStr"/>
       <c r="U412" t="inlineStr"/>
       <c r="V412" t="inlineStr"/>
       <c r="W412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>0</v>
       </c>
       <c r="B413" t="n">
         <v>0</v>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>ID  3474</t>
+          <t>ID  4437</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “N. 3 SISTEMI AUTOMATICI PER LA TRACCIABILITA' COMPLETA DEL SEGMENTO DELLA SACCA PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>FORNITURA DI “SISTEMI PER ESECUZIONE DI MONOTEST IN TECNOLOGIA ELFA E RELATIVI REAGENTI”, PER IL SETTORE SIEROLOGIA DELLA MICROBIOLOGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H413" t="inlineStr"/>
       <c r="I413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J413" t="inlineStr"/>
       <c r="K413" t="inlineStr"/>
       <c r="L413" t="inlineStr"/>
       <c r="M413" t="inlineStr">
         <is>
-          <t>28/06/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
-          <t>28/06/2028 00:00</t>
+          <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O413" t="inlineStr">
         <is>
-          <t>13/07/2022 23:59</t>
+          <t>21/07/2022 23:59</t>
         </is>
       </c>
       <c r="R413" t="n">
         <v>0</v>
       </c>
       <c r="S413" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T413" t="inlineStr"/>
       <c r="U413" t="inlineStr"/>
       <c r="V413" t="inlineStr"/>
       <c r="W413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>0</v>
       </c>
       <c r="B414" t="n">
         <v>0</v>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>ID 4194</t>
+          <t>ID 4438</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Fornitura di licenze microsoft windows server data center 2022 per la server farm e la infrastruttura ICT di Treviso (ID 4194)</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H414" t="inlineStr"/>
       <c r="I414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J414" t="inlineStr"/>
       <c r="K414" t="inlineStr"/>
       <c r="L414" t="inlineStr"/>
       <c r="M414" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O414" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>18/07/2022 23:59</t>
         </is>
       </c>
       <c r="R414" t="n">
-        <v>180351.36</v>
+        <v>0</v>
       </c>
       <c r="S414" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T414" t="inlineStr"/>
       <c r="U414" t="inlineStr"/>
       <c r="V414" t="inlineStr"/>
       <c r="W414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>0</v>
       </c>
       <c r="B415" t="n">
         <v>0</v>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>AVV-SOC-014</t>
+          <t>ID 4025</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA
-[...1 lines deleted...]
-CIG N. 92946950F6</t>
+          <t>Trasferimento presso il nuovo Blocco Tecnologico (Edificio 29) del P.O. di Treviso e aggiornamento di apparecchiature elettromedicali Ditta Comecer (ID 4025)</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H415" t="inlineStr"/>
       <c r="I415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J415" t="inlineStr"/>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">151034957 </t>
+        </is>
+      </c>
       <c r="K415" t="inlineStr"/>
       <c r="L415" t="inlineStr"/>
       <c r="M415" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="O415" t="inlineStr">
         <is>
-          <t>11/07/2022 23:59</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="R415" t="n">
-        <v>96190</v>
+        <v>48500</v>
       </c>
       <c r="S415" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T415" t="inlineStr"/>
       <c r="U415" t="inlineStr"/>
       <c r="V415" t="inlineStr"/>
       <c r="W415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>0</v>
       </c>
       <c r="B416" t="n">
         <v>0</v>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>4201</t>
+          <t>ID 4195</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
+          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H416" t="inlineStr"/>
       <c r="I416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J416" t="inlineStr"/>
       <c r="K416" t="inlineStr"/>
       <c r="L416" t="inlineStr"/>
       <c r="M416" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>04/07/2028 00:00</t>
         </is>
       </c>
       <c r="O416" t="inlineStr">
         <is>
           <t>01/08/2022 23:59</t>
         </is>
       </c>
-      <c r="Q416" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R416" t="n">
-        <v>198000</v>
+        <v>117213</v>
       </c>
       <c r="S416" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T416" t="inlineStr"/>
       <c r="U416" t="inlineStr"/>
       <c r="V416" t="inlineStr"/>
       <c r="W416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>0</v>
       </c>
       <c r="B417" t="n">
         <v>0</v>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>ID - 4406</t>
+          <t>ID 4428</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Avviso indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H417" t="inlineStr"/>
       <c r="I417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J417" t="inlineStr"/>
       <c r="K417" t="inlineStr"/>
       <c r="L417" t="inlineStr"/>
       <c r="M417" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>30/06/2022 00:00</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
-          <t>23/06/2028 00:00</t>
+          <t>30/06/2028 00:00</t>
         </is>
       </c>
       <c r="O417" t="inlineStr">
         <is>
-          <t>30/06/2022 23:59</t>
+          <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="R417" t="n">
         <v>0</v>
       </c>
       <c r="S417" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T417" t="inlineStr"/>
       <c r="U417" t="inlineStr"/>
       <c r="V417" t="inlineStr"/>
       <c r="W417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>0</v>
       </c>
       <c r="B418" t="n">
         <v>0</v>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>ID 4202</t>
+          <t>ID  3474</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “N. 3 SISTEMI AUTOMATICI PER LA TRACCIABILITA' COMPLETA DEL SEGMENTO DELLA SACCA PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H418" t="inlineStr"/>
       <c r="I418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J418" t="inlineStr"/>
       <c r="K418" t="inlineStr"/>
       <c r="L418" t="inlineStr"/>
       <c r="M418" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>28/06/2022 00:00</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
-          <t>23/06/2028 00:00</t>
+          <t>28/06/2028 00:00</t>
         </is>
       </c>
       <c r="O418" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>13/07/2022 23:59</t>
         </is>
       </c>
       <c r="R418" t="n">
-        <v>198500</v>
+        <v>0</v>
       </c>
       <c r="S418" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T418" t="inlineStr"/>
       <c r="U418" t="inlineStr"/>
       <c r="V418" t="inlineStr"/>
       <c r="W418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>0</v>
       </c>
       <c r="B419" t="n">
         <v>0</v>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>21062022</t>
+          <t>ID 4194</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DEI SOGGETTI DA INVITARE ALLA PROCEDURA NEGOZIATA PER L’AGGIUDICAZIONE DELL’APPALTO DEI LAVORI PER L’INTERVENTO SULL’ EDIFICIO “EX SUORE” DELL’OSPEDALE VECCHIO VILLA CARRETTA DI MONTEBELLUNA (TV) PER ADEGUARLO A IMMOBILE PER L’ACCOGLIENZA DEI SENZA FISSA DIMORA, NELL’ AMBITO DEL “POR/FESR REGIONE VENETO 2014-2020 AZIONE 9.5.8 – INTERVENTO 1”</t>
+          <t>Fornitura di licenze microsoft windows server data center 2022 per la server farm e la infrastruttura ICT di Treviso (ID 4194)</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H419" t="inlineStr"/>
       <c r="I419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J419" t="inlineStr"/>
       <c r="K419" t="inlineStr"/>
       <c r="L419" t="inlineStr"/>
       <c r="M419" t="inlineStr">
         <is>
-          <t>21/06/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
-          <t>21/06/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O419" t="inlineStr">
         <is>
-          <t>06/07/2022 23:59</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="R419" t="n">
-        <v>843245</v>
+        <v>180351.36</v>
       </c>
       <c r="S419" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T419" t="inlineStr"/>
       <c r="U419" t="inlineStr"/>
       <c r="V419" t="inlineStr"/>
       <c r="W419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>0</v>
       </c>
       <c r="B420" t="n">
         <v>0</v>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>id_21062022</t>
+          <t>AVV-SOC-014</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI SET PER ANESTESIA DEI PLESSI IN CONTINUO SET E CATH SECONDO TSUI PER AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA
+per l’affidamento della realizzazione di interventi socio assistenziali e socio educativi per persone con disabilità nel DISTRETTO DI TREVISO
+CIG N. 92946950F6</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H420" t="inlineStr"/>
       <c r="I420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J420" t="inlineStr"/>
       <c r="K420" t="inlineStr"/>
       <c r="L420" t="inlineStr"/>
       <c r="M420" t="inlineStr">
         <is>
-          <t>21/06/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
-          <t>21/06/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O420" t="inlineStr">
         <is>
-          <t>10/07/2022 23:59</t>
+          <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="R420" t="n">
-        <v>0</v>
+        <v>96190</v>
       </c>
       <c r="S420" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T420" t="inlineStr"/>
       <c r="U420" t="inlineStr"/>
       <c r="V420" t="inlineStr"/>
       <c r="W420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>0</v>
       </c>
       <c r="B421" t="n">
         <v>0</v>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>ID 4150</t>
+          <t>4201</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO
-[...1 lines deleted...]
-ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 4 MESI</t>
+          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H421" t="inlineStr"/>
       <c r="I421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J421" t="inlineStr"/>
       <c r="K421" t="inlineStr"/>
       <c r="L421" t="inlineStr"/>
       <c r="M421" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O421" t="inlineStr">
         <is>
-          <t>05/07/2022 23:59</t>
+          <t>01/08/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
         </is>
       </c>
       <c r="R421" t="n">
-        <v>0</v>
+        <v>198000</v>
       </c>
       <c r="S421" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T421" t="inlineStr"/>
       <c r="U421" t="inlineStr"/>
       <c r="V421" t="inlineStr"/>
       <c r="W421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>0</v>
       </c>
       <c r="B422" t="n">
         <v>0</v>
       </c>
       <c r="C422" t="inlineStr">
         <is>
+          <t>ID - 4406</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr"/>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr"/>
+      <c r="K422" t="inlineStr"/>
+      <c r="L422" t="inlineStr"/>
+      <c r="M422" t="inlineStr">
+        <is>
+          <t>23/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>23/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O422" t="inlineStr">
+        <is>
+          <t>30/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R422" t="n">
+        <v>0</v>
+      </c>
+      <c r="S422" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T422" t="inlineStr"/>
+      <c r="U422" t="inlineStr"/>
+      <c r="V422" t="inlineStr"/>
+      <c r="W422" t="inlineStr"/>
+    </row>
+    <row r="423">
+      <c r="A423" t="n">
+        <v>0</v>
+      </c>
+      <c r="B423" t="n">
+        <v>0</v>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>ID 4202</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr"/>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr"/>
+      <c r="K423" t="inlineStr"/>
+      <c r="L423" t="inlineStr"/>
+      <c r="M423" t="inlineStr">
+        <is>
+          <t>23/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N423" t="inlineStr">
+        <is>
+          <t>23/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O423" t="inlineStr">
+        <is>
+          <t>01/08/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R423" t="n">
+        <v>198500</v>
+      </c>
+      <c r="S423" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T423" t="inlineStr"/>
+      <c r="U423" t="inlineStr"/>
+      <c r="V423" t="inlineStr"/>
+      <c r="W423" t="inlineStr"/>
+    </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>0</v>
+      </c>
+      <c r="B424" t="n">
+        <v>0</v>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>21062022</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DEI SOGGETTI DA INVITARE ALLA PROCEDURA NEGOZIATA PER L’AGGIUDICAZIONE DELL’APPALTO DEI LAVORI PER L’INTERVENTO SULL’ EDIFICIO “EX SUORE” DELL’OSPEDALE VECCHIO VILLA CARRETTA DI MONTEBELLUNA (TV) PER ADEGUARLO A IMMOBILE PER L’ACCOGLIENZA DEI SENZA FISSA DIMORA, NELL’ AMBITO DEL “POR/FESR REGIONE VENETO 2014-2020 AZIONE 9.5.8 – INTERVENTO 1”</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>Lavori</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr"/>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr"/>
+      <c r="K424" t="inlineStr"/>
+      <c r="L424" t="inlineStr"/>
+      <c r="M424" t="inlineStr">
+        <is>
+          <t>21/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>21/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O424" t="inlineStr">
+        <is>
+          <t>06/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R424" t="n">
+        <v>843245</v>
+      </c>
+      <c r="S424" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T424" t="inlineStr"/>
+      <c r="U424" t="inlineStr"/>
+      <c r="V424" t="inlineStr"/>
+      <c r="W424" t="inlineStr"/>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>0</v>
+      </c>
+      <c r="B425" t="n">
+        <v>0</v>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>id_21062022</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI SET PER ANESTESIA DEI PLESSI IN CONTINUO SET E CATH SECONDO TSUI PER AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr"/>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr"/>
+      <c r="K425" t="inlineStr"/>
+      <c r="L425" t="inlineStr"/>
+      <c r="M425" t="inlineStr">
+        <is>
+          <t>21/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N425" t="inlineStr">
+        <is>
+          <t>21/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O425" t="inlineStr">
+        <is>
+          <t>10/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R425" t="n">
+        <v>0</v>
+      </c>
+      <c r="S425" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T425" t="inlineStr"/>
+      <c r="U425" t="inlineStr"/>
+      <c r="V425" t="inlineStr"/>
+      <c r="W425" t="inlineStr"/>
+    </row>
+    <row r="426">
+      <c r="A426" t="n">
+        <v>0</v>
+      </c>
+      <c r="B426" t="n">
+        <v>0</v>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>ID 4150</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO
+DI SERVIZI PER LE ATTIVITÀ DI PREVENZIONE E CONTRASTO AL COVID-19 PER L’AZIENDA
+ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 4 MESI</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr"/>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr"/>
+      <c r="K426" t="inlineStr"/>
+      <c r="L426" t="inlineStr"/>
+      <c r="M426" t="inlineStr">
+        <is>
+          <t>20/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N426" t="inlineStr">
+        <is>
+          <t>20/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O426" t="inlineStr">
+        <is>
+          <t>05/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R426" t="n">
+        <v>0</v>
+      </c>
+      <c r="S426" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T426" t="inlineStr"/>
+      <c r="U426" t="inlineStr"/>
+      <c r="V426" t="inlineStr"/>
+      <c r="W426" t="inlineStr"/>
+    </row>
+    <row r="427">
+      <c r="A427" t="n">
+        <v>0</v>
+      </c>
+      <c r="B427" t="n">
+        <v>0</v>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
           <t>AVV-SOC-013</t>
         </is>
       </c>
-      <c r="D422" t="inlineStr">
+      <c r="D427" t="inlineStr">
         <is>
           <t>"AVVISO INDAGINE ESPLORATIVA APERTA 
 per l’affidamento diretto di proposte progettuali per la realizzazione del modello di
 intervento in materia di vita indipendente e inclusione nella società delle persone 
 con disabilità – anni 2022-2023-2024
 CIG n. 928240421B"</t>
         </is>
       </c>
-      <c r="E422" t="inlineStr">
+      <c r="E427" t="inlineStr">
         <is>
           <t>Servizi</t>
-        </is>
-[...322 lines deleted...]
-          <t>Forniture</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H427" t="inlineStr"/>
       <c r="I427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J427" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J427" t="inlineStr"/>
       <c r="K427" t="inlineStr"/>
       <c r="L427" t="inlineStr"/>
       <c r="M427" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>17/06/2022 00:00</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>17/06/2028 00:00</t>
         </is>
       </c>
       <c r="O427" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>07/02/2023</t>
+          <t>04/07/2022 23:59</t>
         </is>
       </c>
       <c r="R427" t="n">
-        <v>177500</v>
+        <v>104437</v>
       </c>
       <c r="S427" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T427" t="inlineStr"/>
       <c r="U427" t="inlineStr"/>
       <c r="V427" t="inlineStr"/>
       <c r="W427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>0</v>
       </c>
       <c r="B428" t="n">
         <v>0</v>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>3888</t>
+          <t>ID 4351</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H428" t="inlineStr"/>
       <c r="I428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J428" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J428" t="inlineStr"/>
       <c r="K428" t="inlineStr"/>
       <c r="L428" t="inlineStr"/>
       <c r="M428" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>16/06/2022 00:00</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="O428" t="inlineStr">
         <is>
-          <t>15/07/2022 23:59</t>
-[...4 lines deleted...]
-          <t>20/02/2023</t>
+          <t>22/06/2022 23:59</t>
         </is>
       </c>
       <c r="R428" t="n">
-        <v>240000</v>
+        <v>0</v>
       </c>
       <c r="S428" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T428" t="inlineStr"/>
       <c r="U428" t="inlineStr"/>
       <c r="V428" t="inlineStr"/>
       <c r="W428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>0</v>
       </c>
       <c r="B429" t="n">
         <v>0</v>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>ID 4410</t>
+          <t>ID 4350</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ELABORAZIONE MEDIANTE ALGORITMI DI INTELLIGENZA ARTIFICIALE PER L'ANALISI PREDITTIVA E L'ELABORAZIONE PRECLINICA DI ESAMI MAMMOGRAFICI</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CASTELFRANCO
+VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H429" t="inlineStr"/>
       <c r="I429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J429" t="inlineStr"/>
       <c r="K429" t="inlineStr"/>
       <c r="L429" t="inlineStr"/>
       <c r="M429" t="inlineStr">
         <is>
-          <t>09/06/2022 00:00</t>
+          <t>16/06/2022 00:00</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>09/06/2028 00:00</t>
+          <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="O429" t="inlineStr">
         <is>
-          <t>17/06/2022 23:59</t>
+          <t>22/06/2022 23:59</t>
         </is>
       </c>
       <c r="R429" t="n">
         <v>0</v>
       </c>
       <c r="S429" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T429" t="inlineStr"/>
       <c r="U429" t="inlineStr"/>
       <c r="V429" t="inlineStr"/>
       <c r="W429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>0</v>
       </c>
       <c r="B430" t="n">
         <v>0</v>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>107308</t>
+          <t>22-T001-G00001</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per la fornitura di n. 2 sistemi di intelligenza artificiale per l'identificazione e la caratterizzazione delle lesioni del colon da destinare alle uu.oo.cc. Gastroenterologia dei PP.OO. di Treviso e Conegliano dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO LENALIDOMIDE, DOSAGGI DIVERSI, PER I  FABBISOGNI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H430" t="inlineStr"/>
       <c r="I430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J430" t="inlineStr"/>
       <c r="K430" t="inlineStr"/>
       <c r="L430" t="inlineStr"/>
       <c r="M430" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>06/06/2028 00:00</t>
+          <t>14/06/2028 00:00</t>
         </is>
       </c>
       <c r="O430" t="inlineStr">
         <is>
           <t>21/06/2022 23:59</t>
         </is>
       </c>
       <c r="R430" t="n">
         <v>0</v>
       </c>
       <c r="S430" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T430" t="inlineStr"/>
       <c r="U430" t="inlineStr"/>
       <c r="V430" t="inlineStr"/>
       <c r="W430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>0</v>
       </c>
       <c r="B431" t="n">
         <v>0</v>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>107649</t>
+          <t>ID 4417</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 3 SISTEMI MONITORAGGIO DELLA CONTAMINAZIONE DI MANI-PIEDI-VESTI DA DESTINARE ALLA MEDICINA NUCLEARE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H431" t="inlineStr"/>
       <c r="I431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J431" t="inlineStr"/>
       <c r="K431" t="inlineStr"/>
       <c r="L431" t="inlineStr"/>
       <c r="M431" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>06/06/2028 00:00</t>
+          <t>13/06/2028 00:00</t>
         </is>
       </c>
       <c r="O431" t="inlineStr">
         <is>
-          <t>21/06/2022 23:59</t>
+          <t>23/06/2022 23:59</t>
         </is>
       </c>
       <c r="R431" t="n">
         <v>0</v>
       </c>
       <c r="S431" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T431" t="inlineStr"/>
       <c r="U431" t="inlineStr"/>
       <c r="V431" t="inlineStr"/>
       <c r="W431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>0</v>
       </c>
       <c r="B432" t="n">
         <v>0</v>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>01062022</t>
+          <t>ID 3747</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Indagine di mercato  per l'affidamento del materiale di ocnsumo dedicato ai facoemulsificatori e Facovitrectomi in uso presso il Distretto di Asolo dell'Azienda Ulss n.2 Marca trevigiana per il periodo di 36 medi</t>
+          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H432" t="inlineStr"/>
       <c r="I432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J432" t="inlineStr"/>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>156469946</t>
+        </is>
+      </c>
       <c r="K432" t="inlineStr"/>
       <c r="L432" t="inlineStr"/>
       <c r="M432" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O432" t="inlineStr">
         <is>
-          <t>15/06/2022 23:59</t>
+          <t>27/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q432" t="inlineStr">
+        <is>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="R432" t="n">
-        <v>0</v>
+        <v>177500</v>
       </c>
       <c r="S432" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T432" t="inlineStr"/>
       <c r="U432" t="inlineStr"/>
       <c r="V432" t="inlineStr"/>
       <c r="W432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>0</v>
       </c>
       <c r="B433" t="n">
         <v>0</v>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>ID    4354</t>
+          <t>3888</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H433" t="inlineStr"/>
       <c r="I433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J433" t="inlineStr"/>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>153199833</t>
+        </is>
+      </c>
       <c r="K433" t="inlineStr"/>
       <c r="L433" t="inlineStr"/>
       <c r="M433" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O433" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q433" t="inlineStr">
+        <is>
+          <t>20/02/2023</t>
         </is>
       </c>
       <c r="R433" t="n">
-        <v>0</v>
+        <v>240000</v>
       </c>
       <c r="S433" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T433" t="inlineStr"/>
       <c r="U433" t="inlineStr"/>
       <c r="V433" t="inlineStr"/>
       <c r="W433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>0</v>
       </c>
       <c r="B434" t="n">
         <v>0</v>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>ID 4352</t>
+          <t>ID 4410</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ELABORAZIONE MEDIANTE ALGORITMI DI INTELLIGENZA ARTIFICIALE PER L'ANALISI PREDITTIVA E L'ELABORAZIONE PRECLINICA DI ESAMI MAMMOGRAFICI</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H434" t="inlineStr"/>
       <c r="I434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J434" t="inlineStr"/>
       <c r="K434" t="inlineStr"/>
       <c r="L434" t="inlineStr"/>
       <c r="M434" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>09/06/2022 00:00</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>09/06/2028 00:00</t>
         </is>
       </c>
       <c r="O434" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>17/06/2022 23:59</t>
         </is>
       </c>
       <c r="R434" t="n">
         <v>0</v>
       </c>
       <c r="S434" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T434" t="inlineStr"/>
       <c r="U434" t="inlineStr"/>
       <c r="V434" t="inlineStr"/>
       <c r="W434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>0</v>
       </c>
       <c r="B435" t="n">
         <v>0</v>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>ID 4360</t>
+          <t>107308</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per la gara relativa al servizio di connettività di rete a banda larga tra le sedi dell’azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Avviso di indagine di mercato per la fornitura di n. 2 sistemi di intelligenza artificiale per l'identificazione e la caratterizzazione delle lesioni del colon da destinare alle uu.oo.cc. Gastroenterologia dei PP.OO. di Treviso e Conegliano dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H435" t="inlineStr"/>
       <c r="I435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J435" t="inlineStr"/>
       <c r="K435" t="inlineStr"/>
       <c r="L435" t="inlineStr"/>
       <c r="M435" t="inlineStr">
         <is>
-          <t>31/05/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
-          <t>31/05/2028 00:00</t>
+          <t>06/06/2028 00:00</t>
         </is>
       </c>
       <c r="O435" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>21/06/2022 23:59</t>
         </is>
       </c>
       <c r="R435" t="n">
         <v>0</v>
       </c>
       <c r="S435" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T435" t="inlineStr"/>
       <c r="U435" t="inlineStr"/>
       <c r="V435" t="inlineStr"/>
       <c r="W435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>0</v>
       </c>
       <c r="B436" t="n">
         <v>0</v>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>ID 4197</t>
+          <t>107649</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA E SPECIALISTICA SULLE PIATTAFORME SOFTWARE PER LA CARDIOLOGIA, LA MEDICINA DELLO SPORT E L’ONCOLOGIA, PER IL PERIODO DI 12 MESI.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 3 SISTEMI MONITORAGGIO DELLA CONTAMINAZIONE DI MANI-PIEDI-VESTI DA DESTINARE ALLA MEDICINA NUCLEARE DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H436" t="inlineStr"/>
       <c r="I436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J436" t="inlineStr"/>
       <c r="K436" t="inlineStr"/>
       <c r="L436" t="inlineStr"/>
       <c r="M436" t="inlineStr">
         <is>
-          <t>30/05/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
-          <t>30/05/2028 00:00</t>
+          <t>06/06/2028 00:00</t>
         </is>
       </c>
       <c r="O436" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>21/06/2022 23:59</t>
         </is>
       </c>
       <c r="R436" t="n">
         <v>0</v>
       </c>
       <c r="S436" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T436" t="inlineStr"/>
       <c r="U436" t="inlineStr"/>
       <c r="V436" t="inlineStr"/>
       <c r="W436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>0</v>
       </c>
       <c r="B437" t="n">
         <v>0</v>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>ID 4406</t>
+          <t>ID    4354</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H437" t="inlineStr"/>
       <c r="I437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J437" t="inlineStr"/>
       <c r="K437" t="inlineStr"/>
       <c r="L437" t="inlineStr"/>
       <c r="M437" t="inlineStr">
         <is>
-          <t>27/05/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
-          <t>27/05/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O437" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="R437" t="n">
         <v>0</v>
       </c>
       <c r="S437" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T437" t="inlineStr"/>
       <c r="U437" t="inlineStr"/>
       <c r="V437" t="inlineStr"/>
       <c r="W437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>0</v>
       </c>
       <c r="B438" t="n">
         <v>0</v>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>ID 4407</t>
+          <t>01062022</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI PRONTA DISPONIBILITÀ E TURNI DI SERVIZIO RADIOLOGICI PRESSO IL PRESIDIO
-OSPEDALIERO DI MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Indagine di mercato  per l'affidamento del materiale di ocnsumo dedicato ai facoemulsificatori e Facovitrectomi in uso presso il Distretto di Asolo dell'Azienda Ulss n.2 Marca trevigiana per il periodo di 36 medi</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H438" t="inlineStr"/>
       <c r="I438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J438" t="inlineStr"/>
       <c r="K438" t="inlineStr"/>
       <c r="L438" t="inlineStr"/>
       <c r="M438" t="inlineStr">
         <is>
-          <t>27/05/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
-          <t>27/05/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O438" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>15/06/2022 23:59</t>
         </is>
       </c>
       <c r="R438" t="n">
         <v>0</v>
       </c>
       <c r="S438" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T438" t="inlineStr"/>
       <c r="U438" t="inlineStr"/>
       <c r="V438" t="inlineStr"/>
       <c r="W438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>0</v>
       </c>
       <c r="B439" t="n">
         <v>0</v>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>ID 4400</t>
+          <t>ID 4352</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA  TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI CASTELFRANCO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H439" t="inlineStr"/>
       <c r="I439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J439" t="inlineStr"/>
       <c r="K439" t="inlineStr"/>
       <c r="L439" t="inlineStr"/>
       <c r="M439" t="inlineStr">
         <is>
-          <t>25/05/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
-          <t>25/05/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O439" t="inlineStr">
         <is>
-          <t>01/06/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="R439" t="n">
         <v>0</v>
       </c>
       <c r="S439" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T439" t="inlineStr"/>
       <c r="U439" t="inlineStr"/>
       <c r="V439" t="inlineStr"/>
       <c r="W439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>0</v>
       </c>
       <c r="B440" t="n">
         <v>0</v>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>4387</t>
+          <t>ID 4360</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’eventuale fornitura di un simulatore ad alta fedelta’ da destinare ai corsi di Laurea Professioni Sanitarie - Sede di Treviso (ID 4387)</t>
+          <t>Avviso di consultazione preliminare di mercato per la gara relativa al servizio di connettività di rete a banda larga tra le sedi dell’azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H440" t="inlineStr"/>
       <c r="I440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J440" t="inlineStr"/>
       <c r="K440" t="inlineStr"/>
       <c r="L440" t="inlineStr"/>
       <c r="M440" t="inlineStr">
         <is>
-          <t>25/05/2022 00:00</t>
+          <t>31/05/2022 00:00</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
-          <t>25/05/2028 00:00</t>
+          <t>31/05/2028 00:00</t>
         </is>
       </c>
       <c r="O440" t="inlineStr">
         <is>
-          <t>06/06/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="R440" t="n">
         <v>0</v>
       </c>
       <c r="S440" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T440" t="inlineStr"/>
       <c r="U440" t="inlineStr"/>
       <c r="V440" t="inlineStr"/>
       <c r="W440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>0</v>
       </c>
       <c r="B441" t="n">
         <v>0</v>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>ID-4128</t>
+          <t>ID 4197</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato - FORNITURA IN SERVICE DI UN “SISTEMA PER LA PURIFICAZIONE DELLE CELLULE STAMINALI DA CORDONE OMBELICALE” PER L'AZIENDA ULSS 2 MARCA TREVIGIANA P.O. DI TREVISO</t>
+          <t>INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA E SPECIALISTICA SULLE PIATTAFORME SOFTWARE PER LA CARDIOLOGIA, LA MEDICINA DELLO SPORT E L’ONCOLOGIA, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H441" t="inlineStr"/>
       <c r="I441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J441" t="inlineStr"/>
       <c r="K441" t="inlineStr"/>
       <c r="L441" t="inlineStr"/>
       <c r="M441" t="inlineStr">
         <is>
-          <t>23/05/2022 00:00</t>
+          <t>30/05/2022 00:00</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
-          <t>23/05/2028 00:00</t>
+          <t>30/05/2028 00:00</t>
         </is>
       </c>
       <c r="O441" t="inlineStr">
         <is>
-          <t>07/06/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="R441" t="n">
         <v>0</v>
       </c>
       <c r="S441" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T441" t="inlineStr"/>
       <c r="U441" t="inlineStr"/>
       <c r="V441" t="inlineStr"/>
       <c r="W441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>0</v>
       </c>
       <c r="B442" t="n">
         <v>0</v>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>ID-4337</t>
+          <t>ID 4406</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per la FORNITURA IN SERVICE DI “SISTEMI INTEGRATI CON MONTAVETRINI PER LA COLORAZIONE IN EMATOSSILLINA ED EOSINA”, PER LE U.O. DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA DI MEDICINA INTERNA PRESSO IL PRESIDIO OSPEDALIERO DI MONTEBELLUNA
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H442" t="inlineStr"/>
       <c r="I442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J442" t="inlineStr"/>
       <c r="K442" t="inlineStr"/>
       <c r="L442" t="inlineStr"/>
       <c r="M442" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>27/05/2022 00:00</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="O442" t="inlineStr">
         <is>
-          <t>31/05/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="R442" t="n">
         <v>0</v>
       </c>
       <c r="S442" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T442" t="inlineStr"/>
       <c r="U442" t="inlineStr"/>
       <c r="V442" t="inlineStr"/>
       <c r="W442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>0</v>
       </c>
       <c r="B443" t="n">
         <v>0</v>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>20220512</t>
+          <t>ID 4407</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “TRASCRIZIONE TESTI SCOLASTICI IN FORMATO INGRANDITO E BRAILLE PER ALUNNI CON DISABILIA’ SENSORIALE” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI PRONTA DISPONIBILITÀ E TURNI DI SERVIZIO RADIOLOGICI PRESSO IL PRESIDIO
+OSPEDALIERO DI MONTEBELLUNA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H443" t="inlineStr"/>
       <c r="I443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J443" t="inlineStr"/>
       <c r="K443" t="inlineStr"/>
       <c r="L443" t="inlineStr"/>
       <c r="M443" t="inlineStr">
         <is>
-          <t>12/05/2022 00:00</t>
+          <t>27/05/2022 00:00</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
-          <t>12/05/2028 00:00</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="O443" t="inlineStr">
         <is>
-          <t>18/05/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="R443" t="n">
         <v>0</v>
       </c>
       <c r="S443" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T443" t="inlineStr"/>
       <c r="U443" t="inlineStr"/>
       <c r="V443" t="inlineStr"/>
       <c r="W443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>0</v>
       </c>
       <c r="B444" t="n">
         <v>0</v>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>88215</t>
+          <t>4387</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Avviso per manifestazioni d'interesse per l'affidamento del servizio di manutenzione vano sanitario dei mezzi di soccorso/emergenza completo di barelle elettriche e revisione periodica impianto di distribuzione ossigeno Pronto Soccorso Distretto Pieve di Soligo, per 36 mesi mediante piattaforma M.E.P.A.</t>
+          <t>Indagine di mercato per l’eventuale fornitura di un simulatore ad alta fedelta’ da destinare ai corsi di Laurea Professioni Sanitarie - Sede di Treviso (ID 4387)</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H444" t="inlineStr"/>
       <c r="I444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J444" t="inlineStr"/>
       <c r="K444" t="inlineStr"/>
       <c r="L444" t="inlineStr"/>
       <c r="M444" t="inlineStr">
         <is>
-          <t>10/05/2022 00:00</t>
+          <t>25/05/2022 00:00</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
-          <t>10/05/2028 00:00</t>
+          <t>25/05/2028 00:00</t>
         </is>
       </c>
       <c r="O444" t="inlineStr">
         <is>
-          <t>10/05/2022 23:59</t>
+          <t>06/06/2022 23:59</t>
         </is>
       </c>
       <c r="R444" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="S444" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T444" t="inlineStr"/>
       <c r="U444" t="inlineStr"/>
       <c r="V444" t="inlineStr"/>
       <c r="W444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>0</v>
       </c>
       <c r="B445" t="n">
         <v>0</v>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>ID - 4355</t>
+          <t>ID 4400</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA  TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI CASTELFRANCO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H445" t="inlineStr"/>
       <c r="I445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J445" t="inlineStr"/>
       <c r="K445" t="inlineStr"/>
       <c r="L445" t="inlineStr"/>
       <c r="M445" t="inlineStr">
         <is>
-          <t>05/05/2022 00:00</t>
+          <t>25/05/2022 00:00</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
-          <t>05/05/2028 00:00</t>
+          <t>25/05/2028 00:00</t>
         </is>
       </c>
       <c r="O445" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>01/06/2022 23:59</t>
         </is>
       </c>
       <c r="R445" t="n">
         <v>0</v>
       </c>
       <c r="S445" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T445" t="inlineStr"/>
       <c r="U445" t="inlineStr"/>
       <c r="V445" t="inlineStr"/>
       <c r="W445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>0</v>
       </c>
       <c r="B446" t="n">
         <v>0</v>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>ID 4381</t>
+          <t>ID-4128</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato servizio medico presso la casa circondariale e l’istituto penale minorile di Treviso</t>
+          <t>Consultazione preliminare di mercato - FORNITURA IN SERVICE DI UN “SISTEMA PER LA PURIFICAZIONE DELLE CELLULE STAMINALI DA CORDONE OMBELICALE” PER L'AZIENDA ULSS 2 MARCA TREVIGIANA P.O. DI TREVISO</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H446" t="inlineStr"/>
       <c r="I446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J446" t="inlineStr"/>
       <c r="K446" t="inlineStr"/>
       <c r="L446" t="inlineStr"/>
       <c r="M446" t="inlineStr">
         <is>
-          <t>05/05/2022 00:00</t>
+          <t>23/05/2022 00:00</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
-          <t>05/05/2028 00:00</t>
+          <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="O446" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>07/06/2022 23:59</t>
         </is>
       </c>
       <c r="R446" t="n">
         <v>0</v>
       </c>
       <c r="S446" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T446" t="inlineStr"/>
       <c r="U446" t="inlineStr"/>
       <c r="V446" t="inlineStr"/>
       <c r="W446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>0</v>
       </c>
       <c r="B447" t="n">
         <v>0</v>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>ID - 4356</t>
+          <t>ID-4337</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Avviso indagine di mercato per la FORNITURA IN SERVICE DI “SISTEMI INTEGRATI CON MONTAVETRINI PER LA COLORAZIONE IN EMATOSSILLINA ED EOSINA”, PER LE U.O. DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H447" t="inlineStr"/>
       <c r="I447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J447" t="inlineStr"/>
       <c r="K447" t="inlineStr"/>
       <c r="L447" t="inlineStr"/>
       <c r="M447" t="inlineStr">
         <is>
-          <t>03/05/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
-          <t>03/05/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="O447" t="inlineStr">
         <is>
-          <t>13/05/2022 23:59</t>
+          <t>31/05/2022 23:59</t>
         </is>
       </c>
       <c r="R447" t="n">
         <v>0</v>
       </c>
       <c r="S447" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T447" t="inlineStr"/>
       <c r="U447" t="inlineStr"/>
       <c r="V447" t="inlineStr"/>
       <c r="W447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>0</v>
       </c>
       <c r="B448" t="n">
         <v>0</v>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>80306</t>
+          <t>20220512</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 VENTILATORE POLMONARE DA DESTINARE ALLA UOC ANESTESIA/RIANIMAZIONE DEL P.O. DI VITTORIO VENETO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “TRASCRIZIONE TESTI SCOLASTICI IN FORMATO INGRANDITO E BRAILLE PER ALUNNI CON DISABILIA’ SENSORIALE” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H448" t="inlineStr"/>
       <c r="I448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J448" t="inlineStr"/>
       <c r="K448" t="inlineStr"/>
       <c r="L448" t="inlineStr"/>
       <c r="M448" t="inlineStr">
         <is>
-          <t>02/05/2022 00:00</t>
+          <t>12/05/2022 00:00</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
-          <t>02/05/2028 00:00</t>
+          <t>12/05/2028 00:00</t>
         </is>
       </c>
       <c r="O448" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>18/05/2022 23:59</t>
         </is>
       </c>
       <c r="R448" t="n">
         <v>0</v>
       </c>
       <c r="S448" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T448" t="inlineStr"/>
       <c r="U448" t="inlineStr"/>
       <c r="V448" t="inlineStr"/>
       <c r="W448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>0</v>
       </c>
       <c r="B449" t="n">
         <v>0</v>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>80244</t>
+          <t>88215</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 ECOTOMOGRAFO DI ALTA FASCIA DA DESTINARE ALL'UOC DI RADIOLOGIA DIAGNOSTICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Avviso per manifestazioni d'interesse per l'affidamento del servizio di manutenzione vano sanitario dei mezzi di soccorso/emergenza completo di barelle elettriche e revisione periodica impianto di distribuzione ossigeno Pronto Soccorso Distretto Pieve di Soligo, per 36 mesi mediante piattaforma M.E.P.A.</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H449" t="inlineStr"/>
       <c r="I449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J449" t="inlineStr"/>
       <c r="K449" t="inlineStr"/>
       <c r="L449" t="inlineStr"/>
       <c r="M449" t="inlineStr">
         <is>
-          <t>02/05/2022 00:00</t>
+          <t>10/05/2022 00:00</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
-          <t>02/05/2028 00:00</t>
+          <t>10/05/2028 00:00</t>
         </is>
       </c>
       <c r="O449" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>10/05/2022 23:59</t>
         </is>
       </c>
       <c r="R449" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="S449" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T449" t="inlineStr"/>
       <c r="U449" t="inlineStr"/>
       <c r="V449" t="inlineStr"/>
       <c r="W449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>0</v>
       </c>
       <c r="B450" t="n">
         <v>0</v>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>0073685 22</t>
+          <t>ID - 4355</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Indagine preliminare di mercato per l'affidamento del "Servizio di derattizzazione e disinfestazione per le strutture ospedaliere e territoriali dei distretti di Asolo e di Pieve di Soligo dell'Ulss 2 Marca trevigiana per il periodo di 24 mesi"</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H450" t="inlineStr"/>
       <c r="I450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J450" t="inlineStr"/>
       <c r="K450" t="inlineStr"/>
       <c r="L450" t="inlineStr"/>
       <c r="M450" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>05/05/2022 00:00</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
-          <t>21/04/2028 00:00</t>
+          <t>05/05/2028 00:00</t>
         </is>
       </c>
       <c r="O450" t="inlineStr">
         <is>
-          <t>12/05/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="R450" t="n">
         <v>0</v>
       </c>
       <c r="S450" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T450" t="inlineStr"/>
       <c r="U450" t="inlineStr"/>
       <c r="V450" t="inlineStr"/>
       <c r="W450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>0</v>
       </c>
       <c r="B451" t="n">
         <v>0</v>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>73772</t>
+          <t>ID 4381</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 MICROSCOPIO OPERATORIO DA DESTINARE ALL'UOC DI NEUROCHIRURGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Avviso indagine di mercato servizio medico presso la casa circondariale e l’istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H451" t="inlineStr"/>
       <c r="I451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J451" t="inlineStr"/>
       <c r="K451" t="inlineStr"/>
       <c r="L451" t="inlineStr"/>
       <c r="M451" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>05/05/2022 00:00</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
-          <t>21/04/2028 00:00</t>
+          <t>05/05/2028 00:00</t>
         </is>
       </c>
       <c r="O451" t="inlineStr">
         <is>
-          <t>02/05/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="R451" t="n">
         <v>0</v>
       </c>
       <c r="S451" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T451" t="inlineStr"/>
       <c r="U451" t="inlineStr"/>
       <c r="V451" t="inlineStr"/>
       <c r="W451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>0</v>
       </c>
       <c r="B452" t="n">
         <v>0</v>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>ID 4206</t>
+          <t>ID - 4356</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Fornitura dell'infrastruttura hardware, licenze e servizi professionali per inalzare il livello di Cybersicurezza nell'infrastruttura dell'Azienda ULSS n. 2 Marca Trevigiana (ID 4206)</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H452" t="inlineStr"/>
       <c r="I452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J452" t="inlineStr"/>
       <c r="K452" t="inlineStr"/>
       <c r="L452" t="inlineStr"/>
       <c r="M452" t="inlineStr">
         <is>
-          <t>20/04/2022 00:00</t>
+          <t>03/05/2022 00:00</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
-          <t>20/04/2028 00:00</t>
+          <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="O452" t="inlineStr">
         <is>
           <t>13/05/2022 23:59</t>
         </is>
       </c>
       <c r="R452" t="n">
-        <v>75496.66</v>
+        <v>0</v>
       </c>
       <c r="S452" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T452" t="inlineStr"/>
       <c r="U452" t="inlineStr"/>
       <c r="V452" t="inlineStr"/>
       <c r="W452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>0</v>
       </c>
       <c r="B453" t="n">
         <v>0</v>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>73325</t>
+          <t>80306</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA NEUROMONITORAGGIO NEUROFISIOLOGICO INTRAOPERATORIO DA DESTINARE ALL'UOC DI NEUROCHIRURGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 VENTILATORE POLMONARE DA DESTINARE ALLA UOC ANESTESIA/RIANIMAZIONE DEL P.O. DI VITTORIO VENETO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H453" t="inlineStr"/>
       <c r="I453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J453" t="inlineStr"/>
       <c r="K453" t="inlineStr"/>
       <c r="L453" t="inlineStr"/>
       <c r="M453" t="inlineStr">
         <is>
-          <t>20/04/2022 00:00</t>
+          <t>02/05/2022 00:00</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
-          <t>20/04/2028 00:00</t>
+          <t>02/05/2028 00:00</t>
         </is>
       </c>
       <c r="O453" t="inlineStr">
         <is>
-          <t>29/04/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="R453" t="n">
         <v>0</v>
       </c>
       <c r="S453" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T453" t="inlineStr"/>
       <c r="U453" t="inlineStr"/>
       <c r="V453" t="inlineStr"/>
       <c r="W453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>0</v>
       </c>
       <c r="B454" t="n">
         <v>0</v>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>73441</t>
+          <t>80244</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 NEURONAVIGATORE DA DESTINARE ALL'UOC DI NEUROCHIRURGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 ECOTOMOGRAFO DI ALTA FASCIA DA DESTINARE ALL'UOC DI RADIOLOGIA DIAGNOSTICA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H454" t="inlineStr"/>
       <c r="I454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J454" t="inlineStr"/>
       <c r="K454" t="inlineStr"/>
       <c r="L454" t="inlineStr"/>
       <c r="M454" t="inlineStr">
         <is>
-          <t>20/04/2022 00:00</t>
+          <t>02/05/2022 00:00</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>20/04/2028 00:00</t>
+          <t>02/05/2028 00:00</t>
         </is>
       </c>
       <c r="O454" t="inlineStr">
         <is>
-          <t>29/04/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="R454" t="n">
         <v>0</v>
       </c>
       <c r="S454" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T454" t="inlineStr"/>
       <c r="U454" t="inlineStr"/>
       <c r="V454" t="inlineStr"/>
       <c r="W454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>0</v>
       </c>
       <c r="B455" t="n">
         <v>0</v>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>ID - 4125</t>
+          <t>0073685 22</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Indagine preliminare di mercato per l'affidamento del "Servizio di derattizzazione e disinfestazione per le strutture ospedaliere e territoriali dei distretti di Asolo e di Pieve di Soligo dell'Ulss 2 Marca trevigiana per il periodo di 24 mesi"</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H455" t="inlineStr"/>
       <c r="I455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J455" t="inlineStr"/>
       <c r="K455" t="inlineStr"/>
       <c r="L455" t="inlineStr"/>
       <c r="M455" t="inlineStr">
         <is>
-          <t>19/04/2022 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
-          <t>19/04/2028 00:00</t>
+          <t>21/04/2028 00:00</t>
         </is>
       </c>
       <c r="O455" t="inlineStr">
         <is>
-          <t>29/04/2022 23:59</t>
+          <t>12/05/2022 23:59</t>
         </is>
       </c>
       <c r="R455" t="n">
         <v>0</v>
       </c>
       <c r="S455" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T455" t="inlineStr"/>
       <c r="U455" t="inlineStr"/>
       <c r="V455" t="inlineStr"/>
       <c r="W455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>0</v>
       </c>
       <c r="B456" t="n">
         <v>0</v>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>ID  3717</t>
+          <t>73772</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA PER L’ACQUISIZIONE E L’ASSISTENZA TECNICA FULL-RISK  DI FRIGOEMOTECHE REMOTIZZATE NEI PP.OO.  DELL’ ULSS 2 DI TREVISO, CASTELFRANCO,  MONTEBELLUNA, CONEGLIANO, VITTORIO VENETO E ODERZO  (ID 3717)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 MICROSCOPIO OPERATORIO DA DESTINARE ALL'UOC DI NEUROCHIRURGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H456" t="inlineStr"/>
       <c r="I456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J456" t="inlineStr"/>
       <c r="K456" t="inlineStr"/>
       <c r="L456" t="inlineStr"/>
       <c r="M456" t="inlineStr">
         <is>
-          <t>15/04/2022 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
-          <t>15/04/2028 00:00</t>
+          <t>21/04/2028 00:00</t>
         </is>
       </c>
       <c r="O456" t="inlineStr">
         <is>
-          <t>06/05/2022 23:59</t>
+          <t>02/05/2022 23:59</t>
         </is>
       </c>
       <c r="R456" t="n">
         <v>0</v>
       </c>
       <c r="S456" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T456" t="inlineStr"/>
       <c r="U456" t="inlineStr"/>
       <c r="V456" t="inlineStr"/>
       <c r="W456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>0</v>
       </c>
       <c r="B457" t="n">
         <v>0</v>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>3883</t>
+          <t>ID 4206</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per il servizio di Mediazione Linguistico - Culturale per l’Azienda ULSS 2 Marca Trevigiana. (ID 3883)</t>
+          <t>Fornitura dell'infrastruttura hardware, licenze e servizi professionali per inalzare il livello di Cybersicurezza nell'infrastruttura dell'Azienda ULSS n. 2 Marca Trevigiana (ID 4206)</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H457" t="inlineStr"/>
       <c r="I457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J457" t="inlineStr"/>
       <c r="K457" t="inlineStr"/>
       <c r="L457" t="inlineStr"/>
       <c r="M457" t="inlineStr">
         <is>
-          <t>15/04/2022 00:00</t>
+          <t>20/04/2022 00:00</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
-          <t>15/04/2028 00:00</t>
+          <t>20/04/2028 00:00</t>
         </is>
       </c>
       <c r="O457" t="inlineStr">
         <is>
-          <t>29/04/2022 23:59</t>
+          <t>13/05/2022 23:59</t>
         </is>
       </c>
       <c r="R457" t="n">
-        <v>0</v>
+        <v>75496.66</v>
       </c>
       <c r="S457" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T457" t="inlineStr"/>
       <c r="U457" t="inlineStr"/>
       <c r="V457" t="inlineStr"/>
       <c r="W457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>0</v>
       </c>
       <c r="B458" t="n">
         <v>0</v>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>4137</t>
+          <t>73325</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per l’eventuale fornitura di “Materiale di convivenza monouso alternativo alla plastica e conforme al Decreto Legislativo n 196/2021” da destinare all’Azienda Ulss 2 Marca Trevigiana per il periodo di 12 mesi. (ID 4137)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SISTEMA NEUROMONITORAGGIO NEUROFISIOLOGICO INTRAOPERATORIO DA DESTINARE ALL'UOC DI NEUROCHIRURGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H458" t="inlineStr"/>
       <c r="I458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J458" t="inlineStr"/>
       <c r="K458" t="inlineStr"/>
       <c r="L458" t="inlineStr"/>
       <c r="M458" t="inlineStr">
         <is>
-          <t>15/04/2022 00:00</t>
+          <t>20/04/2022 00:00</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
-          <t>15/04/2028 00:00</t>
+          <t>20/04/2028 00:00</t>
         </is>
       </c>
       <c r="O458" t="inlineStr">
         <is>
-          <t>06/05/2022 23:59</t>
+          <t>29/04/2022 23:59</t>
         </is>
       </c>
       <c r="R458" t="n">
         <v>0</v>
       </c>
       <c r="S458" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T458" t="inlineStr"/>
       <c r="U458" t="inlineStr"/>
       <c r="V458" t="inlineStr"/>
       <c r="W458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>0</v>
       </c>
       <c r="B459" t="n">
         <v>0</v>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>ID  3973</t>
+          <t>73441</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 NEURONAVIGATORE DA DESTINARE ALL'UOC DI NEUROCHIRURGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H459" t="inlineStr"/>
       <c r="I459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J459" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J459" t="inlineStr"/>
       <c r="K459" t="inlineStr"/>
       <c r="L459" t="inlineStr"/>
       <c r="M459" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>20/04/2022 00:00</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>20/04/2028 00:00</t>
         </is>
       </c>
       <c r="O459" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
-[...4 lines deleted...]
-          <t>18/01/2023</t>
+          <t>29/04/2022 23:59</t>
         </is>
       </c>
       <c r="R459" t="n">
-        <v>4919000</v>
+        <v>0</v>
       </c>
       <c r="S459" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T459" t="inlineStr"/>
       <c r="U459" t="inlineStr"/>
       <c r="V459" t="inlineStr"/>
       <c r="W459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>0</v>
       </c>
       <c r="B460" t="n">
         <v>0</v>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>4361</t>
+          <t>ID - 4125</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Avviso Indagine di mercato per l’eventuale fornitura di n. 95 defibrillatori semiautomatici        esterni “DAE” da destinare al Distretto di Pieve di Soligo ed alle strutture territoriali del Distretto di Asolo dell’Azienda Ulss n. 2 Marca Trevigiana ( ID 4361)</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H460" t="inlineStr"/>
       <c r="I460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J460" t="inlineStr"/>
       <c r="K460" t="inlineStr"/>
       <c r="L460" t="inlineStr"/>
       <c r="M460" t="inlineStr">
         <is>
-          <t>07/04/2022 00:00</t>
+          <t>19/04/2022 00:00</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>07/04/2028 00:00</t>
+          <t>19/04/2028 00:00</t>
         </is>
       </c>
       <c r="O460" t="inlineStr">
         <is>
-          <t>03/05/2022 23:59</t>
+          <t>29/04/2022 23:59</t>
         </is>
       </c>
       <c r="R460" t="n">
         <v>0</v>
       </c>
       <c r="S460" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T460" t="inlineStr"/>
       <c r="U460" t="inlineStr"/>
       <c r="V460" t="inlineStr"/>
       <c r="W460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>0</v>
       </c>
       <c r="B461" t="n">
         <v>0</v>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>ID 4302</t>
+          <t>ID  3717</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA  TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA PER L’ACQUISIZIONE E L’ASSISTENZA TECNICA FULL-RISK  DI FRIGOEMOTECHE REMOTIZZATE NEI PP.OO.  DELL’ ULSS 2 DI TREVISO, CASTELFRANCO,  MONTEBELLUNA, CONEGLIANO, VITTORIO VENETO E ODERZO  (ID 3717)</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H461" t="inlineStr"/>
       <c r="I461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J461" t="inlineStr"/>
       <c r="K461" t="inlineStr"/>
       <c r="L461" t="inlineStr"/>
       <c r="M461" t="inlineStr">
         <is>
-          <t>05/04/2022 00:00</t>
+          <t>15/04/2022 00:00</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
-          <t>05/04/2028 00:00</t>
+          <t>15/04/2028 00:00</t>
         </is>
       </c>
       <c r="O461" t="inlineStr">
         <is>
-          <t>13/04/2022 23:59</t>
+          <t>06/05/2022 23:59</t>
         </is>
       </c>
       <c r="R461" t="n">
         <v>0</v>
       </c>
       <c r="S461" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T461" t="inlineStr"/>
       <c r="U461" t="inlineStr"/>
       <c r="V461" t="inlineStr"/>
       <c r="W461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>0</v>
       </c>
       <c r="B462" t="n">
         <v>0</v>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>4303</t>
+          <t>3883</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DELLA BANCA DATI DYNAMED PLUSP (ID 4303)</t>
+          <t>Manifestazione di interesse per il servizio di Mediazione Linguistico - Culturale per l’Azienda ULSS 2 Marca Trevigiana. (ID 3883)</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H462" t="inlineStr"/>
       <c r="I462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J462" t="inlineStr"/>
       <c r="K462" t="inlineStr"/>
       <c r="L462" t="inlineStr"/>
       <c r="M462" t="inlineStr">
         <is>
-          <t>01/04/2022 00:00</t>
+          <t>15/04/2022 00:00</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
-          <t>01/04/2028 00:00</t>
+          <t>15/04/2028 00:00</t>
         </is>
       </c>
       <c r="O462" t="inlineStr">
         <is>
-          <t>14/04/2022 23:59</t>
+          <t>29/04/2022 23:59</t>
         </is>
       </c>
       <c r="R462" t="n">
         <v>0</v>
       </c>
       <c r="S462" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T462" t="inlineStr"/>
       <c r="U462" t="inlineStr"/>
       <c r="V462" t="inlineStr"/>
       <c r="W462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>0</v>
       </c>
       <c r="B463" t="n">
         <v>0</v>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>3472</t>
+          <t>4137</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER IL SERVIZIO DI EROGAZIONE DI
-[...1 lines deleted...]
-ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+          <t>Avviso indagine di mercato per l’eventuale fornitura di “Materiale di convivenza monouso alternativo alla plastica e conforme al Decreto Legislativo n 196/2021” da destinare all’Azienda Ulss 2 Marca Trevigiana per il periodo di 12 mesi. (ID 4137)</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H463" t="inlineStr"/>
       <c r="I463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J463" t="inlineStr"/>
       <c r="K463" t="inlineStr"/>
       <c r="L463" t="inlineStr"/>
       <c r="M463" t="inlineStr">
         <is>
-          <t>29/03/2022 00:00</t>
+          <t>15/04/2022 00:00</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
-          <t>29/03/2028 00:00</t>
+          <t>15/04/2028 00:00</t>
         </is>
       </c>
       <c r="O463" t="inlineStr">
         <is>
-          <t>13/04/2022 23:59</t>
+          <t>06/05/2022 23:59</t>
         </is>
       </c>
       <c r="R463" t="n">
         <v>0</v>
       </c>
       <c r="S463" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T463" t="inlineStr"/>
       <c r="U463" t="inlineStr"/>
       <c r="V463" t="inlineStr"/>
       <c r="W463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>0</v>
       </c>
       <c r="B464" t="n">
         <v>0</v>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>ID 4353</t>
+          <t>ID  3973</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H464" t="inlineStr"/>
       <c r="I464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J464" t="inlineStr"/>
+      <c r="J464" t="inlineStr">
+        <is>
+          <t>152421779</t>
+        </is>
+      </c>
       <c r="K464" t="inlineStr"/>
       <c r="L464" t="inlineStr"/>
       <c r="M464" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="O464" t="inlineStr">
         <is>
-          <t>05/04/2022 23:59</t>
+          <t>20/05/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q464" t="inlineStr">
+        <is>
+          <t>18/01/2023</t>
         </is>
       </c>
       <c r="R464" t="n">
-        <v>0</v>
+        <v>4919000</v>
       </c>
       <c r="S464" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T464" t="inlineStr"/>
       <c r="U464" t="inlineStr"/>
       <c r="V464" t="inlineStr"/>
       <c r="W464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>0</v>
       </c>
       <c r="B465" t="n">
         <v>0</v>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>4274</t>
+          <t>4361</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura di reagenti per la diagnostica rapida delle fusioni nelle L.A. (leucemie acute) dell’adulto, per il periodo di 36 mesi, per la U.O.C. di anatomia e istologia patologica dell’azienda Ulss 2 Marca Trevigiana. Affidamento ex art. 36 del D.lgs. 50/2016 e art. 1 del D.L. 76/2020 convertito in legge, con modificazioni, dalla L. 120/2020 e s.m.i.</t>
+          <t>Avviso Indagine di mercato per l’eventuale fornitura di n. 95 defibrillatori semiautomatici        esterni “DAE” da destinare al Distretto di Pieve di Soligo ed alle strutture territoriali del Distretto di Asolo dell’Azienda Ulss n. 2 Marca Trevigiana ( ID 4361)</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H465" t="inlineStr"/>
       <c r="I465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J465" t="inlineStr"/>
       <c r="K465" t="inlineStr"/>
       <c r="L465" t="inlineStr"/>
       <c r="M465" t="inlineStr">
         <is>
-          <t>25/03/2022 00:00</t>
+          <t>07/04/2022 00:00</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
-          <t>25/03/2028 00:00</t>
+          <t>07/04/2028 00:00</t>
         </is>
       </c>
       <c r="O465" t="inlineStr">
         <is>
-          <t>11/04/2022 23:59</t>
+          <t>03/05/2022 23:59</t>
         </is>
       </c>
       <c r="R465" t="n">
         <v>0</v>
       </c>
       <c r="S465" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T465" t="inlineStr"/>
       <c r="U465" t="inlineStr"/>
       <c r="V465" t="inlineStr"/>
       <c r="W465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>0</v>
       </c>
       <c r="B466" t="n">
         <v>0</v>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>ID 4199</t>
+          <t>ID 4302</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA SUL PORTALE WEB AZIENDALE, SULLA INTRANET AZIENDALE E SU ALTRI APPLICATIVI DELLA DITTA SMC TREVISO SRL, FINO AL 31/12/2022.</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA MEDICA DI EMERGENZA  TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H466" t="inlineStr"/>
       <c r="I466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J466" t="inlineStr"/>
       <c r="K466" t="inlineStr"/>
       <c r="L466" t="inlineStr"/>
       <c r="M466" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>05/04/2022 00:00</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
-          <t>24/03/2028 00:00</t>
+          <t>05/04/2028 00:00</t>
         </is>
       </c>
       <c r="O466" t="inlineStr">
         <is>
-          <t>30/03/2022 23:59</t>
+          <t>13/04/2022 23:59</t>
         </is>
       </c>
       <c r="R466" t="n">
         <v>0</v>
       </c>
       <c r="S466" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T466" t="inlineStr"/>
       <c r="U466" t="inlineStr"/>
       <c r="V466" t="inlineStr"/>
       <c r="W466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>0</v>
       </c>
       <c r="B467" t="n">
         <v>0</v>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>53541</t>
+          <t>4303</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI STRUMENTARIO PER  CHIRURGIA  LAPAROSCOPIA PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DELLA BANCA DATI DYNAMED PLUSP (ID 4303)</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H467" t="inlineStr"/>
       <c r="I467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J467" t="inlineStr"/>
       <c r="K467" t="inlineStr"/>
       <c r="L467" t="inlineStr"/>
       <c r="M467" t="inlineStr">
         <is>
-          <t>23/03/2022 00:00</t>
+          <t>01/04/2022 00:00</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
-          <t>23/03/2028 00:00</t>
+          <t>01/04/2028 00:00</t>
         </is>
       </c>
       <c r="O467" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>14/04/2022 23:59</t>
         </is>
       </c>
       <c r="R467" t="n">
         <v>0</v>
       </c>
       <c r="S467" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T467" t="inlineStr"/>
       <c r="U467" t="inlineStr"/>
       <c r="V467" t="inlineStr"/>
       <c r="W467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>0</v>
       </c>
       <c r="B468" t="n">
         <v>0</v>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>ID 4139</t>
+          <t>3472</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER L’AFFIDAMENTO DEL SERVIZIO DI RACCOLTA E DISTRIBUZIONE DELLA POSTA DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI.</t>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER IL SERVIZIO DI EROGAZIONE DI
+INDAGINI CITOGENETICHE E MOLECOLARI IN EPOCA PRENATALE E POSTNATALE PER L’AZIENDA
+ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H468" t="inlineStr"/>
       <c r="I468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J468" t="inlineStr"/>
       <c r="K468" t="inlineStr"/>
       <c r="L468" t="inlineStr"/>
       <c r="M468" t="inlineStr">
         <is>
-          <t>22/03/2022 00:00</t>
+          <t>29/03/2022 00:00</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
-          <t>22/03/2028 00:00</t>
+          <t>29/03/2028 00:00</t>
         </is>
       </c>
       <c r="O468" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>13/04/2022 23:59</t>
         </is>
       </c>
       <c r="R468" t="n">
         <v>0</v>
       </c>
       <c r="S468" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T468" t="inlineStr"/>
       <c r="U468" t="inlineStr"/>
       <c r="V468" t="inlineStr"/>
       <c r="W468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>0</v>
       </c>
       <c r="B469" t="n">
         <v>0</v>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>0050375 22</t>
+          <t>ID 4353</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Indagine preliminare di mercato per l'affidamento del servizio di Qualifica e convalida di un laboratorio per la produzione di galenica sterile</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H469" t="inlineStr"/>
       <c r="I469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J469" t="inlineStr"/>
       <c r="K469" t="inlineStr"/>
       <c r="L469" t="inlineStr"/>
       <c r="M469" t="inlineStr">
         <is>
-          <t>18/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
-          <t>18/03/2028 00:00</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="O469" t="inlineStr">
         <is>
-          <t>30/03/2022 23:59</t>
+          <t>05/04/2022 23:59</t>
         </is>
       </c>
       <c r="R469" t="n">
         <v>0</v>
       </c>
       <c r="S469" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T469" t="inlineStr"/>
       <c r="U469" t="inlineStr"/>
       <c r="V469" t="inlineStr"/>
       <c r="W469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>0</v>
       </c>
       <c r="B470" t="n">
         <v>0</v>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>42368</t>
+          <t>4274</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 4 SISTEMI PER ANALISI ECG DINAMICO DA DESTINARE A SERVIZI VARI DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>Indagine di mercato per la fornitura di reagenti per la diagnostica rapida delle fusioni nelle L.A. (leucemie acute) dell’adulto, per il periodo di 36 mesi, per la U.O.C. di anatomia e istologia patologica dell’azienda Ulss 2 Marca Trevigiana. Affidamento ex art. 36 del D.lgs. 50/2016 e art. 1 del D.L. 76/2020 convertito in legge, con modificazioni, dalla L. 120/2020 e s.m.i.</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H470" t="inlineStr"/>
       <c r="I470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J470" t="inlineStr"/>
       <c r="K470" t="inlineStr"/>
       <c r="L470" t="inlineStr"/>
       <c r="M470" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
+          <t>25/03/2022 00:00</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
-          <t>08/03/2028 00:00</t>
+          <t>25/03/2028 00:00</t>
         </is>
       </c>
       <c r="O470" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>11/04/2022 23:59</t>
         </is>
       </c>
       <c r="R470" t="n">
         <v>0</v>
       </c>
       <c r="S470" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T470" t="inlineStr"/>
       <c r="U470" t="inlineStr"/>
       <c r="V470" t="inlineStr"/>
       <c r="W470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>0</v>
       </c>
       <c r="B471" t="n">
         <v>0</v>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>ID 4198-4261</t>
+          <t>ID 4199</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO
-PER GLI AFFIDAMENTI DEI SERVIZI DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA SOFTWARE IN USO PRESSO L'AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA SUL PORTALE WEB AZIENDALE, SULLA INTRANET AZIENDALE E SU ALTRI APPLICATIVI DELLA DITTA SMC TREVISO SRL, FINO AL 31/12/2022.</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H471" t="inlineStr"/>
       <c r="I471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J471" t="inlineStr"/>
       <c r="K471" t="inlineStr"/>
       <c r="L471" t="inlineStr"/>
       <c r="M471" t="inlineStr">
         <is>
-          <t>04/03/2022 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
-          <t>04/03/2028 00:00</t>
+          <t>24/03/2028 00:00</t>
         </is>
       </c>
       <c r="O471" t="inlineStr">
         <is>
-          <t>11/03/2022 23:59</t>
+          <t>30/03/2022 23:59</t>
         </is>
       </c>
       <c r="R471" t="n">
         <v>0</v>
       </c>
       <c r="S471" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T471" t="inlineStr"/>
       <c r="U471" t="inlineStr"/>
       <c r="V471" t="inlineStr"/>
       <c r="W471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>0</v>
       </c>
       <c r="B472" t="n">
         <v>0</v>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>ID 4196</t>
+          <t>53541</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO
-PER L’AFFIDAMENTO DEI SERVIZI PROFESSIONALI PER IL SUPPORTO E PER L’EVOLUZIONE DEL SISTEMA AMMINISTRATIVO-CONTABILE NAVISION, DELLA DITTA EID SRL, PER IL PERIODO DAL 01/04/2022 AL 31/12/2022.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI STRUMENTARIO PER  CHIRURGIA  LAPAROSCOPIA PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H472" t="inlineStr"/>
       <c r="I472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J472" t="inlineStr"/>
       <c r="K472" t="inlineStr"/>
       <c r="L472" t="inlineStr"/>
       <c r="M472" t="inlineStr">
         <is>
-          <t>04/03/2022 00:00</t>
+          <t>23/03/2022 00:00</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
-          <t>04/03/2028 00:00</t>
+          <t>23/03/2028 00:00</t>
         </is>
       </c>
       <c r="O472" t="inlineStr">
         <is>
-          <t>11/03/2022 23:59</t>
+          <t>31/03/2022 23:59</t>
         </is>
       </c>
       <c r="R472" t="n">
         <v>0</v>
       </c>
       <c r="S472" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T472" t="inlineStr"/>
       <c r="U472" t="inlineStr"/>
       <c r="V472" t="inlineStr"/>
       <c r="W472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>0</v>
       </c>
       <c r="B473" t="n">
         <v>0</v>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>ID 4105</t>
+          <t>ID 4139</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DI SERVIZI DI GUARDIA MEDICA PRESSO I PRESIDI OSPEDALIERI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 24 MESI</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER L’AFFIDAMENTO DEL SERVIZIO DI RACCOLTA E DISTRIBUZIONE DELLA POSTA DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H473" t="inlineStr"/>
       <c r="I473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J473" t="inlineStr"/>
       <c r="K473" t="inlineStr"/>
       <c r="L473" t="inlineStr"/>
       <c r="M473" t="inlineStr">
         <is>
-          <t>04/03/2022 00:00</t>
+          <t>22/03/2022 00:00</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
-          <t>04/03/2028 00:00</t>
+          <t>22/03/2028 00:00</t>
         </is>
       </c>
       <c r="O473" t="inlineStr">
         <is>
-          <t>18/03/2022 23:59</t>
+          <t>31/03/2022 23:59</t>
         </is>
       </c>
       <c r="R473" t="n">
         <v>0</v>
       </c>
       <c r="S473" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T473" t="inlineStr"/>
       <c r="U473" t="inlineStr"/>
       <c r="V473" t="inlineStr"/>
       <c r="W473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>0</v>
       </c>
       <c r="B474" t="n">
         <v>0</v>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>0035260</t>
+          <t>0050375 22</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 29 LETTI BILANCIA DA DESTINARE ALL'UOC DI NEFROLOGIA DEI PP.OO. DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS2 MARCA TREVIGIANA.</t>
+          <t>Indagine preliminare di mercato per l'affidamento del servizio di Qualifica e convalida di un laboratorio per la produzione di galenica sterile</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H474" t="inlineStr"/>
       <c r="I474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J474" t="inlineStr"/>
       <c r="K474" t="inlineStr"/>
       <c r="L474" t="inlineStr"/>
       <c r="M474" t="inlineStr">
         <is>
-          <t>24/02/2022 00:00</t>
+          <t>18/03/2022 00:00</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
-          <t>24/02/2028 00:00</t>
+          <t>18/03/2028 00:00</t>
         </is>
       </c>
       <c r="O474" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>30/03/2022 23:59</t>
         </is>
       </c>
       <c r="R474" t="n">
         <v>0</v>
       </c>
       <c r="S474" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T474" t="inlineStr"/>
       <c r="U474" t="inlineStr"/>
       <c r="V474" t="inlineStr"/>
       <c r="W474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>0</v>
       </c>
       <c r="B475" t="n">
         <v>0</v>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>ID 4036</t>
+          <t>42368</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 4 SISTEMI PER ANALISI ECG DINAMICO DA DESTINARE A SERVIZI VARI DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H475" t="inlineStr"/>
       <c r="I475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J475" t="inlineStr"/>
       <c r="K475" t="inlineStr"/>
       <c r="L475" t="inlineStr"/>
       <c r="M475" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>08/03/2022 00:00</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>08/03/2028 00:00</t>
         </is>
       </c>
       <c r="O475" t="inlineStr">
         <is>
-          <t>08/03/2022 23:59</t>
-[...4 lines deleted...]
-          <t>06/04/2022</t>
+          <t>31/03/2022 23:59</t>
         </is>
       </c>
       <c r="R475" t="n">
-        <v>1758837.4</v>
+        <v>0</v>
       </c>
       <c r="S475" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T475" t="inlineStr"/>
       <c r="U475" t="inlineStr"/>
       <c r="V475" t="inlineStr"/>
       <c r="W475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>0</v>
       </c>
       <c r="B476" t="n">
         <v>0</v>
       </c>
       <c r="C476" t="inlineStr">
         <is>
+          <t>ID 4196</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO
+PER L’AFFIDAMENTO DEI SERVIZI PROFESSIONALI PER IL SUPPORTO E PER L’EVOLUZIONE DEL SISTEMA AMMINISTRATIVO-CONTABILE NAVISION, DELLA DITTA EID SRL, PER IL PERIODO DAL 01/04/2022 AL 31/12/2022.</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr"/>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr"/>
+      <c r="K476" t="inlineStr"/>
+      <c r="L476" t="inlineStr"/>
+      <c r="M476" t="inlineStr">
+        <is>
+          <t>04/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N476" t="inlineStr">
+        <is>
+          <t>04/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O476" t="inlineStr">
+        <is>
+          <t>11/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R476" t="n">
+        <v>0</v>
+      </c>
+      <c r="S476" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T476" t="inlineStr"/>
+      <c r="U476" t="inlineStr"/>
+      <c r="V476" t="inlineStr"/>
+      <c r="W476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="n">
+        <v>0</v>
+      </c>
+      <c r="B477" t="n">
+        <v>0</v>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>ID 4198-4261</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO
+PER GLI AFFIDAMENTI DEI SERVIZI DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA SOFTWARE IN USO PRESSO L'AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr"/>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J477" t="inlineStr"/>
+      <c r="K477" t="inlineStr"/>
+      <c r="L477" t="inlineStr"/>
+      <c r="M477" t="inlineStr">
+        <is>
+          <t>04/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N477" t="inlineStr">
+        <is>
+          <t>04/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O477" t="inlineStr">
+        <is>
+          <t>11/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R477" t="n">
+        <v>0</v>
+      </c>
+      <c r="S477" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T477" t="inlineStr"/>
+      <c r="U477" t="inlineStr"/>
+      <c r="V477" t="inlineStr"/>
+      <c r="W477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="n">
+        <v>0</v>
+      </c>
+      <c r="B478" t="n">
+        <v>0</v>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>ID 4105</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DI SERVIZI DI GUARDIA MEDICA PRESSO I PRESIDI OSPEDALIERI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 24 MESI</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr"/>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr"/>
+      <c r="K478" t="inlineStr"/>
+      <c r="L478" t="inlineStr"/>
+      <c r="M478" t="inlineStr">
+        <is>
+          <t>04/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr">
+        <is>
+          <t>04/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O478" t="inlineStr">
+        <is>
+          <t>18/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R478" t="n">
+        <v>0</v>
+      </c>
+      <c r="S478" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T478" t="inlineStr"/>
+      <c r="U478" t="inlineStr"/>
+      <c r="V478" t="inlineStr"/>
+      <c r="W478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="n">
+        <v>0</v>
+      </c>
+      <c r="B479" t="n">
+        <v>0</v>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>0035260</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 29 LETTI BILANCIA DA DESTINARE ALL'UOC DI NEFROLOGIA DEI PP.OO. DI CONEGLIANO E VITTORIO VENETO DELL'AZIENDA ULSS2 MARCA TREVIGIANA.</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr"/>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J479" t="inlineStr"/>
+      <c r="K479" t="inlineStr"/>
+      <c r="L479" t="inlineStr"/>
+      <c r="M479" t="inlineStr">
+        <is>
+          <t>24/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N479" t="inlineStr">
+        <is>
+          <t>24/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O479" t="inlineStr">
+        <is>
+          <t>14/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R479" t="n">
+        <v>0</v>
+      </c>
+      <c r="S479" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T479" t="inlineStr"/>
+      <c r="U479" t="inlineStr"/>
+      <c r="V479" t="inlineStr"/>
+      <c r="W479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="n">
+        <v>0</v>
+      </c>
+      <c r="B480" t="n">
+        <v>0</v>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>ID 4036</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr"/>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr"/>
+      <c r="K480" t="inlineStr"/>
+      <c r="L480" t="inlineStr"/>
+      <c r="M480" t="inlineStr">
+        <is>
+          <t>21/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr">
+        <is>
+          <t>21/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O480" t="inlineStr">
+        <is>
+          <t>08/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q480" t="inlineStr">
+        <is>
+          <t>06/04/2022</t>
+        </is>
+      </c>
+      <c r="R480" t="n">
+        <v>1758837.4</v>
+      </c>
+      <c r="S480" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T480" t="inlineStr"/>
+      <c r="U480" t="inlineStr"/>
+      <c r="V480" t="inlineStr"/>
+      <c r="W480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="n">
+        <v>0</v>
+      </c>
+      <c r="B481" t="n">
+        <v>0</v>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
           <t>ID 4198</t>
         </is>
       </c>
-      <c r="D476" t="inlineStr">
+      <c r="D481" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, EVOLUTIVA ED ASSISTENZA
 SULL’APPLICATIVO JHIS DI GESTIONE DEI SERVIZI DI PRONTO SOCCORSO E DEI PRESIDI OSPEDALIERI DI
 TREVISO E ODERZO E SULLA CARTELLA CLINICA PER LA MEDICINA D’URGENZA DEL DISTRETTO DI
 TREVISO, FORNITI DALLA DITTA S3K SPA.</t>
         </is>
       </c>
-      <c r="E476" t="inlineStr">
+      <c r="E481" t="inlineStr">
         <is>
           <t>Servizi</t>
-        </is>
-[...319 lines deleted...]
-          <t>Forniture</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H481" t="inlineStr"/>
       <c r="I481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J481" t="inlineStr"/>
       <c r="K481" t="inlineStr"/>
       <c r="L481" t="inlineStr"/>
       <c r="M481" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>18/02/2022 00:00</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
-          <t>07/02/2028 00:00</t>
+          <t>18/02/2028 00:00</t>
         </is>
       </c>
       <c r="O481" t="inlineStr">
         <is>
-          <t>23/02/2022 23:59</t>
+          <t>03/03/2022 23:59</t>
         </is>
       </c>
       <c r="R481" t="n">
         <v>0</v>
       </c>
       <c r="S481" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T481" t="inlineStr"/>
       <c r="U481" t="inlineStr"/>
       <c r="V481" t="inlineStr"/>
       <c r="W481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>0</v>
       </c>
       <c r="B482" t="n">
         <v>0</v>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>21869</t>
+          <t>ID_4125</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per la fornitura di presidi per neurostimolazione sacrale per l'Azienda ULSS n.2 Marca trevigiana</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4125) RIAPERTURA TERMINI.</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H482" t="inlineStr"/>
       <c r="I482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J482" t="inlineStr"/>
       <c r="K482" t="inlineStr"/>
       <c r="L482" t="inlineStr"/>
       <c r="M482" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>14/02/2022 00:00</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
-          <t>07/02/2028 00:00</t>
+          <t>14/02/2028 00:00</t>
         </is>
       </c>
       <c r="O482" t="inlineStr">
         <is>
           <t>21/02/2022 23:59</t>
         </is>
       </c>
       <c r="R482" t="n">
         <v>0</v>
       </c>
       <c r="S482" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T482" t="inlineStr"/>
       <c r="U482" t="inlineStr"/>
       <c r="V482" t="inlineStr"/>
       <c r="W482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>0</v>
       </c>
       <c r="B483" t="n">
         <v>0</v>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>AVV-SOC-012</t>
+          <t>27310</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto dei servizi di supporto socio-educativo individuale, di gruppo e territoriale, per la costruzione dei requisiti per l’occupabilità e supporto all’inclusione sociale attiva di persone fragili, preferibilmente giovani, presso i Comuni del distretto di Asolo: “PON”- Inclusione Avviso 3/2016 (convenzione n. AV3-2016_VEN_08)- CIG n. 908381379F</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N.1 SISTEMA ROBOTIZZATO PER BIOPSIA PROSTATICA IN BORE RM COMPATIBILE DA DESTINARE ALL'U.O.C. DI RADIOLOGIA DIAGNOSTICA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H483" t="inlineStr"/>
       <c r="I483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J483" t="inlineStr"/>
       <c r="K483" t="inlineStr"/>
       <c r="L483" t="inlineStr"/>
       <c r="M483" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>14/02/2022 00:00</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
-          <t>31/01/2028 00:00</t>
+          <t>14/02/2028 00:00</t>
         </is>
       </c>
       <c r="O483" t="inlineStr">
         <is>
-          <t>14/02/2022 23:59</t>
+          <t>04/03/2022 23:59</t>
         </is>
       </c>
       <c r="R483" t="n">
-        <v>71334</v>
+        <v>0</v>
       </c>
       <c r="S483" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T483" t="inlineStr"/>
       <c r="U483" t="inlineStr"/>
       <c r="V483" t="inlineStr"/>
       <c r="W483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>0</v>
       </c>
       <c r="B484" t="n">
         <v>0</v>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>ID GUARDI ASEST. OD</t>
+          <t>ID4067</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Indagine di mercato esplorativa per l’eventuale affidamento del servizio di Disaster Recovery Plan relativo ai contenitori di campioni biologici di unità cordonali e da aferesi presenti nella sala criogenica, afferenti alla UOC Medicina Trasfusionale del P.O. di Treviso, per l’Azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H484" t="inlineStr"/>
       <c r="I484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J484" t="inlineStr"/>
       <c r="K484" t="inlineStr"/>
       <c r="L484" t="inlineStr"/>
       <c r="M484" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>14/02/2022 00:00</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
-          <t>31/01/2028 00:00</t>
+          <t>14/02/2028 00:00</t>
         </is>
       </c>
       <c r="O484" t="inlineStr">
         <is>
-          <t>07/02/2022 23:59</t>
+          <t>28/02/2022 23:59</t>
         </is>
       </c>
       <c r="R484" t="n">
         <v>0</v>
       </c>
       <c r="S484" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T484" t="inlineStr"/>
       <c r="U484" t="inlineStr"/>
       <c r="V484" t="inlineStr"/>
       <c r="W484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>0</v>
       </c>
       <c r="B485" t="n">
         <v>0</v>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>ID 4164</t>
+          <t>ID 4220</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
+          <t>Avviso di indagine di mercato per l’eventuale fornitura di dispositivi medici vari per le U.U.O.O. di Urologia dell’Azienda ULSS n. 2 Marca Trevigiana per il periodo di 36 mesi (ID 4220)</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H485" t="inlineStr"/>
       <c r="I485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J485" t="inlineStr"/>
       <c r="K485" t="inlineStr"/>
       <c r="L485" t="inlineStr"/>
       <c r="M485" t="inlineStr">
         <is>
-          <t>25/01/2022 00:00</t>
+          <t>11/02/2022 00:00</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
-          <t>25/01/2028 00:00</t>
+          <t>11/02/2028 00:00</t>
         </is>
       </c>
       <c r="O485" t="inlineStr">
         <is>
-          <t>09/02/2022 23:59</t>
+          <t>28/02/2022 23:59</t>
         </is>
       </c>
       <c r="R485" t="n">
         <v>0</v>
       </c>
       <c r="S485" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T485" t="inlineStr"/>
       <c r="U485" t="inlineStr"/>
       <c r="V485" t="inlineStr"/>
       <c r="W485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>0</v>
       </c>
       <c r="B486" t="n">
         <v>0</v>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>4021</t>
+          <t>3957</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’eventuale fornitura di ecografi da destinare all’U.O.C. di Radiologia dell’Azienda Ulss n. 2 Marca Trevigiana – Distretto Pieve di Soligo – P.O. di Vittorio V.to (ID 4021)</t>
+          <t>Manifestazione di interesse per la fornitura di "Materiale di cancelleria” per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 24 mesi. (ID 3957)</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H486" t="inlineStr"/>
       <c r="I486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J486" t="inlineStr"/>
       <c r="K486" t="inlineStr"/>
       <c r="L486" t="inlineStr"/>
       <c r="M486" t="inlineStr">
         <is>
-          <t>17/01/2022 00:00</t>
+          <t>07/02/2022 00:00</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
-          <t>17/01/2028 00:00</t>
+          <t>07/02/2028 00:00</t>
         </is>
       </c>
       <c r="O486" t="inlineStr">
         <is>
-          <t>02/02/2022 23:59</t>
+          <t>23/02/2022 23:59</t>
         </is>
       </c>
       <c r="R486" t="n">
         <v>0</v>
       </c>
       <c r="S486" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T486" t="inlineStr"/>
       <c r="U486" t="inlineStr"/>
       <c r="V486" t="inlineStr"/>
       <c r="W486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>0</v>
       </c>
       <c r="B487" t="n">
         <v>0</v>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>235019 2021</t>
+          <t>21869</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>Procedura di cessione beni mobili.</t>
+          <t>Consultazione preliminare di mercato per la fornitura di presidi per neurostimolazione sacrale per l'Azienda ULSS n.2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H487" t="inlineStr"/>
       <c r="I487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J487" t="inlineStr"/>
       <c r="K487" t="inlineStr"/>
       <c r="L487" t="inlineStr"/>
       <c r="M487" t="inlineStr">
         <is>
-          <t>29/12/2021 00:00</t>
+          <t>07/02/2022 00:00</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
-          <t>29/12/2027 00:00</t>
+          <t>07/02/2028 00:00</t>
         </is>
       </c>
       <c r="O487" t="inlineStr">
         <is>
-          <t>14/01/2022 23:59</t>
+          <t>21/02/2022 23:59</t>
         </is>
       </c>
       <c r="R487" t="n">
         <v>0</v>
       </c>
       <c r="S487" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T487" t="inlineStr"/>
       <c r="U487" t="inlineStr"/>
       <c r="V487" t="inlineStr"/>
       <c r="W487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>0</v>
       </c>
       <c r="B488" t="n">
         <v>0</v>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>ID   3717</t>
+          <t>AVV-SOC-012</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA PER IL NOLEGGIO E L’ASSISTENZA TECNICA FULL-RISK  DI FRIGOEMOTECHE REMOTIZZATE NEI PP.OO.  DELL’ ULSS 2 DI TREVISO, CASTELFRANCO,  MONTEBELLUNA, CONEGLIANO, VITTORIO VENETO E ODERZO PER IL PERIODO DI 36 MESI, CON POSSIBILITA’ DI RINNOVO PER ULTERIORI 24 MESI (ID 3717)</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento diretto dei servizi di supporto socio-educativo individuale, di gruppo e territoriale, per la costruzione dei requisiti per l’occupabilità e supporto all’inclusione sociale attiva di persone fragili, preferibilmente giovani, presso i Comuni del distretto di Asolo: “PON”- Inclusione Avviso 3/2016 (convenzione n. AV3-2016_VEN_08)- CIG n. 908381379F</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H488" t="inlineStr"/>
       <c r="I488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J488" t="inlineStr"/>
       <c r="K488" t="inlineStr"/>
       <c r="L488" t="inlineStr"/>
       <c r="M488" t="inlineStr">
         <is>
-          <t>28/12/2021 00:00</t>
+          <t>31/01/2022 00:00</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
-          <t>28/12/2027 00:00</t>
+          <t>31/01/2028 00:00</t>
         </is>
       </c>
       <c r="O488" t="inlineStr">
         <is>
-          <t>14/01/2022 23:59</t>
+          <t>14/02/2022 23:59</t>
         </is>
       </c>
       <c r="R488" t="n">
-        <v>0</v>
+        <v>71334</v>
       </c>
       <c r="S488" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T488" t="inlineStr"/>
       <c r="U488" t="inlineStr"/>
       <c r="V488" t="inlineStr"/>
       <c r="W488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>0</v>
       </c>
       <c r="B489" t="n">
         <v>0</v>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>ID  4125</t>
+          <t>ID GUARDI ASEST. OD</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
-DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4125)</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H489" t="inlineStr"/>
       <c r="I489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J489" t="inlineStr"/>
       <c r="K489" t="inlineStr"/>
       <c r="L489" t="inlineStr"/>
       <c r="M489" t="inlineStr">
         <is>
-          <t>23/12/2021 00:00</t>
+          <t>31/01/2022 00:00</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
-          <t>23/12/2027 00:00</t>
+          <t>31/01/2028 00:00</t>
         </is>
       </c>
       <c r="O489" t="inlineStr">
         <is>
-          <t>10/01/2022 23:59</t>
+          <t>07/02/2022 23:59</t>
         </is>
       </c>
       <c r="R489" t="n">
         <v>0</v>
       </c>
       <c r="S489" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T489" t="inlineStr"/>
       <c r="U489" t="inlineStr"/>
       <c r="V489" t="inlineStr"/>
       <c r="W489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>0</v>
       </c>
       <c r="B490" t="n">
         <v>0</v>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Prot. n. 227309</t>
+          <t>ID 4164</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Indagine preliminare di mercato per l'affidamento dell'incarico per attività di supporto tecnico professionale alle azioni di lotta agli infestanti nel territorio di competenza dell'ULSS n. 2 Marca Trevigiana.</t>
+          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H490" t="inlineStr"/>
       <c r="I490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J490" t="inlineStr"/>
       <c r="K490" t="inlineStr"/>
       <c r="L490" t="inlineStr"/>
       <c r="M490" t="inlineStr">
         <is>
-          <t>16/12/2021 00:00</t>
+          <t>25/01/2022 00:00</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
-          <t>16/12/2027 00:00</t>
+          <t>25/01/2028 00:00</t>
         </is>
       </c>
       <c r="O490" t="inlineStr">
         <is>
-          <t>28/12/2021 23:59</t>
+          <t>09/02/2022 23:59</t>
         </is>
       </c>
       <c r="R490" t="n">
         <v>0</v>
       </c>
       <c r="S490" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T490" t="inlineStr"/>
       <c r="U490" t="inlineStr"/>
       <c r="V490" t="inlineStr"/>
       <c r="W490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>0</v>
       </c>
       <c r="B491" t="n">
         <v>0</v>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>ID 4156</t>
+          <t>4021</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO 
-(ID.4156)</t>
+          <t>Indagine di mercato per l’eventuale fornitura di ecografi da destinare all’U.O.C. di Radiologia dell’Azienda Ulss n. 2 Marca Trevigiana – Distretto Pieve di Soligo – P.O. di Vittorio V.to (ID 4021)</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H491" t="inlineStr"/>
       <c r="I491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J491" t="inlineStr"/>
       <c r="K491" t="inlineStr"/>
       <c r="L491" t="inlineStr"/>
       <c r="M491" t="inlineStr">
         <is>
-          <t>16/12/2021 00:00</t>
+          <t>17/01/2022 00:00</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
-          <t>16/12/2027 00:00</t>
+          <t>17/01/2028 00:00</t>
         </is>
       </c>
       <c r="O491" t="inlineStr">
         <is>
-          <t>24/12/2021 23:59</t>
+          <t>02/02/2022 23:59</t>
         </is>
       </c>
       <c r="R491" t="n">
         <v>0</v>
       </c>
       <c r="S491" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T491" t="inlineStr"/>
       <c r="U491" t="inlineStr"/>
       <c r="V491" t="inlineStr"/>
       <c r="W491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>0</v>
       </c>
       <c r="B492" t="n">
         <v>0</v>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>ID 4126</t>
+          <t>235019 2021</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4126)</t>
+          <t>Procedura di cessione beni mobili.</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H492" t="inlineStr"/>
       <c r="I492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J492" t="inlineStr"/>
       <c r="K492" t="inlineStr"/>
       <c r="L492" t="inlineStr"/>
       <c r="M492" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>29/12/2021 00:00</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
-          <t>14/12/2027 00:00</t>
+          <t>29/12/2027 00:00</t>
         </is>
       </c>
       <c r="O492" t="inlineStr">
         <is>
-          <t>21/12/2021 23:59</t>
+          <t>14/01/2022 23:59</t>
         </is>
       </c>
       <c r="R492" t="n">
         <v>0</v>
       </c>
       <c r="S492" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T492" t="inlineStr"/>
       <c r="U492" t="inlineStr"/>
       <c r="V492" t="inlineStr"/>
       <c r="W492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>0</v>
       </c>
       <c r="B493" t="n">
         <v>0</v>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>ID 4047</t>
+          <t>ID   3717</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CASTELFRANCO
-VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4047)</t>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA PER IL NOLEGGIO E L’ASSISTENZA TECNICA FULL-RISK  DI FRIGOEMOTECHE REMOTIZZATE NEI PP.OO.  DELL’ ULSS 2 DI TREVISO, CASTELFRANCO,  MONTEBELLUNA, CONEGLIANO, VITTORIO VENETO E ODERZO PER IL PERIODO DI 36 MESI, CON POSSIBILITA’ DI RINNOVO PER ULTERIORI 24 MESI (ID 3717)</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H493" t="inlineStr"/>
       <c r="I493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J493" t="inlineStr"/>
       <c r="K493" t="inlineStr"/>
       <c r="L493" t="inlineStr"/>
       <c r="M493" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>28/12/2021 00:00</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
-          <t>14/12/2027 00:00</t>
+          <t>28/12/2027 00:00</t>
         </is>
       </c>
       <c r="O493" t="inlineStr">
         <is>
-          <t>21/12/2021 23:59</t>
+          <t>14/01/2022 23:59</t>
         </is>
       </c>
       <c r="R493" t="n">
         <v>0</v>
       </c>
       <c r="S493" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T493" t="inlineStr"/>
       <c r="U493" t="inlineStr"/>
       <c r="V493" t="inlineStr"/>
       <c r="W493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>0</v>
       </c>
       <c r="B494" t="n">
         <v>0</v>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>ID 4125</t>
+          <t>ID  4125</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
 DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4125)</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H494" t="inlineStr"/>
       <c r="I494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J494" t="inlineStr"/>
       <c r="K494" t="inlineStr"/>
       <c r="L494" t="inlineStr"/>
       <c r="M494" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>23/12/2021 00:00</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
-          <t>14/12/2027 00:00</t>
+          <t>23/12/2027 00:00</t>
         </is>
       </c>
       <c r="O494" t="inlineStr">
         <is>
-          <t>21/12/2021 23:59</t>
+          <t>10/01/2022 23:59</t>
         </is>
       </c>
       <c r="R494" t="n">
         <v>0</v>
       </c>
       <c r="S494" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T494" t="inlineStr"/>
       <c r="U494" t="inlineStr"/>
       <c r="V494" t="inlineStr"/>
       <c r="W494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>0</v>
       </c>
       <c r="B495" t="n">
         <v>0</v>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>ID 003641 bis</t>
+          <t>Prot. n. 227309</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>REAGENTI PER L'ANALISI QUANTITATIVA DELLA MUTAZIONE V617F DEL GENE  JAK2 E PER L’ANALISI QUALITATIVA DELLE MUTAZIONI W515L/K DEL GENE MPL TRAMITE METODICA ALLELE SPECIFIC REAL-TIME PCR</t>
+          <t>Indagine preliminare di mercato per l'affidamento dell'incarico per attività di supporto tecnico professionale alle azioni di lotta agli infestanti nel territorio di competenza dell'ULSS n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H495" t="inlineStr"/>
       <c r="I495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J495" t="inlineStr"/>
       <c r="K495" t="inlineStr"/>
       <c r="L495" t="inlineStr"/>
       <c r="M495" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>16/12/2021 00:00</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>16/12/2027 00:00</t>
         </is>
       </c>
       <c r="O495" t="inlineStr">
         <is>
-          <t>23/12/2021 23:59</t>
+          <t>28/12/2021 23:59</t>
         </is>
       </c>
       <c r="R495" t="n">
         <v>0</v>
       </c>
       <c r="S495" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T495" t="inlineStr"/>
       <c r="U495" t="inlineStr"/>
       <c r="V495" t="inlineStr"/>
       <c r="W495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>0</v>
       </c>
       <c r="B496" t="n">
         <v>0</v>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>ID 003641 ter</t>
+          <t>ID 4156</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>SISTEMA COMPLETO PER L'ANALISI MOLECOLARE DELLE PRINCIPALI MUTAZIONI DEI GENI KRAS, BRAF, NRAS, EGFR, DPYD, UGT1A1, IDH1, IDH2, PIK3CA E RILEVAMENTO DELLE FUSIONI DEI GENI NTRAK1,  NTRAK2, NTRAK3 TRAMITE METODICA REAL TIME COMPRENSIVO DI SOFTWARE DI ANALISI E INTERPRETAZIONE</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO 
+(ID.4156)</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H496" t="inlineStr"/>
       <c r="I496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J496" t="inlineStr"/>
       <c r="K496" t="inlineStr"/>
       <c r="L496" t="inlineStr"/>
       <c r="M496" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>16/12/2021 00:00</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>16/12/2027 00:00</t>
         </is>
       </c>
       <c r="O496" t="inlineStr">
         <is>
-          <t>23/12/2021 23:59</t>
+          <t>24/12/2021 23:59</t>
         </is>
       </c>
       <c r="R496" t="n">
         <v>0</v>
       </c>
       <c r="S496" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T496" t="inlineStr"/>
       <c r="U496" t="inlineStr"/>
       <c r="V496" t="inlineStr"/>
       <c r="W496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>0</v>
       </c>
       <c r="B497" t="n">
         <v>0</v>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>ID 003641 quater</t>
+          <t>ID 4126</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>REAGENTI PER ANALISI MUTAZIONALE DI GENI TRAMITE NGS-NEXT GENERATION SEQUENCING- NELLE  LAM, MDS MPN NELL’ADULTO E LINFOMI A CELLULE T E B,  SOFTWARE DI ACQUISIZIONE, INTERPRETAZIONE E  ANALISI  DEI DATI</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4126)</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H497" t="inlineStr"/>
       <c r="I497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J497" t="inlineStr"/>
       <c r="K497" t="inlineStr"/>
       <c r="L497" t="inlineStr"/>
       <c r="M497" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>14/12/2027 00:00</t>
         </is>
       </c>
       <c r="O497" t="inlineStr">
         <is>
-          <t>23/12/2021 23:59</t>
+          <t>21/12/2021 23:59</t>
         </is>
       </c>
       <c r="R497" t="n">
         <v>0</v>
       </c>
       <c r="S497" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T497" t="inlineStr"/>
       <c r="U497" t="inlineStr"/>
       <c r="V497" t="inlineStr"/>
       <c r="W497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>0</v>
       </c>
       <c r="B498" t="n">
         <v>0</v>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>ID 003641</t>
+          <t>ID 4047</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>SISTEMA COMPLETO PER: - L'ANALISI MOLECOLARE QUANTITATIVA  DEI RIARRANGAIMENTI GENICI BCRABL P210 E P190 TRAMITE ONE-STEP REAL-TIME PCR; - L'ANALISI MUTAZIONALE QUALITATIVA DEL GENE NPM1 (MUT A, B e D) TRAMITE REAL TIME-PCR ALLELE SPECIFICA; - LA QUANTIFICAZIONE DELL’ESPRESSIONE DEL GENE WT1, DELLE MUTAZIONI (MUT A, B e D) DEL GENE NPM1; - LA QUANTIFICAZIONE DEI RIARRANGIAMENTI GENICI AML1-ETO, CBFB/MYH11(INV16) E PMLRARA NELLE LEUCEMIE MIELOIDI ACUTE TRAMITE METODICA REAL-TIME QUANTITATIVE PCR, COMPRENSIVO</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CASTELFRANCO
+VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4047)</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H498" t="inlineStr"/>
       <c r="I498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J498" t="inlineStr"/>
       <c r="K498" t="inlineStr"/>
       <c r="L498" t="inlineStr"/>
       <c r="M498" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>14/12/2027 00:00</t>
         </is>
       </c>
       <c r="O498" t="inlineStr">
         <is>
-          <t>23/12/2021 23:59</t>
+          <t>21/12/2021 23:59</t>
         </is>
       </c>
       <c r="R498" t="n">
         <v>0</v>
       </c>
       <c r="S498" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T498" t="inlineStr"/>
       <c r="U498" t="inlineStr"/>
       <c r="V498" t="inlineStr"/>
       <c r="W498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>0</v>
       </c>
       <c r="B499" t="n">
         <v>0</v>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Sintel 148106773</t>
+          <t>ID 4125</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>Manifestazione d'interesse per la partecipazione alla procedura negoziata per l’affidamento della fornitura di “Sistemi chiusi per umidificazione in ossigenoterapia e per la nebulizzazione a caldo/freddo con flaconi preriempiti di acqua sterile e riscaldatori” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA OSTETRICO GINECOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI CONEGLIANO
+DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4125)</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H499" t="inlineStr"/>
       <c r="I499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J499" t="inlineStr"/>
       <c r="K499" t="inlineStr"/>
       <c r="L499" t="inlineStr"/>
       <c r="M499" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>14/12/2027 00:00</t>
         </is>
       </c>
       <c r="O499" t="inlineStr">
         <is>
-          <t>31/12/2021 23:59</t>
+          <t>21/12/2021 23:59</t>
         </is>
       </c>
       <c r="R499" t="n">
         <v>0</v>
       </c>
       <c r="S499" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T499" t="inlineStr"/>
       <c r="U499" t="inlineStr"/>
       <c r="V499" t="inlineStr"/>
       <c r="W499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>0</v>
       </c>
       <c r="B500" t="n">
         <v>0</v>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>ID 3920</t>
+          <t>ID 003641 ter</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA DEGLI APPLICATIVI SOFTWARE DEL LABORATORIO ANALISI, DEL LABORATORIO DI MICROBIOLOGIA, DELLA PIATTAFORMA DI INTEGRAZIONE CON PAGOPA, DEL REPOSITORY XVALUE E DEL MIDDLEWARE PICASSO, PRODOTTI SOFTWARE DELLA DITTA DEDALUS SpA.</t>
+          <t>SISTEMA COMPLETO PER L'ANALISI MOLECOLARE DELLE PRINCIPALI MUTAZIONI DEI GENI KRAS, BRAF, NRAS, EGFR, DPYD, UGT1A1, IDH1, IDH2, PIK3CA E RILEVAMENTO DELLE FUSIONI DEI GENI NTRAK1,  NTRAK2, NTRAK3 TRAMITE METODICA REAL TIME COMPRENSIVO DI SOFTWARE DI ANALISI E INTERPRETAZIONE</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H500" t="inlineStr"/>
       <c r="I500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J500" t="inlineStr"/>
       <c r="K500" t="inlineStr"/>
       <c r="L500" t="inlineStr"/>
       <c r="M500" t="inlineStr">
         <is>
-          <t>02/12/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
-          <t>02/12/2027 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="O500" t="inlineStr">
         <is>
-          <t>07/12/2021 23:59</t>
+          <t>23/12/2021 23:59</t>
         </is>
       </c>
       <c r="R500" t="n">
         <v>0</v>
       </c>
       <c r="S500" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T500" t="inlineStr"/>
       <c r="U500" t="inlineStr"/>
       <c r="V500" t="inlineStr"/>
       <c r="W500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>0</v>
       </c>
       <c r="B501" t="n">
         <v>0</v>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>ID 4115</t>
+          <t>ID 003641 bis</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-PER L’AFFIDAMENTO DEL  SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA SULLA PIATTAFORMA SOFTWARE AMMINISTRATIVO-CONTABILE NAVISION, DELLA DITTA EID SRL, PER L’ANNO 2022.</t>
+          <t>REAGENTI PER L'ANALISI QUANTITATIVA DELLA MUTAZIONE V617F DEL GENE  JAK2 E PER L’ANALISI QUALITATIVA DELLE MUTAZIONI W515L/K DEL GENE MPL TRAMITE METODICA ALLELE SPECIFIC REAL-TIME PCR</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H501" t="inlineStr"/>
       <c r="I501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J501" t="inlineStr"/>
       <c r="K501" t="inlineStr"/>
       <c r="L501" t="inlineStr"/>
       <c r="M501" t="inlineStr">
         <is>
-          <t>02/12/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="N501" t="inlineStr">
         <is>
-          <t>02/12/2027 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="O501" t="inlineStr">
         <is>
-          <t>07/12/2021 23:59</t>
+          <t>23/12/2021 23:59</t>
         </is>
       </c>
       <c r="R501" t="n">
         <v>0</v>
       </c>
       <c r="S501" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T501" t="inlineStr"/>
       <c r="U501" t="inlineStr"/>
       <c r="V501" t="inlineStr"/>
       <c r="W501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>0</v>
       </c>
       <c r="B502" t="n">
         <v>0</v>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>ID 3965</t>
+          <t>ID 003641 quater</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO
-[...1 lines deleted...]
-DI CONTRASTO PER LE UOC CARDIOLOGIA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>REAGENTI PER ANALISI MUTAZIONALE DI GENI TRAMITE NGS-NEXT GENERATION SEQUENCING- NELLE  LAM, MDS MPN NELL’ADULTO E LINFOMI A CELLULE T E B,  SOFTWARE DI ACQUISIZIONE, INTERPRETAZIONE E  ANALISI  DEI DATI</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H502" t="inlineStr"/>
       <c r="I502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J502" t="inlineStr"/>
       <c r="K502" t="inlineStr"/>
       <c r="L502" t="inlineStr"/>
       <c r="M502" t="inlineStr">
         <is>
-          <t>30/11/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
-          <t>30/11/2027 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="O502" t="inlineStr">
         <is>
-          <t>15/12/2021 23:59</t>
+          <t>23/12/2021 23:59</t>
         </is>
       </c>
       <c r="R502" t="n">
         <v>0</v>
       </c>
       <c r="S502" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T502" t="inlineStr"/>
       <c r="U502" t="inlineStr"/>
       <c r="V502" t="inlineStr"/>
       <c r="W502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>0</v>
       </c>
       <c r="B503" t="n">
         <v>0</v>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>ID 3788</t>
+          <t>ID 003641</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA IN SERVICE DI UN SISTEMA AUTOMATICO E CHIUSO PER BIOPSIA MAMMARIA VUOTO-ASSISTITA SOTTO GUIDA MAMMOGRAFICA - STEREOTASSICA E TOMOSINTESI - E SOTTO GUIDA ECOGRAFICA, DEL  RELATIVO MATERIALE DI CONSUMO E DI UN SISTEMA PER LA RADIOGRAFIA DEI FRUSTOLI DA DESTINARE ALL’ AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI. (3788)</t>
+          <t>SISTEMA COMPLETO PER: - L'ANALISI MOLECOLARE QUANTITATIVA  DEI RIARRANGAIMENTI GENICI BCRABL P210 E P190 TRAMITE ONE-STEP REAL-TIME PCR; - L'ANALISI MUTAZIONALE QUALITATIVA DEL GENE NPM1 (MUT A, B e D) TRAMITE REAL TIME-PCR ALLELE SPECIFICA; - LA QUANTIFICAZIONE DELL’ESPRESSIONE DEL GENE WT1, DELLE MUTAZIONI (MUT A, B e D) DEL GENE NPM1; - LA QUANTIFICAZIONE DEI RIARRANGIAMENTI GENICI AML1-ETO, CBFB/MYH11(INV16) E PMLRARA NELLE LEUCEMIE MIELOIDI ACUTE TRAMITE METODICA REAL-TIME QUANTITATIVE PCR, COMPRENSIVO</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H503" t="inlineStr"/>
       <c r="I503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J503" t="inlineStr"/>
       <c r="K503" t="inlineStr"/>
       <c r="L503" t="inlineStr"/>
       <c r="M503" t="inlineStr">
         <is>
-          <t>29/11/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
-          <t>29/11/2027 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="O503" t="inlineStr">
         <is>
-          <t>09/12/2021 23:59</t>
+          <t>23/12/2021 23:59</t>
         </is>
       </c>
       <c r="R503" t="n">
         <v>0</v>
       </c>
       <c r="S503" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T503" t="inlineStr"/>
       <c r="U503" t="inlineStr"/>
       <c r="V503" t="inlineStr"/>
       <c r="W503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>0</v>
       </c>
       <c r="B504" t="n">
         <v>0</v>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>3652</t>
+          <t>Sintel 148106773</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>Servizio di follow-up del processo di ricondizionamento dei dispositivi medici riutilizzabili per il Distretto di Pieve di Soligo, dell'Azienda ULSS 2 Marca trevigiana”, per il periodo di 36 mesi (id 3652)</t>
+          <t>Manifestazione d'interesse per la partecipazione alla procedura negoziata per l’affidamento della fornitura di “Sistemi chiusi per umidificazione in ossigenoterapia e per la nebulizzazione a caldo/freddo con flaconi preriempiti di acqua sterile e riscaldatori” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H504" t="inlineStr"/>
       <c r="I504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J504" t="inlineStr"/>
       <c r="K504" t="inlineStr"/>
       <c r="L504" t="inlineStr"/>
       <c r="M504" t="inlineStr">
         <is>
-          <t>29/11/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
-          <t>29/11/2027 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="O504" t="inlineStr">
         <is>
-          <t>13/12/2021 23:59</t>
+          <t>31/12/2021 23:59</t>
         </is>
       </c>
       <c r="R504" t="n">
         <v>0</v>
       </c>
       <c r="S504" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T504" t="inlineStr"/>
       <c r="U504" t="inlineStr"/>
       <c r="V504" t="inlineStr"/>
       <c r="W504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>0</v>
       </c>
       <c r="B505" t="n">
         <v>0</v>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>ID 3688</t>
+          <t>ID 3920</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA GARA RELATIVA ALL’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO INTERNO CON LETTO E CARROZZINA DI RICOVERATI, DI TRASPORTO INTERNO CAMPIONI BIOLOGICI E ALTRO MATERIALE ALL’INTERNO DEGLI OSPEDALI DEL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA DEGLI APPLICATIVI SOFTWARE DEL LABORATORIO ANALISI, DEL LABORATORIO DI MICROBIOLOGIA, DELLA PIATTAFORMA DI INTEGRAZIONE CON PAGOPA, DEL REPOSITORY XVALUE E DEL MIDDLEWARE PICASSO, PRODOTTI SOFTWARE DELLA DITTA DEDALUS SpA.</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H505" t="inlineStr"/>
       <c r="I505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J505" t="inlineStr"/>
       <c r="K505" t="inlineStr"/>
       <c r="L505" t="inlineStr"/>
       <c r="M505" t="inlineStr">
         <is>
-          <t>26/11/2021 00:00</t>
+          <t>02/12/2021 00:00</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
-          <t>26/11/2027 00:00</t>
+          <t>02/12/2027 00:00</t>
         </is>
       </c>
       <c r="O505" t="inlineStr">
         <is>
-          <t>11/12/2021 23:59</t>
+          <t>07/12/2021 23:59</t>
         </is>
       </c>
       <c r="R505" t="n">
         <v>0</v>
       </c>
       <c r="S505" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T505" t="inlineStr"/>
       <c r="U505" t="inlineStr"/>
       <c r="V505" t="inlineStr"/>
       <c r="W505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>0</v>
       </c>
       <c r="B506" t="n">
         <v>0</v>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>ID 3965 (1)</t>
+          <t>ID 4115</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>Indagine mercato per la fornitura di SISTEMI PER ATERECTOMIA ROTAZIONALE - Rotapro, per l'UOC CARDIOLOGIA dell'Azienda ULSS 2 Marca trevigiana</t>
+          <t>AVVISO INDAGINE DI MERCATO
+PER L’AFFIDAMENTO DEL  SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA SULLA PIATTAFORMA SOFTWARE AMMINISTRATIVO-CONTABILE NAVISION, DELLA DITTA EID SRL, PER L’ANNO 2022.</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H506" t="inlineStr"/>
       <c r="I506" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J506" t="inlineStr"/>
       <c r="K506" t="inlineStr"/>
       <c r="L506" t="inlineStr"/>
       <c r="M506" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>02/12/2021 00:00</t>
         </is>
       </c>
       <c r="N506" t="inlineStr">
         <is>
-          <t>22/11/2027 00:00</t>
+          <t>02/12/2027 00:00</t>
         </is>
       </c>
       <c r="O506" t="inlineStr">
         <is>
-          <t>06/12/2021 23:59</t>
+          <t>07/12/2021 23:59</t>
         </is>
       </c>
       <c r="R506" t="n">
         <v>0</v>
       </c>
       <c r="S506" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T506" t="inlineStr"/>
       <c r="U506" t="inlineStr"/>
       <c r="V506" t="inlineStr"/>
       <c r="W506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>0</v>
       </c>
       <c r="B507" t="n">
         <v>0</v>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>ID 3965 (2)</t>
+          <t>ID 3965</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>Indagine mercato per la fornitura di n.8  SISTEMI PER CONTROPULSAZIONE AORTICA - Contropulsatori, da destinare all'UOC CARDIOLOGIA, dell'Azienda ULSS 2 Marca trevigiana</t>
+          <t>INDAGINE DI MERCATO
+PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI DYE VERT POWER XT - SISTEMA PER LA RIDUZIONE DEL MEZZO
+DI CONTRASTO PER LE UOC CARDIOLOGIA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H507" t="inlineStr"/>
       <c r="I507" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J507" t="inlineStr"/>
       <c r="K507" t="inlineStr"/>
       <c r="L507" t="inlineStr"/>
       <c r="M507" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>30/11/2021 00:00</t>
         </is>
       </c>
       <c r="N507" t="inlineStr">
         <is>
-          <t>22/11/2027 00:00</t>
+          <t>30/11/2027 00:00</t>
         </is>
       </c>
       <c r="O507" t="inlineStr">
         <is>
-          <t>06/12/2021 23:59</t>
+          <t>15/12/2021 23:59</t>
         </is>
       </c>
       <c r="R507" t="n">
         <v>0</v>
       </c>
       <c r="S507" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T507" t="inlineStr"/>
       <c r="U507" t="inlineStr"/>
       <c r="V507" t="inlineStr"/>
       <c r="W507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>0</v>
       </c>
       <c r="B508" t="n">
         <v>0</v>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>ID  3348</t>
+          <t>ID 3788</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>Bando di gara – Procedura aperta telematica per la gestione del servizio di trasporto sanitario ordinario per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 147397154</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA IN SERVICE DI UN SISTEMA AUTOMATICO E CHIUSO PER BIOPSIA MAMMARIA VUOTO-ASSISTITA SOTTO GUIDA MAMMOGRAFICA - STEREOTASSICA E TOMOSINTESI - E SOTTO GUIDA ECOGRAFICA, DEL  RELATIVO MATERIALE DI CONSUMO E DI UN SISTEMA PER LA RADIOGRAFIA DEI FRUSTOLI DA DESTINARE ALL’ AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI. (3788)</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H508" t="inlineStr"/>
       <c r="I508" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J508" t="inlineStr"/>
       <c r="K508" t="inlineStr"/>
       <c r="L508" t="inlineStr"/>
       <c r="M508" t="inlineStr">
         <is>
-          <t>16/11/2021 00:00</t>
+          <t>29/11/2021 00:00</t>
         </is>
       </c>
       <c r="N508" t="inlineStr">
         <is>
-          <t>16/11/2027 00:00</t>
+          <t>29/11/2027 00:00</t>
         </is>
       </c>
       <c r="O508" t="inlineStr">
         <is>
-          <t>23/12/2021 23:59</t>
+          <t>09/12/2021 23:59</t>
         </is>
       </c>
       <c r="R508" t="n">
-        <v>10176942</v>
+        <v>0</v>
       </c>
       <c r="S508" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T508" t="inlineStr"/>
       <c r="U508" t="inlineStr"/>
       <c r="V508" t="inlineStr"/>
       <c r="W508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>0</v>
       </c>
       <c r="B509" t="n">
         <v>0</v>
       </c>
       <c r="C509" t="inlineStr">
         <is>
+          <t>3652</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>Servizio di follow-up del processo di ricondizionamento dei dispositivi medici riutilizzabili per il Distretto di Pieve di Soligo, dell'Azienda ULSS 2 Marca trevigiana”, per il periodo di 36 mesi (id 3652)</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr"/>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J509" t="inlineStr"/>
+      <c r="K509" t="inlineStr"/>
+      <c r="L509" t="inlineStr"/>
+      <c r="M509" t="inlineStr">
+        <is>
+          <t>29/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N509" t="inlineStr">
+        <is>
+          <t>29/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O509" t="inlineStr">
+        <is>
+          <t>13/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R509" t="n">
+        <v>0</v>
+      </c>
+      <c r="S509" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T509" t="inlineStr"/>
+      <c r="U509" t="inlineStr"/>
+      <c r="V509" t="inlineStr"/>
+      <c r="W509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="n">
+        <v>0</v>
+      </c>
+      <c r="B510" t="n">
+        <v>0</v>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>ID 3688</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA GARA RELATIVA ALL’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO INTERNO CON LETTO E CARROZZINA DI RICOVERATI, DI TRASPORTO INTERNO CAMPIONI BIOLOGICI E ALTRO MATERIALE ALL’INTERNO DEGLI OSPEDALI DEL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr"/>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J510" t="inlineStr"/>
+      <c r="K510" t="inlineStr"/>
+      <c r="L510" t="inlineStr"/>
+      <c r="M510" t="inlineStr">
+        <is>
+          <t>26/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N510" t="inlineStr">
+        <is>
+          <t>26/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O510" t="inlineStr">
+        <is>
+          <t>11/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R510" t="n">
+        <v>0</v>
+      </c>
+      <c r="S510" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T510" t="inlineStr"/>
+      <c r="U510" t="inlineStr"/>
+      <c r="V510" t="inlineStr"/>
+      <c r="W510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="n">
+        <v>0</v>
+      </c>
+      <c r="B511" t="n">
+        <v>0</v>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>ID 3965 (1)</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>Indagine mercato per la fornitura di SISTEMI PER ATERECTOMIA ROTAZIONALE - Rotapro, per l'UOC CARDIOLOGIA dell'Azienda ULSS 2 Marca trevigiana</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr"/>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J511" t="inlineStr"/>
+      <c r="K511" t="inlineStr"/>
+      <c r="L511" t="inlineStr"/>
+      <c r="M511" t="inlineStr">
+        <is>
+          <t>22/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N511" t="inlineStr">
+        <is>
+          <t>22/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O511" t="inlineStr">
+        <is>
+          <t>06/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R511" t="n">
+        <v>0</v>
+      </c>
+      <c r="S511" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T511" t="inlineStr"/>
+      <c r="U511" t="inlineStr"/>
+      <c r="V511" t="inlineStr"/>
+      <c r="W511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="n">
+        <v>0</v>
+      </c>
+      <c r="B512" t="n">
+        <v>0</v>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>ID 3965 (2)</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>Indagine mercato per la fornitura di n.8  SISTEMI PER CONTROPULSAZIONE AORTICA - Contropulsatori, da destinare all'UOC CARDIOLOGIA, dell'Azienda ULSS 2 Marca trevigiana</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr"/>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr"/>
+      <c r="K512" t="inlineStr"/>
+      <c r="L512" t="inlineStr"/>
+      <c r="M512" t="inlineStr">
+        <is>
+          <t>22/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr">
+        <is>
+          <t>22/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O512" t="inlineStr">
+        <is>
+          <t>06/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R512" t="n">
+        <v>0</v>
+      </c>
+      <c r="S512" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T512" t="inlineStr"/>
+      <c r="U512" t="inlineStr"/>
+      <c r="V512" t="inlineStr"/>
+      <c r="W512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="n">
+        <v>0</v>
+      </c>
+      <c r="B513" t="n">
+        <v>0</v>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>ID  3348</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>Bando di gara – Procedura aperta telematica per la gestione del servizio di trasporto sanitario ordinario per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 147397154</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr"/>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J513" t="inlineStr"/>
+      <c r="K513" t="inlineStr"/>
+      <c r="L513" t="inlineStr"/>
+      <c r="M513" t="inlineStr">
+        <is>
+          <t>16/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N513" t="inlineStr">
+        <is>
+          <t>16/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O513" t="inlineStr">
+        <is>
+          <t>23/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R513" t="n">
+        <v>10176942</v>
+      </c>
+      <c r="S513" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T513" t="inlineStr"/>
+      <c r="U513" t="inlineStr"/>
+      <c r="V513" t="inlineStr"/>
+      <c r="W513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="n">
+        <v>0</v>
+      </c>
+      <c r="B514" t="n">
+        <v>0</v>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>ID 4074</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>Avviso indagine di mercato
+Servizio di gestione dell’attesa in pronto soccorso negli ospedali del Distretto di Pieve di Soligo</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr"/>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J514" t="inlineStr"/>
+      <c r="K514" t="inlineStr"/>
+      <c r="L514" t="inlineStr"/>
+      <c r="M514" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N514" t="inlineStr">
+        <is>
+          <t>15/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O514" t="inlineStr">
+        <is>
+          <t>25/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R514" t="n">
+        <v>0</v>
+      </c>
+      <c r="S514" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T514" t="inlineStr"/>
+      <c r="U514" t="inlineStr"/>
+      <c r="V514" t="inlineStr"/>
+      <c r="W514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="n">
+        <v>0</v>
+      </c>
+      <c r="B515" t="n">
+        <v>0</v>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
           <t>ID 3919</t>
         </is>
       </c>
-      <c r="D509" t="inlineStr">
+      <c r="D515" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO
 PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA PER SVILUPPI SULLA PIATTAFORMA
 SOFTWARE PER LA GESTIONE DELLA RESIDENZIALITA’ EXTRAOSPEDALIERA, PER L’UNIFICAZIONE
 PROVINCIALE DEL SOFTWARE IN USO PRESSO I CONSULTORI, I CENTRI TRASFUSIONALI ED ALTRE
 ATTIVITA’ SU APPLICATIVI SPECIFICI, DELLA DITTA GPI SPA.</t>
         </is>
       </c>
-      <c r="E509" t="inlineStr">
+      <c r="E515" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F509" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M509" t="inlineStr">
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr"/>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J515" t="inlineStr"/>
+      <c r="K515" t="inlineStr"/>
+      <c r="L515" t="inlineStr"/>
+      <c r="M515" t="inlineStr">
         <is>
           <t>15/11/2021 00:00</t>
         </is>
       </c>
-      <c r="N509" t="inlineStr">
+      <c r="N515" t="inlineStr">
         <is>
           <t>15/11/2027 00:00</t>
         </is>
       </c>
-      <c r="O509" t="inlineStr">
+      <c r="O515" t="inlineStr">
         <is>
           <t>29/11/2021 23:59</t>
         </is>
       </c>
-      <c r="R509" t="n">
-[...30 lines deleted...]
-      <c r="E510" t="inlineStr">
+      <c r="R515" t="n">
+        <v>0</v>
+      </c>
+      <c r="S515" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T515" t="inlineStr"/>
+      <c r="U515" t="inlineStr"/>
+      <c r="V515" t="inlineStr"/>
+      <c r="W515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="n">
+        <v>0</v>
+      </c>
+      <c r="B516" t="n">
+        <v>0</v>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>ID 4087</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F510" t="inlineStr">
-[...48 lines deleted...]
-      <c r="C511" t="inlineStr">
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr"/>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J516" t="inlineStr"/>
+      <c r="K516" t="inlineStr"/>
+      <c r="L516" t="inlineStr"/>
+      <c r="M516" t="inlineStr">
+        <is>
+          <t>05/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N516" t="inlineStr">
+        <is>
+          <t>05/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O516" t="inlineStr">
+        <is>
+          <t>15/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R516" t="n">
+        <v>0</v>
+      </c>
+      <c r="S516" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T516" t="inlineStr"/>
+      <c r="U516" t="inlineStr"/>
+      <c r="V516" t="inlineStr"/>
+      <c r="W516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="n">
+        <v>0</v>
+      </c>
+      <c r="B517" t="n">
+        <v>0</v>
+      </c>
+      <c r="C517" t="inlineStr">
         <is>
           <t>ID 4086</t>
         </is>
       </c>
-      <c r="D511" t="inlineStr">
+      <c r="D517" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI ASOLO
 DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E511" t="inlineStr">
+      <c r="E517" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F511" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M511" t="inlineStr">
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr"/>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J517" t="inlineStr"/>
+      <c r="K517" t="inlineStr"/>
+      <c r="L517" t="inlineStr"/>
+      <c r="M517" t="inlineStr">
         <is>
           <t>05/11/2021 00:00</t>
         </is>
       </c>
-      <c r="N511" t="inlineStr">
+      <c r="N517" t="inlineStr">
         <is>
           <t>05/11/2027 00:00</t>
         </is>
       </c>
-      <c r="O511" t="inlineStr">
+      <c r="O517" t="inlineStr">
         <is>
           <t>15/11/2021 23:59</t>
         </is>
       </c>
-      <c r="R511" t="n">
-[...19 lines deleted...]
-      <c r="C512" t="inlineStr">
+      <c r="R517" t="n">
+        <v>0</v>
+      </c>
+      <c r="S517" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T517" t="inlineStr"/>
+      <c r="U517" t="inlineStr"/>
+      <c r="V517" t="inlineStr"/>
+      <c r="W517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="n">
+        <v>0</v>
+      </c>
+      <c r="B518" t="n">
+        <v>0</v>
+      </c>
+      <c r="C518" t="inlineStr">
         <is>
           <t>4040</t>
         </is>
       </c>
-      <c r="D512" t="inlineStr">
+      <c r="D518" t="inlineStr">
         <is>
           <t>Avviso di indagine di mercato per l’affidamento della fornitura, a noleggio, di un sistema per Radiochirurgia Cyberknife, per il nuovo Edificio 29 del Presidio Ospedaliero di Treviso (ID 4040)</t>
         </is>
       </c>
-      <c r="E512" t="inlineStr">
+      <c r="E518" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F512" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M512" t="inlineStr">
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr"/>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J518" t="inlineStr"/>
+      <c r="K518" t="inlineStr"/>
+      <c r="L518" t="inlineStr"/>
+      <c r="M518" t="inlineStr">
         <is>
           <t>05/11/2021 00:00</t>
         </is>
       </c>
-      <c r="N512" t="inlineStr">
+      <c r="N518" t="inlineStr">
         <is>
           <t>05/11/2027 00:00</t>
         </is>
       </c>
-      <c r="O512" t="inlineStr">
+      <c r="O518" t="inlineStr">
         <is>
           <t>22/11/2021 23:59</t>
         </is>
       </c>
-      <c r="R512" t="n">
-[...19 lines deleted...]
-      <c r="C513" t="inlineStr">
+      <c r="R518" t="n">
+        <v>0</v>
+      </c>
+      <c r="S518" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T518" t="inlineStr"/>
+      <c r="U518" t="inlineStr"/>
+      <c r="V518" t="inlineStr"/>
+      <c r="W518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="n">
+        <v>0</v>
+      </c>
+      <c r="B519" t="n">
+        <v>0</v>
+      </c>
+      <c r="C519" t="inlineStr">
         <is>
           <t>ID 4061</t>
         </is>
       </c>
-      <c r="D513" t="inlineStr">
+      <c r="D519" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA PEDIATRICA PRESSO I PRESIDI OSPEDALIERI DEL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E513" t="inlineStr">
+      <c r="E519" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F513" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M513" t="inlineStr">
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr"/>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J519" t="inlineStr"/>
+      <c r="K519" t="inlineStr"/>
+      <c r="L519" t="inlineStr"/>
+      <c r="M519" t="inlineStr">
         <is>
           <t>05/11/2021 00:00</t>
         </is>
       </c>
-      <c r="N513" t="inlineStr">
+      <c r="N519" t="inlineStr">
         <is>
           <t>05/11/2027 00:00</t>
         </is>
       </c>
-      <c r="O513" t="inlineStr">
+      <c r="O519" t="inlineStr">
         <is>
           <t>15/11/2021 23:59</t>
         </is>
       </c>
-      <c r="R513" t="n">
-[...83 lines deleted...]
-      <c r="C515" t="inlineStr">
+      <c r="R519" t="n">
+        <v>0</v>
+      </c>
+      <c r="S519" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T519" t="inlineStr"/>
+      <c r="U519" t="inlineStr"/>
+      <c r="V519" t="inlineStr"/>
+      <c r="W519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="n">
+        <v>0</v>
+      </c>
+      <c r="B520" t="n">
+        <v>0</v>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>4095</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per l’eventuale fornitura di “Sistema completo automatico per l'estrazione degli Acidi Nucleici da Sangue Intero, Buffy-Coat, Preparato Citologico, Liquor e Preparato Istologico (FFPE)"  per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H520" t="inlineStr"/>
+      <c r="I520" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J520" t="inlineStr"/>
+      <c r="K520" t="inlineStr"/>
+      <c r="L520" t="inlineStr"/>
+      <c r="M520" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N520" t="inlineStr">
+        <is>
+          <t>02/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O520" t="inlineStr">
+        <is>
+          <t>17/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R520" t="n">
+        <v>0</v>
+      </c>
+      <c r="S520" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T520" t="inlineStr"/>
+      <c r="U520" t="inlineStr"/>
+      <c r="V520" t="inlineStr"/>
+      <c r="W520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="n">
+        <v>0</v>
+      </c>
+      <c r="B521" t="n">
+        <v>0</v>
+      </c>
+      <c r="C521" t="inlineStr">
         <is>
           <t>4096</t>
         </is>
       </c>
-      <c r="D515" t="inlineStr">
+      <c r="D521" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’eventuale fornitura di un “SISTEMA COMPLETO
 AUTOMATICO PER L’ ESTRAZIONE ACIDI NUCLEICI : -RNA DA PREPARATO ISTOLOGICO
 FFPE, RNA DA SANGUE INTERO O BUFFY-COAT; - DNA DA SWAB BUCCALE E URETRALE E
 DNA LIBERO CIRCOLANTE DA PLASMA”, per l’Azienda Ulss 2 Marca trevigiana, per il
 periodo di 36 mesi.</t>
         </is>
       </c>
-      <c r="E515" t="inlineStr">
+      <c r="E521" t="inlineStr">
         <is>
           <t>Forniture</t>
-        </is>
-[...384 lines deleted...]
-          <t>Servizi</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H521" t="inlineStr"/>
       <c r="I521" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J521" t="inlineStr"/>
       <c r="K521" t="inlineStr"/>
       <c r="L521" t="inlineStr"/>
       <c r="M521" t="inlineStr">
         <is>
-          <t>13/09/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
       <c r="N521" t="inlineStr">
         <is>
-          <t>13/09/2027 00:00</t>
+          <t>02/11/2027 00:00</t>
         </is>
       </c>
       <c r="O521" t="inlineStr">
         <is>
-          <t>21/09/2021 23:59</t>
+          <t>17/11/2021 23:59</t>
         </is>
       </c>
       <c r="R521" t="n">
         <v>0</v>
       </c>
       <c r="S521" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T521" t="inlineStr"/>
       <c r="U521" t="inlineStr"/>
       <c r="V521" t="inlineStr"/>
       <c r="W521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>0</v>
       </c>
       <c r="B522" t="n">
         <v>0</v>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>13092021</t>
+          <t>ID 4062</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO MININVASIVO DELL’IPERTROFIA PROSTATICA PER LA UOC DI UROLOGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO SERVIZIO DI GUARDIA  ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI
+ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4062)</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H522" t="inlineStr"/>
       <c r="I522" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J522" t="inlineStr"/>
       <c r="K522" t="inlineStr"/>
       <c r="L522" t="inlineStr"/>
       <c r="M522" t="inlineStr">
         <is>
-          <t>13/09/2021 00:00</t>
+          <t>27/10/2021 00:00</t>
         </is>
       </c>
       <c r="N522" t="inlineStr">
         <is>
-          <t>13/09/2027 00:00</t>
+          <t>27/10/2027 00:00</t>
         </is>
       </c>
       <c r="O522" t="inlineStr">
         <is>
-          <t>23/09/2021 23:59</t>
+          <t>08/11/2021 23:59</t>
         </is>
       </c>
       <c r="R522" t="n">
         <v>0</v>
       </c>
       <c r="S522" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T522" t="inlineStr"/>
       <c r="U522" t="inlineStr"/>
       <c r="V522" t="inlineStr"/>
       <c r="W522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>0</v>
       </c>
       <c r="B523" t="n">
         <v>0</v>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>20210913PF</t>
+          <t>ID_19102021</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “SUPPORTO ALL’INCLUSIONE SOCIALE ATTIVA DI PERSONE FRAGILI PRESSO I COMUNI DEL DISTRETTO DI ASOLO” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Consultazione preliminare di mercato per la fornitura di un "Kit attacco stacco CVC con siringa preriempita" per l'Azienda ULSS 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H523" t="inlineStr"/>
       <c r="I523" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J523" t="inlineStr"/>
       <c r="K523" t="inlineStr"/>
       <c r="L523" t="inlineStr"/>
       <c r="M523" t="inlineStr">
         <is>
-          <t>13/09/2021 00:00</t>
+          <t>19/10/2021 00:00</t>
         </is>
       </c>
       <c r="N523" t="inlineStr">
         <is>
-          <t>13/09/2027 00:00</t>
+          <t>19/10/2027 00:00</t>
         </is>
       </c>
       <c r="O523" t="inlineStr">
         <is>
-          <t>21/09/2021 23:59</t>
+          <t>29/10/2021 23:59</t>
         </is>
       </c>
       <c r="R523" t="n">
         <v>0</v>
       </c>
       <c r="S523" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T523" t="inlineStr"/>
       <c r="U523" t="inlineStr"/>
       <c r="V523" t="inlineStr"/>
       <c r="W523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>0</v>
       </c>
       <c r="B524" t="n">
         <v>0</v>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>130911</t>
+          <t>4079</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per la fornitura di un kit basic per gastrostomia endoscopica percutanea per il servizio di Gastroenterologia Azienda Ulss 2 Marca Trevigiana.</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA MEDICA DI EMERGENZA TERRITORIALE E AMBULATORIALE PRESSO IL PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO DI ODERZO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ID. 4079)</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H524" t="inlineStr"/>
       <c r="I524" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J524" t="inlineStr"/>
       <c r="K524" t="inlineStr"/>
       <c r="L524" t="inlineStr"/>
       <c r="M524" t="inlineStr">
         <is>
-          <t>13/09/2021 00:00</t>
+          <t>15/10/2021 00:00</t>
         </is>
       </c>
       <c r="N524" t="inlineStr">
         <is>
-          <t>13/09/2027 00:00</t>
+          <t>15/10/2027 00:00</t>
         </is>
       </c>
       <c r="O524" t="inlineStr">
         <is>
-          <t>23/09/2021 23:59</t>
+          <t>25/10/2021 23:59</t>
         </is>
       </c>
       <c r="R524" t="n">
         <v>0</v>
       </c>
       <c r="S524" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T524" t="inlineStr"/>
       <c r="U524" t="inlineStr"/>
       <c r="V524" t="inlineStr"/>
       <c r="W524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="n">
         <v>0</v>
       </c>
       <c r="B525" t="n">
         <v>0</v>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>160708</t>
+          <t>ID 4049</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>AVVISO ESPLORATIVO PER L'ACQUISIZIONE DI MANIFESTAZIONI DI INTERESSE DA PARTE DI OPERATORI ECONOMICI PER L'AFFIDAMENTO DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI ELEVATORI COMPRESO IL SERVIZIO DI MANUTENZIONE ORDINARIA PER LA DURATA DI 24 MESI MEDIANTE PROCEDURA DI GARA TELEMATICA SU MEPA</t>
+          <t>AVVISO Indagine di mercato per la fornitura di “Miscela lassativa tre oli (mandorla, oliva e vaselina)” per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H525" t="inlineStr"/>
       <c r="I525" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J525" t="inlineStr"/>
       <c r="K525" t="inlineStr"/>
       <c r="L525" t="inlineStr"/>
       <c r="M525" t="inlineStr">
         <is>
-          <t>07/09/2021 00:00</t>
+          <t>22/09/2021 00:00</t>
         </is>
       </c>
       <c r="N525" t="inlineStr">
         <is>
-          <t>07/09/2027 00:00</t>
+          <t>22/09/2027 00:00</t>
         </is>
       </c>
       <c r="O525" t="inlineStr">
         <is>
-          <t>17/09/2021 23:59</t>
+          <t>06/10/2021 23:59</t>
         </is>
       </c>
       <c r="R525" t="n">
-        <v>977500</v>
+        <v>0</v>
       </c>
       <c r="S525" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T525" t="inlineStr"/>
       <c r="U525" t="inlineStr"/>
       <c r="V525" t="inlineStr"/>
       <c r="W525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="n">
         <v>0</v>
       </c>
       <c r="B526" t="n">
         <v>0</v>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>155042</t>
+          <t>20210913PF</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UNA PIATTAFORMA SOFTWARE DI TIPOLOGIA PROCESS MINING PER DOTARE L'AZIENDA ULSS2 MARCA TREVIGIANA DI STRUMENTI DIGITALI UTILI ALLE FASI DI ANALISI, CONTROLLO, VERIFICA E MIGLIORAMENTO DEI PROCESSI AZIENDALI.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “SUPPORTO ALL’INCLUSIONE SOCIALE ATTIVA DI PERSONE FRAGILI PRESSO I COMUNI DEL DISTRETTO DI ASOLO” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H526" t="inlineStr"/>
       <c r="I526" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J526" t="inlineStr"/>
       <c r="K526" t="inlineStr"/>
       <c r="L526" t="inlineStr"/>
       <c r="M526" t="inlineStr">
         <is>
-          <t>27/08/2021 00:00</t>
+          <t>13/09/2021 00:00</t>
         </is>
       </c>
       <c r="N526" t="inlineStr">
         <is>
-          <t>27/08/2027 00:00</t>
+          <t>13/09/2027 00:00</t>
         </is>
       </c>
       <c r="O526" t="inlineStr">
         <is>
-          <t>13/09/2021 23:59</t>
+          <t>21/09/2021 23:59</t>
         </is>
       </c>
       <c r="R526" t="n">
         <v>0</v>
       </c>
       <c r="S526" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T526" t="inlineStr"/>
       <c r="U526" t="inlineStr"/>
       <c r="V526" t="inlineStr"/>
       <c r="W526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="n">
         <v>0</v>
       </c>
       <c r="B527" t="n">
         <v>0</v>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>ID 3900</t>
+          <t>20210913ED</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “SISTEMI CHIUSI PER UMIDIFICAZIONE IN OSSIGENOTERAPIA E PER LA NEBULIZZAZIONE A CALDO/FREDDO CON FLACONI PRERIEMPITI DI ACQUA STERILE E RISCALDATORI” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI”</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “EDUCATIVA DOMICILIARE E TERRITORIALE, SOSTEGNO ALLA GENITORIALITA’, MEDIAZIONE FAMILIARE E MEDIZIONE CULTURALE PRESSO I COMUNI DEL DISTRETTO DI ASOLO” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H527" t="inlineStr"/>
       <c r="I527" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J527" t="inlineStr"/>
       <c r="K527" t="inlineStr"/>
       <c r="L527" t="inlineStr"/>
       <c r="M527" t="inlineStr">
         <is>
-          <t>26/08/2021 00:00</t>
+          <t>13/09/2021 00:00</t>
         </is>
       </c>
       <c r="N527" t="inlineStr">
         <is>
-          <t>26/08/2027 00:00</t>
+          <t>13/09/2027 00:00</t>
         </is>
       </c>
       <c r="O527" t="inlineStr">
         <is>
-          <t>15/09/2021 23:59</t>
+          <t>21/09/2021 23:59</t>
         </is>
       </c>
       <c r="R527" t="n">
         <v>0</v>
       </c>
       <c r="S527" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T527" t="inlineStr"/>
       <c r="U527" t="inlineStr"/>
       <c r="V527" t="inlineStr"/>
       <c r="W527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="n">
         <v>0</v>
       </c>
       <c r="B528" t="n">
         <v>0</v>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>AVV-SOC-011</t>
+          <t>13092021</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della collaborazione nell’attuazione di alcune azioni previste dal Progetto Vita Indipendente, Fondo 2021 – DISTRETTO DI TREVISO (CIG n. 8865192BDC)</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO MININVASIVO DELL’IPERTROFIA PROSTATICA PER LA UOC DI UROLOGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H528" t="inlineStr"/>
       <c r="I528" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J528" t="inlineStr"/>
       <c r="K528" t="inlineStr"/>
       <c r="L528" t="inlineStr"/>
       <c r="M528" t="inlineStr">
         <is>
-          <t>16/08/2021 00:00</t>
+          <t>13/09/2021 00:00</t>
         </is>
       </c>
       <c r="N528" t="inlineStr">
         <is>
-          <t>16/08/2027 00:00</t>
+          <t>13/09/2027 00:00</t>
         </is>
       </c>
       <c r="O528" t="inlineStr">
         <is>
-          <t>10/09/2021 23:59</t>
+          <t>23/09/2021 23:59</t>
         </is>
       </c>
       <c r="R528" t="n">
         <v>0</v>
       </c>
       <c r="S528" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T528" t="inlineStr"/>
       <c r="U528" t="inlineStr"/>
       <c r="V528" t="inlineStr"/>
       <c r="W528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="n">
         <v>0</v>
       </c>
       <c r="B529" t="n">
         <v>0</v>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>ID 3350</t>
+          <t>130911</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>Affidamento dei “servizi di distribuzione della posta e gestione documentale” dell’Azienda ULSS. n. 2 Marca trevigiana, suddivisa in due lotti, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3350</t>
+          <t>Consultazione preliminare di mercato per la fornitura di un kit basic per gastrostomia endoscopica percutanea per il servizio di Gastroenterologia Azienda Ulss 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H529" t="inlineStr"/>
       <c r="I529" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J529" t="inlineStr"/>
       <c r="K529" t="inlineStr"/>
       <c r="L529" t="inlineStr"/>
       <c r="M529" t="inlineStr">
         <is>
-          <t>13/08/2021 00:00</t>
+          <t>13/09/2021 00:00</t>
         </is>
       </c>
       <c r="N529" t="inlineStr">
         <is>
-          <t>13/08/2027 00:00</t>
+          <t>13/09/2027 00:00</t>
         </is>
       </c>
       <c r="O529" t="inlineStr">
         <is>
-          <t>30/09/2021 23:59</t>
+          <t>23/09/2021 23:59</t>
         </is>
       </c>
       <c r="R529" t="n">
-        <v>956400</v>
+        <v>0</v>
       </c>
       <c r="S529" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T529" t="inlineStr"/>
       <c r="U529" t="inlineStr"/>
       <c r="V529" t="inlineStr"/>
       <c r="W529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="n">
         <v>0</v>
       </c>
       <c r="B530" t="n">
         <v>0</v>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>ID 3939</t>
+          <t>160708</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>Avviso di manifestazione di interesse per la fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature  cpap e autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione (ID Sintel n .142885453)</t>
+          <t>AVVISO ESPLORATIVO PER L'ACQUISIZIONE DI MANIFESTAZIONI DI INTERESSE DA PARTE DI OPERATORI ECONOMICI PER L'AFFIDAMENTO DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI ELEVATORI COMPRESO IL SERVIZIO DI MANUTENZIONE ORDINARIA PER LA DURATA DI 24 MESI MEDIANTE PROCEDURA DI GARA TELEMATICA SU MEPA</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H530" t="inlineStr"/>
       <c r="I530" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J530" t="inlineStr"/>
       <c r="K530" t="inlineStr"/>
       <c r="L530" t="inlineStr"/>
       <c r="M530" t="inlineStr">
         <is>
-          <t>10/08/2021 00:00</t>
+          <t>07/09/2021 00:00</t>
         </is>
       </c>
       <c r="N530" t="inlineStr">
         <is>
-          <t>10/08/2027 00:00</t>
+          <t>07/09/2027 00:00</t>
         </is>
       </c>
       <c r="O530" t="inlineStr">
         <is>
-          <t>31/08/2021 23:59</t>
+          <t>17/09/2021 23:59</t>
         </is>
       </c>
       <c r="R530" t="n">
-        <v>0</v>
+        <v>977500</v>
       </c>
       <c r="S530" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T530" t="inlineStr"/>
       <c r="U530" t="inlineStr"/>
       <c r="V530" t="inlineStr"/>
       <c r="W530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="n">
         <v>0</v>
       </c>
       <c r="B531" t="n">
         <v>0</v>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>4045</t>
+          <t>155042</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-[...1 lines deleted...]
-(ID. 4045)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UNA PIATTAFORMA SOFTWARE DI TIPOLOGIA PROCESS MINING PER DOTARE L'AZIENDA ULSS2 MARCA TREVIGIANA DI STRUMENTI DIGITALI UTILI ALLE FASI DI ANALISI, CONTROLLO, VERIFICA E MIGLIORAMENTO DEI PROCESSI AZIENDALI.</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H531" t="inlineStr"/>
       <c r="I531" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J531" t="inlineStr"/>
       <c r="K531" t="inlineStr"/>
       <c r="L531" t="inlineStr"/>
       <c r="M531" t="inlineStr">
         <is>
-          <t>05/08/2021 00:00</t>
+          <t>27/08/2021 00:00</t>
         </is>
       </c>
       <c r="N531" t="inlineStr">
         <is>
-          <t>05/08/2027 00:00</t>
+          <t>27/08/2027 00:00</t>
         </is>
       </c>
       <c r="O531" t="inlineStr">
         <is>
-          <t>27/08/2021 23:59</t>
+          <t>13/09/2021 23:59</t>
         </is>
       </c>
       <c r="R531" t="n">
         <v>0</v>
       </c>
       <c r="S531" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T531" t="inlineStr"/>
       <c r="U531" t="inlineStr"/>
       <c r="V531" t="inlineStr"/>
       <c r="W531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="n">
         <v>0</v>
       </c>
       <c r="B532" t="n">
         <v>0</v>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Sintel 142262879</t>
+          <t>ID 3900</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI 
-[...1 lines deleted...]
-PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 12 MESI.</t>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “SISTEMI CHIUSI PER UMIDIFICAZIONE IN OSSIGENOTERAPIA E PER LA NEBULIZZAZIONE A CALDO/FREDDO CON FLACONI PRERIEMPITI DI ACQUA STERILE E RISCALDATORI” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI”</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H532" t="inlineStr"/>
       <c r="I532" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J532" t="inlineStr"/>
       <c r="K532" t="inlineStr"/>
       <c r="L532" t="inlineStr"/>
       <c r="M532" t="inlineStr">
         <is>
-          <t>29/07/2021 00:00</t>
+          <t>26/08/2021 00:00</t>
         </is>
       </c>
       <c r="N532" t="inlineStr">
         <is>
-          <t>29/07/2027 00:00</t>
+          <t>26/08/2027 00:00</t>
         </is>
       </c>
       <c r="O532" t="inlineStr">
         <is>
-          <t>13/08/2021 23:59</t>
+          <t>15/09/2021 23:59</t>
         </is>
       </c>
       <c r="R532" t="n">
         <v>0</v>
       </c>
       <c r="S532" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T532" t="inlineStr"/>
       <c r="U532" t="inlineStr"/>
       <c r="V532" t="inlineStr"/>
       <c r="W532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="n">
         <v>0</v>
       </c>
       <c r="B533" t="n">
         <v>0</v>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>ID3641.6</t>
+          <t>AVV-SOC-011</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “THERMOMIXER COMFORT 5355 CON ACCESSORI 32699”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA. (ID6341.6)</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della collaborazione nell’attuazione di alcune azioni previste dal Progetto Vita Indipendente, Fondo 2021 – DISTRETTO DI TREVISO (CIG n. 8865192BDC)</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H533" t="inlineStr"/>
       <c r="I533" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J533" t="inlineStr"/>
       <c r="K533" t="inlineStr"/>
       <c r="L533" t="inlineStr"/>
       <c r="M533" t="inlineStr">
         <is>
-          <t>26/07/2021 00:00</t>
+          <t>16/08/2021 00:00</t>
         </is>
       </c>
       <c r="N533" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>16/08/2027 00:00</t>
         </is>
       </c>
       <c r="O533" t="inlineStr">
         <is>
-          <t>02/08/2021 23:59</t>
+          <t>10/09/2021 23:59</t>
         </is>
       </c>
       <c r="R533" t="n">
         <v>0</v>
       </c>
       <c r="S533" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T533" t="inlineStr"/>
       <c r="U533" t="inlineStr"/>
       <c r="V533" t="inlineStr"/>
       <c r="W533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="n">
         <v>0</v>
       </c>
       <c r="B534" t="n">
         <v>0</v>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>ID3641.1</t>
+          <t>ID 3350</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “SISTEMA ROBOTIZZATO PER LIQUID HANDLING +PC  TECAN FREEDOM EVO 150”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.( ID 3641.1)</t>
+          <t>Affidamento dei “servizi di distribuzione della posta e gestione documentale” dell’Azienda ULSS. n. 2 Marca trevigiana, suddivisa in due lotti, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3350</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H534" t="inlineStr"/>
       <c r="I534" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J534" t="inlineStr"/>
       <c r="K534" t="inlineStr"/>
       <c r="L534" t="inlineStr"/>
       <c r="M534" t="inlineStr">
         <is>
-          <t>26/07/2021 00:00</t>
+          <t>13/08/2021 00:00</t>
         </is>
       </c>
       <c r="N534" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>13/08/2027 00:00</t>
         </is>
       </c>
       <c r="O534" t="inlineStr">
         <is>
-          <t>02/08/2021 23:59</t>
+          <t>30/09/2021 23:59</t>
         </is>
       </c>
       <c r="R534" t="n">
-        <v>0</v>
+        <v>956400</v>
       </c>
       <c r="S534" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T534" t="inlineStr"/>
       <c r="U534" t="inlineStr"/>
       <c r="V534" t="inlineStr"/>
       <c r="W534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="n">
         <v>0</v>
       </c>
       <c r="B535" t="n">
         <v>0</v>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>ID3641.4</t>
+          <t>ID 3939</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “ROTOR GENE Q MDX”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.(ID3641.4)</t>
+          <t>Avviso di manifestazione di interesse per la fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature  cpap e autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione (ID Sintel n .142885453)</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H535" t="inlineStr"/>
       <c r="I535" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J535" t="inlineStr"/>
       <c r="K535" t="inlineStr"/>
       <c r="L535" t="inlineStr"/>
       <c r="M535" t="inlineStr">
         <is>
-          <t>26/07/2021 00:00</t>
+          <t>10/08/2021 00:00</t>
         </is>
       </c>
       <c r="N535" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>10/08/2027 00:00</t>
         </is>
       </c>
       <c r="O535" t="inlineStr">
         <is>
-          <t>02/08/2021 23:59</t>
+          <t>31/08/2021 23:59</t>
         </is>
       </c>
       <c r="R535" t="n">
         <v>0</v>
       </c>
       <c r="S535" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T535" t="inlineStr"/>
       <c r="U535" t="inlineStr"/>
       <c r="V535" t="inlineStr"/>
       <c r="W535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="n">
         <v>0</v>
       </c>
       <c r="B536" t="n">
         <v>0</v>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>ID3641.5</t>
+          <t>4045</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER LE APPARECCHIATURE: “APPARATI ELETTROFORETICI MINI-SUB CELL GT E WIDE-SUB CELL GT”, PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.(ID3641.5)</t>
+          <t>AVVISO INDAGINE DI MERCATO
+SERVIZIO DI GUARDIA ANESTESIOLOGICA PRESSO IL PRESIDIO OSPEDALIERO DI VITTORIO VENETO 
+(ID. 4045)</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H536" t="inlineStr"/>
       <c r="I536" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J536" t="inlineStr"/>
       <c r="K536" t="inlineStr"/>
       <c r="L536" t="inlineStr"/>
       <c r="M536" t="inlineStr">
         <is>
-          <t>26/07/2021 00:00</t>
+          <t>05/08/2021 00:00</t>
         </is>
       </c>
       <c r="N536" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>05/08/2027 00:00</t>
         </is>
       </c>
       <c r="O536" t="inlineStr">
         <is>
-          <t>02/08/2021 23:59</t>
+          <t>27/08/2021 23:59</t>
         </is>
       </c>
       <c r="R536" t="n">
         <v>0</v>
       </c>
       <c r="S536" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T536" t="inlineStr"/>
       <c r="U536" t="inlineStr"/>
       <c r="V536" t="inlineStr"/>
       <c r="W536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="n">
         <v>0</v>
       </c>
       <c r="B537" t="n">
         <v>0</v>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>ID3641.2</t>
+          <t>Sintel 142262879</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “QIASYMPHONY SP”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.(ID 3641.2)</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI 
+“LENZUOLINI AD USO SANITARIO ED ALTRO MATERIALE IN CARTA”
+PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H537" t="inlineStr"/>
       <c r="I537" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J537" t="inlineStr"/>
       <c r="K537" t="inlineStr"/>
       <c r="L537" t="inlineStr"/>
       <c r="M537" t="inlineStr">
         <is>
-          <t>26/07/2021 00:00</t>
+          <t>29/07/2021 00:00</t>
         </is>
       </c>
       <c r="N537" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>29/07/2027 00:00</t>
         </is>
       </c>
       <c r="O537" t="inlineStr">
         <is>
-          <t>02/08/2021 23:59</t>
+          <t>13/08/2021 23:59</t>
         </is>
       </c>
       <c r="R537" t="n">
         <v>0</v>
       </c>
       <c r="S537" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T537" t="inlineStr"/>
       <c r="U537" t="inlineStr"/>
       <c r="V537" t="inlineStr"/>
       <c r="W537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="n">
         <v>0</v>
       </c>
       <c r="B538" t="n">
         <v>0</v>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>ID3641.3</t>
+          <t>ID3641.2</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “QIACUBE 4299”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA. (ID3641.3)</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “QIASYMPHONY SP”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.(ID 3641.2)</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H538" t="inlineStr"/>
       <c r="I538" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J538" t="inlineStr"/>
       <c r="K538" t="inlineStr"/>
       <c r="L538" t="inlineStr"/>
       <c r="M538" t="inlineStr">
         <is>
           <t>26/07/2021 00:00</t>
         </is>
@@ -35717,5698 +35710,5186 @@
           <t>02/08/2021 23:59</t>
         </is>
       </c>
       <c r="R538" t="n">
         <v>0</v>
       </c>
       <c r="S538" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T538" t="inlineStr"/>
       <c r="U538" t="inlineStr"/>
       <c r="V538" t="inlineStr"/>
       <c r="W538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="n">
         <v>0</v>
       </c>
       <c r="B539" t="n">
         <v>0</v>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>SOC-010</t>
+          <t>ID3641.6</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della collaborazione nella gestione operativa del progetto n° 2 “Azioni di sensibilizzazione e prevenzione nella popolazione scolastica e generale” del Piano Operativo Regionale per il contrasto al Gioco d’Azzardo Patologico 2018 CIG N. 8844321493</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “THERMOMIXER COMFORT 5355 CON ACCESSORI 32699”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA. (ID6341.6)</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H539" t="inlineStr"/>
       <c r="I539" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J539" t="inlineStr"/>
       <c r="K539" t="inlineStr"/>
       <c r="L539" t="inlineStr"/>
       <c r="M539" t="inlineStr">
         <is>
-          <t>23/07/2021 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="N539" t="inlineStr">
         <is>
-          <t>23/07/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="O539" t="inlineStr">
         <is>
-          <t>05/08/2021 23:59</t>
+          <t>02/08/2021 23:59</t>
         </is>
       </c>
       <c r="R539" t="n">
         <v>0</v>
       </c>
       <c r="S539" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T539" t="inlineStr"/>
       <c r="U539" t="inlineStr"/>
       <c r="V539" t="inlineStr"/>
       <c r="W539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="n">
         <v>0</v>
       </c>
       <c r="B540" t="n">
         <v>0</v>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>136912</t>
+          <t>ID3641.1</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 APPARECCHIATURE AUTOMATICHE PER LA COLORAZIONE DI GRAM DA DESTINARE ALLA U.O.C. MICROBIOLOGIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “SISTEMA ROBOTIZZATO PER LIQUID HANDLING +PC  TECAN FREEDOM EVO 150”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.( ID 3641.1)</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H540" t="inlineStr"/>
       <c r="I540" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J540" t="inlineStr"/>
       <c r="K540" t="inlineStr"/>
       <c r="L540" t="inlineStr"/>
       <c r="M540" t="inlineStr">
         <is>
-          <t>23/07/2021 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="N540" t="inlineStr">
         <is>
-          <t>23/07/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="O540" t="inlineStr">
         <is>
-          <t>06/08/2021 23:59</t>
+          <t>02/08/2021 23:59</t>
         </is>
       </c>
       <c r="R540" t="n">
         <v>0</v>
       </c>
       <c r="S540" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T540" t="inlineStr"/>
       <c r="U540" t="inlineStr"/>
       <c r="V540" t="inlineStr"/>
       <c r="W540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="n">
         <v>0</v>
       </c>
       <c r="B541" t="n">
         <v>0</v>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>ID 3641</t>
+          <t>ID3641.4</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>Avviso consultazione preliminare di mercato Procedura Aperta telematica per la fornitura di Reagenti e Sistemi in Service per la diagnostica Oncologica e Onco-Ematologica (Metodiche Pcr, Pcr Nested, Real Time Pcr, NGS) per la UOC Anatomia e Istologia Patologica dell’Azienda Ulss2 Marca Trevigiana, per il periodo di  48 mesi.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “ROTOR GENE Q MDX”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.(ID3641.4)</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H541" t="inlineStr"/>
       <c r="I541" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J541" t="inlineStr"/>
       <c r="K541" t="inlineStr"/>
       <c r="L541" t="inlineStr"/>
       <c r="M541" t="inlineStr">
         <is>
-          <t>23/07/2021 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="N541" t="inlineStr">
         <is>
-          <t>23/07/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="O541" t="inlineStr">
         <is>
-          <t>20/08/2021 23:59</t>
+          <t>02/08/2021 23:59</t>
         </is>
       </c>
       <c r="R541" t="n">
         <v>0</v>
       </c>
       <c r="S541" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T541" t="inlineStr"/>
       <c r="U541" t="inlineStr"/>
       <c r="V541" t="inlineStr"/>
       <c r="W541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="n">
         <v>0</v>
       </c>
       <c r="B542" t="n">
         <v>0</v>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>SOC-009</t>
+          <t>ID3641.5</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA
-[...1 lines deleted...]
-Soligo dell’A.ULSS n.2 Marca trevigiana (CIG n. Z2931E766E)</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER LE APPARECCHIATURE: “APPARATI ELETTROFORETICI MINI-SUB CELL GT E WIDE-SUB CELL GT”, PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.(ID3641.5)</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H542" t="inlineStr"/>
       <c r="I542" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J542" t="inlineStr"/>
       <c r="K542" t="inlineStr"/>
       <c r="L542" t="inlineStr"/>
       <c r="M542" t="inlineStr">
         <is>
-          <t>19/07/2021 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="N542" t="inlineStr">
         <is>
-          <t>19/07/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="O542" t="inlineStr">
         <is>
-          <t>29/07/2021 23:59</t>
+          <t>02/08/2021 23:59</t>
         </is>
       </c>
       <c r="R542" t="n">
         <v>0</v>
       </c>
       <c r="S542" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T542" t="inlineStr"/>
       <c r="U542" t="inlineStr"/>
       <c r="V542" t="inlineStr"/>
       <c r="W542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="n">
         <v>0</v>
       </c>
       <c r="B543" t="n">
         <v>0</v>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>SOC-008</t>
+          <t>ID3641.3</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l'affidamento della collaborazione nella gestione operativa del progetto n. 4 "Implementazione degli ambulatori e sperimentazione di forme di trattamenti intensivi" del Piano Operativo Regionale per il contrasto al Gioco d'Azzardo Patologico 2018 CIG N. 8834678EE8</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “QIACUBE 4299”, PER L’U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA. (ID3641.3)</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H543" t="inlineStr"/>
       <c r="I543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J543" t="inlineStr"/>
       <c r="K543" t="inlineStr"/>
       <c r="L543" t="inlineStr"/>
       <c r="M543" t="inlineStr">
         <is>
-          <t>16/07/2021 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="N543" t="inlineStr">
         <is>
-          <t>16/07/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="O543" t="inlineStr">
         <is>
-          <t>27/07/2021 23:59</t>
+          <t>02/08/2021 23:59</t>
         </is>
       </c>
       <c r="R543" t="n">
         <v>0</v>
       </c>
       <c r="S543" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T543" t="inlineStr"/>
       <c r="U543" t="inlineStr"/>
       <c r="V543" t="inlineStr"/>
       <c r="W543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="n">
         <v>0</v>
       </c>
       <c r="B544" t="n">
         <v>0</v>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>129877</t>
+          <t>SOC-010</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SOFTWARE PER LA TERAPIA CON L'USO DEI RADIONUCLIDI DA DESTINARE ALLA U.O.C DI MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della collaborazione nella gestione operativa del progetto n° 2 “Azioni di sensibilizzazione e prevenzione nella popolazione scolastica e generale” del Piano Operativo Regionale per il contrasto al Gioco d’Azzardo Patologico 2018 CIG N. 8844321493</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H544" t="inlineStr"/>
       <c r="I544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J544" t="inlineStr"/>
       <c r="K544" t="inlineStr"/>
       <c r="L544" t="inlineStr"/>
       <c r="M544" t="inlineStr">
         <is>
-          <t>13/07/2021 00:00</t>
+          <t>23/07/2021 00:00</t>
         </is>
       </c>
       <c r="N544" t="inlineStr">
         <is>
-          <t>13/07/2027 00:00</t>
+          <t>23/07/2027 00:00</t>
         </is>
       </c>
       <c r="O544" t="inlineStr">
         <is>
-          <t>27/07/2021 23:59</t>
+          <t>05/08/2021 23:59</t>
         </is>
       </c>
       <c r="R544" t="n">
         <v>0</v>
       </c>
       <c r="S544" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T544" t="inlineStr"/>
       <c r="U544" t="inlineStr"/>
       <c r="V544" t="inlineStr"/>
       <c r="W544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="n">
         <v>0</v>
       </c>
       <c r="B545" t="n">
         <v>0</v>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>129912</t>
+          <t>136912</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI NR. 1 CASCO STEREOTASSICO DA DESTINARE ALLA SALA OPERATORIA DELLA UOC DI NEUROCHIRURGIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 APPARECCHIATURE AUTOMATICHE PER LA COLORAZIONE DI GRAM DA DESTINARE ALLA U.O.C. MICROBIOLOGIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H545" t="inlineStr"/>
       <c r="I545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J545" t="inlineStr"/>
       <c r="K545" t="inlineStr"/>
       <c r="L545" t="inlineStr"/>
       <c r="M545" t="inlineStr">
         <is>
-          <t>13/07/2021 00:00</t>
+          <t>23/07/2021 00:00</t>
         </is>
       </c>
       <c r="N545" t="inlineStr">
         <is>
-          <t>13/07/2027 00:00</t>
+          <t>23/07/2027 00:00</t>
         </is>
       </c>
       <c r="O545" t="inlineStr">
         <is>
-          <t>27/07/2021 23:59</t>
+          <t>06/08/2021 23:59</t>
         </is>
       </c>
       <c r="R545" t="n">
         <v>0</v>
       </c>
       <c r="S545" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T545" t="inlineStr"/>
       <c r="U545" t="inlineStr"/>
       <c r="V545" t="inlineStr"/>
       <c r="W545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="n">
         <v>0</v>
       </c>
       <c r="B546" t="n">
         <v>0</v>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>129898</t>
+          <t>ID 3641</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 ANALIZZATORE DI LIQUIDO SEMINALE DA DESTINALRE ALLA U.O.C. DI MEDICINA DI LABORATORIO DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA</t>
+          <t>Avviso consultazione preliminare di mercato Procedura Aperta telematica per la fornitura di Reagenti e Sistemi in Service per la diagnostica Oncologica e Onco-Ematologica (Metodiche Pcr, Pcr Nested, Real Time Pcr, NGS) per la UOC Anatomia e Istologia Patologica dell’Azienda Ulss2 Marca Trevigiana, per il periodo di  48 mesi.</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H546" t="inlineStr"/>
       <c r="I546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J546" t="inlineStr"/>
       <c r="K546" t="inlineStr"/>
       <c r="L546" t="inlineStr"/>
       <c r="M546" t="inlineStr">
         <is>
-          <t>13/07/2021 00:00</t>
+          <t>23/07/2021 00:00</t>
         </is>
       </c>
       <c r="N546" t="inlineStr">
         <is>
-          <t>13/07/2027 00:00</t>
+          <t>23/07/2027 00:00</t>
         </is>
       </c>
       <c r="O546" t="inlineStr">
         <is>
-          <t>27/07/2021 23:59</t>
+          <t>20/08/2021 23:59</t>
         </is>
       </c>
       <c r="R546" t="n">
         <v>0</v>
       </c>
       <c r="S546" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T546" t="inlineStr"/>
       <c r="U546" t="inlineStr"/>
       <c r="V546" t="inlineStr"/>
       <c r="W546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="n">
         <v>0</v>
       </c>
       <c r="B547" t="n">
         <v>0</v>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>122852</t>
+          <t>SOC-009</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA DI BRACHITERAPIA DA DESTINARE ALLA U.O.C. DI RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA
+perl’affidamento della gestione operativa del progetto “OMNES” del Distretto di Pieve di
+Soligo dell’A.ULSS n.2 Marca trevigiana (CIG n. Z2931E766E)</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H547" t="inlineStr"/>
       <c r="I547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J547" t="inlineStr"/>
       <c r="K547" t="inlineStr"/>
       <c r="L547" t="inlineStr"/>
       <c r="M547" t="inlineStr">
         <is>
-          <t>01/07/2021 00:00</t>
+          <t>19/07/2021 00:00</t>
         </is>
       </c>
       <c r="N547" t="inlineStr">
         <is>
-          <t>01/07/2027 00:00</t>
+          <t>19/07/2027 00:00</t>
         </is>
       </c>
       <c r="O547" t="inlineStr">
         <is>
-          <t>12/07/2021 23:59</t>
+          <t>29/07/2021 23:59</t>
         </is>
       </c>
       <c r="R547" t="n">
         <v>0</v>
       </c>
       <c r="S547" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T547" t="inlineStr"/>
       <c r="U547" t="inlineStr"/>
       <c r="V547" t="inlineStr"/>
       <c r="W547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="n">
         <v>0</v>
       </c>
       <c r="B548" t="n">
         <v>0</v>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>122797</t>
+          <t>SOC-008</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 APPARECCHIATURA  PER ROENTGENTERAPIA DA DASTINARE ALLA U.O.C. DI RADIOTERAPIA DEL PRESISIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l'affidamento della collaborazione nella gestione operativa del progetto n. 4 "Implementazione degli ambulatori e sperimentazione di forme di trattamenti intensivi" del Piano Operativo Regionale per il contrasto al Gioco d'Azzardo Patologico 2018 CIG N. 8834678EE8</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H548" t="inlineStr"/>
       <c r="I548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J548" t="inlineStr"/>
       <c r="K548" t="inlineStr"/>
       <c r="L548" t="inlineStr"/>
       <c r="M548" t="inlineStr">
         <is>
-          <t>01/07/2021 00:00</t>
+          <t>16/07/2021 00:00</t>
         </is>
       </c>
       <c r="N548" t="inlineStr">
         <is>
-          <t>01/07/2027 00:00</t>
+          <t>16/07/2027 00:00</t>
         </is>
       </c>
       <c r="O548" t="inlineStr">
         <is>
-          <t>12/07/2021 23:59</t>
+          <t>27/07/2021 23:59</t>
         </is>
       </c>
       <c r="R548" t="n">
         <v>0</v>
       </c>
       <c r="S548" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T548" t="inlineStr"/>
       <c r="U548" t="inlineStr"/>
       <c r="V548" t="inlineStr"/>
       <c r="W548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="n">
         <v>0</v>
       </c>
       <c r="B549" t="n">
         <v>0</v>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>SOC-007</t>
+          <t>129877</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA PER L'AFFIDAMENTO DI AZIONI RIFERITE ALL'ATTUAZIONE DEL DISPOSITIVO D'INTERVENTO "EDUCATIVA DOMICILIARE" NELL'AMBITO DELL'IMPLEMENTAZIONE DEL PROGRAMMA P.I.P.P.I. PER LE ANNUALITÀ 2019-2020 (P.I.P.P.I.8) E 2020-2021 (P.I.P.P.I. 9)" CIG N. 879410877E</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 SOFTWARE PER LA TERAPIA CON L'USO DEI RADIONUCLIDI DA DESTINARE ALLA U.O.C DI MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H549" t="inlineStr"/>
       <c r="I549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J549" t="inlineStr"/>
       <c r="K549" t="inlineStr"/>
       <c r="L549" t="inlineStr"/>
       <c r="M549" t="inlineStr">
         <is>
-          <t>29/06/2021 00:00</t>
+          <t>13/07/2021 00:00</t>
         </is>
       </c>
       <c r="N549" t="inlineStr">
         <is>
-          <t>29/06/2027 00:00</t>
+          <t>13/07/2027 00:00</t>
         </is>
       </c>
       <c r="O549" t="inlineStr">
         <is>
-          <t>15/07/2021 23:59</t>
+          <t>27/07/2021 23:59</t>
         </is>
       </c>
       <c r="R549" t="n">
         <v>0</v>
       </c>
       <c r="S549" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T549" t="inlineStr"/>
       <c r="U549" t="inlineStr"/>
       <c r="V549" t="inlineStr"/>
       <c r="W549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="n">
         <v>0</v>
       </c>
       <c r="B550" t="n">
         <v>0</v>
       </c>
       <c r="C550" t="inlineStr">
         <is>
+          <t>129912</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI NR. 1 CASCO STEREOTASSICO DA DESTINARE ALLA SALA OPERATORIA DELLA UOC DI NEUROCHIRURGIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr"/>
+      <c r="I550" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J550" t="inlineStr"/>
+      <c r="K550" t="inlineStr"/>
+      <c r="L550" t="inlineStr"/>
+      <c r="M550" t="inlineStr">
+        <is>
+          <t>13/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N550" t="inlineStr">
+        <is>
+          <t>13/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O550" t="inlineStr">
+        <is>
+          <t>27/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R550" t="n">
+        <v>0</v>
+      </c>
+      <c r="S550" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T550" t="inlineStr"/>
+      <c r="U550" t="inlineStr"/>
+      <c r="V550" t="inlineStr"/>
+      <c r="W550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="n">
+        <v>0</v>
+      </c>
+      <c r="B551" t="n">
+        <v>0</v>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>129898</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 ANALIZZATORE DI LIQUIDO SEMINALE DA DESTINALRE ALLA U.O.C. DI MEDICINA DI LABORATORIO DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr"/>
+      <c r="I551" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J551" t="inlineStr"/>
+      <c r="K551" t="inlineStr"/>
+      <c r="L551" t="inlineStr"/>
+      <c r="M551" t="inlineStr">
+        <is>
+          <t>13/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N551" t="inlineStr">
+        <is>
+          <t>13/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O551" t="inlineStr">
+        <is>
+          <t>27/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R551" t="n">
+        <v>0</v>
+      </c>
+      <c r="S551" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T551" t="inlineStr"/>
+      <c r="U551" t="inlineStr"/>
+      <c r="V551" t="inlineStr"/>
+      <c r="W551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="n">
+        <v>0</v>
+      </c>
+      <c r="B552" t="n">
+        <v>0</v>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>122852</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA DI BRACHITERAPIA DA DESTINARE ALLA U.O.C. DI RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr"/>
+      <c r="I552" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J552" t="inlineStr"/>
+      <c r="K552" t="inlineStr"/>
+      <c r="L552" t="inlineStr"/>
+      <c r="M552" t="inlineStr">
+        <is>
+          <t>01/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N552" t="inlineStr">
+        <is>
+          <t>01/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O552" t="inlineStr">
+        <is>
+          <t>12/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R552" t="n">
+        <v>0</v>
+      </c>
+      <c r="S552" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T552" t="inlineStr"/>
+      <c r="U552" t="inlineStr"/>
+      <c r="V552" t="inlineStr"/>
+      <c r="W552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="n">
+        <v>0</v>
+      </c>
+      <c r="B553" t="n">
+        <v>0</v>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>122797</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 APPARECCHIATURA  PER ROENTGENTERAPIA DA DASTINARE ALLA U.O.C. DI RADIOTERAPIA DEL PRESISIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr"/>
+      <c r="I553" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J553" t="inlineStr"/>
+      <c r="K553" t="inlineStr"/>
+      <c r="L553" t="inlineStr"/>
+      <c r="M553" t="inlineStr">
+        <is>
+          <t>01/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N553" t="inlineStr">
+        <is>
+          <t>01/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O553" t="inlineStr">
+        <is>
+          <t>12/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R553" t="n">
+        <v>0</v>
+      </c>
+      <c r="S553" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T553" t="inlineStr"/>
+      <c r="U553" t="inlineStr"/>
+      <c r="V553" t="inlineStr"/>
+      <c r="W553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="n">
+        <v>0</v>
+      </c>
+      <c r="B554" t="n">
+        <v>0</v>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>SOC-007</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA PER L'AFFIDAMENTO DI AZIONI RIFERITE ALL'ATTUAZIONE DEL DISPOSITIVO D'INTERVENTO "EDUCATIVA DOMICILIARE" NELL'AMBITO DELL'IMPLEMENTAZIONE DEL PROGRAMMA P.I.P.P.I. PER LE ANNUALITÀ 2019-2020 (P.I.P.P.I.8) E 2020-2021 (P.I.P.P.I. 9)" CIG N. 879410877E</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr"/>
+      <c r="I554" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J554" t="inlineStr"/>
+      <c r="K554" t="inlineStr"/>
+      <c r="L554" t="inlineStr"/>
+      <c r="M554" t="inlineStr">
+        <is>
+          <t>29/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N554" t="inlineStr">
+        <is>
+          <t>29/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O554" t="inlineStr">
+        <is>
+          <t>15/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R554" t="n">
+        <v>0</v>
+      </c>
+      <c r="S554" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T554" t="inlineStr"/>
+      <c r="U554" t="inlineStr"/>
+      <c r="V554" t="inlineStr"/>
+      <c r="W554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="n">
+        <v>0</v>
+      </c>
+      <c r="B555" t="n">
+        <v>0</v>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
           <t>3856</t>
         </is>
       </c>
-      <c r="D550" t="inlineStr">
+      <c r="D555" t="inlineStr">
         <is>
           <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DELLA
 FORNITURA DI GAS MEDICINALI E TECNICI, PER L’AFFIDAMENTO DEI SERVIZI DI
 GESTIONE E MANUTENZIONE DELLE RETI DI DISTRIBUZIONE DEI GAS MEDICINALI E
 TECNICI E PER L’AFFIDAMENTO DELL’ESECUZIONE DEI LAVORI DI ADEGUAMENTO
 NORMATIVO, RISTRUTTURAZIONE E RIQUALIFICAZIONE DEGLI IMPIANTI DI
 DISTRIBUZIONE PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36
 MESI. ID 3856.</t>
         </is>
       </c>
-      <c r="E550" t="inlineStr">
-[...320 lines deleted...]
-      </c>
       <c r="E555" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H555" t="inlineStr"/>
       <c r="I555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J555" t="inlineStr"/>
       <c r="K555" t="inlineStr"/>
       <c r="L555" t="inlineStr"/>
       <c r="M555" t="inlineStr">
         <is>
-          <t>11/06/2021 00:00</t>
+          <t>28/06/2021 00:00</t>
         </is>
       </c>
       <c r="N555" t="inlineStr">
         <is>
-          <t>11/06/2027 00:00</t>
+          <t>28/06/2027 00:00</t>
         </is>
       </c>
       <c r="O555" t="inlineStr">
         <is>
-          <t>25/06/2021 23:59</t>
+          <t>12/07/2021 23:59</t>
         </is>
       </c>
       <c r="R555" t="n">
         <v>0</v>
       </c>
       <c r="S555" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T555" t="inlineStr"/>
       <c r="U555" t="inlineStr"/>
       <c r="V555" t="inlineStr"/>
       <c r="W555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="n">
         <v>0</v>
       </c>
       <c r="B556" t="n">
         <v>0</v>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>3651</t>
+          <t>24062021</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria ed assistenza tecnica rispetto ai moduli software di firma digitale remota/automatica, di fatturazione elettronica B2B attiva e passiva, ai connettori digitali per la conservazione digitale sostitutiva delle fatture, fino al 30/09/2022, forniti dalla ditta Infocert Spa.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI "DETERGENTI A MARCHIO DECONEX" PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H556" t="inlineStr"/>
       <c r="I556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J556" t="inlineStr"/>
       <c r="K556" t="inlineStr"/>
       <c r="L556" t="inlineStr"/>
       <c r="M556" t="inlineStr">
         <is>
-          <t>10/06/2021 00:00</t>
+          <t>24/06/2021 00:00</t>
         </is>
       </c>
       <c r="N556" t="inlineStr">
         <is>
-          <t>10/06/2027 00:00</t>
+          <t>24/06/2027 00:00</t>
         </is>
       </c>
       <c r="O556" t="inlineStr">
         <is>
-          <t>23/06/2021 23:59</t>
+          <t>02/07/2021 23:59</t>
         </is>
       </c>
       <c r="R556" t="n">
         <v>0</v>
       </c>
       <c r="S556" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T556" t="inlineStr"/>
       <c r="U556" t="inlineStr"/>
       <c r="V556" t="inlineStr"/>
       <c r="W556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="n">
         <v>0</v>
       </c>
       <c r="B557" t="n">
         <v>0</v>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>07062021</t>
+          <t>ID GPI</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN AGGIORNAMENTO DEL SISTEMA RESEZIONE DA MONOPOLARE A BIPOLARE PER L’UOC DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA H24 E
+SUPPORTO SPECIALISTICO SULLA PIATTAFORMA SOFTWARE PER IL DIPARTIMENTO DI MEDICINA
+TRASFUSIONALE (DIMT), FINO AL 31/03/2023, FORNITI DALLA DITTA GPI SPA.</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H557" t="inlineStr"/>
       <c r="I557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J557" t="inlineStr"/>
       <c r="K557" t="inlineStr"/>
       <c r="L557" t="inlineStr"/>
       <c r="M557" t="inlineStr">
         <is>
-          <t>07/06/2021 00:00</t>
+          <t>21/06/2021 00:00</t>
         </is>
       </c>
       <c r="N557" t="inlineStr">
         <is>
-          <t>07/06/2027 00:00</t>
+          <t>21/06/2027 00:00</t>
         </is>
       </c>
       <c r="O557" t="inlineStr">
         <is>
-          <t>15/06/2021 23:59</t>
+          <t>02/07/2021 23:59</t>
         </is>
       </c>
       <c r="R557" t="n">
         <v>0</v>
       </c>
       <c r="S557" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T557" t="inlineStr"/>
       <c r="U557" t="inlineStr"/>
       <c r="V557" t="inlineStr"/>
       <c r="W557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="n">
         <v>0</v>
       </c>
       <c r="B558" t="n">
         <v>0</v>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>ION S5 &amp; ION CHEF SYSTEM</t>
+          <t>15062021</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “ION S5 &amp; ION CHEF SYSTEM”  PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
-N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA RICERCA DI PRODOTTI EQUIVALENTI AL PRODOTTO STENT SINERGY MEGATRON PER L’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H558" t="inlineStr"/>
       <c r="I558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J558" t="inlineStr"/>
       <c r="K558" t="inlineStr"/>
       <c r="L558" t="inlineStr"/>
       <c r="M558" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>15/06/2021 00:00</t>
         </is>
       </c>
       <c r="N558" t="inlineStr">
         <is>
-          <t>28/05/2027 00:00</t>
+          <t>15/06/2027 00:00</t>
         </is>
       </c>
       <c r="O558" t="inlineStr">
         <is>
-          <t>14/06/2021 23:59</t>
+          <t>22/06/2021 23:59</t>
         </is>
       </c>
       <c r="R558" t="n">
         <v>0</v>
       </c>
       <c r="S558" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T558" t="inlineStr"/>
       <c r="U558" t="inlineStr"/>
       <c r="V558" t="inlineStr"/>
       <c r="W558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="n">
         <v>0</v>
       </c>
       <c r="B559" t="n">
         <v>0</v>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>GENETIC ANALYZER 3130</t>
+          <t>20210611F</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “GENETIC ANALYZER 3130 CON DELL WORKSTATION - MODELLO 18327-012”, PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
-N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “ACQUISIZIONE, GESTIONE ED ASSISTENZA FILTRI ANTIBATTERICI PER LA PREVENZIONE DELLE PATOLOGIE VEICOLATE DALL’ACQUA” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H559" t="inlineStr"/>
       <c r="I559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J559" t="inlineStr"/>
       <c r="K559" t="inlineStr"/>
       <c r="L559" t="inlineStr"/>
       <c r="M559" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>11/06/2021 00:00</t>
         </is>
       </c>
       <c r="N559" t="inlineStr">
         <is>
-          <t>28/05/2027 00:00</t>
+          <t>11/06/2027 00:00</t>
         </is>
       </c>
       <c r="O559" t="inlineStr">
         <is>
-          <t>14/06/2021 23:59</t>
+          <t>25/06/2021 23:59</t>
         </is>
       </c>
       <c r="R559" t="n">
         <v>0</v>
       </c>
       <c r="S559" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T559" t="inlineStr"/>
       <c r="U559" t="inlineStr"/>
       <c r="V559" t="inlineStr"/>
       <c r="W559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="n">
         <v>0</v>
       </c>
       <c r="B560" t="n">
         <v>0</v>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>QUBIT 4 FLUOROMETER</t>
+          <t>20210611D</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “QUBIT 4 FLUOROMETER”  PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
-N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “DOSIMETRIA PER LA RILEVAZIONE DELL’ESPOSIZIONE AL RISCHIO RADIOLOGICO DEL PERSONALE E DEL SOFTWARE PER LA GESTIONE INFORMATIZZATA DELLA SCHEDA DOSIMETRICA INFORMATIZZATA” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H560" t="inlineStr"/>
       <c r="I560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J560" t="inlineStr"/>
       <c r="K560" t="inlineStr"/>
       <c r="L560" t="inlineStr"/>
       <c r="M560" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>11/06/2021 00:00</t>
         </is>
       </c>
       <c r="N560" t="inlineStr">
         <is>
-          <t>28/05/2027 00:00</t>
+          <t>11/06/2027 00:00</t>
         </is>
       </c>
       <c r="O560" t="inlineStr">
         <is>
-          <t>14/06/2021 23:59</t>
+          <t>25/06/2021 23:59</t>
         </is>
       </c>
       <c r="R560" t="n">
         <v>0</v>
       </c>
       <c r="S560" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T560" t="inlineStr"/>
       <c r="U560" t="inlineStr"/>
       <c r="V560" t="inlineStr"/>
       <c r="W560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="n">
         <v>0</v>
       </c>
       <c r="B561" t="n">
         <v>0</v>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>THERMAL CYCLER 2720+THERMAL CYCLER</t>
+          <t>3651</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “THERMAL CYCLER 2720+THERMAL CYCLER - MODELLI:  272S6100226 - 805S6073108”  PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
-N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
+          <t>Avviso indagine di mercato per l’affidamento del servizio di manutenzione ordinaria ed assistenza tecnica rispetto ai moduli software di firma digitale remota/automatica, di fatturazione elettronica B2B attiva e passiva, ai connettori digitali per la conservazione digitale sostitutiva delle fatture, fino al 30/09/2022, forniti dalla ditta Infocert Spa.</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H561" t="inlineStr"/>
       <c r="I561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J561" t="inlineStr"/>
       <c r="K561" t="inlineStr"/>
       <c r="L561" t="inlineStr"/>
       <c r="M561" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>10/06/2021 00:00</t>
         </is>
       </c>
       <c r="N561" t="inlineStr">
         <is>
-          <t>28/05/2027 00:00</t>
+          <t>10/06/2027 00:00</t>
         </is>
       </c>
       <c r="O561" t="inlineStr">
         <is>
-          <t>14/06/2021 23:59</t>
+          <t>23/06/2021 23:59</t>
         </is>
       </c>
       <c r="R561" t="n">
         <v>0</v>
       </c>
       <c r="S561" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T561" t="inlineStr"/>
       <c r="U561" t="inlineStr"/>
       <c r="V561" t="inlineStr"/>
       <c r="W561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="n">
         <v>0</v>
       </c>
       <c r="B562" t="n">
         <v>0</v>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>GENETIC ANALYZER 3500DX</t>
+          <t>07062021</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “SEQUENZIATORE DI ACIDI NUCLEICI+DELL WORKSTATION 3500DX - GENETIC ANALYZER 3500DX” PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
-N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI UN AGGIORNAMENTO DEL SISTEMA RESEZIONE DA MONOPOLARE A BIPOLARE PER L’UOC DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H562" t="inlineStr"/>
       <c r="I562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J562" t="inlineStr"/>
       <c r="K562" t="inlineStr"/>
       <c r="L562" t="inlineStr"/>
       <c r="M562" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>07/06/2021 00:00</t>
         </is>
       </c>
       <c r="N562" t="inlineStr">
         <is>
-          <t>28/05/2027 00:00</t>
+          <t>07/06/2027 00:00</t>
         </is>
       </c>
       <c r="O562" t="inlineStr">
         <is>
-          <t>14/06/2021 23:59</t>
+          <t>15/06/2021 23:59</t>
         </is>
       </c>
       <c r="R562" t="n">
         <v>0</v>
       </c>
       <c r="S562" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T562" t="inlineStr"/>
       <c r="U562" t="inlineStr"/>
       <c r="V562" t="inlineStr"/>
       <c r="W562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="n">
         <v>0</v>
       </c>
       <c r="B563" t="n">
         <v>0</v>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>SOC-006</t>
+          <t>ION S5 &amp; ION CHEF SYSTEM</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>Avviso per l'affidamento della gestione operativa del progetto "INCONTRIAMOCI" del Distretto di Asolo dell'A.ULSS n.2 Marca trevigiana (CIG n. 87542614B6)</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “ION S5 &amp; ION CHEF SYSTEM”  PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
+N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H563" t="inlineStr"/>
       <c r="I563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J563" t="inlineStr"/>
       <c r="K563" t="inlineStr"/>
       <c r="L563" t="inlineStr"/>
       <c r="M563" t="inlineStr">
         <is>
-          <t>26/05/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="N563" t="inlineStr">
         <is>
-          <t>26/05/2027 00:00</t>
+          <t>28/05/2027 00:00</t>
         </is>
       </c>
       <c r="O563" t="inlineStr">
         <is>
-          <t>11/06/2021 23:59</t>
+          <t>14/06/2021 23:59</t>
         </is>
       </c>
       <c r="R563" t="n">
         <v>0</v>
       </c>
       <c r="S563" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T563" t="inlineStr"/>
       <c r="U563" t="inlineStr"/>
       <c r="V563" t="inlineStr"/>
       <c r="W563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="n">
         <v>0</v>
       </c>
       <c r="B564" t="n">
         <v>0</v>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>97046</t>
+          <t>GENETIC ANALYZER 3130</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UNA CELLA SCHERMATA A FLUSSO LAMINARE PER LA MANIPOLAZIONE E PREPARAZIONE DI RADIOFARMACI GAMMA E BETA EMITTENTI DA DESTINARE ALLA U.O.C. DI MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “GENETIC ANALYZER 3130 CON DELL WORKSTATION - MODELLO 18327-012”, PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
+N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H564" t="inlineStr"/>
       <c r="I564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J564" t="inlineStr"/>
       <c r="K564" t="inlineStr"/>
       <c r="L564" t="inlineStr"/>
       <c r="M564" t="inlineStr">
         <is>
-          <t>24/05/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="N564" t="inlineStr">
         <is>
-          <t>24/05/2027 00:00</t>
+          <t>28/05/2027 00:00</t>
         </is>
       </c>
       <c r="O564" t="inlineStr">
         <is>
-          <t>03/06/2021 23:59</t>
+          <t>14/06/2021 23:59</t>
         </is>
       </c>
       <c r="R564" t="n">
         <v>0</v>
       </c>
       <c r="S564" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T564" t="inlineStr"/>
       <c r="U564" t="inlineStr"/>
       <c r="V564" t="inlineStr"/>
       <c r="W564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="n">
         <v>0</v>
       </c>
       <c r="B565" t="n">
         <v>0</v>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>20052021</t>
+          <t>QUBIT 4 FLUOROMETER</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI MATERIALE TESTISTICO, NECESSARIO PER LO SVOLGIMENTO DELLE ATTIVITÀ DEI COSULTORI FAMILIARI DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “QUBIT 4 FLUOROMETER”  PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
+N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H565" t="inlineStr"/>
       <c r="I565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J565" t="inlineStr"/>
       <c r="K565" t="inlineStr"/>
       <c r="L565" t="inlineStr"/>
       <c r="M565" t="inlineStr">
         <is>
-          <t>20/05/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="N565" t="inlineStr">
         <is>
-          <t>20/05/2027 00:00</t>
+          <t>28/05/2027 00:00</t>
         </is>
       </c>
       <c r="O565" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>14/06/2021 23:59</t>
         </is>
       </c>
       <c r="R565" t="n">
         <v>0</v>
       </c>
       <c r="S565" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T565" t="inlineStr"/>
       <c r="U565" t="inlineStr"/>
       <c r="V565" t="inlineStr"/>
       <c r="W565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="n">
         <v>0</v>
       </c>
       <c r="B566" t="n">
         <v>0</v>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>94371</t>
+          <t>THERMAL CYCLER 2720+THERMAL CYCLER</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI TRATTAMENTI DELL’IPERTROFIA PROSTATICA BENIGNA CON UTILIZZO DEL SISTEMA GREEN LASER AMS, PER L’UOC DI UROLOGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “THERMAL CYCLER 2720+THERMAL CYCLER - MODELLI:  272S6100226 - 805S6073108”  PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
+N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H566" t="inlineStr"/>
       <c r="I566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J566" t="inlineStr"/>
       <c r="K566" t="inlineStr"/>
       <c r="L566" t="inlineStr"/>
       <c r="M566" t="inlineStr">
         <is>
-          <t>19/05/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="N566" t="inlineStr">
         <is>
-          <t>19/05/2027 00:00</t>
+          <t>28/05/2027 00:00</t>
         </is>
       </c>
       <c r="O566" t="inlineStr">
         <is>
-          <t>07/06/2021 23:59</t>
+          <t>14/06/2021 23:59</t>
         </is>
       </c>
       <c r="R566" t="n">
         <v>0</v>
       </c>
       <c r="S566" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T566" t="inlineStr"/>
       <c r="U566" t="inlineStr"/>
       <c r="V566" t="inlineStr"/>
       <c r="W566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="n">
         <v>0</v>
       </c>
       <c r="B567" t="n">
         <v>0</v>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>94354</t>
+          <t>GENETIC ANALYZER 3500DX</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI TRATTAMENTI EROGATI CON SISTEMA DENOMINATO SPYGLASS DS II, PER LA VISIONE DEL SISTEMA BILIO PANCREATICO E LITOTRISSIA LASER PER L'UOC DI GASTROENTEROLOGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DELLA FORNITURA DI REAGENTI PER L’APPARECCHIATURA: “SEQUENZIATORE DI ACIDI NUCLEICI+DELL WORKSTATION 3500DX - GENETIC ANALYZER 3500DX” PER L’UOC ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.
+N.B. Per mero errore materiale (refuso), l'oggetto riportato nel documento allegato non è corretto. Si chiede, pertanto, di considerare valido, l'oggetto suindicato.</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H567" t="inlineStr"/>
       <c r="I567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J567" t="inlineStr"/>
       <c r="K567" t="inlineStr"/>
       <c r="L567" t="inlineStr"/>
       <c r="M567" t="inlineStr">
         <is>
-          <t>19/05/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="N567" t="inlineStr">
         <is>
-          <t>19/05/2027 00:00</t>
+          <t>28/05/2027 00:00</t>
         </is>
       </c>
       <c r="O567" t="inlineStr">
         <is>
-          <t>07/06/2021 23:59</t>
+          <t>14/06/2021 23:59</t>
         </is>
       </c>
       <c r="R567" t="n">
         <v>0</v>
       </c>
       <c r="S567" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T567" t="inlineStr"/>
       <c r="U567" t="inlineStr"/>
       <c r="V567" t="inlineStr"/>
       <c r="W567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="n">
         <v>0</v>
       </c>
       <c r="B568" t="n">
         <v>0</v>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>20210518</t>
+          <t>SOC-006</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “TRASCRIZIONE TESTI SCOLASTICI IN FORMATO INGRANDITO E BRAILLE PER ALUNNI CON DISABILITA’ SENSORIALE” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Avviso per l'affidamento della gestione operativa del progetto "INCONTRIAMOCI" del Distretto di Asolo dell'A.ULSS n.2 Marca trevigiana (CIG n. 87542614B6)</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H568" t="inlineStr"/>
       <c r="I568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J568" t="inlineStr"/>
       <c r="K568" t="inlineStr"/>
       <c r="L568" t="inlineStr"/>
       <c r="M568" t="inlineStr">
         <is>
-          <t>18/05/2021 00:00</t>
+          <t>26/05/2021 00:00</t>
         </is>
       </c>
       <c r="N568" t="inlineStr">
         <is>
-          <t>18/05/2027 00:00</t>
+          <t>26/05/2027 00:00</t>
         </is>
       </c>
       <c r="O568" t="inlineStr">
         <is>
-          <t>25/05/2021 23:59</t>
+          <t>11/06/2021 23:59</t>
         </is>
       </c>
       <c r="R568" t="n">
         <v>0</v>
       </c>
       <c r="S568" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T568" t="inlineStr"/>
       <c r="U568" t="inlineStr"/>
       <c r="V568" t="inlineStr"/>
       <c r="W568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="n">
         <v>0</v>
       </c>
       <c r="B569" t="n">
         <v>0</v>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>3732</t>
+          <t>97046</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>Avviso Indagine di mercato per l’eventuale fornitura di n. 1 lavastrumenti a termodisinfezione con accessori, da destinare alla Centrale Unica di Sterilizzazione del P.O. di Vittorio Veneto (ID 3732)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UNA CELLA SCHERMATA A FLUSSO LAMINARE PER LA MANIPOLAZIONE E PREPARAZIONE DI RADIOFARMACI GAMMA E BETA EMITTENTI DA DESTINARE ALLA U.O.C. DI MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H569" t="inlineStr"/>
       <c r="I569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J569" t="inlineStr"/>
       <c r="K569" t="inlineStr"/>
       <c r="L569" t="inlineStr"/>
       <c r="M569" t="inlineStr">
         <is>
-          <t>17/05/2021 00:00</t>
+          <t>24/05/2021 00:00</t>
         </is>
       </c>
       <c r="N569" t="inlineStr">
         <is>
-          <t>17/05/2027 00:00</t>
+          <t>24/05/2027 00:00</t>
         </is>
       </c>
       <c r="O569" t="inlineStr">
         <is>
-          <t>08/06/2021 23:59</t>
+          <t>03/06/2021 23:59</t>
         </is>
       </c>
       <c r="R569" t="n">
         <v>0</v>
       </c>
       <c r="S569" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T569" t="inlineStr"/>
       <c r="U569" t="inlineStr"/>
       <c r="V569" t="inlineStr"/>
       <c r="W569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="n">
         <v>0</v>
       </c>
       <c r="B570" t="n">
         <v>0</v>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>ID  3540</t>
+          <t>20052021</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI N. 1 STERILIZZATRICE A VAPORE DA 12 UNITÀ CON ACCESSORI PER CENTRALE DI STERILIZZAZIONE DEL P.O. DI VITTORIO VENETO
-PROCEDURA SINTEL I.D. N. 135280281</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI MATERIALE TESTISTICO, NECESSARIO PER LO SVOLGIMENTO DELLE ATTIVITÀ DEI COSULTORI FAMILIARI DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H570" t="inlineStr"/>
       <c r="I570" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J570" t="inlineStr"/>
       <c r="K570" t="inlineStr"/>
       <c r="L570" t="inlineStr"/>
       <c r="M570" t="inlineStr">
         <is>
-          <t>12/05/2021 00:00</t>
+          <t>20/05/2021 00:00</t>
         </is>
       </c>
       <c r="N570" t="inlineStr">
         <is>
-          <t>12/05/2027 00:00</t>
+          <t>20/05/2027 00:00</t>
         </is>
       </c>
       <c r="O570" t="inlineStr">
         <is>
-          <t>19/05/2021 23:59</t>
+          <t>31/05/2021 23:59</t>
         </is>
       </c>
       <c r="R570" t="n">
         <v>0</v>
       </c>
       <c r="S570" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T570" t="inlineStr"/>
       <c r="U570" t="inlineStr"/>
       <c r="V570" t="inlineStr"/>
       <c r="W570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="n">
         <v>0</v>
       </c>
       <c r="B571" t="n">
         <v>0</v>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>88355</t>
+          <t>94371</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’EVENTUALE ACQUISIZIONE DELLA FORNITURA E CONFIGURAZIONE DELL'INFRASTRUTTURA NUTANIX PER IL NUOVO LABORATORIO UNIFICATO PROVINCIALE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI TRATTAMENTI DELL’IPERTROFIA PROSTATICA BENIGNA CON UTILIZZO DEL SISTEMA GREEN LASER AMS, PER L’UOC DI UROLOGIA DEL P.O. DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H571" t="inlineStr"/>
       <c r="I571" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J571" t="inlineStr"/>
       <c r="K571" t="inlineStr"/>
       <c r="L571" t="inlineStr"/>
       <c r="M571" t="inlineStr">
         <is>
-          <t>11/05/2021 00:00</t>
+          <t>19/05/2021 00:00</t>
         </is>
       </c>
       <c r="N571" t="inlineStr">
         <is>
-          <t>11/05/2027 00:00</t>
+          <t>19/05/2027 00:00</t>
         </is>
       </c>
       <c r="O571" t="inlineStr">
         <is>
-          <t>25/05/2021 23:59</t>
+          <t>07/06/2021 23:59</t>
         </is>
       </c>
       <c r="R571" t="n">
         <v>0</v>
       </c>
       <c r="S571" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T571" t="inlineStr"/>
       <c r="U571" t="inlineStr"/>
       <c r="V571" t="inlineStr"/>
       <c r="W571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="n">
         <v>0</v>
       </c>
       <c r="B572" t="n">
         <v>0</v>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>ID 3655</t>
+          <t>94354</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO, DI VARI SOFTWARE (PALMVET, VINCI, DPLEG, CBU, CONTESE, PERVAL, PAYMED, SEGNAL-NET, FSERPROXY, ADITER), SVILUPPATI DALLA DITTA INFO.C.E.R. SRL ED IN UTILIZZO PRESSO DIVERSI SERVIZI AZIENDALI, FINO AL 31/12/2022.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI TRATTAMENTI EROGATI CON SISTEMA DENOMINATO SPYGLASS DS II, PER LA VISIONE DEL SISTEMA BILIO PANCREATICO E LITOTRISSIA LASER PER L'UOC DI GASTROENTEROLOGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H572" t="inlineStr"/>
       <c r="I572" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J572" t="inlineStr"/>
       <c r="K572" t="inlineStr"/>
       <c r="L572" t="inlineStr"/>
       <c r="M572" t="inlineStr">
         <is>
-          <t>07/05/2021 00:00</t>
+          <t>19/05/2021 00:00</t>
         </is>
       </c>
       <c r="N572" t="inlineStr">
         <is>
-          <t>07/05/2027 00:00</t>
+          <t>19/05/2027 00:00</t>
         </is>
       </c>
       <c r="O572" t="inlineStr">
         <is>
-          <t>17/05/2021 23:59</t>
+          <t>07/06/2021 23:59</t>
         </is>
       </c>
       <c r="R572" t="n">
         <v>0</v>
       </c>
       <c r="S572" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T572" t="inlineStr"/>
       <c r="U572" t="inlineStr"/>
       <c r="V572" t="inlineStr"/>
       <c r="W572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="n">
         <v>0</v>
       </c>
       <c r="B573" t="n">
         <v>0</v>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>3951</t>
+          <t>20210518</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato per l’affidamento del materiale di consumo dedicato ai Facoemulsificatori e Facovitrectomi in uso presso il Distretto di Pieve di Soligo  dell’Azienda Ulss n. 2 Marca Trevigiana per il periodo di 36 mesi</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DEL SERVIZIO DI “TRASCRIZIONE TESTI SCOLASTICI IN FORMATO INGRANDITO E BRAILLE PER ALUNNI CON DISABILITA’ SENSORIALE” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H573" t="inlineStr"/>
       <c r="I573" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J573" t="inlineStr"/>
       <c r="K573" t="inlineStr"/>
       <c r="L573" t="inlineStr"/>
       <c r="M573" t="inlineStr">
         <is>
-          <t>07/05/2021 00:00</t>
+          <t>18/05/2021 00:00</t>
         </is>
       </c>
       <c r="N573" t="inlineStr">
         <is>
-          <t>07/05/2027 00:00</t>
+          <t>18/05/2027 00:00</t>
         </is>
       </c>
       <c r="O573" t="inlineStr">
         <is>
-          <t>24/05/2021 23:59</t>
+          <t>25/05/2021 23:59</t>
         </is>
       </c>
       <c r="R573" t="n">
         <v>0</v>
       </c>
       <c r="S573" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T573" t="inlineStr"/>
       <c r="U573" t="inlineStr"/>
       <c r="V573" t="inlineStr"/>
       <c r="W573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="n">
         <v>0</v>
       </c>
       <c r="B574" t="n">
         <v>0</v>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>ID 3656</t>
+          <t>3732</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA E SUPPORTO SU SOFTWARE SID (SISTEMA INFORMATIVO DIREZIONALE) ORACOLO DELLA DITTA OSLO ITALIA SRL, FINO AL 31/12/2022.</t>
+          <t>Avviso Indagine di mercato per l’eventuale fornitura di n. 1 lavastrumenti a termodisinfezione con accessori, da destinare alla Centrale Unica di Sterilizzazione del P.O. di Vittorio Veneto (ID 3732)</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H574" t="inlineStr"/>
       <c r="I574" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J574" t="inlineStr"/>
       <c r="K574" t="inlineStr"/>
       <c r="L574" t="inlineStr"/>
       <c r="M574" t="inlineStr">
         <is>
-          <t>07/05/2021 00:00</t>
+          <t>17/05/2021 00:00</t>
         </is>
       </c>
       <c r="N574" t="inlineStr">
         <is>
-          <t>07/05/2027 00:00</t>
+          <t>17/05/2027 00:00</t>
         </is>
       </c>
       <c r="O574" t="inlineStr">
         <is>
-          <t>17/05/2021 23:59</t>
+          <t>08/06/2021 23:59</t>
         </is>
       </c>
       <c r="R574" t="n">
         <v>0</v>
       </c>
       <c r="S574" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T574" t="inlineStr"/>
       <c r="U574" t="inlineStr"/>
       <c r="V574" t="inlineStr"/>
       <c r="W574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="n">
         <v>0</v>
       </c>
       <c r="B575" t="n">
         <v>0</v>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>3717</t>
+          <t>ID  3540</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA PER IL NOLEGGIO E L’ASSISTENZA TECNICA FULL-RISK  DI FRIGOEMOTECHE REMOTIZZATE NEI PP.OO.  DELL’ ULSS2  DI TREVISO, CASTELFRANCO,  MONTEBELLUNA, CONEGLIANO, VITTORIO VENETO E ODERZO PER IL PERIODO DI 36 MESI.</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI N. 1 STERILIZZATRICE A VAPORE DA 12 UNITÀ CON ACCESSORI PER CENTRALE DI STERILIZZAZIONE DEL P.O. DI VITTORIO VENETO
+PROCEDURA SINTEL I.D. N. 135280281</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H575" t="inlineStr"/>
       <c r="I575" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J575" t="inlineStr"/>
       <c r="K575" t="inlineStr"/>
       <c r="L575" t="inlineStr"/>
       <c r="M575" t="inlineStr">
         <is>
-          <t>04/05/2021 00:00</t>
+          <t>12/05/2021 00:00</t>
         </is>
       </c>
       <c r="N575" t="inlineStr">
         <is>
-          <t>04/05/2027 00:00</t>
+          <t>12/05/2027 00:00</t>
         </is>
       </c>
       <c r="O575" t="inlineStr">
         <is>
-          <t>20/05/2021 23:59</t>
+          <t>19/05/2021 23:59</t>
         </is>
       </c>
       <c r="R575" t="n">
         <v>0</v>
       </c>
       <c r="S575" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T575" t="inlineStr"/>
       <c r="U575" t="inlineStr"/>
       <c r="V575" t="inlineStr"/>
       <c r="W575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="n">
         <v>0</v>
       </c>
       <c r="B576" t="n">
         <v>0</v>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>ID 3947</t>
+          <t>88355</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DELLA BANCA DATI CLINICAL KEY.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER L’EVENTUALE ACQUISIZIONE DELLA FORNITURA E CONFIGURAZIONE DELL'INFRASTRUTTURA NUTANIX PER IL NUOVO LABORATORIO UNIFICATO PROVINCIALE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H576" t="inlineStr"/>
       <c r="I576" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J576" t="inlineStr"/>
       <c r="K576" t="inlineStr"/>
       <c r="L576" t="inlineStr"/>
       <c r="M576" t="inlineStr">
         <is>
-          <t>30/04/2021 00:00</t>
+          <t>11/05/2021 00:00</t>
         </is>
       </c>
       <c r="N576" t="inlineStr">
         <is>
-          <t>30/04/2027 00:00</t>
+          <t>11/05/2027 00:00</t>
         </is>
       </c>
       <c r="O576" t="inlineStr">
         <is>
-          <t>07/05/2021 23:59</t>
+          <t>25/05/2021 23:59</t>
         </is>
       </c>
       <c r="R576" t="n">
         <v>0</v>
       </c>
       <c r="S576" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T576" t="inlineStr"/>
       <c r="U576" t="inlineStr"/>
       <c r="V576" t="inlineStr"/>
       <c r="W576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="n">
         <v>0</v>
       </c>
       <c r="B577" t="n">
         <v>0</v>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>76221</t>
+          <t>ID 3655</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 APPARECCHIO PER LA TERAPIA AD ONDE D'URTO FOCALIZZATE (ESWT) DA DESTINARE ALLA U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO, DI VARI SOFTWARE (PALMVET, VINCI, DPLEG, CBU, CONTESE, PERVAL, PAYMED, SEGNAL-NET, FSERPROXY, ADITER), SVILUPPATI DALLA DITTA INFO.C.E.R. SRL ED IN UTILIZZO PRESSO DIVERSI SERVIZI AZIENDALI, FINO AL 31/12/2022.</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H577" t="inlineStr"/>
       <c r="I577" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J577" t="inlineStr"/>
       <c r="K577" t="inlineStr"/>
       <c r="L577" t="inlineStr"/>
       <c r="M577" t="inlineStr">
         <is>
-          <t>22/04/2021 00:00</t>
+          <t>07/05/2021 00:00</t>
         </is>
       </c>
       <c r="N577" t="inlineStr">
         <is>
-          <t>22/04/2027 00:00</t>
+          <t>07/05/2027 00:00</t>
         </is>
       </c>
       <c r="O577" t="inlineStr">
         <is>
-          <t>07/05/2021 23:59</t>
+          <t>17/05/2021 23:59</t>
         </is>
       </c>
       <c r="R577" t="n">
         <v>0</v>
       </c>
       <c r="S577" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T577" t="inlineStr"/>
       <c r="U577" t="inlineStr"/>
       <c r="V577" t="inlineStr"/>
       <c r="W577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="n">
         <v>0</v>
       </c>
       <c r="B578" t="n">
         <v>0</v>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>76211</t>
+          <t>3951</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI PRECEDURE DI CRIOTERAPIA PER NEOPLASIA RENALE PER L'UOC DI UROLOGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+          <t>Avviso di indagine di mercato per l’affidamento del materiale di consumo dedicato ai Facoemulsificatori e Facovitrectomi in uso presso il Distretto di Pieve di Soligo  dell’Azienda Ulss n. 2 Marca Trevigiana per il periodo di 36 mesi</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H578" t="inlineStr"/>
       <c r="I578" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J578" t="inlineStr"/>
       <c r="K578" t="inlineStr"/>
       <c r="L578" t="inlineStr"/>
       <c r="M578" t="inlineStr">
         <is>
-          <t>22/04/2021 00:00</t>
+          <t>07/05/2021 00:00</t>
         </is>
       </c>
       <c r="N578" t="inlineStr">
         <is>
-          <t>22/04/2027 00:00</t>
+          <t>07/05/2027 00:00</t>
         </is>
       </c>
       <c r="O578" t="inlineStr">
         <is>
-          <t>07/05/2021 23:59</t>
+          <t>24/05/2021 23:59</t>
         </is>
       </c>
       <c r="R578" t="n">
         <v>0</v>
       </c>
       <c r="S578" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T578" t="inlineStr"/>
       <c r="U578" t="inlineStr"/>
       <c r="V578" t="inlineStr"/>
       <c r="W578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="n">
         <v>0</v>
       </c>
       <c r="B579" t="n">
         <v>0</v>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>3912</t>
+          <t>ID 3656</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per il Servizio di supporto amministrativo alle attività di vaccinazione anti Covid 19, per l’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA E SUPPORTO SU SOFTWARE SID (SISTEMA INFORMATIVO DIREZIONALE) ORACOLO DELLA DITTA OSLO ITALIA SRL, FINO AL 31/12/2022.</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H579" t="inlineStr"/>
       <c r="I579" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J579" t="inlineStr"/>
       <c r="K579" t="inlineStr"/>
       <c r="L579" t="inlineStr"/>
       <c r="M579" t="inlineStr">
         <is>
-          <t>22/04/2021 00:00</t>
+          <t>07/05/2021 00:00</t>
         </is>
       </c>
       <c r="N579" t="inlineStr">
         <is>
-          <t>22/04/2027 00:00</t>
+          <t>07/05/2027 00:00</t>
         </is>
       </c>
       <c r="O579" t="inlineStr">
         <is>
-          <t>29/04/2021 23:59</t>
+          <t>17/05/2021 23:59</t>
         </is>
       </c>
       <c r="R579" t="n">
-        <v>2077770</v>
+        <v>0</v>
       </c>
       <c r="S579" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T579" t="inlineStr"/>
       <c r="U579" t="inlineStr"/>
       <c r="V579" t="inlineStr"/>
       <c r="W579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="n">
         <v>0</v>
       </c>
       <c r="B580" t="n">
         <v>0</v>
       </c>
       <c r="C580" t="inlineStr">
         <is>
+          <t>3717</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr">
+        <is>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA PER IL NOLEGGIO E L’ASSISTENZA TECNICA FULL-RISK  DI FRIGOEMOTECHE REMOTIZZATE NEI PP.OO.  DELL’ ULSS2  DI TREVISO, CASTELFRANCO,  MONTEBELLUNA, CONEGLIANO, VITTORIO VENETO E ODERZO PER IL PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H580" t="inlineStr"/>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J580" t="inlineStr"/>
+      <c r="K580" t="inlineStr"/>
+      <c r="L580" t="inlineStr"/>
+      <c r="M580" t="inlineStr">
+        <is>
+          <t>04/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N580" t="inlineStr">
+        <is>
+          <t>04/05/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O580" t="inlineStr">
+        <is>
+          <t>20/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R580" t="n">
+        <v>0</v>
+      </c>
+      <c r="S580" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T580" t="inlineStr"/>
+      <c r="U580" t="inlineStr"/>
+      <c r="V580" t="inlineStr"/>
+      <c r="W580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="n">
+        <v>0</v>
+      </c>
+      <c r="B581" t="n">
+        <v>0</v>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>ID 3947</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DELLA BANCA DATI CLINICAL KEY.</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H581" t="inlineStr"/>
+      <c r="I581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J581" t="inlineStr"/>
+      <c r="K581" t="inlineStr"/>
+      <c r="L581" t="inlineStr"/>
+      <c r="M581" t="inlineStr">
+        <is>
+          <t>30/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N581" t="inlineStr">
+        <is>
+          <t>30/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O581" t="inlineStr">
+        <is>
+          <t>07/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R581" t="n">
+        <v>0</v>
+      </c>
+      <c r="S581" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T581" t="inlineStr"/>
+      <c r="U581" t="inlineStr"/>
+      <c r="V581" t="inlineStr"/>
+      <c r="W581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="n">
+        <v>0</v>
+      </c>
+      <c r="B582" t="n">
+        <v>0</v>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>76221</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 1 APPARECCHIO PER LA TERAPIA AD ONDE D'URTO FOCALIZZATE (ESWT) DA DESTINARE ALLA U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H582" t="inlineStr"/>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J582" t="inlineStr"/>
+      <c r="K582" t="inlineStr"/>
+      <c r="L582" t="inlineStr"/>
+      <c r="M582" t="inlineStr">
+        <is>
+          <t>22/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N582" t="inlineStr">
+        <is>
+          <t>22/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O582" t="inlineStr">
+        <is>
+          <t>07/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R582" t="n">
+        <v>0</v>
+      </c>
+      <c r="S582" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T582" t="inlineStr"/>
+      <c r="U582" t="inlineStr"/>
+      <c r="V582" t="inlineStr"/>
+      <c r="W582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="n">
+        <v>0</v>
+      </c>
+      <c r="B583" t="n">
+        <v>0</v>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>76211</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI PRECEDURE DI CRIOTERAPIA PER NEOPLASIA RENALE PER L'UOC DI UROLOGIA DEL P.O. DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H583" t="inlineStr"/>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J583" t="inlineStr"/>
+      <c r="K583" t="inlineStr"/>
+      <c r="L583" t="inlineStr"/>
+      <c r="M583" t="inlineStr">
+        <is>
+          <t>22/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N583" t="inlineStr">
+        <is>
+          <t>22/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O583" t="inlineStr">
+        <is>
+          <t>07/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R583" t="n">
+        <v>0</v>
+      </c>
+      <c r="S583" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T583" t="inlineStr"/>
+      <c r="U583" t="inlineStr"/>
+      <c r="V583" t="inlineStr"/>
+      <c r="W583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="n">
+        <v>0</v>
+      </c>
+      <c r="B584" t="n">
+        <v>0</v>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>3912</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>Manifestazione di interesse per il Servizio di supporto amministrativo alle attività di vaccinazione anti Covid 19, per l’Azienda ULSS n. 2 Marca trevigiana</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H584" t="inlineStr"/>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J584" t="inlineStr"/>
+      <c r="K584" t="inlineStr"/>
+      <c r="L584" t="inlineStr"/>
+      <c r="M584" t="inlineStr">
+        <is>
+          <t>22/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N584" t="inlineStr">
+        <is>
+          <t>22/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O584" t="inlineStr">
+        <is>
+          <t>29/04/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R584" t="n">
+        <v>2077770</v>
+      </c>
+      <c r="S584" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T584" t="inlineStr"/>
+      <c r="U584" t="inlineStr"/>
+      <c r="V584" t="inlineStr"/>
+      <c r="W584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="n">
+        <v>0</v>
+      </c>
+      <c r="B585" t="n">
+        <v>0</v>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
           <t>Sintel 137103696</t>
         </is>
       </c>
-      <c r="D580" t="inlineStr">
+      <c r="D585" t="inlineStr">
         <is>
           <t>Manifestazione d'interesse per la fornitura del “Principio attivo AZACITIDINA in flaconi SC 100 mg polv 25 mg/ml-
 LOTTO UNICO", 
 per il periodo di 12 mesi, 
 per l’Azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
-      <c r="E580" t="inlineStr">
-[...318 lines deleted...]
-      </c>
       <c r="E585" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H585" t="inlineStr"/>
       <c r="I585" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J585" t="inlineStr"/>
       <c r="K585" t="inlineStr"/>
       <c r="L585" t="inlineStr"/>
       <c r="M585" t="inlineStr">
         <is>
-          <t>07/04/2021 00:00</t>
+          <t>21/04/2021 00:00</t>
         </is>
       </c>
       <c r="N585" t="inlineStr">
         <is>
-          <t>07/04/2027 00:00</t>
+          <t>21/04/2027 00:00</t>
         </is>
       </c>
       <c r="O585" t="inlineStr">
         <is>
-          <t>23/04/2021 23:59</t>
+          <t>06/05/2021 23:59</t>
         </is>
       </c>
       <c r="R585" t="n">
         <v>0</v>
       </c>
       <c r="S585" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T585" t="inlineStr"/>
       <c r="U585" t="inlineStr"/>
       <c r="V585" t="inlineStr"/>
       <c r="W585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="n">
         <v>0</v>
       </c>
       <c r="B586" t="n">
         <v>0</v>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>3788 Cpm</t>
+          <t>19042021</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI UN SISTEMA AUTOMATICO E CHIUSO PER BIOPSIA MAMMARIA VUOTO-ASSISTITA SOTTO GUIDA MAMMOGRAFICA - STEREOTASSICA E TOMOSINTESI - E SOTTO GUIDA ECOGRAFICA, DEL  RELATIVO MATERIALE DI CONSUMO E DI UN SISTEMA PER LA RADIOGRAFIA DEI FRUSTOLI DA DESTINARE ALL’AZIENDA ULSS 2 MARCA TREVIGIANA – DISTRETTO TREVISO, PER IL PERIODO DI 36 MESI.</t>
+          <t>Indagine di mercato per l'affidamento di sonde di stimolazione monopolare e tubi endotracheali per monitoraggio per console NIM-Response 3.0 per l'UOC di Chirurgia P.O. di Oderzo presso l'AULSS n.2 Marca trevigiana per 36 mesi.</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H586" t="inlineStr"/>
       <c r="I586" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J586" t="inlineStr"/>
       <c r="K586" t="inlineStr"/>
       <c r="L586" t="inlineStr"/>
       <c r="M586" t="inlineStr">
         <is>
-          <t>01/04/2021 00:00</t>
+          <t>19/04/2021 00:00</t>
         </is>
       </c>
       <c r="N586" t="inlineStr">
         <is>
-          <t>01/04/2027 00:00</t>
+          <t>19/04/2027 00:00</t>
         </is>
       </c>
       <c r="O586" t="inlineStr">
         <is>
-          <t>15/04/2021 23:59</t>
+          <t>03/05/2021 23:59</t>
         </is>
       </c>
       <c r="R586" t="n">
         <v>0</v>
       </c>
       <c r="S586" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T586" t="inlineStr"/>
       <c r="U586" t="inlineStr"/>
       <c r="V586" t="inlineStr"/>
       <c r="W586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="n">
         <v>0</v>
       </c>
       <c r="B587" t="n">
         <v>0</v>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>ID 3918</t>
+          <t>3308</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER I SOFTWARE DELL’ANAGRAFE SANITARIA AZIENDALE, DEL SISTEMA INFORMATIVO OSPEDALIERO E DELLE INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, FINO AL 31/12/2022.</t>
+          <t>Avviso Indagine di mercato per l’eventuale fornitura di n. 1 Microscopio operatorio destinato alle Sale Operatorie di ORL del P. O. di Vittorio Veneto.</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H587" t="inlineStr"/>
       <c r="I587" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J587" t="inlineStr"/>
       <c r="K587" t="inlineStr"/>
       <c r="L587" t="inlineStr"/>
       <c r="M587" t="inlineStr">
         <is>
-          <t>29/03/2021 00:00</t>
+          <t>12/04/2021 00:00</t>
         </is>
       </c>
       <c r="N587" t="inlineStr">
         <is>
-          <t>29/03/2027 00:00</t>
+          <t>12/04/2027 00:00</t>
         </is>
       </c>
       <c r="O587" t="inlineStr">
         <is>
-          <t>13/04/2021 23:59</t>
+          <t>30/04/2021 23:59</t>
         </is>
       </c>
       <c r="R587" t="n">
         <v>0</v>
       </c>
       <c r="S587" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T587" t="inlineStr"/>
       <c r="U587" t="inlineStr"/>
       <c r="V587" t="inlineStr"/>
       <c r="W587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="n">
         <v>0</v>
       </c>
       <c r="B588" t="n">
         <v>0</v>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>ID 3813</t>
+          <t>ID 3762</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER LA PIATTAFORMA SOFTWARE DI CARDIOLOGIA ED ONCOLOGIA DELLA DITTA MEDARCHIVER.</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVICE PER LA GESTIONE DEI TRATTAMENTI DIALITICI (SERVIZI INFERMIERISTICI) PRESSO I PRESIDI OSPEDALIERI DI TREVISO E VITTORIO VENETO PER I PAZIENTI DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H588" t="inlineStr"/>
       <c r="I588" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J588" t="inlineStr"/>
       <c r="K588" t="inlineStr"/>
       <c r="L588" t="inlineStr"/>
       <c r="M588" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>12/04/2021 00:00</t>
         </is>
       </c>
       <c r="N588" t="inlineStr">
         <is>
-          <t>10/03/2027 00:00</t>
+          <t>12/04/2027 00:00</t>
         </is>
       </c>
       <c r="O588" t="inlineStr">
         <is>
-          <t>24/03/2021 23:59</t>
+          <t>28/04/2021 23:59</t>
         </is>
       </c>
       <c r="R588" t="n">
         <v>0</v>
       </c>
       <c r="S588" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T588" t="inlineStr"/>
       <c r="U588" t="inlineStr"/>
       <c r="V588" t="inlineStr"/>
       <c r="W588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="n">
         <v>0</v>
       </c>
       <c r="B589" t="n">
         <v>0</v>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>3853</t>
+          <t>67359</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per n. 1  sistema radiologico telecomandato multifunzione con detettore digitale per esami di radiologia generale in grafia e scopia ed interventistica extravascolare e muscolo scheletrica da destinare al P.O. di Vittorio Veneto (id 134703868)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 SISTEMI COMPLETI DI "TROMBOELASTOGRAFIA/METRIA" DA DESTINARE ALLA U.O.C. ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N.2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H589" t="inlineStr"/>
       <c r="I589" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J589" t="inlineStr"/>
       <c r="K589" t="inlineStr"/>
       <c r="L589" t="inlineStr"/>
       <c r="M589" t="inlineStr">
         <is>
-          <t>01/03/2021 00:00</t>
+          <t>09/04/2021 00:00</t>
         </is>
       </c>
       <c r="N589" t="inlineStr">
         <is>
-          <t>01/03/2027 00:00</t>
+          <t>09/04/2027 00:00</t>
         </is>
       </c>
       <c r="O589" t="inlineStr">
         <is>
-          <t>15/03/2021 23:59</t>
+          <t>26/04/2021 23:59</t>
         </is>
       </c>
       <c r="R589" t="n">
         <v>0</v>
       </c>
       <c r="S589" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T589" t="inlineStr"/>
       <c r="U589" t="inlineStr"/>
       <c r="V589" t="inlineStr"/>
       <c r="W589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="n">
         <v>0</v>
       </c>
       <c r="B590" t="n">
         <v>0</v>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Sintel 134795680</t>
+          <t>3887</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per la fornitura di un “sistema automatico per l’esecuzione della metodica fish su campioni istologici” per la UOC anatomia e istologia patologica dell’Azienda Ulss2 marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Avviso manifestazione di interesse per la fornitura in service di “sonde fish per citogenetica, suddivise in 3 lotti” per la UOC anatomia e istologia patologica dell’Azienda Ulss2 Marca Trevigiana, per il periodo di 24 mesi (Sintel n 135589250)</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H590" t="inlineStr"/>
       <c r="I590" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J590" t="inlineStr"/>
       <c r="K590" t="inlineStr"/>
       <c r="L590" t="inlineStr"/>
       <c r="M590" t="inlineStr">
         <is>
-          <t>01/03/2021 00:00</t>
+          <t>07/04/2021 00:00</t>
         </is>
       </c>
       <c r="N590" t="inlineStr">
         <is>
-          <t>01/03/2027 00:00</t>
+          <t>07/04/2027 00:00</t>
         </is>
       </c>
       <c r="O590" t="inlineStr">
         <is>
-          <t>16/03/2021 23:59</t>
+          <t>23/04/2021 23:59</t>
         </is>
       </c>
       <c r="R590" t="n">
         <v>0</v>
       </c>
       <c r="S590" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T590" t="inlineStr"/>
       <c r="U590" t="inlineStr"/>
       <c r="V590" t="inlineStr"/>
       <c r="W590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="n">
         <v>0</v>
       </c>
       <c r="B591" t="n">
         <v>0</v>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>ID 3627</t>
+          <t>3788 Cpm</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA, SVILUPPI SOFTWARE PER INTEGRAZIONI CON IL SISTEMA PAGOPA E SERVIZI PROFESSIONALI DI SUPPORTO SPECIALISTICO SULLA PIATTAFORMA SOFTWARE AMMINISTRATIVO-CONTABILE NAVISION”, DELLA DITTA EID SRL, PER L’ANNO 2021.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI UN SISTEMA AUTOMATICO E CHIUSO PER BIOPSIA MAMMARIA VUOTO-ASSISTITA SOTTO GUIDA MAMMOGRAFICA - STEREOTASSICA E TOMOSINTESI - E SOTTO GUIDA ECOGRAFICA, DEL  RELATIVO MATERIALE DI CONSUMO E DI UN SISTEMA PER LA RADIOGRAFIA DEI FRUSTOLI DA DESTINARE ALL’AZIENDA ULSS 2 MARCA TREVIGIANA – DISTRETTO TREVISO, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H591" t="inlineStr"/>
       <c r="I591" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J591" t="inlineStr"/>
       <c r="K591" t="inlineStr"/>
       <c r="L591" t="inlineStr"/>
       <c r="M591" t="inlineStr">
         <is>
-          <t>24/02/2021 00:00</t>
+          <t>01/04/2021 00:00</t>
         </is>
       </c>
       <c r="N591" t="inlineStr">
         <is>
-          <t>24/02/2027 00:00</t>
+          <t>01/04/2027 00:00</t>
         </is>
       </c>
       <c r="O591" t="inlineStr">
         <is>
-          <t>10/03/2021 23:59</t>
+          <t>15/04/2021 23:59</t>
         </is>
       </c>
       <c r="R591" t="n">
         <v>0</v>
       </c>
       <c r="S591" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T591" t="inlineStr"/>
       <c r="U591" t="inlineStr"/>
       <c r="V591" t="inlineStr"/>
       <c r="W591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="n">
         <v>0</v>
       </c>
       <c r="B592" t="n">
         <v>0</v>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>ID 3890</t>
+          <t>ID 3918</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SUL SISTEMA INFORMATIVO AMMINISTRATIVO-CONTABILE NAVISION, DELLA DITTA EID SRL, PER L’ANNO 2021.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER I SOFTWARE DELL’ANAGRAFE SANITARIA AZIENDALE, DEL SISTEMA INFORMATIVO OSPEDALIERO E DELLE INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, FINO AL 31/12/2022.</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H592" t="inlineStr"/>
       <c r="I592" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J592" t="inlineStr"/>
       <c r="K592" t="inlineStr"/>
       <c r="L592" t="inlineStr"/>
       <c r="M592" t="inlineStr">
         <is>
-          <t>24/02/2021 00:00</t>
+          <t>29/03/2021 00:00</t>
         </is>
       </c>
       <c r="N592" t="inlineStr">
         <is>
-          <t>24/02/2027 00:00</t>
+          <t>29/03/2027 00:00</t>
         </is>
       </c>
       <c r="O592" t="inlineStr">
         <is>
-          <t>10/03/2021 23:59</t>
+          <t>13/04/2021 23:59</t>
         </is>
       </c>
       <c r="R592" t="n">
         <v>0</v>
       </c>
       <c r="S592" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T592" t="inlineStr"/>
       <c r="U592" t="inlineStr"/>
       <c r="V592" t="inlineStr"/>
       <c r="W592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="n">
         <v>0</v>
       </c>
       <c r="B593" t="n">
         <v>0</v>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>ID   3166</t>
+          <t>ID 3813</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA PER LA FORNITURA IN SERVICE DI "COLORATORI INTEGRATI CON MONTAVETRINI PER LA COLORAZIONE IN EMATOSSILLINA ED EOSINA", PER LE U.O. DI ANATOMIA E ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER LA PIATTAFORMA SOFTWARE DI CARDIOLOGIA ED ONCOLOGIA DELLA DITTA MEDARCHIVER.</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H593" t="inlineStr"/>
       <c r="I593" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J593" t="inlineStr"/>
       <c r="K593" t="inlineStr"/>
       <c r="L593" t="inlineStr"/>
       <c r="M593" t="inlineStr">
         <is>
-          <t>22/02/2021 00:00</t>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="N593" t="inlineStr">
         <is>
-          <t>22/02/2027 00:00</t>
+          <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="O593" t="inlineStr">
         <is>
-          <t>30/03/2021 23:59</t>
+          <t>24/03/2021 23:59</t>
         </is>
       </c>
       <c r="R593" t="n">
         <v>0</v>
       </c>
       <c r="S593" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T593" t="inlineStr"/>
       <c r="U593" t="inlineStr"/>
       <c r="V593" t="inlineStr"/>
       <c r="W593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="n">
         <v>0</v>
       </c>
       <c r="B594" t="n">
         <v>0</v>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>ID  3537</t>
+          <t>3853</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per la fornitura di “Dispositivi per il monitoraggio pressorio” da destinare all'Azienda ulss n. 2 Marca Trevigiana, per il periodo di 24 mesi. Sintel n. 134891466</t>
+          <t>Manifestazione di interesse per n. 1  sistema radiologico telecomandato multifunzione con detettore digitale per esami di radiologia generale in grafia e scopia ed interventistica extravascolare e muscolo scheletrica da destinare al P.O. di Vittorio Veneto (id 134703868)</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H594" t="inlineStr"/>
       <c r="I594" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J594" t="inlineStr"/>
       <c r="K594" t="inlineStr"/>
       <c r="L594" t="inlineStr"/>
       <c r="M594" t="inlineStr">
         <is>
-          <t>18/02/2021 00:00</t>
+          <t>01/03/2021 00:00</t>
         </is>
       </c>
       <c r="N594" t="inlineStr">
         <is>
-          <t>18/02/2027 00:00</t>
+          <t>01/03/2027 00:00</t>
         </is>
       </c>
       <c r="O594" t="inlineStr">
         <is>
-          <t>05/03/2021 23:59</t>
+          <t>15/03/2021 23:59</t>
         </is>
       </c>
       <c r="R594" t="n">
         <v>0</v>
       </c>
       <c r="S594" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T594" t="inlineStr"/>
       <c r="U594" t="inlineStr"/>
       <c r="V594" t="inlineStr"/>
       <c r="W594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="n">
         <v>0</v>
       </c>
       <c r="B595" t="n">
         <v>0</v>
       </c>
       <c r="C595" t="inlineStr">
         <is>
+          <t>Sintel 134795680</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr">
+        <is>
+          <t>Manifestazione di interesse per la fornitura di un “sistema automatico per l’esecuzione della metodica fish su campioni istologici” per la UOC anatomia e istologia patologica dell’Azienda Ulss2 marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H595" t="inlineStr"/>
+      <c r="I595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J595" t="inlineStr"/>
+      <c r="K595" t="inlineStr"/>
+      <c r="L595" t="inlineStr"/>
+      <c r="M595" t="inlineStr">
+        <is>
+          <t>01/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N595" t="inlineStr">
+        <is>
+          <t>01/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O595" t="inlineStr">
+        <is>
+          <t>16/03/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R595" t="n">
+        <v>0</v>
+      </c>
+      <c r="S595" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T595" t="inlineStr"/>
+      <c r="U595" t="inlineStr"/>
+      <c r="V595" t="inlineStr"/>
+      <c r="W595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="n">
+        <v>0</v>
+      </c>
+      <c r="B596" t="n">
+        <v>0</v>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>ID 3627</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA, SVILUPPI SOFTWARE PER INTEGRAZIONI CON IL SISTEMA PAGOPA E SERVIZI PROFESSIONALI DI SUPPORTO SPECIALISTICO SULLA PIATTAFORMA SOFTWARE AMMINISTRATIVO-CONTABILE NAVISION”, DELLA DITTA EID SRL, PER L’ANNO 2021.</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H596" t="inlineStr"/>
+      <c r="I596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J596" t="inlineStr"/>
+      <c r="K596" t="inlineStr"/>
+      <c r="L596" t="inlineStr"/>
+      <c r="M596" t="inlineStr">
+        <is>
+          <t>24/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N596" t="inlineStr">
+        <is>
+          <t>24/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O596" t="inlineStr">
+        <is>
+          <t>10/03/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R596" t="n">
+        <v>0</v>
+      </c>
+      <c r="S596" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T596" t="inlineStr"/>
+      <c r="U596" t="inlineStr"/>
+      <c r="V596" t="inlineStr"/>
+      <c r="W596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="n">
+        <v>0</v>
+      </c>
+      <c r="B597" t="n">
+        <v>0</v>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>ID 3890</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SUL SISTEMA INFORMATIVO AMMINISTRATIVO-CONTABILE NAVISION, DELLA DITTA EID SRL, PER L’ANNO 2021.</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H597" t="inlineStr"/>
+      <c r="I597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J597" t="inlineStr"/>
+      <c r="K597" t="inlineStr"/>
+      <c r="L597" t="inlineStr"/>
+      <c r="M597" t="inlineStr">
+        <is>
+          <t>24/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N597" t="inlineStr">
+        <is>
+          <t>24/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O597" t="inlineStr">
+        <is>
+          <t>10/03/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R597" t="n">
+        <v>0</v>
+      </c>
+      <c r="S597" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T597" t="inlineStr"/>
+      <c r="U597" t="inlineStr"/>
+      <c r="V597" t="inlineStr"/>
+      <c r="W597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="n">
+        <v>0</v>
+      </c>
+      <c r="B598" t="n">
+        <v>0</v>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>ID   3166</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER LA FORNITURA IN SERVICE DI "COLORATORI INTEGRATI CON MONTAVETRINI PER LA COLORAZIONE IN EMATOSSILLINA ED EOSINA", PER LE U.O. DI ANATOMIA E ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H598" t="inlineStr"/>
+      <c r="I598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J598" t="inlineStr"/>
+      <c r="K598" t="inlineStr"/>
+      <c r="L598" t="inlineStr"/>
+      <c r="M598" t="inlineStr">
+        <is>
+          <t>22/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N598" t="inlineStr">
+        <is>
+          <t>22/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O598" t="inlineStr">
+        <is>
+          <t>30/03/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R598" t="n">
+        <v>0</v>
+      </c>
+      <c r="S598" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T598" t="inlineStr"/>
+      <c r="U598" t="inlineStr"/>
+      <c r="V598" t="inlineStr"/>
+      <c r="W598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="n">
+        <v>0</v>
+      </c>
+      <c r="B599" t="n">
+        <v>0</v>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>ID  3537</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>Manifestazione di interesse per la fornitura di “Dispositivi per il monitoraggio pressorio” da destinare all'Azienda ulss n. 2 Marca Trevigiana, per il periodo di 24 mesi. Sintel n. 134891466</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H599" t="inlineStr"/>
+      <c r="I599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J599" t="inlineStr"/>
+      <c r="K599" t="inlineStr"/>
+      <c r="L599" t="inlineStr"/>
+      <c r="M599" t="inlineStr">
+        <is>
+          <t>18/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N599" t="inlineStr">
+        <is>
+          <t>18/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O599" t="inlineStr">
+        <is>
+          <t>05/03/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R599" t="n">
+        <v>0</v>
+      </c>
+      <c r="S599" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T599" t="inlineStr"/>
+      <c r="U599" t="inlineStr"/>
+      <c r="V599" t="inlineStr"/>
+      <c r="W599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="n">
+        <v>0</v>
+      </c>
+      <c r="B600" t="n">
+        <v>0</v>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
           <t>SOC-004</t>
         </is>
       </c>
-      <c r="D595" t="inlineStr">
+      <c r="D600" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE ESPLORATIVA APERTA
 per l’attivazione di un rapporto di collaborazione per la realizzazione del progetto “EMERGENZA
 COVID 19: PRONTO INTERVENTO SOCIALE”
 CIG n. Z71308A57A</t>
         </is>
       </c>
-      <c r="E595" t="inlineStr">
+      <c r="E600" t="inlineStr">
         <is>
           <t>Servizi</t>
-        </is>
-[...319 lines deleted...]
-          <t>Forniture</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H600" t="inlineStr"/>
       <c r="I600" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J600" t="inlineStr"/>
       <c r="K600" t="inlineStr"/>
       <c r="L600" t="inlineStr"/>
       <c r="M600" t="inlineStr">
         <is>
-          <t>19/01/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="N600" t="inlineStr">
         <is>
-          <t>19/01/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="O600" t="inlineStr">
         <is>
-          <t>05/02/2021 23:59</t>
+          <t>22/02/2021 23:59</t>
         </is>
       </c>
       <c r="R600" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="S600" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T600" t="inlineStr"/>
       <c r="U600" t="inlineStr"/>
       <c r="V600" t="inlineStr"/>
       <c r="W600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="n">
         <v>0</v>
       </c>
       <c r="B601" t="n">
         <v>0</v>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>ID 3536</t>
+          <t>ID 3449</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE per la fornitura di “Materiale igienico - carta igienica ed asciugamani di carta” per l’Azienda ULSS 2 Marca trevigiana, distretti di Asolo e Pieve di Soligo per il periodo di 18 mesi.</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DEI SERVIZI A SUPPORTO DELLE ATTIVITÀ AFFERENTI AL DIPARTIMENTO DI PREVENZIONE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H601" t="inlineStr"/>
       <c r="I601" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J601" t="inlineStr"/>
       <c r="K601" t="inlineStr"/>
       <c r="L601" t="inlineStr"/>
       <c r="M601" t="inlineStr">
         <is>
-          <t>14/01/2021 00:00</t>
+          <t>08/02/2021 00:00</t>
         </is>
       </c>
       <c r="N601" t="inlineStr">
         <is>
-          <t>14/01/2027 00:00</t>
+          <t>08/02/2027 00:00</t>
         </is>
       </c>
       <c r="O601" t="inlineStr">
         <is>
-          <t>29/01/2021 23:59</t>
+          <t>18/02/2021 23:59</t>
         </is>
       </c>
       <c r="R601" t="n">
         <v>0</v>
       </c>
       <c r="S601" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T601" t="inlineStr"/>
       <c r="U601" t="inlineStr"/>
       <c r="V601" t="inlineStr"/>
       <c r="W601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="n">
         <v>0</v>
       </c>
       <c r="B602" t="n">
         <v>0</v>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>ID_13012021</t>
+          <t>3317</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per la fornitura di un sistema a controllo elettronico di tatuaggio dei pazienti da sottoporre a radioterapia per l'Azienda Ulss n.2 Marca Trevigiana.</t>
+          <t>AVVISO MANIFESTAZIONE DI INTERESSE PER N. 1 MICROSCOPIO OPERATORIO PER L’U.O.C. DI OCULISTICA DELLA ULSS N. 2 MARCA TREVIGIANA, DISTRETTO DI PIEVE DI SOLIGO (ID SINTEL 131145702)</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H602" t="inlineStr"/>
       <c r="I602" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J602" t="inlineStr"/>
       <c r="K602" t="inlineStr"/>
       <c r="L602" t="inlineStr"/>
       <c r="M602" t="inlineStr">
         <is>
-          <t>13/01/2021 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="N602" t="inlineStr">
         <is>
-          <t>13/01/2027 00:00</t>
+          <t>05/02/2027 00:00</t>
         </is>
       </c>
       <c r="O602" t="inlineStr">
         <is>
-          <t>30/01/2021 23:59</t>
+          <t>12/02/2021 23:59</t>
         </is>
       </c>
       <c r="R602" t="n">
         <v>0</v>
       </c>
       <c r="S602" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T602" t="inlineStr"/>
       <c r="U602" t="inlineStr"/>
       <c r="V602" t="inlineStr"/>
       <c r="W602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="n">
         <v>0</v>
       </c>
       <c r="B603" t="n">
         <v>0</v>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>ID_11012021</t>
+          <t>05022021</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per la fornitura di un sistema di rimozione tessutale isteroscopico per U.O.C di Ostetricia e Ginecologia dell' Azienda Ulss 2 Marca Trevigiana</t>
+          <t>Consultazione preliminare di mercato per la fornitura di un sistema di videocistoscopia protetta e relativo materiale di consumo per interventi di cistoscopia ambulatoriale per la UOC Urologia dell'AULSS n. 2 Marca trevigiana, Distretto Pieve di Soligo.</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H603" t="inlineStr"/>
       <c r="I603" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J603" t="inlineStr"/>
       <c r="K603" t="inlineStr"/>
       <c r="L603" t="inlineStr"/>
       <c r="M603" t="inlineStr">
         <is>
-          <t>12/01/2021 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="N603" t="inlineStr">
         <is>
-          <t>12/01/2027 00:00</t>
+          <t>05/02/2027 00:00</t>
         </is>
       </c>
       <c r="O603" t="inlineStr">
         <is>
-          <t>30/01/2021 23:59</t>
+          <t>15/02/2021 23:59</t>
         </is>
       </c>
       <c r="R603" t="n">
         <v>0</v>
       </c>
       <c r="S603" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T603" t="inlineStr"/>
       <c r="U603" t="inlineStr"/>
       <c r="V603" t="inlineStr"/>
       <c r="W603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="n">
         <v>0</v>
       </c>
       <c r="B604" t="n">
         <v>0</v>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>ID 3741</t>
+          <t>3539</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI N. 1 ECOTOMOGRAFO DA DESTINARE AL SETTORE OPERATORIO DELLA U.O.C. CHIRURGIA GENERALE DEL P.O. DI CONEGLIANO</t>
+          <t>Indagine di mercato   
+Per l’affidamento della fornitura a noleggio per 36 mesi con possibilità di riscatto finale di una spazzolatrice automatica per la centrale di sterilizzazione del P.O. di Vittorio Veneto (ID 3539)</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H604" t="inlineStr"/>
       <c r="I604" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J604" t="inlineStr"/>
       <c r="K604" t="inlineStr"/>
       <c r="L604" t="inlineStr"/>
       <c r="M604" t="inlineStr">
         <is>
-          <t>07/01/2021 00:00</t>
+          <t>26/01/2021 00:00</t>
         </is>
       </c>
       <c r="N604" t="inlineStr">
         <is>
-          <t>07/01/2027 00:00</t>
+          <t>26/01/2027 00:00</t>
         </is>
       </c>
       <c r="O604" t="inlineStr">
         <is>
-          <t>22/01/2021 23:59</t>
+          <t>05/02/2021 23:59</t>
         </is>
       </c>
       <c r="R604" t="n">
         <v>0</v>
       </c>
       <c r="S604" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T604" t="inlineStr"/>
       <c r="U604" t="inlineStr"/>
       <c r="V604" t="inlineStr"/>
       <c r="W604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="n">
         <v>0</v>
       </c>
       <c r="B605" t="n">
         <v>0</v>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>SOC-003</t>
+          <t>prot 9368</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA
-per l’affidamento della gestione operativa del progetto “Famiglie in rete” nel Distretto di Asolo dell’A.ULSS n.2 Marca Trevigiana (CIG n. 855793033F)</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI NR. 4 SORGENTI DI IRIDIO 192 E RELATIVO SERVIZIO DI RITIRO E SMALTIMENTO SORGENTI "DECADUTE" DELL'U.O.C. DI RADIOTERAPIA ONCOLOGICA DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA - DISTRETTO DI TREVISO</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H605" t="inlineStr"/>
       <c r="I605" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J605" t="inlineStr"/>
       <c r="K605" t="inlineStr"/>
       <c r="L605" t="inlineStr"/>
       <c r="M605" t="inlineStr">
         <is>
-          <t>04/01/2021 00:00</t>
+          <t>19/01/2021 00:00</t>
         </is>
       </c>
       <c r="N605" t="inlineStr">
         <is>
-          <t>04/01/2027 00:00</t>
+          <t>19/01/2027 00:00</t>
         </is>
       </c>
       <c r="O605" t="inlineStr">
         <is>
-          <t>15/01/2021 23:59</t>
+          <t>05/02/2021 23:59</t>
         </is>
       </c>
       <c r="R605" t="n">
         <v>0</v>
       </c>
       <c r="S605" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T605" t="inlineStr"/>
       <c r="U605" t="inlineStr"/>
       <c r="V605" t="inlineStr"/>
       <c r="W605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="n">
         <v>0</v>
       </c>
       <c r="B606" t="n">
         <v>0</v>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>28_12_2020</t>
+          <t>ID 3536</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L'INDIVIDUAZIONE DEI SOGGETTI DA INVITARE ALLA PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE SISTEMI SUEM DI TREVISO</t>
+          <t>MANIFESTAZIONE DI INTERESSE per la fornitura di “Materiale igienico - carta igienica ed asciugamani di carta” per l’Azienda ULSS 2 Marca trevigiana, distretti di Asolo e Pieve di Soligo per il periodo di 18 mesi.</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H606" t="inlineStr"/>
       <c r="I606" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J606" t="inlineStr"/>
       <c r="K606" t="inlineStr"/>
       <c r="L606" t="inlineStr"/>
       <c r="M606" t="inlineStr">
         <is>
-          <t>28/12/2020 00:00</t>
+          <t>14/01/2021 00:00</t>
         </is>
       </c>
       <c r="N606" t="inlineStr">
         <is>
-          <t>28/12/2026 00:00</t>
+          <t>14/01/2027 00:00</t>
         </is>
       </c>
       <c r="O606" t="inlineStr">
         <is>
-          <t>08/01/2021 23:59</t>
+          <t>29/01/2021 23:59</t>
         </is>
       </c>
       <c r="R606" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="S606" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T606" t="inlineStr"/>
       <c r="U606" t="inlineStr"/>
       <c r="V606" t="inlineStr"/>
       <c r="W606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="n">
         <v>0</v>
       </c>
       <c r="B607" t="n">
         <v>0</v>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>3640</t>
+          <t>ID_13012021</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE PER LA FORNITURA IN SERVICE DI N. 1 SISTEMA PER LA DIAGNOSTICA CITOGENETICA MOLECOLARE CON METODICA ARRAY-CGH,  PER LA UOC DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI</t>
+          <t>Consultazione preliminare di mercato per la fornitura di un sistema a controllo elettronico di tatuaggio dei pazienti da sottoporre a radioterapia per l'Azienda Ulss n.2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H607" t="inlineStr"/>
       <c r="I607" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J607" t="inlineStr"/>
       <c r="K607" t="inlineStr"/>
       <c r="L607" t="inlineStr"/>
       <c r="M607" t="inlineStr">
         <is>
-          <t>24/12/2020 00:00</t>
+          <t>13/01/2021 00:00</t>
         </is>
       </c>
       <c r="N607" t="inlineStr">
         <is>
-          <t>24/12/2026 00:00</t>
+          <t>13/01/2027 00:00</t>
         </is>
       </c>
       <c r="O607" t="inlineStr">
         <is>
-          <t>13/01/2021 23:59</t>
+          <t>30/01/2021 23:59</t>
         </is>
       </c>
       <c r="R607" t="n">
         <v>0</v>
       </c>
       <c r="S607" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T607" t="inlineStr"/>
       <c r="U607" t="inlineStr"/>
       <c r="V607" t="inlineStr"/>
       <c r="W607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="n">
         <v>0</v>
       </c>
       <c r="B608" t="n">
         <v>0</v>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>3482</t>
+          <t>ID_11012021</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>Avviso di Manifestazione di interesse per n. 1  sistema di eco endoscopia ed ecografia da destinare all’ U.O. C. di Gastroenterologia ed Endoscopia digestiva del P.O. di Conegliano (ID Sintel 130857861)</t>
+          <t>Consultazione preliminare di mercato per la fornitura di un sistema di rimozione tessutale isteroscopico per U.O.C di Ostetricia e Ginecologia dell' Azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H608" t="inlineStr"/>
       <c r="I608" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J608" t="inlineStr"/>
       <c r="K608" t="inlineStr"/>
       <c r="L608" t="inlineStr"/>
       <c r="M608" t="inlineStr">
         <is>
-          <t>23/12/2020 00:00</t>
+          <t>12/01/2021 00:00</t>
         </is>
       </c>
       <c r="N608" t="inlineStr">
         <is>
-          <t>23/12/2026 00:00</t>
+          <t>12/01/2027 00:00</t>
         </is>
       </c>
       <c r="O608" t="inlineStr">
         <is>
-          <t>08/01/2021 23:59</t>
+          <t>30/01/2021 23:59</t>
         </is>
       </c>
       <c r="R608" t="n">
         <v>0</v>
       </c>
       <c r="S608" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T608" t="inlineStr"/>
       <c r="U608" t="inlineStr"/>
       <c r="V608" t="inlineStr"/>
       <c r="W608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="n">
         <v>0</v>
       </c>
       <c r="B609" t="n">
         <v>0</v>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>ID_09122020</t>
+          <t>ID 3741</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “KIT MONOUSO
-[...1 lines deleted...]
-MARCA TREVIGIANA</t>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI N. 1 ECOTOMOGRAFO DA DESTINARE AL SETTORE OPERATORIO DELLA U.O.C. CHIRURGIA GENERALE DEL P.O. DI CONEGLIANO</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H609" t="inlineStr"/>
       <c r="I609" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J609" t="inlineStr"/>
       <c r="K609" t="inlineStr"/>
       <c r="L609" t="inlineStr"/>
       <c r="M609" t="inlineStr">
         <is>
-          <t>09/12/2020 00:00</t>
+          <t>07/01/2021 00:00</t>
         </is>
       </c>
       <c r="N609" t="inlineStr">
         <is>
-          <t>09/12/2026 00:00</t>
+          <t>07/01/2027 00:00</t>
         </is>
       </c>
       <c r="O609" t="inlineStr">
         <is>
-          <t>05/01/2021 23:59</t>
+          <t>22/01/2021 23:59</t>
         </is>
       </c>
       <c r="R609" t="n">
         <v>0</v>
       </c>
       <c r="S609" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T609" t="inlineStr"/>
       <c r="U609" t="inlineStr"/>
       <c r="V609" t="inlineStr"/>
       <c r="W609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="n">
         <v>0</v>
       </c>
       <c r="B610" t="n">
         <v>0</v>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>131537958</t>
+          <t>SOC-003</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DEI SOGGETTI DA INVITARE ALLA PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DELL’ACCORDO QUADRO PER LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI ELETTRICI DEGLI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA – DISTRETTO DI TREVISO – DELLA DURATA DI 36 MESI</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA
+per l’affidamento della gestione operativa del progetto “Famiglie in rete” nel Distretto di Asolo dell’A.ULSS n.2 Marca Trevigiana (CIG n. 855793033F)</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H610" t="inlineStr"/>
       <c r="I610" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J610" t="inlineStr"/>
       <c r="K610" t="inlineStr"/>
       <c r="L610" t="inlineStr"/>
       <c r="M610" t="inlineStr">
         <is>
-          <t>20/11/2020 00:00</t>
+          <t>04/01/2021 00:00</t>
         </is>
       </c>
       <c r="N610" t="inlineStr">
         <is>
-          <t>20/11/2026 00:00</t>
+          <t>04/01/2027 00:00</t>
         </is>
       </c>
       <c r="O610" t="inlineStr">
         <is>
-          <t>04/12/2020 23:59</t>
+          <t>15/01/2021 23:59</t>
         </is>
       </c>
       <c r="R610" t="n">
-        <v>3075000</v>
+        <v>0</v>
       </c>
       <c r="S610" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T610" t="inlineStr"/>
       <c r="U610" t="inlineStr"/>
       <c r="V610" t="inlineStr"/>
       <c r="W610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="n">
         <v>0</v>
       </c>
       <c r="B611" t="n">
         <v>0</v>
       </c>
       <c r="C611" t="inlineStr">
         <is>
+          <t>28_12_2020</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO PER L'INDIVIDUAZIONE DEI SOGGETTI DA INVITARE ALLA PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE SISTEMI SUEM DI TREVISO</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H611" t="inlineStr"/>
+      <c r="I611" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J611" t="inlineStr"/>
+      <c r="K611" t="inlineStr"/>
+      <c r="L611" t="inlineStr"/>
+      <c r="M611" t="inlineStr">
+        <is>
+          <t>28/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N611" t="inlineStr">
+        <is>
+          <t>28/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O611" t="inlineStr">
+        <is>
+          <t>08/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R611" t="n">
+        <v>180000</v>
+      </c>
+      <c r="S611" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T611" t="inlineStr"/>
+      <c r="U611" t="inlineStr"/>
+      <c r="V611" t="inlineStr"/>
+      <c r="W611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="n">
+        <v>0</v>
+      </c>
+      <c r="B612" t="n">
+        <v>0</v>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>3640</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE PER LA FORNITURA IN SERVICE DI N. 1 SISTEMA PER LA DIAGNOSTICA CITOGENETICA MOLECOLARE CON METODICA ARRAY-CGH,  PER LA UOC DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H612" t="inlineStr"/>
+      <c r="I612" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J612" t="inlineStr"/>
+      <c r="K612" t="inlineStr"/>
+      <c r="L612" t="inlineStr"/>
+      <c r="M612" t="inlineStr">
+        <is>
+          <t>24/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N612" t="inlineStr">
+        <is>
+          <t>24/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O612" t="inlineStr">
+        <is>
+          <t>13/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R612" t="n">
+        <v>0</v>
+      </c>
+      <c r="S612" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T612" t="inlineStr"/>
+      <c r="U612" t="inlineStr"/>
+      <c r="V612" t="inlineStr"/>
+      <c r="W612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="n">
+        <v>0</v>
+      </c>
+      <c r="B613" t="n">
+        <v>0</v>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>3482</t>
+        </is>
+      </c>
+      <c r="D613" t="inlineStr">
+        <is>
+          <t>Avviso di Manifestazione di interesse per n. 1  sistema di eco endoscopia ed ecografia da destinare all’ U.O. C. di Gastroenterologia ed Endoscopia digestiva del P.O. di Conegliano (ID Sintel 130857861)</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H613" t="inlineStr"/>
+      <c r="I613" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J613" t="inlineStr"/>
+      <c r="K613" t="inlineStr"/>
+      <c r="L613" t="inlineStr"/>
+      <c r="M613" t="inlineStr">
+        <is>
+          <t>23/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N613" t="inlineStr">
+        <is>
+          <t>23/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O613" t="inlineStr">
+        <is>
+          <t>08/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R613" t="n">
+        <v>0</v>
+      </c>
+      <c r="S613" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T613" t="inlineStr"/>
+      <c r="U613" t="inlineStr"/>
+      <c r="V613" t="inlineStr"/>
+      <c r="W613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="n">
+        <v>0</v>
+      </c>
+      <c r="B614" t="n">
+        <v>0</v>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>ID_09122020</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “KIT MONOUSO
+PER INIEZIONE DI MEZZO DI CONTRASTO E RELATIVI INIETTORI” PER L’AZIENDA ULSS N. 2
+MARCA TREVIGIANA</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H614" t="inlineStr"/>
+      <c r="I614" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J614" t="inlineStr"/>
+      <c r="K614" t="inlineStr"/>
+      <c r="L614" t="inlineStr"/>
+      <c r="M614" t="inlineStr">
+        <is>
+          <t>09/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N614" t="inlineStr">
+        <is>
+          <t>09/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O614" t="inlineStr">
+        <is>
+          <t>05/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R614" t="n">
+        <v>0</v>
+      </c>
+      <c r="S614" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T614" t="inlineStr"/>
+      <c r="U614" t="inlineStr"/>
+      <c r="V614" t="inlineStr"/>
+      <c r="W614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="n">
+        <v>0</v>
+      </c>
+      <c r="B615" t="n">
+        <v>0</v>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>131537958</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DEI SOGGETTI DA INVITARE ALLA PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DELL’ACCORDO QUADRO PER LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI ELETTRICI DEGLI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA – DISTRETTO DI TREVISO – DELLA DURATA DI 36 MESI</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>Lavori</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="H615" t="inlineStr"/>
+      <c r="I615" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J615" t="inlineStr"/>
+      <c r="K615" t="inlineStr"/>
+      <c r="L615" t="inlineStr"/>
+      <c r="M615" t="inlineStr">
+        <is>
+          <t>20/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N615" t="inlineStr">
+        <is>
+          <t>20/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O615" t="inlineStr">
+        <is>
+          <t>04/12/2020 23:59</t>
+        </is>
+      </c>
+      <c r="R615" t="n">
+        <v>3075000</v>
+      </c>
+      <c r="S615" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T615" t="inlineStr"/>
+      <c r="U615" t="inlineStr"/>
+      <c r="V615" t="inlineStr"/>
+      <c r="W615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="n">
+        <v>0</v>
+      </c>
+      <c r="B616" t="n">
+        <v>0</v>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
           <t>3837</t>
         </is>
       </c>
-      <c r="D611" t="inlineStr">
+      <c r="D616" t="inlineStr">
         <is>
           <t>MANIFESTAZIONE INTERESSE PER L’INDIVIDUAZIONE DI OPERATORI
 ECONOMICI PER L’EVENTUALE AFFIDAMENTO DEL SERVIZIO ALBERGHIERO,
 PER LA DURATA DI 4 MESI, FINALIZZATO ALLA GESTIONE DELL’ACCOGLIENZA
 VOLONTARIA DI SOGGETTI RISULTATI POSITIVI PER COVID 19,
 AUTOSUFFICIENTI E ASINTOMATICI, DESTINATARI DI UN PROVVEDIMENTO DI
 ISOLAMENTO FIDUCIARIO DA PARTE DELLE AUTORITÀ SANITARIE.</t>
         </is>
       </c>
-      <c r="E611" t="inlineStr">
-[...318 lines deleted...]
-      </c>
       <c r="E616" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H616" t="inlineStr"/>
       <c r="I616" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J616" t="inlineStr"/>
       <c r="K616" t="inlineStr"/>
       <c r="L616" t="inlineStr"/>
       <c r="M616" t="inlineStr">
         <is>
-          <t>30/10/2020 00:00</t>
+          <t>13/11/2020 00:00</t>
         </is>
       </c>
       <c r="N616" t="inlineStr">
         <is>
-          <t>30/10/2026 00:00</t>
+          <t>13/11/2026 00:00</t>
         </is>
       </c>
       <c r="O616" t="inlineStr">
         <is>
-          <t>12/11/2020 23:59</t>
+          <t>20/11/2020 23:59</t>
         </is>
       </c>
       <c r="R616" t="n">
         <v>0</v>
       </c>
       <c r="S616" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T616" t="inlineStr"/>
       <c r="U616" t="inlineStr"/>
       <c r="V616" t="inlineStr"/>
       <c r="W616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="n">
         <v>0</v>
       </c>
       <c r="B617" t="n">
         <v>0</v>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>ID_003640</t>
+          <t>ID 3649</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE DI MERCATO PER LA FORNITURA DI REAGENTI E APPARECCHIATURE PER LA “DIAGNOSTICA CITOGENETICA”, PER LA UOC DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI IMPLEMENTAZIONE STRAORDINARIA DI RILIEVO SUL SOFTWARE APPLICATIVO, IN PARTICOLARE IN AMBITO DEL LABORATORIO DI MICROBIOLOGIA, DELLA TELEMEDICINA, DI MEDICINA FISICA E RIABILITATIVA, DEL MIDDLEWARE PER IL NUOVO SIO, DEL DOSSIER SANITARIO ELETTRONICO E DEGLI ADEMPIMENTI PER INTEGRARE PAGOPA DELLA DITTA DEDALUS.</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H617" t="inlineStr"/>
       <c r="I617" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J617" t="inlineStr"/>
       <c r="K617" t="inlineStr"/>
       <c r="L617" t="inlineStr"/>
       <c r="M617" t="inlineStr">
         <is>
-          <t>30/10/2020 00:00</t>
+          <t>11/11/2020 00:00</t>
         </is>
       </c>
       <c r="N617" t="inlineStr">
         <is>
-          <t>30/10/2026 00:00</t>
+          <t>11/11/2026 00:00</t>
         </is>
       </c>
       <c r="O617" t="inlineStr">
         <is>
-          <t>16/11/2020 23:59</t>
+          <t>20/11/2020 23:59</t>
         </is>
       </c>
       <c r="R617" t="n">
         <v>0</v>
       </c>
       <c r="S617" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T617" t="inlineStr"/>
       <c r="U617" t="inlineStr"/>
       <c r="V617" t="inlineStr"/>
       <c r="W617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="n">
         <v>0</v>
       </c>
       <c r="B618" t="n">
         <v>0</v>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>SOC-001</t>
+          <t>ID_09112020</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>AVVISO per l'affidamento della collaborazione nella realizzazione di progettualità in materia di contrasto al disagio giovanile e ad ogni forma di dipendenza (GENITORI EFFICACI IN ADOLESCENZA - G.E.A.) CIG. N. 84691779F2</t>
+          <t>Consultazione preliminare di mercato per la fornitura di un sistema di imaging intracoronarico OCT per la sala polo angiografico dell' Ospedale di Conegliano dell' Azienda ULSS n.2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H618" t="inlineStr"/>
       <c r="I618" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J618" t="inlineStr"/>
       <c r="K618" t="inlineStr"/>
       <c r="L618" t="inlineStr"/>
       <c r="M618" t="inlineStr">
         <is>
-          <t>27/10/2020 00:00</t>
+          <t>09/11/2020 00:00</t>
         </is>
       </c>
       <c r="N618" t="inlineStr">
         <is>
-          <t>27/10/2026 00:00</t>
+          <t>09/11/2026 00:00</t>
         </is>
       </c>
       <c r="O618" t="inlineStr">
         <is>
-          <t>09/11/2020 23:59</t>
+          <t>20/11/2020 23:59</t>
         </is>
       </c>
       <c r="R618" t="n">
         <v>0</v>
       </c>
       <c r="S618" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T618" t="inlineStr"/>
       <c r="U618" t="inlineStr"/>
       <c r="V618" t="inlineStr"/>
       <c r="W618" t="inlineStr"/>
-    </row>
-[...510 lines deleted...]
-      <c r="W626" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>