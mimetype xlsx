--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,1318 +544,1916 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>CIT_2025_FSR</t>
+          <t>ID 5310</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>AVVISO DI AVVIO DI CONSULTAZIONE PER LAVORI EDILI, IMPIANTISTICI E PER LA REALIZZAZIONE DI OPERE DI CONFINAMENTO RMN COMPLEMENTARI ALLA FORNITURA DI UNA NUOVA RISONANZA MAGNETICA A 3 TESLA PER LA RADIOLOGIA DIAGNOSTICA DELL’EDIFICIO 29.</t>
+          <t>Procedura aperta telematica per l’affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Treviso dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="L2" t="inlineStr"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>226140456</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>BDA25F5C4D</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>18/09/2026 12:00</t>
+          <t>05/11/2026 00:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>31/03/2027 00:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>25/09/2026 12:00</t>
-[...3 lines deleted...]
-        <v>245242.88</v>
+          <t>04/12/2026 18:00</t>
+        </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>6074</t>
+          <t>NUOVO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Fornitura dell'aggiornamento Risonanza Magnetica GE 1.5 T Signa Artist in dotazione alla U.O.C. Radiologia del P.O. di Conegliano</t>
+          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di 1 Sistema Doppler per il monitoraggio del flusso ematico intraoperatorio e postoperatorio da destinare all'Unità Operativa Complessa di Chirurgia Plastica dell'Azienda ULSS N. 2 Marca Trevigiana - Distretto di Treviso</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>21/08/2026 12:00</t>
+          <t>04/11/2026 12:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>20/08/2027 12:00</t>
-[...3 lines deleted...]
-        <v>125000</v>
+          <t>27/11/2026 12:00</t>
+        </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>6086</t>
+          <t>6472</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>servizio di “Gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili e dei Containers per la sterilizzazione di marchio Aesculap di proprietà dell’Azienda Ulss 2 Marca trevigiana – Distretto di Pieve di Soligo.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, DI ASSISTENZA TECNICA, E SUPPORTO SPECIALISTICO TRIENNALE SUGLI APPLICATIVI SOFTWARE IN USO PRESSO VARIE UNITA’ OPERATIVE, DELLA DITTA GPI SPA, DAL 01/01/2027 FINO AL 31/12/2029 .</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>10/08/2026 12:00</t>
+          <t>04/11/2026 10:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 10:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>15/07/2027 12:00</t>
-[...3 lines deleted...]
-        <v>138996</v>
+          <t>18/11/2026 23:55</t>
+        </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>5957</t>
+          <t>5525</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>servizio di manutenzione ordinaria e assistenza specialistica per gli applicativi Medarchiver e Medreviewer per le UO di Cardiologia di Treviso e Asolo, e per le UO di Oncologia di Asolo e Pieve.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA, SUPPORTO SPECIALISTICO E LICENZE SOFTWARE PER IL SISTEMA AMMINISTRATIVO-CONTABILE NAV, DELLA DITTA EID SRL, PER L’ANNO 2027.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>10/08/2026 12:00</t>
+          <t>04/11/2026 10:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 10:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>31/07/2027 12:00</t>
-[...3 lines deleted...]
-        <v>191202.36</v>
+          <t>18/11/2026 23:55</t>
+        </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Nuovo</t>
+          <t>6459</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di n. 1 sistema di inclusione automatico per campioni istologici destinato all'U.O.C. di Anatomia, Istologia Patologica, Citodiagnostica e Citogenetica del P.O. di Treviso dell'Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>AVVISO DI INDAGINE DI MERCATO, CON CONTESTUALE RICHIESTA DI PREVENTIVO, PER EVENTUALE AFFIDAMENTO DIRETTO DI UNA UNITA’ MOBILE CAMPER DA DESTINARE ALLE ATTIVITÀ DI SCREENING E COUNSELING SVOLTE SUL TERRITORIO DAL SERVIZIO DELLE DIPENDENZE (SERD) DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>03/08/2026 12:00</t>
+          <t>04/11/2026 09:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 09:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>25/09/2026 12:00</t>
+          <t>18/11/2026 17:30</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ID 5043</t>
+          <t>6141</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Fornitura di misuratori del volume vescicale da destinare ad UU-OO Varie dei PP.OO. di Conegliano e Vittorio Veneto dell'Azienda ULSS N. 2 Marca Trevigiana - Distretto di Pieve di Soligo</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA GARA A PROCEDURA NEGOZIATA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO EQUIPE E ORGANI PER LE ESIGENZE DEL CENTRO TRAPIANTI E DEI COORDINAMENTI PER I TRAPIANTI DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>RDO 6246192</t>
+          <t>225561848</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
-      <c r="L7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>30/10/2026 13:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 13:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
+          <t>13/11/2026 12:00</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>37200</v>
+        <v>184400</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>ID 6081</t>
+          <t>ID 5999</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio della strumentazione necessaria per l’attività di telecardiologia per pazienti deospedalizzati con eventi aritmici</t>
+          <t>Consultazione preliminare di mercato per l’eventuale affidamento della “fornitura di trapani elettrici ad alta velocità e materiale di consumo (lame e frese) per neurochirurgia”, per l'Azienda Ulss n. 2 Marca trevigiana per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>30/10/2026 12:35</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 12:35</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>17/06/2027 12:00</t>
-[...3 lines deleted...]
-        <v>31310</v>
+          <t>13/11/2026 23:59</t>
+        </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>ID 5524</t>
+          <t>ID 5509</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>servizio di manutenzione ordinaria per la piattaforma software amministrativo-contabile aziendale, della ditta EID SRL, per l’anno 2026. ID 5524</t>
+          <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO PER LA GESTIONE DEI TRATTAMENTI DIALITICI PRESSO IL CENTRO SATELLITE DELL’OSPEDALE DI TREVISO, DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr"/>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 225941808</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr"/>
-      <c r="L9" t="inlineStr"/>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>BD90567CD9</t>
+        </is>
+      </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>12/05/2026 10:45</t>
+          <t>28/10/2026 12:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>12/05/2032 10:45</t>
+          <t>31/03/2027 12:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>01/12/2026 17:00</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>187764.44</v>
+        <v>2357808.8</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="T9" t="inlineStr"/>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t>UOC Approvvigionamento e gestione delle forniture di beni</t>
+        </is>
+      </c>
       <c r="U9" t="inlineStr"/>
-      <c r="V9" t="inlineStr"/>
-      <c r="W9" t="inlineStr"/>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>0422 323037</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>forniture@aulss2.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5527</t>
+          <t>6176</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>servizio di manutenzione ordinaria, di assistenza tecnica, e supporto di presidio sulla piattaforma software in uso presso varie Unita’ Operative, della ditta Tesi Elettronica e Sistemi Informativi Spa, per l’anno 2026. ID 5527</t>
+          <t>Procedura negoziata per l’affidamento del servizio di supporto specialistico alla Centrale di Sterilizzazione di Vittorio Veneto per il mantenimento del sistema di gestione per la qualità, la gestione dello strumentario chirurgico, il software IFU e manutenzioni e la formazione del Referente parco DMR, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
-      <c r="L10" t="inlineStr"/>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>BCE20117A6</t>
+        </is>
+      </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>12/05/2026 00:00</t>
+          <t>22/10/2026 17:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>12/05/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>21/10/2028 23:59</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>165000</v>
+        <v>180.56</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ID 5890</t>
+          <t>TEC_2026_101</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Fornitura di 700 sedute varie da destinare all'azienda ulss n. 2 Marca trevigiana per il periodo di 36 mesi ( ID 5890)</t>
+          <t>LAVORI DI ESECUZIONE DI OPERE ESTERNE PROPEDEUTICHE ALLA REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI CODOGNE’ (TV)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>MEPA 6058106</t>
+          <t>224752837</t>
         </is>
       </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
-          <t>BB057C4203</t>
+          <t>BD301C83C4</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>06/05/2026 00:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>05/05/2029 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>16/10/2029 12:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>73500</v>
+        <v>16392</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>5750</t>
+          <t>6074</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLE RISULTANZE DI GARA REGIONALE CONDOTTA DA DALL’U.O.C. C.R.A.V. DI AZIENDA ZERO PER L’AFFIDAMENTO DELLA FORNITURA IN NOLEGGIO DEI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. 2^ EDIZIONE - LOTTO 2. dal 01/12/2025 al 31/08/2028. ID 5750</t>
+          <t>Fornitura dell'aggiornamento Risonanza Magnetica GE 1.5 T Signa Artist in dotazione alla U.O.C. Radiologia del P.O. di Conegliano</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr"/>
-      <c r="L12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>01/12/2025 00:00</t>
+          <t>21/08/2026 12:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>01/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>31/08/2028 00:00</t>
+          <t>20/08/2027 12:00</t>
         </is>
       </c>
       <c r="R12" t="n">
-        <v>269591.1</v>
+        <v>125000</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>5389</t>
+          <t>5957</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>servizio di monitoraggio dei Media – Rassegna stampa, per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. ID 5389</t>
+          <t>servizio di manutenzione ordinaria e assistenza specialistica per gli applicativi Medarchiver e Medreviewer per le UO di Cardiologia di Treviso e Asolo, e per le UO di Oncologia di Asolo e Pieve.</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
-      <c r="L13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>01/05/2025 00:00</t>
+          <t>10/08/2026 12:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>01/05/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>30/04/2027 00:00</t>
+          <t>31/07/2027 12:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>20238</v>
+        <v>191202.36</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>CIG B4E715120B</t>
+          <t>6086</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>APPALTO SERVIZIO ENERGIA E CALORE IN AREA VASTA DELLE STRUTTURE DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA DISTRETTO DI ASOLO CUP i92c24000210002- CIG B4E715120B  PROROGA DEL SERVIZIO E LAVORI DI MANUTENZIONE BIENNALE FINO A DICEMBRE 2026</t>
+          <t>servizio di “Gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili e dei Containers per la sterilizzazione di marchio Aesculap di proprietà dell’Azienda Ulss 2 Marca trevigiana – Distretto di Pieve di Soligo.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Lavori e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>10/08/2026 12:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>31/12/2029 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>15/07/2027 12:00</t>
         </is>
       </c>
       <c r="R14" t="n">
-        <v>0</v>
+        <v>138996</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>TEC_FS_016</t>
+          <t>Nuovo</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">L’AFFIDAMENTO DEI SERVIZI PROFESSIONALI RELATIVI ALLA VALUTAZIONE ESTIMATIVA DEI BENI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA </t>
+          <t>Avviso di consultazione preliminare di mercato per l'affidamento della fornitura di n. 1 sistema di inclusione automatico per campioni istologici destinato all'U.O.C. di Anatomia, Istologia Patologica, Citodiagnostica e Citogenetica del P.O. di Treviso dell'Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>11/12/2024 00:00</t>
+          <t>03/08/2026 12:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>07/11/2029 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>11/12/2028 00:00</t>
-[...3 lines deleted...]
-        <v>139000</v>
+          <t>09/11/2026 12:00</t>
+        </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>8675412874</t>
+          <t>ID 5043</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>ACCORDO QUADRO PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - DISTRETTO DI TREVISO - CUP I46G20000020002 CIG 8675412874. PROROGA.</t>
+          <t>Fornitura di misuratori del volume vescicale da destinare ad UU-OO Varie dei PP.OO. di Conegliano e Vittorio Veneto dell'Azienda ULSS N. 2 Marca Trevigiana - Distretto di Pieve di Soligo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>RDO 6246192</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr"/>
-      <c r="L16" t="inlineStr"/>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>BBE04DD47D</t>
+        </is>
+      </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>12/09/2024 08:00</t>
+          <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>12/09/2030 08:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>11/09/2029 08:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>0</v>
+        <v>37200</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>8928829EC5</t>
+          <t>ID 6081</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA IMPIANTI ELEVATORI. PROROGA.</t>
+          <t>Fornitura a noleggio della strumentazione necessaria per l’attività di telecardiologia per pazienti deospedalizzati con eventi aritmici</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>TEC_AZ_094</t>
+          <t>RDO 6315517</t>
         </is>
       </c>
       <c r="K17" t="inlineStr"/>
-      <c r="L17" t="inlineStr"/>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>BBBA8E6C25</t>
+        </is>
+      </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>04/09/2030 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>17/06/2027 12:00</t>
         </is>
       </c>
       <c r="R17" t="n">
-        <v>0</v>
+        <v>31310</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>TEC_AZ_104</t>
+          <t>ID 5524</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizi catastali per Azienda Ulss 2 marca Trevigiana </t>
+          <t>servizio di manutenzione ordinaria per la piattaforma software amministrativo-contabile aziendale, della ditta EID SRL, per l’anno 2026. ID 5524</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>22/07/2024 00:00</t>
+          <t>12/05/2026 10:45</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>22/07/2028 00:00</t>
+          <t>12/05/2032 10:45</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>27/07/2028 00:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>139000</v>
+        <v>187764.44</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5027</t>
+          <t>5527</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Adesione alla Convenzione Consip “Servizio Sanitario Nazionale – Lotto 12, per l’affidamento dei servizi di pulizia, di sanificazione ed altri servizi per gli Enti del Servizio Sanitario Nazionale” (ID 1460)”, per l’acquisizione dei servizi di pulizia, di sanificazione presso i presidi ospedalieri del Distretto di Pieve di Soligo e presso le sedi territoriali dei distretti di Pieve di Soligo e di Asolo</t>
+          <t>servizio di manutenzione ordinaria, di assistenza tecnica, e supporto di presidio sulla piattaforma software in uso presso varie Unita’ Operative, della ditta Tesi Elettronica e Sistemi Informativi Spa, per l’anno 2026. ID 5527</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>01/04/2024 00:00</t>
+          <t>12/05/2026 00:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>01/04/2030 00:00</t>
+          <t>12/05/2032 00:00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>31/03/2028 00:00</t>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="R19" t="n">
-        <v>13975260</v>
+        <v>165000</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>A01FE5654F</t>
+          <t>ID 5890</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Next generation EU-PNRR -Servizio di DL e coordinamento della sicurezza per la realizzazione di una nuova casa della comunità a Dosson di Casier presso ex scuole elementari TEC_AZ_046 CUP: I98I22000120009</t>
+          <t>Fornitura di 700 sedute varie da destinare all'azienda ulss n. 2 Marca trevigiana per il periodo di 36 mesi ( ID 5890)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEC_AZ_046 </t>
-[...7 lines deleted...]
-      <c r="L20" t="inlineStr"/>
+          <t>MEPA 6058106</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>BB057C4203</t>
+        </is>
+      </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>06/05/2026 00:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>05/05/2029 00:00</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>22/12/2028 00:00</t>
+          <t>16/10/2029 12:00</t>
         </is>
       </c>
       <c r="R20" t="n">
-        <v>114287.3</v>
+        <v>73500</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>0</v>
+      </c>
+      <c r="B21" t="n">
+        <v>0</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>5750</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLE RISULTANZE DI GARA REGIONALE CONDOTTA DA DALL’U.O.C. C.R.A.V. DI AZIENDA ZERO PER L’AFFIDAMENTO DELLA FORNITURA IN NOLEGGIO DEI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. 2^ EDIZIONE - LOTTO 2. dal 01/12/2025 al 31/08/2028. ID 5750</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>B82E753D0D</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>01/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>01/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>31/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="R21" t="n">
+        <v>269591.1</v>
+      </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr"/>
+      <c r="V21" t="inlineStr"/>
+      <c r="W21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>0</v>
+      </c>
+      <c r="B22" t="n">
+        <v>0</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>5389</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>servizio di monitoraggio dei Media – Rassegna stampa, per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. ID 5389</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>B81056ADBB</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>01/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>01/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>30/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="R22" t="n">
+        <v>20238</v>
+      </c>
+      <c r="S22" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T22" t="inlineStr"/>
+      <c r="U22" t="inlineStr"/>
+      <c r="V22" t="inlineStr"/>
+      <c r="W22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>0</v>
+      </c>
+      <c r="B23" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>CIG B4E715120B</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>APPALTO SERVIZIO ENERGIA E CALORE IN AREA VASTA DELLE STRUTTURE DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA DISTRETTO DI ASOLO CUP i92c24000210002- CIG B4E715120B  PROROGA DEL SERVIZIO E LAVORI DI MANUTENZIONE BIENNALE FINO A DICEMBRE 2026</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Lavori e Servizi</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TEC_FS_018 </t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="inlineStr"/>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>01/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>31/12/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="R23" t="n">
+        <v>0</v>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T23" t="inlineStr"/>
+      <c r="U23" t="inlineStr"/>
+      <c r="V23" t="inlineStr"/>
+      <c r="W23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>0</v>
+      </c>
+      <c r="B24" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>TEC_FS_016</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L’AFFIDAMENTO DEI SERVIZI PROFESSIONALI RELATIVI ALLA VALUTAZIONE ESTIMATIVA DEI BENI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA </t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>191759879</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="inlineStr"/>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>11/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>07/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>11/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="R24" t="n">
+        <v>139000</v>
+      </c>
+      <c r="S24" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T24" t="inlineStr"/>
+      <c r="U24" t="inlineStr"/>
+      <c r="V24" t="inlineStr"/>
+      <c r="W24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>0</v>
+      </c>
+      <c r="B25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>8675412874</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>ACCORDO QUADRO PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - DISTRETTO DI TREVISO - CUP I46G20000020002 CIG 8675412874. PROROGA.</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Provvedimento proroga.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="inlineStr"/>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>12/09/2024 08:00</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>12/09/2030 08:00</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>11/09/2029 08:00</t>
+        </is>
+      </c>
+      <c r="R25" t="n">
+        <v>0</v>
+      </c>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+      <c r="V25" t="inlineStr"/>
+      <c r="W25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>0</v>
+      </c>
+      <c r="B26" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>8928829EC5</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA IMPIANTI ELEVATORI. PROROGA.</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Proroga in riferimento servizio manutenzione ordinaria impianti elevatori Aulss 2 "Marca Trevigiana".&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>TEC_AZ_094</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="inlineStr"/>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>04/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>04/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>03/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="R26" t="n">
+        <v>0</v>
+      </c>
+      <c r="S26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T26" t="inlineStr"/>
+      <c r="U26" t="inlineStr"/>
+      <c r="V26" t="inlineStr"/>
+      <c r="W26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>0</v>
+      </c>
+      <c r="B27" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>TEC_AZ_104</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Servizi catastali per Azienda Ulss 2 marca Trevigiana </t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>186024820</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="inlineStr"/>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>22/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>22/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>27/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="R27" t="n">
+        <v>139000</v>
+      </c>
+      <c r="S27" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T27" t="inlineStr"/>
+      <c r="U27" t="inlineStr"/>
+      <c r="V27" t="inlineStr"/>
+      <c r="W27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>0</v>
+      </c>
+      <c r="B28" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>5027</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Adesione alla Convenzione Consip “Servizio Sanitario Nazionale – Lotto 12, per l’affidamento dei servizi di pulizia, di sanificazione ed altri servizi per gli Enti del Servizio Sanitario Nazionale” (ID 1460)”, per l’acquisizione dei servizi di pulizia, di sanificazione presso i presidi ospedalieri del Distretto di Pieve di Soligo e presso le sedi territoriali dei distretti di Pieve di Soligo e di Asolo</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="inlineStr"/>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>01/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>01/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>31/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="R28" t="n">
+        <v>13975260</v>
+      </c>
+      <c r="S28" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T28" t="inlineStr"/>
+      <c r="U28" t="inlineStr"/>
+      <c r="V28" t="inlineStr"/>
+      <c r="W28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>0</v>
+      </c>
+      <c r="B29" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>A01FE5654F</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Next generation EU-PNRR -Servizio di DL e coordinamento della sicurezza per la realizzazione di una nuova casa della comunità a Dosson di Casier presso ex scuole elementari TEC_AZ_046 CUP: I98I22000120009</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TEC_AZ_046 </t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>I98I22000120009</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr"/>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>22/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>22/12/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>22/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="R29" t="n">
+        <v>114287.3</v>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr"/>
+      <c r="V29" t="inlineStr"/>
+      <c r="W29" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>