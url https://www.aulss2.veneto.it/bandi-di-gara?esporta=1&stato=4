--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W680"/>
+  <dimension ref="A1:W687"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,32189 +544,32124 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6152</t>
+          <t>SI2026/02178</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>XIII^ Appalto Specifico per la fornitura di farmaci per le Aziende Sanitarie della Regione del Veneto, per l’Azienda Sanitaria Universitaria integrata del Trentino (ASUIT) e per l’Azienda Sanitaria dell’Alto Adige (SABES). ID 6152.</t>
+          <t>AFFIDAMENTO DELLA FORNITURA DI UN ASSISTENTE DIGITALE, BASATO SU TECNOLOGIE AI, PER IL SERVIZIO DI PRENOTAZIONE TELEFONICA DEI PRELIEVI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>21/09/2026 12:00</t>
+          <t>16/10/2026 12:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>17/10/2026 12:00</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>6066</t>
+          <t>ID 6027</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “FARMACI IN CONCORRENZA” PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI – 30 ^ EDIZIONE. (DELIBERAZIONE DI AZIENDA ZERO N. 245 DEL 14/04/2026). ID 6066.</t>
+          <t>AFFIDAMENTO DELLA FORNITURA IN SERVICE DI UN “SISTEMA DI ESECUZIONE DI ANALISI DI ISTOCHIMICA” DA DESTINARE ALLA U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA, SEDE DI CONEGLIANO, PER IL PERIODO DI 48 MESI, AI SENSI DELL’ART. 50 COMMA 1 LETT.B DEL D.LGS 36/2023</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>17/09/2026 15:00</t>
+          <t>09/10/2026 12:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>01/01/2032 15:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>01/01/2023 00:00</t>
-        </is>
+          <t>09/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R3" t="n">
+        <v>123593.26</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 6041</t>
+          <t>SI2026/02091</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>servizio di lavaggio degli automezzi, inclusi i mezzi di soccorso sanitario e veterinario, dell’Azienda ULSS n. 2 Marca trevigiana Distretto di Asolo.</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE EVOLUTIVA DELL’APPLICATIVO “NEOCARE” PER ADEGUAMENTO ED INTEGRAZIONE CON SIO; INSTALLAZIONE, CONFIGURAZIONE E MANUTENZIONE ORDINARIA PER UN PERIODO DI 36 MESI DEI SOFTWARE “REDCAP, KEYCLOAK ED XNAT”</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>11/09/2026 12:00</t>
+          <t>07/10/2026 12:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>01/01/2032 12:15</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>31/07/2029 23:59</t>
+          <t>08/10/2026 12:00</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ID 4867</t>
+          <t>6161</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Adesione alla gara regionale per la fornitura in accordo quadro di dispositivi per emodinamica diagnostica ed interventistica – 1^ tranche, in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’I.R.C.C.S. IOV e alle Province Autonome di Trento e Bolzano aderenti all’iniziativa. ID 4867</t>
+          <t>Fornitura di farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto – 45^ Edizione. ID 6161.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>10/09/2026 12:00</t>
+          <t>05/10/2026 14:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 14:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>20/07/2029 00:00</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>2108354.2</v>
+        <v>8692169</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>6162</t>
+          <t>2026/01994</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Fornitura di farmaci in concorrenza per le Aziende Sanitarie della Regione del Veneto ed eventuali altri enti aderenti – 32^ Edizione. ID 6162</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, SUPPORTO SPECIALISTICO PER SOFTWARE DITTA GPI SPA (ANAGRAFE SANITARIA, SISTEMA INFORMATIVO OSPEDALIERO, INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO, CUP, REPOSITORY E VIEWER REFERTI DEL DISTRETTO DI ASOLO).</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>08/09/2026 14:00</t>
+          <t>22/09/2026 12:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>01/01/2032 14:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>23/09/2026 12:00</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SI2026/01855</t>
+          <t>6152</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER LA FORNITURA DI N. 72 LICENZE NUTANIX NCI-D ULTIMATE PRODUCTION PER UN PERIODO DI 36 MESI IN ADESIONE ALLA CONVEZIONE CONSIP “LICENZE SOFTWARE MULTIBRAND 7 - LOTTO 12”</t>
+          <t>XIII^ Appalto Specifico per la fornitura di farmaci per le Aziende Sanitarie della Regione del Veneto, per l’Azienda Sanitaria Universitaria integrata del Trentino (ASUIT) e per l’Azienda Sanitaria dell’Alto Adige (SABES) - lotti deserti. ID 6152.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>02/09/2026 12:00</t>
+          <t>21/09/2026 12:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>03/09/2026 12:00</t>
+          <t>30/06/2029 00:00</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>5503</t>
+          <t>6028</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Procedura multilotto ai sensi dell’art. 71 del D.lgs. n. 36/2023 per la fornitura di vaccini antinfluenzali e anti pneumococco per la campagna di prevenzione stagionale 2026/2027 e prodotti contro RSV con anticorpo monoclonale per neonati e servizi connessi - ID 5503.</t>
+          <t>Proroga fornitura di “Deflussori, connettori e relative nutri-pompe” da destinare ai Distretti di Asolo e Pieve di Soligo” dell’Az. ULSS n. 2 Marca trevigiana, fino al 31/03/2027. - ID6028</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>BD15A3F0A1</t>
+        </is>
+      </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>24/08/2026 12:00</t>
+          <t>18/09/2026 12:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>01/01/2032 14:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
-        </is>
+          <t>08/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R8" t="n">
+        <v>82406.35000000001</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>6070</t>
+          <t>6121</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di materiale di consumo per scambiatore di calore. ID 6070</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA TRIENNALE DI “FARMACI IN ECLUSIVA - 46^ EDIZIONE”, PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DDG AZ.ZERO N. 512 DEL 03/08/26). ID 6121</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>07/08/2026 12:00</t>
+          <t>18/09/2026 00:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>10/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>130735</v>
+          <t>03/08/2029 12:00</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5928</t>
+          <t>6129</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di osmosi portatili per dialisi. ID 5928</t>
+          <t>SERVIZIO DI NUTRIZIONE ENTERALE DOMICILIARE (NED), DISTRETTO DI TREVISO, E DELLA FORNITURA DI PRODOTTI ENTERALI E SET PER NUTRIPOMPE PER I PRESIDI OSPEDALIERI DI TREVISO E ODERZO, CASE DI RIPOSO E RSA FINO AL 31/03/2027 - ID 6129</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Mepa 6090396</t>
+          <t>224405580</t>
         </is>
       </c>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>07/08/2026 12:00</t>
+          <t>18/09/2026 00:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>05/03/2026 12:00</t>
-[...3 lines deleted...]
-        <v>69972</v>
+          <t>25/09/2026 12:00</t>
+        </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>6134</t>
+          <t>6066</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Fornitura di sistema Optune. ID 6134</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “FARMACI IN CONCORRENZA” PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI – 30 ^ EDIZIONE. (DELIBERAZIONE DI AZIENDA ZERO N. 245 DEL 14/04/2026). ID 6066.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>07/08/2026 12:00</t>
+          <t>17/09/2026 15:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 15:00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>03/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>126000</v>
+          <t>13/04/2027 00:00</t>
+        </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6137</t>
+          <t>CIT_2026_002</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2026. ID6137</t>
+          <t>Fornitura e posa di n. 2 celle frigorifere c/o laboratori analisi e microbiologia - P.O. di Treviso</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
-      <c r="K12" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>I44E26000910005</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
+          <t>30/11/2031 12:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
-[...5 lines deleted...]
-        </is>
+          <t>30/11/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R12" t="n">
+        <v>59120</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>SI2026/01649</t>
+          <t>ID 6184</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO FORNITURA N. 300 STAMPANTI HP LASER 408DN IN ADESIONE ALLA CONVENZIONE CONSIP “DISPOSITIVI DI STAMPA IN ACQUISTO (ID 2864) - LOTTO 1”.</t>
+          <t>Servizio di recupero e cattura di cani, gatti ed altri animali domestici nel territorio di competenza della Azienda ULSS 2 Marca Trevigiana, per il periodo di 3 mesi. ID 6184</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>11/09/2026 12:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>31/10/2026 12:00</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>SI2025/129</t>
+          <t xml:space="preserve"> 6041</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER LA FORNITURA DI LICENZE RICONDIZIONATE DI “MICROSOFT WINDOWS SERVER 2025”</t>
+          <t>servizio di lavaggio degli automezzi, inclusi i mezzi di soccorso sanitario e veterinario, dell’Azienda ULSS n. 2 Marca trevigiana Distretto di Asolo.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>11/09/2026 12:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 12:15</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>31/07/2029 23:59</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>SI2026/01559</t>
+          <t>ID 4867</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: MANUTENZIONE ORDINARIA E ASSISTENZA SISTEMA “FDCOS” PER LE POSTAZIONI DI EMISSIONE DI FIRMA DIGITALE PER UN PERIODO DI 12 MESI; CONNETTIVITÀ A BANDA LARGA (COPERTURA DI 6 FIBRE OTTICHE TRA L’OSPEDALE CIVILE DI CONEGLIANO E L’OSPEDALE DE GIRONCOLI DI CONEGLIANO).</t>
+          <t>Adesione alla gara regionale per la fornitura in accordo quadro di dispositivi per emodinamica diagnostica ed interventistica – 1^ tranche, in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’I.R.C.C.S. IOV e alle Province Autonome di Trento e Bolzano aderenti all’iniziativa. ID 4867</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>10/09/2026 12:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
-        </is>
+          <t>10/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="R15" t="n">
+        <v>2108354.2</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>SI2026/01550</t>
+          <t>6162</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA DEGLI APPARATI DI RETE (FIREWALL E SWITCH) IN USO PRESSO IL SUEM 118 DI TREVISO PER UN PERIODO DI 48 MESI.</t>
+          <t>Fornitura di farmaci in concorrenza per le Aziende Sanitarie della Regione del Veneto ed eventuali altri enti aderenti – 32^ Edizione. ID 6162</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
-          <t>04/08/2026 08:00</t>
+          <t>08/09/2026 14:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>01/01/2032 08:00</t>
+          <t>01/01/2032 14:00</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>20/07/2027 00:00</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>6078</t>
+          <t>SI2026/01855</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – 3^ EDIZIONE LOTTI DESERTI” PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. (DELIBERAZIONE AZIENDA ZERO N. 290 DEL 06/05/2026). ID6078</t>
+          <t>AFFIDAMENTO PER LA FORNITURA DI N. 72 LICENZE NUTANIX NCI-D ULTIMATE PRODUCTION PER UN PERIODO DI 36 MESI IN ADESIONE ALLA CONVEZIONE CONSIP “LICENZE SOFTWARE MULTIBRAND 7 - LOTTO 12”</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
-          <t>03/08/2026 12:00</t>
+          <t>02/09/2026 12:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>06/05/2028 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>06/05/2028 12:00</t>
-[...4 lines deleted...]
-          <t>31/07/2026</t>
+          <t>03/09/2026 12:00</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>6048</t>
+          <t>SI2026/1840</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Sistema "Optune Gio"</t>
+          <t>FORNITURA DI LICENZE SOFTWARE DA INSTALLARE NEI FIREWALL “FORTINET FORTIGATE 2600F E 60F” PER UN PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>29/07/2026 12:00</t>
+          <t>02/09/2026 12:00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>04/05/2026 12:00</t>
-[...3 lines deleted...]
-        <v>126000</v>
+          <t>03/09/2026 12:00</t>
+        </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5954</t>
+          <t>5503</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Frese per trapani Hight Speed ORL Montebelluna</t>
+          <t>Procedura multilotto ai sensi dell’art. 71 del D.lgs. n. 36/2023 per la fornitura di vaccini antinfluenzali e anti pneumococco per la campagna di prevenzione stagionale 2026/2027 e prodotti contro RSV con anticorpo monoclonale per neonati e servizi connessi - ID 5503.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>29/07/2026 12:00</t>
+          <t>24/08/2026 12:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 14:00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>16/03/2026 12:00</t>
-[...3 lines deleted...]
-        <v>39825.75</v>
+          <t>21/07/2027 00:00</t>
+        </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5979</t>
+          <t>SI2026-01751</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Fornitura del dispositivo "Fasciotens Hernia" per il periodo di 12 mesi</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI: RINNOVO DI N. 3 LICENZE “REDGATE MONITOR ENTERPRISE” E ACQUISIZIONE N. 2 LICENZE PER UN PERIODO DI 12 MESI; FORNITURA DI N. 60 “DISTRUGGI DOCUMENTI”; ACQUISIZIONE DI VIDEOPROIETTORI, WEBCAM ED ACCESSORISTICA CONNESSA PER ALLESTIMENTO E MANTENIMENTO DELLE SALE RIUNIONI AZIENDALI.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
-          <t>29/07/2026 12:00</t>
+          <t>17/08/2026 12:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>10/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>25000</v>
+          <t>18/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>5913</t>
+          <t>5928</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Fornitura di siringhe per emogasanalisi per il periodo di 12 mesi</t>
+          <t>Affidamento diretto per la fornitura di osmosi portatili per dialisi. ID 5928</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Mepa 6124736</t>
+          <t>Mepa 6090396</t>
         </is>
       </c>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>29/07/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>17/03/2026 12:00</t>
-        </is>
+          <t>05/03/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R21" t="n">
+        <v>69972</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5971</t>
+          <t>6070</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Fornitura di materiale di consumo per microinfusore "Omnipod Five" per il periodo di 6 mesi</t>
+          <t>Affidamento diretto per la fornitura di materiale di consumo per scambiatore di calore. ID 6070</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Mepa 6197396</t>
+          <t>Mepa 6404387</t>
         </is>
       </c>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>29/07/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>03/04/2026 12:00</t>
-        </is>
+          <t>10/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R22" t="n">
+        <v>130735</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mepa 6442419</t>
+          <t>6134</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
+          <t>Fornitura di sistema Optune. ID 6134</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>Mepa 6442419</t>
+          <t>Mepa 6422421</t>
         </is>
       </c>
       <c r="K23" t="inlineStr"/>
-      <c r="L23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>27/07/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>31/12/2027 12:00</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>119920</v>
+        <v>126000</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mepa 6434811</t>
+          <t>6137</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 2 TELECOMANDATI), ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2026. ID6137</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr">
         <is>
-          <t>BC51CA636B</t>
+          <t>VARI</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>27/07/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
-[...3 lines deleted...]
-        <v>32623</v>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Mpa 6435019</t>
+          <t>SI2026/01649</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>SERVIZIO GESTIONE DELLE APPARECCHIATURE ELETROMEDICALI DI ALTA TECNOLOGIA UBICATE PRESSO IL POLO ANGIOGRAFICO DEL PO DI CONEGLIANO. AFFIDAMENTO</t>
+          <t>AFFIDAMENTO FORNITURA N. 300 STAMPANTI HP LASER 408DN IN ADESIONE ALLA CONVENZIONE CONSIP “DISPOSITIVI DI STAMPA IN ACQUISTO (ID 2864) - LOTTO 1”.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr"/>
-      <c r="L25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>27/07/2026 12:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>07/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>125000</v>
+          <t>04/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mepa 6435502</t>
+          <t>SI2025/129</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica di tipo Full-Risk relativo al sistema litotritore modulith slk intelect presso P.O. Conegliano</t>
+          <t>AFFIDAMENTO PER LA FORNITURA DI LICENZE RICONDIZIONATE DI “MICROSOFT WINDOWS SERVER 2025”</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
-      <c r="L26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr">
         <is>
-          <t>27/07/2026 12:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
-[...3 lines deleted...]
-        <v>28350</v>
+          <t>04/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>SI2026/01357</t>
+          <t>SI2026/01559</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE EVOLUTIVA DEL SOFTWARE “BUSINESS PROCESS MANAGEMENT (ARXIVAR)”; RINNOVO TRIENNALE DELLE LICENZE A SOTTOSCRIZIONE AUTOCAD LT; FORNITURA DELLE LICENZE “LIFENET” SUEM 118; ACQUISTO LICENZE MICROSOFT SQL SERVER RICONDIZIONATE; MANUTENZIONE EVOLUTIVA PER LO SVILUPPO DELL’INTEROPERABILITÀ CON LA PIATTAFORMA REGIONALE LISTE ATTESA ED ESTRAZIONE TRACCIATI DI EXPORT DELLE AGENDE</t>
+          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: MANUTENZIONE ORDINARIA E ASSISTENZA SISTEMA “FDCOS” PER LE POSTAZIONI DI EMISSIONE DI FIRMA DIGITALE PER UN PERIODO DI 12 MESI; CONNETTIVITÀ A BANDA LARGA (COPERTURA DI 6 FIBRE OTTICHE TRA L’OSPEDALE CIVILE DI CONEGLIANO E L’OSPEDALE DE GIRONCOLI DI CONEGLIANO).</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr">
         <is>
-          <t>23/07/2026 12:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>4765</t>
+          <t>SI2026/01550</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Appalto Specifico per la fornitura del principio attivo Sevoflurano e relativa fornitura dei sistemi di erogazione (vaporizzatori) per le Aziende Sanitarie della Regione del Veneto ed il Comprensorio Sanitario di Bolzano</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA DEGLI APPARATI DI RETE (FIREWALL E SWITCH) IN USO PRESSO IL SUEM 118 DI TREVISO PER UN PERIODO DI 48 MESI.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
+          <t>04/08/2026 08:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 08:00</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>04/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5885</t>
+          <t>6078</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Fornitura di n. 3 sistemi videoendoscopici ambulatoriali da destinare alla U.O.C. di Otorinolaringoiatria del P.O. di Vittorio Veneto – Distretto Pieve di Soligo.</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – 3^ EDIZIONE LOTTI DESERTI” PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. (DELIBERAZIONE AZIENDA ZERO N. 290 DEL 06/05/2026). ID6078</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>06/07/2026 12:00</t>
+          <t>03/08/2026 12:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>06/05/2028 12:00</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>06/07/2026 12:00</t>
+          <t>06/05/2028 12:00</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5979</t>
+          <t>5971</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Fornitura del dispositivo "Fasciotens Hernia" per il periodo di 12 mesi. ID 5979</t>
+          <t>Fornitura di materiale di consumo per microinfusore "Omnipod Five" per il periodo di 6 mesi</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Mepa 6152133</t>
+          <t>Mepa 6197396</t>
         </is>
       </c>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>01/07/2026 12:00</t>
+          <t>29/07/2026 12:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>01/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>25000</v>
+          <t>03/04/2026 12:00</t>
+        </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>5913</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica, per l’anno 2026, delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta Vitalaire Italia S.p.A. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.</t>
+          <t>Fornitura di siringhe per emogasanalisi per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>Mepa 6124736</t>
         </is>
       </c>
       <c r="K31" t="inlineStr"/>
-      <c r="L31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>29/07/2026 12:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>13550</v>
+          <t>17/03/2026 12:00</t>
+        </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>5979</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica, per l’anno 2026, delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta Vivisol S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.</t>
+          <t>Fornitura del dispositivo "Fasciotens Hernia" per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>Mepa 6152133</t>
         </is>
       </c>
       <c r="K32" t="inlineStr"/>
-      <c r="L32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>29/07/2026 12:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>10/07/2026 12:00</t>
         </is>
       </c>
       <c r="R32" t="n">
-        <v>66675</v>
+        <v>25000</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>6048</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica, per l’anno 2026, delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta Sapio Life S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.</t>
+          <t>Sistema "Optune Gio"</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>Mepa 6264594</t>
         </is>
       </c>
       <c r="K33" t="inlineStr"/>
-      <c r="L33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>29/07/2026 12:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>04/05/2026 12:00</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>12898</v>
+        <v>126000</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>5954</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Servizio di assistenza tecnica, per l’anno 2026 delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta MedicAir Italia S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>Frese per trapani Hight Speed ORL Montebelluna</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Mepa</t>
+          <t>Mepa 6133504</t>
         </is>
       </c>
       <c r="K34" t="inlineStr"/>
-      <c r="L34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>29/07/2026 12:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
+          <t>16/03/2026 12:00</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>14514.5</v>
+        <v>39825.75</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2026/01342</t>
+          <t>Mepa 6442419</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PIANO NAZIONALE DI RIPRESA E RESILIENZA. AFFIDAMENTO SERVIZI DIVERSI</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr"/>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>Mepa 6442419</t>
+        </is>
+      </c>
       <c r="K35" t="inlineStr"/>
-      <c r="L35" t="inlineStr"/>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>BC5BFA0181</t>
+        </is>
+      </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>25/06/2026 12:00</t>
+          <t>27/07/2026 12:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-        </is>
+          <t>31/12/2027 12:00</t>
+        </is>
+      </c>
+      <c r="R35" t="n">
+        <v>119920</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>SI2026/01375</t>
+          <t>Mepa 6435502</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PIANO NAZIONALE DI RIPRESA E RESILIENZA. AFFIDAMENTO SERVIZI DIVERSI.</t>
+          <t>Servizio di assistenza tecnica di tipo Full-Risk relativo al sistema litotritore modulith slk intelect presso P.O. Conegliano</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="L36" t="inlineStr"/>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Mepa 6435502</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>BC51CF007D</t>
+        </is>
+      </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>25/06/2026 12:00</t>
+          <t>27/07/2026 12:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-        </is>
+          <t>31/12/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R36" t="n">
+        <v>28350</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>SI2026/135</t>
+          <t>Mpa 6435019</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER L’ACQUISIZIONE DI UNO STORAGE AGGIUNTIVO PER POTENZIARE L’INFRASTRUTTURA DI BACKUP E DESTINATO AD OSPITARE I BACKUP DI SERVER E DI DATABASE.</t>
+          <t>SERVIZIO GESTIONE DELLE APPARECCHIATURE ELETROMEDICALI DI ALTA TECNOLOGIA UBICATE PRESSO IL POLO ANGIOGRAFICO DEL PO DI CONEGLIANO. AFFIDAMENTO</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr"/>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Mepa 6435019</t>
+        </is>
+      </c>
       <c r="K37" t="inlineStr"/>
-      <c r="L37" t="inlineStr"/>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>BC51C7D196</t>
+        </is>
+      </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>25/06/2026 12:00</t>
+          <t>27/07/2026 12:00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-        </is>
+          <t>07/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R37" t="n">
+        <v>125000</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>SI2026/01242</t>
+          <t>Mepa 6434811</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO SERVIZI DIVERSI.</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (N. 2 TELECOMANDATI), ubicate presso i reparti di radiologia degli ospedali di Conegliano (TV) e Vittorio Veneto (TV)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Si</t>
-[...8 lines deleted...]
-      <c r="L38" t="inlineStr"/>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Mepa 6434811</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>BC51CA636B</t>
+        </is>
+      </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>27/07/2026 12:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="R38" t="n">
-        <v>0</v>
+        <v>32623</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>SI2026/01214</t>
+          <t>SI2026/01357</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED EVOLUTIVA PER L’APPLICATIVO “ZEEROMED” CON SERVIZIO DI ELABORAZIONE MEDIANTE ALGORITMI DI INTELLIGENZA ARTIFICIALE PER ANALISI PREDITTIVA ED ELABORAZIONE PRECLINICA DI ESAMI MAMMOGRAFICI PER IL PERIODO 1.6.2026- 31.5.2027.</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE EVOLUTIVA DEL SOFTWARE “BUSINESS PROCESS MANAGEMENT (ARXIVAR)”; RINNOVO TRIENNALE DELLE LICENZE A SOTTOSCRIZIONE AUTOCAD LT; FORNITURA DELLE LICENZE “LIFENET” SUEM 118; ACQUISTO LICENZE MICROSOFT SQL SERVER RICONDIZIONATE; MANUTENZIONE EVOLUTIVA PER LO SVILUPPO DELL’INTEROPERABILITÀ CON LA PIATTAFORMA REGIONALE LISTE ATTESA ED ESTRAZIONE TRACCIATI DI EXPORT DELLE AGENDE</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>05/08/2026 12:00</t>
         </is>
       </c>
-      <c r="R39" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>SI2026/01290</t>
+          <t>4765</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PIANO NAZIONALE DI RIPRESA E RESILIENZA. AFFIDAMENTO SERVIZI DIVERSI.</t>
+          <t>Appalto Specifico per la fornitura del principio attivo Sevoflurano e relativa fornitura dei sistemi di erogazione (vaporizzatori) per le Aziende Sanitarie della Regione del Veneto ed il Comprensorio Sanitario di Bolzano</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J40" t="inlineStr"/>
-      <c r="K40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K40" t="inlineStr"/>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>09/07/2026 12:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>09/07/2026 12:00</t>
         </is>
       </c>
       <c r="R40" t="n">
         <v>0</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>SI2026/01213</t>
+          <t>5885</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER L’ACQUISIZIONE DELLA LICENZA DEL SOFTWARE “CIRCLECVI” SOLUZIONE DI INTELLIGENZA ARTIFICIALE PER IMAGING CARDIACO PER UN PERIODO DI 12 MESI (1.6.2026-31.5.2027).</t>
+          <t>Fornitura di n. 3 sistemi videoendoscopici ambulatoriali da destinare alla U.O.C. di Otorinolaringoiatria del P.O. di Vittorio Veneto – Distretto Pieve di Soligo.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>06/07/2026 12:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>06/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>SI2026/01212</t>
+          <t>5979</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER IL RINNOVO DELLA LICENZA DEL SOFTWARE “RAPIDAI” PER I PRESIDI OSPEDALIERI DI TREVISO (HUB), CONEGLIANO E CASTELFRANCO VENETO (SPOKES) PER UN PERIODO DI 12 MESI.</t>
+          <t>Fornitura del dispositivo "Fasciotens Hernia" per il periodo di 12 mesi. ID 5979</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr"/>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Mepa 6152133</t>
+        </is>
+      </c>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>01/07/2026 12:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>01/07/2026 12:00</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ID 6107, 6108, 6109</t>
+          <t>ID 6132</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI DISASTER RECOVERY PLAN RELATIVO AI CONTENITORI DI CAMPIONI BIOLOGICI DI UNITÀ CORDONALI E DA AFERESI PRESENTI NELLA SALA CRIOGENICA, AFFERENTI ALLA U.O.C. MEDICINA TRASFUSIONALE DEL P.O. DI TREVISO E RELATIVO AI CONTENITORI CRIOBIOLOGICI DEL CENTRO P.M.A. DEL P.O. DI ODERZO, PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr"/>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>221446969</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr"/>
       <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr">
         <is>
-          <t>17/06/2026 12:00</t>
+          <t>01/07/2026 11:00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 11:00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>22/06/2026 17:00</t>
-[...4 lines deleted...]
-          <t>25/06/2026</t>
+          <t>15/07/2026 17:00</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>7401659.5</v>
+        <v>125000</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>5446</t>
+          <t>Mepa</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di un sistema di chirurgia robotica assistita per chirurgia protesica di ginocchio da destinare all’U.O.C. di Ortopedia del P.O. Conegliano, per il periodo di 12 mesi.</t>
+          <t>Servizio di assistenza tecnica, per l’anno 2026, delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta Vivisol S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>RDO 6264802</t>
+          <t>Mepa</t>
         </is>
       </c>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr">
         <is>
-          <t>BC69B54F81</t>
+          <t>BC44720EE5</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>15/06/2026 12:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>29/06/2026 12:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="R44" t="n">
-        <v>139899.92</v>
+        <v>66675</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Mepa</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Servizio di collaudo statico della scala di sicurezza Vigili del Fuoco presso il Blocco Padiglione B del Presidio Ospedaliero di Conegliano</t>
+          <t>Servizio di assistenza tecnica, per l’anno 2026, delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta Vitalaire Italia S.p.A. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>219903063</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mepa</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
-          <t>BBF7B8C759</t>
+          <t>BC44686FCF</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>12/06/2032 00:00</t>
-[...4 lines deleted...]
-          <t>12/06/2026</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="R45" t="n">
-        <v>3800</v>
+        <v>13550</v>
       </c>
       <c r="S45" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr"/>
       <c r="W45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5627</t>
+          <t>Mepa</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Fornitura di n. 19 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. Pronto Soccorso di Conegliano e Vittorio Veneto dell’Azienda ULSS n. 2 Marca trevigiana.</t>
+          <t>Servizio di assistenza tecnica, per l’anno 2026, delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta Sapio Life S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr"/>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Mepa</t>
+        </is>
+      </c>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr">
         <is>
-          <t>BBC8B514BC</t>
+          <t>BC447A0888</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>11/06/2026 12:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>11/06/2026 12:00</t>
-[...5 lines deleted...]
-        </is>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R46" t="n">
+        <v>12898</v>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>ID6019</t>
+          <t>Mepa</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Adesione ai programmi di valutazione esterna di qualità (VEQ) per UOC Medicina Trasfusionale dell'Aulss 2 per l'anno 2026. ID6019</t>
+          <t>Servizio di assistenza tecnica, per l’anno 2026 delle apparecchiature elettromedicali per home care respiratoria distribuiti dalla ditta MedicAir Italia S.r.l. per il distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr"/>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Mepa</t>
+        </is>
+      </c>
       <c r="K47" t="inlineStr"/>
-      <c r="L47" t="inlineStr"/>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>BC445B0F36</t>
+        </is>
+      </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>09/06/2026 00:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>09/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="R47" t="n">
-        <v>22507</v>
+        <v>14514.5</v>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5427</t>
+          <t>SI2026/01375</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Fornitura di accessori e materiale di consumo per stazioni di anestesia e rianimazione - ditta Masimo Europe Limited per 12 mesi. ID 5427</t>
+          <t>NEXT GENERATION EU - PIANO NAZIONALE DI RIPRESA E RESILIENZA. AFFIDAMENTO SERVIZI DIVERSI.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>CUP H11J25000200001 – SERVIZI DI TELEMEDICINA</t>
+        </is>
+      </c>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>139877</v>
+          <t>05/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr"/>
       <c r="W48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>5623</t>
+          <t>SI2026/135</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA PER LA FORNITURA DI FILI DI SUTURA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 1^ EDIZIONE. RINNOVO BIENNALE. ID 5623</t>
+          <t>AFFIDAMENTO PER L’ACQUISIZIONE DI UNO STORAGE AGGIUNTIVO PER POTENZIARE L’INFRASTRUTTURA DI BACKUP E DESTINATO AD OSPITARE I BACKUP DI SERVER E DI DATABASE.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J49" t="inlineStr"/>
       <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>1392840</v>
+          <t>05/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>0</v>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4383 E 4764</t>
+          <t>2026/01342</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE A PROCEDURA APERTA, MEDIANTE ACCORDO QUADRO, PER LA FORNITURA DI DISPOSITIVI PER ELETTROFISIOLOGIA, 2^ EDIZIONE 1^ E 2^ PARTE. ID 4383 E 4764</t>
+          <t>NEXT GENERATION EU - PIANO NAZIONALE DI RIPRESA E RESILIENZA. AFFIDAMENTO SERVIZI DIVERSI</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J50" t="inlineStr"/>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>1380583</v>
+          <t>05/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
       <c r="W50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>0</v>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>5590</t>
+          <t>SI2026/01290</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>ADESIONE AGLI ACCORDI QUADRO STIPULATI TRA AZIENDA ZERO E LE DITTE UTILMENTE COLLOCATE NELLE GRADUATORIE DELLA PROCEDURA DI GARA REGIONALE PER LA FORNITURA DI PACEMAKER LOTTO 5 E DETERMINAZIONI SUCCESSIVE. ID 5590</t>
+          <t>NEXT GENERATION EU - PIANO NAZIONALE DI RIPRESA E RESILIENZA. AFFIDAMENTO SERVIZI DIVERSI.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J51" t="inlineStr"/>
-      <c r="K51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>I46G21001720006 COT INTERCONNESSIONE - I46G21001730006 COT DEVICE - I45F25000130006 INCREMENTO COMPETENZE DIGITALI - I46G22000560006 ADEGUAMENTO FSE 2.0</t>
+        </is>
+      </c>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R51" t="n">
-        <v>1197303.4</v>
+        <v>0</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>0</v>
       </c>
       <c r="B52" t="n">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5619</t>
+          <t>SI2026/01212</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO - 1^ EDIZIONE. RINNOVO DEL CONTRATTO. ID 5619</t>
+          <t>AFFIDAMENTO PER IL RINNOVO DELLA LICENZA DEL SOFTWARE “RAPIDAI” PER I PRESIDI OSPEDALIERI DI TREVISO (HUB), CONEGLIANO E CASTELFRANCO VENETO (SPOKES) PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J52" t="inlineStr"/>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R52" t="n">
-        <v>622916.8</v>
+        <v>0</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>0</v>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>5262</t>
+          <t>SI2026/01213</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Recepimento della risultanze della procedura regionale centralizzata per la fornitura, mediante accordo quadro, di Medicazioni Speciali 2^ tranche in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’Azienda Provinciale per i Servizi Sanitari di Trento (APSS) e l’Ospedale Riabilitativo di Alta Specializzazione di Motta di Livenza (ORAS), 3^ edizione. ID 5262</t>
+          <t>AFFIDAMENTO PER L’ACQUISIZIONE DELLA LICENZA DEL SOFTWARE “CIRCLECVI” SOLUZIONE DI INTELLIGENZA ARTIFICIALE PER IMAGING CARDIACO PER UN PERIODO DI 12 MESI (1.6.2026-31.5.2027).</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R53" t="n">
-        <v>1582235.4</v>
+        <v>0</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr"/>
       <c r="W53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>0</v>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>5682</t>
+          <t>SI2026/01214</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Fornitura in noleggio di sistemi per endoscopia flessibile e servizi accessori in fabbisogno alle Aziende Sanitarie e Ospedaliere della Regione del Veneto lotti 5 6 8 9 e 10. Lotti 5682</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED EVOLUTIVA PER L’APPLICATIVO “ZEEROMED” CON SERVIZIO DI ELABORAZIONE MEDIANTE ALGORITMI DI INTELLIGENZA ARTIFICIALE PER ANALISI PREDITTIVA ED ELABORAZIONE PRECLINICA DI ESAMI MAMMOGRAFICI PER IL PERIODO 1.6.2026- 31.5.2027.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J54" t="inlineStr"/>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R54" t="n">
-        <v>4529590.5</v>
+        <v>0</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>0</v>
       </c>
       <c r="B55" t="n">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5462</t>
+          <t>SI2026/01242</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLE RISULTANZE DELL’AGGIUDICAZIONE MEDIANTE ACCORDO QUADRO DELLA PROCEDURA APERTA PER LA FORNITURA DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO IN FABBISOGNO ALLA REGIONE DEL VENETO E ALLA PROVINCIA AUTONOMA DI TRENTO, LOTTI 3, 4 E 7. ID 5462</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO SERVIZI DIVERSI.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J55" t="inlineStr"/>
-      <c r="K55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>I45F25000130006</t>
+        </is>
+      </c>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R55" t="n">
-        <v>3327819.5</v>
+        <v>0</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
       <c r="W55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>0</v>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>5105 e 5331</t>
+          <t>ID 6107, 6108, 6109</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di materiale per anestesia, rianimazione e apparato respiratorio - 2^ edizione 2^ e 3^ tranche. ID 5105 e 5331</t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>17/06/2026 12:00</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>22/06/2026 17:00</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="R56" t="n">
-        <v>272164.47</v>
+        <v>7401659.5</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>0</v>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4933</t>
+          <t>5446</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di dispositivi medici e strumenti endoscopici monouso per urologia endoscopica interventistica e specialistica. ID 4933</t>
+          <t>Fornitura a noleggio di un sistema di chirurgia robotica assistita per chirurgia protesica di ginocchio da destinare all’U.O.C. di Ortopedia del P.O. Conegliano, per il periodo di 12 mesi.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr"/>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>RDO 6264802</t>
+        </is>
+      </c>
       <c r="K57" t="inlineStr"/>
-      <c r="L57" t="inlineStr"/>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>BC69B54F81</t>
+        </is>
+      </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>15/06/2026 12:00</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="R57" t="n">
-        <v>1774612</v>
+        <v>139899.92</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>0</v>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MEZZI DI OSTEOSINTESI, PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA FINO AL 31.10.2025. ID 5599</t>
+          <t>Servizio di collaudo statico della scala di sicurezza Vigili del Fuoco presso il Blocco Padiglione B del Presidio Ospedaliero di Conegliano</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>No</t>
-[...4 lines deleted...]
-      <c r="L58" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>219903063</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>I21B09000390003</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>BBF7B8C759</t>
+        </is>
+      </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>12/06/2026 00:00</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>08/06/2026 00:00</t>
+          <t>12/06/2032 00:00</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="R58" t="n">
-        <v>1092552.2</v>
+        <v>3800</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>0</v>
       </c>
       <c r="B59" t="n">
         <v>0</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>5617</t>
+          <t>5627</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI MEZZI DI SINTESI PER CHIRURGIA VERTEBRALE. PROROGA FINO AL 30.4.2026. ID 5617</t>
+          <t>Fornitura di n. 19 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. Pronto Soccorso di Conegliano e Vittorio Veneto dell’Azienda ULSS n. 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J59" t="inlineStr"/>
       <c r="K59" t="inlineStr"/>
-      <c r="L59" t="inlineStr"/>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>BBC8B514BC</t>
+        </is>
+      </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>11/06/2026 12:00</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>934697.0600000001</v>
+          <t>11/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
       <c r="W59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>0</v>
       </c>
       <c r="B60" t="n">
         <v>0</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4465</t>
+          <t>ID6019</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di “Dispositivi medici, impiantabili e non impiantabili per la cardiologia, per la durata di quattro anni e con opzione di proroga per ulteriori sei mesi. ID 4465</t>
+          <t>Adesione ai programmi di valutazione esterna di qualità (VEQ) per UOC Medicina Trasfusionale dell'Aulss 2 per l'anno 2026. ID6019</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>09/06/2026 00:00</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>08/06/2026 12:00</t>
+          <t>09/06/2032 00:00</t>
         </is>
       </c>
       <c r="R60" t="n">
-        <v>8317538</v>
+        <v>22507</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>0</v>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4673</t>
+          <t>5599</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Recepimento delle risultanze della gara centralizzata per la fornitura mediante accordo quadro di “medicazioni semplici lotti cessati per risoluzione contrattuale, 2^ Edizione”, in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’Azienda Provinciale per i Servizi Sanitari di Trento (APSS) e l’Ospedale Riabilitativo di Alta Specializzazione di Motta di Livenza (ORAS). ID 4673</t>
+          <t>GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MEZZI DI OSTEOSINTESI, PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA FINO AL 31.10.2025. ID 5599</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R61" t="n">
-        <v>94351.8</v>
+        <v>1092552.2</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>0</v>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>5645</t>
+          <t>4465</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI KIT PER CIRCOLAZIONE EXTRACORPOREA, 1^ PROCEDURA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA 06.06.2026. ID 5645</t>
+          <t>Gara regionale per la fornitura di “Dispositivi medici, impiantabili e non impiantabili per la cardiologia, per la durata di quattro anni e con opzione di proroga per ulteriori sei mesi. ID 4465</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R62" t="n">
-        <v>622209.8</v>
+        <v>8317538</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr"/>
       <c r="W62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>0</v>
       </c>
       <c r="B63" t="n">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>5372</t>
+          <t>4933</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura in service di sistemi per dialisi – trattamenti depurativi extracorporei per acuti, in fabbisogno alle Aziende Sanitarie della Regione del Veneto e all’azienda Provinciale per i Servizi Sanitari della Provincia Autonoma di Trento. Rinnovo del contratto. ID 5372</t>
+          <t>Gara regionale per la fornitura di dispositivi medici e strumenti endoscopici monouso per urologia endoscopica interventistica e specialistica. ID 4933</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr"/>
       <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R63" t="n">
-        <v>642807.0600000001</v>
+        <v>1774612</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="V63" t="inlineStr"/>
       <c r="W63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>0</v>
       </c>
       <c r="B64" t="n">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5539</t>
+          <t>5372</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di Cateteri per denervazione renale per 24 mesi. ID 5539</t>
+          <t>Gara regionale per la fornitura in service di sistemi per dialisi – trattamenti depurativi extracorporei per acuti, in fabbisogno alle Aziende Sanitarie della Regione del Veneto e all’azienda Provinciale per i Servizi Sanitari della Provincia Autonoma di Trento. Rinnovo del contratto. ID 5372</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J64" t="inlineStr"/>
       <c r="K64" t="inlineStr"/>
-      <c r="L64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R64" t="n">
-        <v>93800</v>
+        <v>642807.0600000001</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr"/>
       <c r="W64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>0</v>
       </c>
       <c r="B65" t="n">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5618</t>
+          <t>5539</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA, DI AGHI E SIRINGHE” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, O.R.A.S. DI MOTTA DI LIVENZA E DI APSS TRENTO 2^ EDIZIONE. PROROGA FINO AL 30.9.2025. ID 5618</t>
+          <t>Affidamento diretto per la fornitura di Cateteri per denervazione renale per 24 mesi. ID 5539</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr"/>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>5188942</t>
+        </is>
+      </c>
       <c r="K65" t="inlineStr"/>
-      <c r="L65" t="inlineStr"/>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>B692BDC72E</t>
+        </is>
+      </c>
       <c r="M65" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R65" t="n">
-        <v>208611.4</v>
+        <v>93800</v>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="V65" t="inlineStr"/>
       <c r="W65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>0</v>
       </c>
       <c r="B66" t="n">
         <v>0</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5709</t>
+          <t>5618</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 4^ TRANCHE. RINNOVO BIENNALE DELLA FORNITURA.</t>
+          <t>GARA REGIONALE PER LA FORNITURA, DI AGHI E SIRINGHE” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, O.R.A.S. DI MOTTA DI LIVENZA E DI APSS TRENTO 2^ EDIZIONE. PROROGA FINO AL 30.9.2025. ID 5618</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr"/>
       <c r="L66" t="inlineStr"/>
       <c r="M66" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R66" t="n">
-        <v>3575648</v>
+        <v>208611.4</v>
       </c>
       <c r="S66" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr"/>
       <c r="W66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>0</v>
       </c>
       <c r="B67" t="n">
         <v>0</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>5663</t>
+          <t>5709</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PROROGA FINO AL 30.11.2025. ID 5663</t>
+          <t>GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 4^ TRANCHE. RINNOVO BIENNALE DELLA FORNITURA.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr"/>
       <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R67" t="n">
-        <v>108804.9</v>
+        <v>3575648</v>
       </c>
       <c r="S67" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr"/>
       <c r="W67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>0</v>
       </c>
       <c r="B68" t="n">
         <v>0</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>ID 5639</t>
+          <t>5105 e 5331</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gara Regionale dispositivi per chirurgia mininvasiva - Lotto 37 (trocar monouso con punta atraumatica con palloncino). ID 5639</t>
+          <t>Gara regionale per la fornitura di materiale per anestesia, rianimazione e apparato respiratorio - 2^ edizione 2^ e 3^ tranche. ID 5105 e 5331</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J68" t="inlineStr"/>
       <c r="K68" t="inlineStr"/>
       <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R68" t="n">
-        <v>309833.34</v>
+        <v>272164.47</v>
       </c>
       <c r="S68" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr"/>
       <c r="W68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>0</v>
       </c>
       <c r="B69" t="n">
         <v>0</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5761</t>
+          <t>5663</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE PER LE AZIENDE SANITARIE DELLA REGIONE VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO. PROROGA AL 30.9.2026. ID 5761</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PROROGA FINO AL 30.11.2025. ID 5663</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R69" t="n">
-        <v>1195976.2</v>
+        <v>108804.9</v>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr"/>
       <c r="W69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>0</v>
       </c>
       <c r="B70" t="n">
         <v>0</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>5752</t>
+          <t>ID 5639</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di aghi e siringhe, proroga fino al 30/09/2026. ID 5752</t>
+          <t>Gara Regionale dispositivi per chirurgia mininvasiva - Lotto 37 (trocar monouso con punta atraumatica con palloncino). ID 5639</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr"/>
       <c r="M70" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R70" t="n">
-        <v>343075.25</v>
+        <v>309833.34</v>
       </c>
       <c r="S70" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="V70" t="inlineStr"/>
       <c r="W70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>0</v>
       </c>
       <c r="B71" t="n">
         <v>0</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>5672</t>
+          <t>5761</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017), 2^ TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – PROROGA FINO AL 31.12.2025. ID 5672</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE PER LE AZIENDE SANITARIE DELLA REGIONE VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO. PROROGA AL 30.9.2026. ID 5761</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr"/>
       <c r="L71" t="inlineStr"/>
       <c r="M71" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R71" t="n">
-        <v>45354.36</v>
+        <v>1195976.2</v>
       </c>
       <c r="S71" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="V71" t="inlineStr"/>
       <c r="W71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>0</v>
       </c>
       <c r="B72" t="n">
         <v>0</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3129, 4543 (rinnovo), 5423 (proroga)</t>
+          <t>5752</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Gara regionale, la fornitura di sistemi per dialisi peritoneale domiciliare continua (CAPD), dialisi automatizzata (APD) e sacche. ID 3129</t>
+          <t>Gara regionale per la fornitura di aghi e siringhe, proroga fino al 30/09/2026. ID 5752</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr"/>
       <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R72" t="n">
-        <v>4349580</v>
+        <v>343075.25</v>
       </c>
       <c r="S72" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="V72" t="inlineStr"/>
       <c r="W72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>0</v>
       </c>
       <c r="B73" t="n">
         <v>0</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>5712</t>
+          <t>5428</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>ADESIONE ALLE CONVENZIONI STIPULATIE TRA AZIENDA ZERO E LE DITTE AGGIUDICATARIE DELL'APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA AL 31.12.2025. ID 5712</t>
+          <t>Fornitura di accessori e materiale di consumo per stazioni di anestesia e rianimazione - ditta Waldner tecnologie medicali S.r.l. per 24 mesi. ID 5428</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr"/>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>Mepa 5049174</t>
+        </is>
+      </c>
       <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr"/>
       <c r="M73" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R73" t="n">
-        <v>55784.97</v>
+        <v>87000</v>
       </c>
       <c r="S73" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr"/>
       <c r="W73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>0</v>
       </c>
       <c r="B74" t="n">
         <v>0</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>5862</t>
+          <t>5645</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017), 2^ TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – PROROGA FINO AL 30.06.2026. ID 5862</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI KIT PER CIRCOLAZIONE EXTRACORPOREA, 1^ PROCEDURA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA 06.06.2026. ID 5645</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr"/>
       <c r="M74" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R74" t="n">
-        <v>60472.48</v>
+        <v>622209.8</v>
       </c>
       <c r="S74" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr"/>
       <c r="W74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>0</v>
       </c>
       <c r="B75" t="n">
         <v>0</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>4609</t>
+          <t>4673</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Adesione all'Accordo Quadro relativo all’appalto specifico per la fornitura, suddivisa in 32 lotti prestazionali, di Materiale per ortopedia – 3^ Edizione. ID 4609</t>
+          <t>Recepimento delle risultanze della gara centralizzata per la fornitura mediante accordo quadro di “medicazioni semplici lotti cessati per risoluzione contrattuale, 2^ Edizione”, in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’Azienda Provinciale per i Servizi Sanitari di Trento (APSS) e l’Ospedale Riabilitativo di Alta Specializzazione di Motta di Livenza (ORAS). ID 4673</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr"/>
       <c r="L75" t="inlineStr"/>
       <c r="M75" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R75" t="n">
-        <v>594362.5600000001</v>
+        <v>94351.8</v>
       </c>
       <c r="S75" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr"/>
       <c r="W75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>0</v>
       </c>
       <c r="B76" t="n">
         <v>0</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>5747</t>
+          <t>5713</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Adesione Accordo quadro per fornitura di Medicazioni Speciali 2^ tranche in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’Azienda Provinciale per i Servizi Sanitari di Trento (APSS) e l’Ospedale Riabilitativo di Alta Specializzazione di Motta di Livenza (ORAS), 3^ edizione. lotto 47. ID 5747</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA AL 31.8.2026. ID 5713</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr"/>
       <c r="L76" t="inlineStr"/>
       <c r="M76" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R76" t="n">
-        <v>125527.33</v>
+        <v>1954054.2</v>
       </c>
       <c r="S76" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr"/>
       <c r="W76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>0</v>
       </c>
       <c r="B77" t="n">
         <v>0</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>5429</t>
+          <t>5727</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Fornitura di accessori e materiale di consumo per stazioni di anestesia e rianimazione - ditta Medival S.r.l. per 24 mesi. ID 5429</t>
+          <t>Gara regionale per la fornitura di protesi d'anca e cementi, proroga fino al 31/08/2026. ID 5727</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="inlineStr"/>
       <c r="M77" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R77" t="n">
-        <v>0</v>
+        <v>2277199.2</v>
       </c>
       <c r="S77" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="V77" t="inlineStr"/>
       <c r="W77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>0</v>
       </c>
       <c r="B78" t="n">
         <v>0</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>5298</t>
+          <t>5789</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Fornitura di dispositivi medici per cardiochirurgia della ditta Medical Instruments S.p.a. per 12 mesi. ID 5298</t>
+          <t>Gara regionale per la fornitura di protesi ginocchio, proroga fino al 31/12/2025. ID 5789</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr"/>
       <c r="M78" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R78" t="n">
-        <v>75000</v>
+        <v>204002.3</v>
       </c>
       <c r="S78" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="V78" t="inlineStr"/>
       <c r="W78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>0</v>
       </c>
       <c r="B79" t="n">
         <v>0</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>5329</t>
+          <t>5690</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Fornitura di sigillante chirurgico per l’Azienda ULSS 2 Marca trevigiana per 24 mesi. ID 5329</t>
+          <t>FORNITURA DI DISPOSITIVI PER INFUSIONE - ACCESSI VASCOLARI, 1^ PROCEDURA, DI CUI ALLA DDG AZIENDA ZERO N. 249/2019 E LOTTI 14 E 16 DELLA GARA AZIENDALE DI CUI ALLA DDG 2445/2019. PROROGA FINO AL 31.12.2025. ID 5690</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr"/>
       <c r="M79" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R79" t="n">
-        <v>139400</v>
+        <v>35332.9</v>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="V79" t="inlineStr"/>
       <c r="W79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>0</v>
       </c>
       <c r="B80" t="n">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>5592</t>
+          <t>5803</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di due sistemi ad ultrasuoni. ID 5592</t>
+          <t>GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MEZZI DI OSTEOSINTESI, PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA FINO AL 31.12.2025. ID 5803</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr"/>
-      <c r="L80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L80" t="inlineStr"/>
       <c r="M80" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R80" t="n">
-        <v>139460</v>
+        <v>145352.73</v>
       </c>
       <c r="S80" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr"/>
       <c r="W80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>0</v>
       </c>
       <c r="B81" t="n">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>5453</t>
+          <t>5816</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di sacche contagarze per il periodo di 12 mesi. ID 5453</t>
+          <t>PROCEDURA REGIONALE PER LA FORNITURA DI RETI CHIRURGICHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL'APSS DI TRENTO, 2^ EDIZIONE. PROROGA AL 31.10.2026. ID 5816</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr"/>
       <c r="L81" t="inlineStr"/>
       <c r="M81" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R81" t="n">
-        <v>26700</v>
+        <v>108316.39</v>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr"/>
       <c r="W81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>0</v>
       </c>
       <c r="B82" t="n">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>ID 5394</t>
+          <t>5804</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>PROCEDURA REGIONALE PER LA FORNITURA DI SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA AL 31/12/2025</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PROCEDURA NEGOZIATA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO, SUDDIVISA IN 2 LOTTI FUNZIONALI. PROROGA FINO AL 31.5.2026. ID 5804</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr"/>
       <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
-      <c r="Q82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R82" t="n">
-        <v>0</v>
+        <v>112429.49</v>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="V82" t="inlineStr"/>
       <c r="W82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>0</v>
       </c>
       <c r="B83" t="n">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4394</t>
+          <t>5859</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Adesione alla gara regionale per la fornitura di protesi vascolari ed endovascolari fino al 19/5/2029. ID 4394</t>
+          <t>ADESIONE ALLE CONVENZIONI STIPULATIE TRA AZIENDA ZERO E LE DITTE AGGIUDICATARIE DELL'APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA AL 31.12.2026. ID 5859</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R83" t="n">
-        <v>8403290</v>
+        <v>94481</v>
       </c>
       <c r="S83" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
       <c r="V83" t="inlineStr"/>
       <c r="W83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>0</v>
       </c>
       <c r="B84" t="n">
         <v>0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>5628</t>
+          <t>5471</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Fornitura di shunt carotideo per l’UOC Chirurgia vascolare. ID 5628</t>
+          <t>Adesione alle convenzioni relative alla fornitura regionale di “Materiali per ortopedia ”, aggiudicata dalla U.O. Acquisti centralizzati SSR con Decreto n. 188 del 09/11/2017”. ID 5471</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R84" t="n">
-        <v>139400</v>
+        <v>44131</v>
       </c>
       <c r="S84" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="V84" t="inlineStr"/>
       <c r="W84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>0</v>
       </c>
       <c r="B85" t="n">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>5843</t>
+          <t>5619</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E PER ORAS S.P.A. - 2^EDIZIONE. PROROGA AL 31.3.2026.</t>
+          <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO - 1^ EDIZIONE. RINNOVO DEL CONTRATTO. ID 5619</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J85" t="inlineStr"/>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R85" t="n">
-        <v>73677</v>
+        <v>622916.8</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="V85" t="inlineStr"/>
       <c r="W85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>0</v>
       </c>
       <c r="B86" t="n">
         <v>0</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>5835</t>
+          <t>5590</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>FORNITURA DEL SISTEMA “OPTUNE GIO” PER L’UOC NEUROCHIRURGIA DEL P.O. DI TREVISO . ID 5835</t>
+          <t>ADESIONE AGLI ACCORDI QUADRO STIPULATI TRA AZIENDA ZERO E LE DITTE UTILMENTE COLLOCATE NELLE GRADUATORIE DELLA PROCEDURA DI GARA REGIONALE PER LA FORNITURA DI PACEMAKER LOTTO 5 E DETERMINAZIONI SUCCESSIVE. ID 5590</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr"/>
       <c r="L86" t="inlineStr"/>
       <c r="M86" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R86" t="n">
-        <v>126000</v>
+        <v>1197303.4</v>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="V86" t="inlineStr"/>
       <c r="W86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>0</v>
       </c>
       <c r="B87" t="n">
         <v>0</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>5276</t>
+          <t>4383 E 4764</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema chirurgico ad ultrasuoni per UOC Neurochirurgia del P.O. di Treviso per 24 mesi. ID 5276</t>
+          <t>RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE A PROCEDURA APERTA, MEDIANTE ACCORDO QUADRO, PER LA FORNITURA DI DISPOSITIVI PER ELETTROFISIOLOGIA, 2^ EDIZIONE 1^ E 2^ PARTE. ID 4383 E 4764</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J87" t="inlineStr"/>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R87" t="n">
-        <v>139970</v>
+        <v>1380583</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="V87" t="inlineStr"/>
       <c r="W87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>0</v>
       </c>
       <c r="B88" t="n">
         <v>0</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>5330</t>
+          <t>5592</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Fornitura di dispositivo per emostasi “4dryfield PH” per l’Azienda ULSS 2 Marca trevigiana per 24 mesi. ID 5330</t>
+          <t>Affidamento diretto per la fornitura di due sistemi ad ultrasuoni. ID 5592</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Mepa 5025884</t>
+          <t>5265755</t>
         </is>
       </c>
       <c r="K88" t="inlineStr"/>
-      <c r="L88" t="inlineStr"/>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>B692B7E99B</t>
+        </is>
+      </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R88" t="n">
-        <v>104040</v>
+        <v>139460</v>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="V88" t="inlineStr"/>
       <c r="W88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>0</v>
       </c>
       <c r="B89" t="n">
         <v>0</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>5428</t>
+          <t>5453</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Fornitura di accessori e materiale di consumo per stazioni di anestesia e rianimazione - ditta Waldner tecnologie medicali S.r.l. per 24 mesi. ID 5428</t>
+          <t>Affidamento diretto per la fornitura di sacche contagarze per il periodo di 12 mesi. ID 5453</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Mepa 5049174</t>
+          <t>Mepa - 5077909</t>
         </is>
       </c>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R89" t="n">
-        <v>87000</v>
+        <v>26700</v>
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="V89" t="inlineStr"/>
       <c r="W89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>0</v>
       </c>
       <c r="B90" t="n">
         <v>0</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>5713</t>
+          <t>ID 5394</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA AL 31.8.2026. ID 5713</t>
+          <t>PROCEDURA REGIONALE PER LA FORNITURA DI SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA AL 31/12/2025</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J90" t="inlineStr"/>
       <c r="K90" t="inlineStr"/>
       <c r="L90" t="inlineStr"/>
       <c r="M90" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
       <c r="R90" t="n">
-        <v>1954054.2</v>
+        <v>0</v>
       </c>
       <c r="S90" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="V90" t="inlineStr"/>
       <c r="W90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>0</v>
       </c>
       <c r="B91" t="n">
         <v>0</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>5727</t>
+          <t>5623</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di protesi d'anca e cementi, proroga fino al 31/08/2026. ID 5727</t>
+          <t>PROCEDURA APERTA PER LA FORNITURA DI FILI DI SUTURA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 1^ EDIZIONE. RINNOVO BIENNALE. ID 5623</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J91" t="inlineStr"/>
       <c r="K91" t="inlineStr"/>
       <c r="L91" t="inlineStr"/>
       <c r="M91" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R91" t="n">
-        <v>2277199.2</v>
+        <v>1392840</v>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="V91" t="inlineStr"/>
       <c r="W91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>0</v>
       </c>
       <c r="B92" t="n">
         <v>0</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>5789</t>
+          <t>4394</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di protesi ginocchio, proroga fino al 31/12/2025. ID 5789</t>
+          <t>Adesione alla gara regionale per la fornitura di protesi vascolari ed endovascolari fino al 19/5/2029. ID 4394</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J92" t="inlineStr"/>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R92" t="n">
-        <v>204002.3</v>
+        <v>8403290</v>
       </c>
       <c r="S92" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="V92" t="inlineStr"/>
       <c r="W92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>0</v>
       </c>
       <c r="B93" t="n">
         <v>0</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>5690</t>
+          <t>5628</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI PER INFUSIONE - ACCESSI VASCOLARI, 1^ PROCEDURA, DI CUI ALLA DDG AZIENDA ZERO N. 249/2019 E LOTTI 14 E 16 DELLA GARA AZIENDALE DI CUI ALLA DDG 2445/2019. PROROGA FINO AL 31.12.2025. ID 5690</t>
+          <t>Fornitura di shunt carotideo per l’UOC Chirurgia vascolare. ID 5628</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr"/>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Mepa 5389122</t>
+        </is>
+      </c>
       <c r="K93" t="inlineStr"/>
       <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R93" t="n">
-        <v>35332.9</v>
+        <v>139400</v>
       </c>
       <c r="S93" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr"/>
       <c r="W93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>0</v>
       </c>
       <c r="B94" t="n">
         <v>0</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>5803</t>
+          <t>5843</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MEZZI DI OSTEOSINTESI, PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA FINO AL 31.12.2025. ID 5803</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E PER ORAS S.P.A. - 2^EDIZIONE. PROROGA AL 31.3.2026.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr"/>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R94" t="n">
-        <v>145352.73</v>
+        <v>73677</v>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="V94" t="inlineStr"/>
       <c r="W94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>0</v>
       </c>
       <c r="B95" t="n">
         <v>0</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5816</t>
+          <t>5835</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>PROCEDURA REGIONALE PER LA FORNITURA DI RETI CHIRURGICHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL'APSS DI TRENTO, 2^ EDIZIONE. PROROGA AL 31.10.2026. ID 5816</t>
+          <t>FORNITURA DEL SISTEMA “OPTUNE GIO” PER L’UOC NEUROCHIRURGIA DEL P.O. DI TREVISO . ID 5835</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr"/>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Mepa 5864366</t>
+        </is>
+      </c>
       <c r="K95" t="inlineStr"/>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R95" t="n">
-        <v>108316.39</v>
+        <v>126000</v>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr"/>
       <c r="W95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>0</v>
       </c>
       <c r="B96" t="n">
         <v>0</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>5804</t>
+          <t>5276</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PROCEDURA NEGOZIATA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO, SUDDIVISA IN 2 LOTTI FUNZIONALI. PROROGA FINO AL 31.5.2026. ID 5804</t>
+          <t>Fornitura in service di un sistema chirurgico ad ultrasuoni per UOC Neurochirurgia del P.O. di Treviso per 24 mesi. ID 5276</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr"/>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Mepa 4940738</t>
+        </is>
+      </c>
       <c r="K96" t="inlineStr"/>
       <c r="L96" t="inlineStr"/>
       <c r="M96" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R96" t="n">
-        <v>112429.49</v>
+        <v>139970</v>
       </c>
       <c r="S96" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="V96" t="inlineStr"/>
       <c r="W96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>0</v>
       </c>
       <c r="B97" t="n">
         <v>0</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>5859</t>
+          <t>5330</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>ADESIONE ALLE CONVENZIONI STIPULATIE TRA AZIENDA ZERO E LE DITTE AGGIUDICATARIE DELL'APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA AL 31.12.2026. ID 5859</t>
+          <t>Fornitura di dispositivo per emostasi “4dryfield PH” per l’Azienda ULSS 2 Marca trevigiana per 24 mesi. ID 5330</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J97" t="inlineStr"/>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Mepa 5025884</t>
+        </is>
+      </c>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R97" t="n">
-        <v>94481</v>
+        <v>104040</v>
       </c>
       <c r="S97" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="V97" t="inlineStr"/>
       <c r="W97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>0</v>
       </c>
       <c r="B98" t="n">
         <v>0</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>5471</t>
+          <t>5617</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Adesione alle convenzioni relative alla fornitura regionale di “Materiali per ortopedia ”, aggiudicata dalla U.O. Acquisti centralizzati SSR con Decreto n. 188 del 09/11/2017”. ID 5471</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI MEZZI DI SINTESI PER CHIRURGIA VERTEBRALE. PROROGA FINO AL 30.4.2026. ID 5617</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J98" t="inlineStr"/>
       <c r="K98" t="inlineStr"/>
       <c r="L98" t="inlineStr"/>
       <c r="M98" t="inlineStr">
         <is>
           <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R98" t="n">
-        <v>44131</v>
+        <v>934697.0600000001</v>
       </c>
       <c r="S98" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="V98" t="inlineStr"/>
       <c r="W98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>0</v>
       </c>
       <c r="B99" t="n">
         <v>0</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>5450</t>
+          <t>3129, 4543 (rinnovo), 5423 (proroga)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di materiale di consumo per neurostimolatore per UOC Neurochirurgia per 24 mesi. ID 5450</t>
+          <t>Gara regionale, la fornitura di sistemi per dialisi peritoneale domiciliare continua (CAPD), dialisi automatizzata (APD) e sacche. ID 3129</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J99" t="inlineStr"/>
       <c r="K99" t="inlineStr"/>
-      <c r="L99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L99" t="inlineStr"/>
       <c r="M99" t="inlineStr">
         <is>
+          <t>08/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O99" t="inlineStr">
+        <is>
           <t>08/06/2026 00:00</t>
         </is>
       </c>
-      <c r="N99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="R99" t="n">
-        <v>41270</v>
+        <v>4349580</v>
       </c>
       <c r="S99" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="V99" t="inlineStr"/>
       <c r="W99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>0</v>
       </c>
       <c r="B100" t="n">
         <v>0</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>5442</t>
+          <t>5462</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Affidamento diretto per la fornitura di Cateteri per tromboaspirazione per 24 mesi. ID 5442</t>
+          <t>RECEPIMENTO DELLE RISULTANZE DELL’AGGIUDICAZIONE MEDIANTE ACCORDO QUADRO DELLA PROCEDURA APERTA PER LA FORNITURA DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO IN FABBISOGNO ALLA REGIONE DEL VENETO E ALLA PROVINCIA AUTONOMA DI TRENTO, LOTTI 3, 4 E 7. ID 5462</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J100" t="inlineStr"/>
       <c r="K100" t="inlineStr"/>
-      <c r="L100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L100" t="inlineStr"/>
       <c r="M100" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R100" t="n">
-        <v>50000</v>
+        <v>3327819.5</v>
       </c>
       <c r="S100" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="V100" t="inlineStr"/>
       <c r="W100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>0</v>
       </c>
       <c r="B101" t="n">
         <v>0</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>SI2026/00794</t>
+          <t>5682</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “FORNITURA LICENZA MANAGE ENGINE ENDPOINT CENTRAL” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2026/75)</t>
+          <t>Fornitura in noleggio di sistemi per endoscopia flessibile e servizi accessori in fabbisogno alle Aziende Sanitarie e Ospedaliere della Regione del Veneto lotti 5 6 8 9 e 10. Lotti 5682</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J101" t="inlineStr"/>
       <c r="K101" t="inlineStr"/>
       <c r="L101" t="inlineStr"/>
       <c r="M101" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>20/04/2026 23:59</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R101" t="n">
-        <v>0</v>
+        <v>4529590.5</v>
       </c>
       <c r="S101" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="V101" t="inlineStr"/>
       <c r="W101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>0</v>
       </c>
       <c r="B102" t="n">
         <v>0</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>6101</t>
+          <t>5672</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gara regionale per la fornitura di farmaci in concorrenza per le Aziende Sanitarie della Regione del Veneto ed eventuali altri enti aderenti - 31^ Edizione. </t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017), 2^ TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – PROROGA FINO AL 31.12.2025. ID 5672</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J102" t="inlineStr"/>
       <c r="K102" t="inlineStr"/>
       <c r="L102" t="inlineStr"/>
       <c r="M102" t="inlineStr">
         <is>
-          <t>05/06/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>05/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O102" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R102" t="n">
-        <v>0</v>
+        <v>45354.36</v>
       </c>
       <c r="S102" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="V102" t="inlineStr"/>
       <c r="W102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>0</v>
       </c>
       <c r="B103" t="n">
         <v>0</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>5670</t>
+          <t>5862</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA “FARMACI IN ESCLUSIVA – 42^ EDIZIONE”, PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 24/03/2026). ID5670</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017), 2^ TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – PROROGA FINO AL 30.06.2026. ID 5862</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J103" t="inlineStr"/>
       <c r="K103" t="inlineStr"/>
       <c r="L103" t="inlineStr"/>
       <c r="M103" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>24/03/2029 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>24/03/2029 12:00</t>
-[...5 lines deleted...]
-        </is>
+          <t>08/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="R103" t="n">
+        <v>60472.48</v>
       </c>
       <c r="S103" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
       <c r="V103" t="inlineStr"/>
       <c r="W103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>0</v>
       </c>
       <c r="B104" t="n">
         <v>0</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>SI2026/00997</t>
+          <t>5262</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO SERVIZI DIVERSI</t>
+          <t>Recepimento della risultanze della procedura regionale centralizzata per la fornitura, mediante accordo quadro, di Medicazioni Speciali 2^ tranche in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’Azienda Provinciale per i Servizi Sanitari di Trento (APSS) e l’Ospedale Riabilitativo di Alta Specializzazione di Motta di Livenza (ORAS), 3^ edizione. ID 5262</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J104" t="inlineStr"/>
-      <c r="K104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K104" t="inlineStr"/>
       <c r="L104" t="inlineStr"/>
       <c r="M104" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R104" t="n">
-        <v>0</v>
+        <v>1582235.4</v>
       </c>
       <c r="S104" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
       <c r="V104" t="inlineStr"/>
       <c r="W104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>0</v>
       </c>
       <c r="B105" t="n">
         <v>0</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>ID 6059</t>
+          <t>5712</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Fornitura di n. 1 tavolo operatorio per chirurgia oftalmica da destinare alla U.O.C. Oculistica del P.O. di Conegliano ID 6059</t>
+          <t>ADESIONE ALLE CONVENZIONI STIPULATIE TRA AZIENDA ZERO E LE DITTE AGGIUDICATARIE DELL'APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA AL 31.12.2025. ID 5712</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J105" t="inlineStr"/>
       <c r="K105" t="inlineStr"/>
-      <c r="L105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L105" t="inlineStr"/>
       <c r="M105" t="inlineStr">
         <is>
-          <t>27/05/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>27/05/2026 00:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R105" t="n">
-        <v>0</v>
+        <v>55784.97</v>
       </c>
       <c r="S105" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
       <c r="V105" t="inlineStr"/>
       <c r="W105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>0</v>
       </c>
       <c r="B106" t="n">
         <v>0</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>ID5877</t>
+          <t>5429</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Gara regionale - Fornitura mezzi di contrasto in fabbisogno alle Aziende Sanitarie della Regione del Veneto e all’APSS di Trento - Lotti deserti - ID5877</t>
+          <t>Fornitura di accessori e materiale di consumo per stazioni di anestesia e rianimazione - ditta Medival S.r.l. per 24 mesi. ID 5429</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr"/>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Mepa 5049443</t>
+        </is>
+      </c>
       <c r="K106" t="inlineStr"/>
       <c r="L106" t="inlineStr"/>
       <c r="M106" t="inlineStr">
         <is>
-          <t>20/05/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>20/05/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R106" t="n">
-        <v>807278.75</v>
+        <v>0</v>
       </c>
       <c r="S106" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
       <c r="V106" t="inlineStr"/>
       <c r="W106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>0</v>
       </c>
       <c r="B107" t="n">
         <v>0</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>ID5777</t>
+          <t>5298</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Gara regionale - Fornitura annuale farmaci in concorrenza - 27^ edizione - ID5777</t>
+          <t>Fornitura di dispositivi medici per cardiochirurgia della ditta Medical Instruments S.p.a. per 12 mesi. ID 5298</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J107" t="inlineStr"/>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Mepa 4873359</t>
+        </is>
+      </c>
       <c r="K107" t="inlineStr"/>
       <c r="L107" t="inlineStr"/>
       <c r="M107" t="inlineStr">
         <is>
-          <t>20/05/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>20/05/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R107" t="n">
-        <v>535896.4</v>
+        <v>75000</v>
       </c>
       <c r="S107" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
       <c r="V107" t="inlineStr"/>
       <c r="W107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>0</v>
       </c>
       <c r="B108" t="n">
         <v>0</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>ID5958</t>
+          <t>5329</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Gara regionale - fornitura farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto - 41^ edizione - ID 5958</t>
+          <t>Fornitura di sigillante chirurgico per l’Azienda ULSS 2 Marca trevigiana per 24 mesi. ID 5329</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J108" t="inlineStr"/>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Mepa 4940887</t>
+        </is>
+      </c>
       <c r="K108" t="inlineStr"/>
       <c r="L108" t="inlineStr"/>
       <c r="M108" t="inlineStr">
         <is>
-          <t>20/05/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>20/05/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R108" t="n">
-        <v>4877892</v>
+        <v>139400</v>
       </c>
       <c r="S108" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
       <c r="V108" t="inlineStr"/>
       <c r="W108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>0</v>
       </c>
       <c r="B109" t="n">
         <v>0</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>SI2026/00906</t>
+          <t>5427</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEL SERVIZIO DI MISURAZIONE DELLA QUALITÀ PERCEPITA SULLE ATTIVITÀ VERSO L’UTENZA IN CAPO ALLE VARIE UU.OO. AZIENDALI, E PARTICOLARMENTE IN RELAZIONE ALL’UTILIZZO DEL FASCICOLO SANITARIO ELETTRONICO (FSE) PER L’ANNO 2026</t>
+          <t>Fornitura di accessori e materiale di consumo per stazioni di anestesia e rianimazione - ditta Masimo Europe Limited per 12 mesi. ID 5427</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Mepa 5049079</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr"/>
       <c r="L109" t="inlineStr"/>
       <c r="M109" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R109" t="n">
-        <v>0</v>
+        <v>139877</v>
       </c>
       <c r="S109" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
       <c r="V109" t="inlineStr"/>
       <c r="W109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>0</v>
       </c>
       <c r="B110" t="n">
         <v>0</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>SI2026/00913</t>
+          <t>4609</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE ORDINARIA E ASSISTENZA PER IL SOFTWARE “BASE” MIDDLEWARE DI MICROBIOLOGIA PER L’ANNO 2026; LICENZA D’USO PER IL SOFTWARE “GROUPER CMS-DRG UNLIMITED USERS - MULTIPRESIDIO” PER UN PERIODO DI 12 MESI.</t>
+          <t>Adesione all'Accordo Quadro relativo all’appalto specifico per la fornitura, suddivisa in 32 lotti prestazionali, di Materiale per ortopedia – 3^ Edizione. ID 4609</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J110" t="inlineStr"/>
       <c r="K110" t="inlineStr"/>
       <c r="L110" t="inlineStr"/>
       <c r="M110" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R110" t="n">
-        <v>0</v>
+        <v>594362.5600000001</v>
       </c>
       <c r="S110" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="V110" t="inlineStr"/>
       <c r="W110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>0</v>
       </c>
       <c r="B111" t="n">
         <v>0</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>SI2026/00740</t>
+          <t>5747</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA SU APPLICATIVI AZIENDALI (CUP, REPOSITORY, VIEWER REFERTI, MODULO PROFESSIONI SANITARIE, MODULO MOBILITÀ INTERNA) E MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA SULLA PIATTAFORMA DIGITALE E-PERSONAM.</t>
+          <t>Adesione Accordo quadro per fornitura di Medicazioni Speciali 2^ tranche in fabbisogno alle Aziende Sanitarie della Regione del Veneto, all’Azienda Provinciale per i Servizi Sanitari di Trento (APSS) e l’Ospedale Riabilitativo di Alta Specializzazione di Motta di Livenza (ORAS), 3^ edizione. lotto 47. ID 5747</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J111" t="inlineStr"/>
       <c r="K111" t="inlineStr"/>
       <c r="L111" t="inlineStr"/>
       <c r="M111" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R111" t="n">
-        <v>0</v>
+        <v>125527.33</v>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="V111" t="inlineStr"/>
       <c r="W111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>0</v>
       </c>
       <c r="B112" t="n">
         <v>0</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>TEC_2026_067</t>
+          <t>5442</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>SERVIZIO DI REDAZIONE DELLE ATTESTAZIONI DI PRESTAZIONE ENERGETICA E ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A CASE DELLA COMUNITA’ DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Affidamento diretto per la fornitura di Cateteri per tromboaspirazione per 24 mesi. ID 5442</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>RDO_MEPA_6328958</t>
+          <t>Mepa - 5069981</t>
         </is>
       </c>
       <c r="K112" t="inlineStr"/>
       <c r="L112" t="inlineStr">
         <is>
-          <t>BBDF635C3B</t>
+          <t>B61D9CAF0B</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>19/05/2026 10:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>19/05/2032 10:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>22/06/2026 12:00</t>
-[...4 lines deleted...]
-          <t>12/06/2026</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R112" t="n">
-        <v>26257</v>
+        <v>50000</v>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
       <c r="V112" t="inlineStr"/>
       <c r="W112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>0</v>
       </c>
       <c r="B113" t="n">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>6045</t>
+          <t>5450</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Affidamento diretto del "servizio di assicurazione per la responsabilità professionale dei dipendenti tecnici" per il periodo di 36 mesi dal 31/05/2026 al 31/05/2029.</t>
+          <t>Affidamento diretto per la fornitura di materiale di consumo per neurostimolatore per UOC Neurochirurgia per 24 mesi. ID 5450</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>217406484</t>
+          <t>Mepa - 5075461</t>
         </is>
       </c>
       <c r="K113" t="inlineStr"/>
       <c r="L113" t="inlineStr">
         <is>
-          <t>BB7C81F81C</t>
+          <t>B5E2E8FB35</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>19/05/2026 00:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>19/05/2032 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>29/04/2026 00:00</t>
-[...4 lines deleted...]
-          <t>19/05/2026</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R113" t="n">
-        <v>43969.95</v>
+        <v>41270</v>
       </c>
       <c r="S113" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
       <c r="V113" t="inlineStr"/>
       <c r="W113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>0</v>
       </c>
       <c r="B114" t="n">
         <v>0</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>6085</t>
+          <t>SI2026/00794</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Fornitura di “farmaci in concorrenza di cui agli Appalti specifici dal VII° al IX° - farmaci esclusivi per centri autorizzati dal I° al XIV° Appalto – farmaci in concorrenza dal I° al V° Appalto”, per le Aziende Sanitarie della Regione del Veneto. Ulteriore proroga fino al 30/10/2026, nelle more di gare regionali.</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “FORNITURA LICENZA MANAGE ENGINE ENDPOINT CENTRAL” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2026/75)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J114" t="inlineStr"/>
       <c r="K114" t="inlineStr"/>
       <c r="L114" t="inlineStr"/>
       <c r="M114" t="inlineStr">
         <is>
-          <t>18/05/2026 00:00</t>
+          <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>18/05/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>20/04/2026 23:59</t>
         </is>
       </c>
       <c r="R114" t="n">
         <v>0</v>
       </c>
       <c r="S114" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
       <c r="V114" t="inlineStr"/>
       <c r="W114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>0</v>
       </c>
       <c r="B115" t="n">
         <v>0</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>5955</t>
+          <t>6101</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Adesione a gara regionale per l'affidamento del servizio di disinfestazione da zanzare per emergenza sanitaria insorta a seguito di casi umani di infezioni da Virus Dengue, Chikungunya, Zika, West Nile e Usutu, a favore delle Aziende Ulss della Regione del Veneto </t>
+          <t xml:space="preserve">Gara regionale per la fornitura di farmaci in concorrenza per le Aziende Sanitarie della Regione del Veneto ed eventuali altri enti aderenti - 31^ Edizione. </t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J115" t="inlineStr"/>
       <c r="K115" t="inlineStr"/>
       <c r="L115" t="inlineStr"/>
       <c r="M115" t="inlineStr">
         <is>
-          <t>14/05/2026 00:00</t>
+          <t>05/06/2026 00:00</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>14/05/2032 00:00</t>
-[...4 lines deleted...]
-          <t>24/02/2030 00:00</t>
+          <t>05/06/2032 00:00</t>
         </is>
       </c>
       <c r="R115" t="n">
-        <v>170982.73</v>
+        <v>0</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
       <c r="V115" t="inlineStr"/>
       <c r="W115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>0</v>
       </c>
       <c r="B116" t="n">
         <v>0</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>SI2026/01124</t>
+          <t>SI2026/00997</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DELLA FORNITURA DI N. 2 FIREWALL, DI N. 7 SWITCH E LICENZE FORTIGATE PER AGGIORNARE L’INFRASTRUTTURA NETWORKING IN USO ALLA CENTRALE OPERATIVA SUEM 118.</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO SERVIZI DIVERSI</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J116" t="inlineStr"/>
-      <c r="K116" t="inlineStr"/>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>I45F25000130006</t>
+        </is>
+      </c>
       <c r="L116" t="inlineStr"/>
       <c r="M116" t="inlineStr">
         <is>
-          <t>06/05/2026 12:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R116" t="n">
         <v>0</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
       <c r="V116" t="inlineStr"/>
       <c r="W116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>0</v>
       </c>
       <c r="B117" t="n">
         <v>0</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>SI2026/77</t>
+          <t>5670</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Become Suite comodato visore meta quest 3s ed accessori + esperienze di Realtà Virtuale Augmented</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA “FARMACI IN ESCLUSIVA – 42^ EDIZIONE”, PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 24/03/2026). ID5670</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J117" t="inlineStr"/>
       <c r="K117" t="inlineStr"/>
       <c r="L117" t="inlineStr"/>
       <c r="M117" t="inlineStr">
         <is>
-          <t>28/04/2026 12:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>24/03/2029 00:00</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>24/03/2029 12:00</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
       </c>
       <c r="S117" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
       <c r="V117" t="inlineStr"/>
       <c r="W117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>0</v>
       </c>
       <c r="B118" t="n">
         <v>0</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>SI2026/00878</t>
+          <t>ID 6059</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE INFORMATIZZATA DELLE ATTIVITÀ AMMINISTRATIVE CONNESSE ALLE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO RIFERITE AL PERSONALE DIPENDENTE E PARASUBORDINATO ANNO 2026</t>
+          <t>Fornitura di n. 1 tavolo operatorio per chirurgia oftalmica da destinare alla U.O.C. Oculistica del P.O. di Conegliano ID 6059</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H118" t="inlineStr"/>
       <c r="I118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J118" t="inlineStr"/>
       <c r="K118" t="inlineStr"/>
-      <c r="L118" t="inlineStr"/>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>BBEA198B07</t>
+        </is>
+      </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>24/04/2026 12:00</t>
+          <t>27/05/2026 00:00</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-        </is>
+          <t>27/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="R118" t="n">
+        <v>0</v>
       </c>
       <c r="S118" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
       <c r="V118" t="inlineStr"/>
       <c r="W118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>0</v>
       </c>
       <c r="B119" t="n">
         <v>0</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>SI2026/64</t>
+          <t>ID5958</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEL SERVIZIO “ADEGUAMENTO DEI SISTEMI DI COMUNICAZIONE E SERVIZI ON LINE AZIENDALI CHE UTILIZZANO IL SISTEMA WEBQUALITY”.</t>
+          <t>Gara regionale - fornitura farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto - 41^ edizione - ID 5958</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J119" t="inlineStr"/>
-      <c r="K119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K119" t="inlineStr"/>
       <c r="L119" t="inlineStr"/>
       <c r="M119" t="inlineStr">
         <is>
-          <t>24/04/2026 12:00</t>
+          <t>20/05/2026 00:00</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>24/04/2027 12:00</t>
-[...4 lines deleted...]
-          <t>24/04/2026 12:00</t>
+          <t>20/05/2032 00:00</t>
         </is>
       </c>
       <c r="R119" t="n">
-        <v>0</v>
+        <v>4877892</v>
       </c>
       <c r="S119" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
       <c r="V119" t="inlineStr"/>
       <c r="W119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>0</v>
       </c>
       <c r="B120" t="n">
         <v>0</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>ID 6018</t>
+          <t>ID5877</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Adesione ai programmi di valutazione esterna di qualità (VEQ) in microbiologia per UOC Microbiologia, UOC Laboratorio Analisi e UOC Medicina Trasfusionale dell'Aulss 2 per il periodo dal 01/04/2026 al 31/03/2027.</t>
+          <t>Gara regionale - Fornitura mezzi di contrasto in fabbisogno alle Aziende Sanitarie della Regione del Veneto e all’APSS di Trento - Lotti deserti - ID5877</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J120" t="inlineStr"/>
       <c r="K120" t="inlineStr"/>
       <c r="L120" t="inlineStr"/>
       <c r="M120" t="inlineStr">
         <is>
-          <t>20/04/2026 00:00</t>
+          <t>20/05/2026 00:00</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>20/04/2032 00:00</t>
+          <t>20/05/2032 00:00</t>
         </is>
       </c>
       <c r="R120" t="n">
-        <v>76500.02</v>
+        <v>807278.75</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
       <c r="V120" t="inlineStr"/>
       <c r="W120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>0</v>
       </c>
       <c r="B121" t="n">
         <v>0</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>SI2026/00801</t>
+          <t>ID5777</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI PER L’ANNO 2026: MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER APPLICATIVI “METEDA”; LICENZA DEL SOFTWARE DI PENETRATION TESTING “PENTERA”; MANUTENZIONE EVOLUTIVA SU APPLICATIVO “GEPADIALWEB” PER ADEGUAMENTO MODULO PRESCRITTIVO DEMATERIALIZZATA (AUTENTICAZIONE A DUE FATTORI); ACQUISIZIONE ACCESSORI PER ALLESTIMENTO E RINNOVAMENTO SALE RIUNIONI.; GESTIONE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO</t>
+          <t>Gara regionale - Fornitura annuale farmaci in concorrenza - 27^ edizione - ID5777</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H121" t="inlineStr"/>
       <c r="I121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J121" t="inlineStr"/>
       <c r="K121" t="inlineStr"/>
       <c r="L121" t="inlineStr"/>
       <c r="M121" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>20/05/2026 00:00</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>20/05/2032 00:00</t>
         </is>
       </c>
       <c r="R121" t="n">
-        <v>0</v>
+        <v>535896.4</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T121" t="inlineStr"/>
       <c r="U121" t="inlineStr"/>
       <c r="V121" t="inlineStr"/>
       <c r="W121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>0</v>
       </c>
       <c r="B122" t="n">
         <v>0</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>SI2026/00852</t>
+          <t>ID 6092</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER LA FORNITURA DI PORTATILI E ACCESSORI AL FINE DI RISPONDERE ALLE ESIGENZE DELLE DIVERSE STRUTTURE ORGANIZZATIVE AZIENDALI IN ADESIONE ALL’ACCORDO QUADRO CONSIP “PC PORTATILI, MOBILE WORKSTATION E CHROMEBOOK 2 - LOTTO 1”.</t>
+          <t>Servizio di recupero e cattura di cani, gatti ed altri animali domestici nel territorio di competenza della Azienda ULSS 2 Marca Trevigiana, per il periodo di 3 mesi - ID 6092</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H122" t="inlineStr"/>
       <c r="I122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J122" t="inlineStr"/>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>217899246</t>
+        </is>
+      </c>
       <c r="K122" t="inlineStr"/>
       <c r="L122" t="inlineStr"/>
       <c r="M122" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>31/07/2026 12:00</t>
         </is>
       </c>
       <c r="R122" t="n">
-        <v>0</v>
+        <v>38040.01</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr"/>
       <c r="V122" t="inlineStr"/>
       <c r="W122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>0</v>
       </c>
       <c r="B123" t="n">
         <v>0</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>ID 5744</t>
+          <t>SI2026/00740</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Gara regionale XIII° Appalto specifico fornitura farmaci in concorrenza per le Aziende sanitarie della Regione del Veneto, Azienda sanitaria dell’Alto Adige – comprensorio di Bolzano e ASPP di Trento. ID5744</t>
+          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA SU APPLICATIVI AZIENDALI (CUP, REPOSITORY, VIEWER REFERTI, MODULO PROFESSIONI SANITARIE, MODULO MOBILITÀ INTERNA) E MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA SULLA PIATTAFORMA DIGITALE E-PERSONAM.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H123" t="inlineStr"/>
       <c r="I123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J123" t="inlineStr"/>
       <c r="K123" t="inlineStr"/>
       <c r="L123" t="inlineStr"/>
       <c r="M123" t="inlineStr">
         <is>
-          <t>15/04/2026 00:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>15/04/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O123" t="inlineStr">
+        <is>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R123" t="n">
-        <v>20143918</v>
+        <v>0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T123" t="inlineStr"/>
       <c r="U123" t="inlineStr"/>
       <c r="V123" t="inlineStr"/>
       <c r="W123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>0</v>
       </c>
       <c r="B124" t="n">
         <v>0</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>5519</t>
+          <t>SI2026/00906</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Contratto Quadro Opa ID 1367 “Servizi di connettività nell’ambito del Sistema Pubblico di Connettività” (SPC2 Connettività) - Contratto Esecutivo OPA ID 5519</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEL SERVIZIO DI MISURAZIONE DELLA QUALITÀ PERCEPITA SULLE ATTIVITÀ VERSO L’UTENZA IN CAPO ALLE VARIE UU.OO. AZIENDALI, E PARTICOLARMENTE IN RELAZIONE ALL’UTILIZZO DEL FASCICOLO SANITARIO ELETTRONICO (FSE) PER L’ANNO 2026</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
       <c r="I124" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J124" t="inlineStr"/>
-      <c r="K124" t="inlineStr"/>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>I45F25000130006</t>
+        </is>
+      </c>
       <c r="L124" t="inlineStr"/>
       <c r="M124" t="inlineStr">
         <is>
-          <t>09/04/2026 12:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>09/04/2032 12:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O124" t="inlineStr">
+        <is>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R124" t="n">
-        <v>354439.06</v>
+        <v>0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr"/>
       <c r="V124" t="inlineStr"/>
       <c r="W124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>0</v>
       </c>
       <c r="B125" t="n">
         <v>0</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>SI2026/00708</t>
+          <t>SI2026/00913</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DELLA CREAZIONE DI UN VIDEO DIVULGAZIONE SU TEMATICHE COLLEGATE AL FASCICOLO SANITARIO ELETTRONICO (FSE) E RELATIVO SUPPORTO</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE ORDINARIA E ASSISTENZA PER IL SOFTWARE “BASE” MIDDLEWARE DI MICROBIOLOGIA PER L’ANNO 2026; LICENZA D’USO PER IL SOFTWARE “GROUPER CMS-DRG UNLIMITED USERS - MULTIPRESIDIO” PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J125" t="inlineStr"/>
-      <c r="K125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K125" t="inlineStr"/>
       <c r="L125" t="inlineStr"/>
       <c r="M125" t="inlineStr">
         <is>
-          <t>03/04/2026 12:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R125" t="n">
         <v>0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr"/>
       <c r="V125" t="inlineStr"/>
       <c r="W125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>0</v>
       </c>
       <c r="B126" t="n">
         <v>0</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>SI2026/00533</t>
+          <t>TEC_2026_067</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA SU “APPLICATIVI DEDALUS” IN FUNZIONE DELL’AVVIO DEL SIO REGIONALE</t>
+          <t>SERVIZIO DI REDAZIONE DELLE ATTESTAZIONI DI PRESTAZIONE ENERGETICA E ALTRE ATTIVITA’ COLLEGATE SU EDIFICI ADIBITI A CASE DELLA COMUNITA’ DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H126" t="inlineStr"/>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Si</t>
-[...8 lines deleted...]
-      <c r="L126" t="inlineStr"/>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>RDO_MEPA_6328958</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr"/>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>BBDF635C3B</t>
+        </is>
+      </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>03/04/2026 12:00</t>
+          <t>19/05/2026 10:00</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>19/05/2032 10:00</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>22/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="R126" t="n">
-        <v>0</v>
+        <v>26257</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T126" t="inlineStr"/>
       <c r="U126" t="inlineStr"/>
       <c r="V126" t="inlineStr"/>
       <c r="W126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>0</v>
       </c>
       <c r="B127" t="n">
         <v>0</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>SI2026/00454</t>
+          <t>6045</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO TERRITORIALE DEI DISTRETTI DI TREVISO E ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DI TREVISO PER L’ANNO 2026.</t>
+          <t>Affidamento diretto del "servizio di assicurazione per la responsabilità professionale dei dipendenti tecnici" per il periodo di 36 mesi dal 31/05/2026 al 31/05/2029.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
       <c r="I127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J127" t="inlineStr"/>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>217406484</t>
+        </is>
+      </c>
       <c r="K127" t="inlineStr"/>
-      <c r="L127" t="inlineStr"/>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>BB7C81F81C</t>
+        </is>
+      </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>03/04/2026 12:00</t>
+          <t>19/05/2026 00:00</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>19/05/2032 00:00</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>29/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
         </is>
       </c>
       <c r="R127" t="n">
-        <v>0</v>
+        <v>43969.95</v>
       </c>
       <c r="S127" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T127" t="inlineStr"/>
       <c r="U127" t="inlineStr"/>
       <c r="V127" t="inlineStr"/>
       <c r="W127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>0</v>
       </c>
       <c r="B128" t="n">
         <v>0</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>6085</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
+          <t>Fornitura di “farmaci in concorrenza di cui agli Appalti specifici dal VII° al IX° - farmaci esclusivi per centri autorizzati dal I° al XIV° Appalto – farmaci in concorrenza dal I° al V° Appalto”, per le Aziende Sanitarie della Regione del Veneto. Ulteriore proroga fino al 30/10/2026, nelle more di gare regionali.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H128" t="inlineStr"/>
       <c r="I128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" t="inlineStr"/>
       <c r="K128" t="inlineStr"/>
       <c r="L128" t="inlineStr"/>
       <c r="M128" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>18/05/2026 00:00</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>02/04/2031 00:00</t>
-[...9 lines deleted...]
-          <t>20/05/2026</t>
+          <t>18/05/2032 00:00</t>
         </is>
       </c>
       <c r="R128" t="n">
-        <v>136500</v>
+        <v>0</v>
       </c>
       <c r="S128" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T128" t="inlineStr"/>
       <c r="U128" t="inlineStr"/>
       <c r="V128" t="inlineStr"/>
       <c r="W128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>0</v>
       </c>
       <c r="B129" t="n">
         <v>0</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>TEC_FS_040</t>
+          <t>5955</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Fornitura e posa di segnaletica e cartellonistica informativa direzionale presso le case e ospedali di comunità vari edifici azienda Ulss 2 Marca Trevigiana</t>
+          <t xml:space="preserve">Adesione a gara regionale per l'affidamento del servizio di disinfestazione da zanzare per emergenza sanitaria insorta a seguito di casi umani di infezioni da Virus Dengue, Chikungunya, Zika, West Nile e Usutu, a favore delle Aziende Ulss della Regione del Veneto </t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
       <c r="I129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J129" t="inlineStr"/>
       <c r="K129" t="inlineStr"/>
       <c r="L129" t="inlineStr"/>
       <c r="M129" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>14/05/2026 00:00</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>31/12/2028 00:00</t>
+          <t>14/05/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O129" t="inlineStr">
+        <is>
+          <t>24/02/2030 00:00</t>
         </is>
       </c>
       <c r="R129" t="n">
-        <v>139000</v>
+        <v>170982.73</v>
       </c>
       <c r="S129" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T129" t="inlineStr"/>
       <c r="U129" t="inlineStr"/>
       <c r="V129" t="inlineStr"/>
       <c r="W129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>0</v>
       </c>
       <c r="B130" t="n">
         <v>0</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>5870</t>
+          <t>SI2026/01124</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO IN ACCORDO QUADRO DI SERVIZI DI ASSISTENZA MEDICA PRESSO I PRESIDI OSPEDALIERI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 12 MESI, AI SENSI DELL’ART. 10, CO 1 E 2, DEL D.L. N. 34/2023.</t>
+          <t>AFFIDAMENTO DELLA FORNITURA DI N. 2 FIREWALL, DI N. 7 SWITCH E LICENZE FORTIGATE PER AGGIORNARE L’INFRASTRUTTURA NETWORKING IN USO ALLA CENTRALE OPERATIVA SUEM 118.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H130" t="inlineStr"/>
       <c r="I130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" t="inlineStr"/>
       <c r="K130" t="inlineStr"/>
       <c r="L130" t="inlineStr"/>
       <c r="M130" t="inlineStr">
         <is>
-          <t>01/04/2026 00:00</t>
+          <t>06/05/2026 12:00</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>01/04/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R130" t="n">
-        <v>7547040</v>
+        <v>0</v>
       </c>
       <c r="S130" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr"/>
       <c r="V130" t="inlineStr"/>
       <c r="W130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>0</v>
       </c>
       <c r="B131" t="n">
         <v>0</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>SI2026/00703</t>
+          <t>SI2026/77</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: LICENZA APPLICATIVO “SWIFTMR” (SOFTWARE A SUPPORTO DELLA REFERTAZIONE DI IMMAGINI PRODOTTE DALLE RISONANZE MAGNETICHE) PER UN PERIODO DI 12 MESI</t>
+          <t>Become Suite comodato visore meta quest 3s ed accessori + esperienze di Realtà Virtuale Augmented</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H131" t="inlineStr"/>
       <c r="I131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J131" t="inlineStr"/>
       <c r="K131" t="inlineStr"/>
       <c r="L131" t="inlineStr"/>
       <c r="M131" t="inlineStr">
         <is>
-          <t>30/03/2026 12:00</t>
+          <t>28/04/2026 12:00</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R131" t="n">
         <v>0</v>
       </c>
       <c r="S131" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr"/>
       <c r="V131" t="inlineStr"/>
       <c r="W131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>0</v>
       </c>
       <c r="B132" t="n">
         <v>0</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>SI2026/00603</t>
+          <t>SI2026/64</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEL SERVIZIO “CAMPAGNA DI SENSIBILIZZAZIONE SULLE TEMATICHE DEL FASCICOLO SANITARIO ELETTRONICO”.</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEL SERVIZIO “ADEGUAMENTO DEI SISTEMI DI COMUNICAZIONE E SERVIZI ON LINE AZIENDALI CHE UTILIZZANO IL SISTEMA WEBQUALITY”.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
       <c r="I132" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J132" t="inlineStr"/>
       <c r="K132" t="inlineStr">
         <is>
           <t>I45F25000130006</t>
         </is>
       </c>
       <c r="L132" t="inlineStr"/>
       <c r="M132" t="inlineStr">
         <is>
-          <t>19/03/2026 12:00</t>
+          <t>24/04/2026 12:00</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>24/04/2027 12:00</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>24/04/2026 12:00</t>
         </is>
       </c>
       <c r="R132" t="n">
         <v>0</v>
       </c>
       <c r="S132" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr"/>
       <c r="V132" t="inlineStr"/>
       <c r="W132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>0</v>
       </c>
       <c r="B133" t="n">
         <v>0</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>SI2026/00524</t>
+          <t>SI2026/00878</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: MANUTENZIONE ORDINARIA “POSDEB PER PAGOPA”, “DRAEGER INFINITY GATEWAY”, “ANCELIA”, “PIATTAFORMA LIFERAY E APP ULSS 2 CUP TREVISO” , "AUXILIUM", "CRED.NET", MANUTENZIONE EVOLUTIVA SISTEMA "SEMA"</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE INFORMATIZZATA DELLE ATTIVITÀ AMMINISTRATIVE CONNESSE ALLE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO RIFERITE AL PERSONALE DIPENDENTE E PARASUBORDINATO ANNO 2026</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H133" t="inlineStr"/>
       <c r="I133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J133" t="inlineStr"/>
       <c r="K133" t="inlineStr"/>
       <c r="L133" t="inlineStr"/>
       <c r="M133" t="inlineStr">
         <is>
-          <t>19/03/2026 12:00</t>
+          <t>24/04/2026 12:00</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>05/08/2026 12:00</t>
+        </is>
       </c>
       <c r="S133" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T133" t="inlineStr"/>
       <c r="U133" t="inlineStr"/>
       <c r="V133" t="inlineStr"/>
       <c r="W133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>0</v>
       </c>
       <c r="B134" t="n">
         <v>0</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>SI2026/00456</t>
+          <t>ID 6018</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED EVOLUTIVA PER IL “SERVIZIO PRENOTAZIONE ON LINE BOOKING” E GLI IMPIANTI “ELIMINA CODE” PER L’ANNO 2026.</t>
+          <t>Adesione ai programmi di valutazione esterna di qualità (VEQ) in microbiologia per UOC Microbiologia, UOC Laboratorio Analisi e UOC Medicina Trasfusionale dell'Aulss 2 per il periodo dal 01/04/2026 al 31/03/2027.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H134" t="inlineStr"/>
       <c r="I134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J134" t="inlineStr"/>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>MEPA-6189091</t>
+        </is>
+      </c>
       <c r="K134" t="inlineStr"/>
       <c r="L134" t="inlineStr"/>
       <c r="M134" t="inlineStr">
         <is>
-          <t>19/03/2026 12:00</t>
+          <t>20/04/2026 00:00</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>20/04/2032 00:00</t>
         </is>
       </c>
       <c r="R134" t="n">
-        <v>0</v>
+        <v>76500.02</v>
       </c>
       <c r="S134" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr"/>
       <c r="V134" t="inlineStr"/>
       <c r="W134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>0</v>
       </c>
       <c r="B135" t="n">
         <v>0</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>SI2026/00343</t>
+          <t>SI2026/00852</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PER RINNOVO LICENZE PER LA PIATTAFORMA SOFTWARE BOARD (GESTIONE VARIAZIONI E REPORTISTICA PIANO INVESTIMENTI, CEPA, BEP) ANNO 2026.</t>
+          <t>AFFIDAMENTO PER LA FORNITURA DI PORTATILI E ACCESSORI AL FINE DI RISPONDERE ALLE ESIGENZE DELLE DIVERSE STRUTTURE ORGANIZZATIVE AZIENDALI IN ADESIONE ALL’ACCORDO QUADRO CONSIP “PC PORTATILI, MOBILE WORKSTATION E CHROMEBOOK 2 - LOTTO 1”.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H135" t="inlineStr"/>
       <c r="I135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J135" t="inlineStr"/>
       <c r="K135" t="inlineStr"/>
       <c r="L135" t="inlineStr"/>
       <c r="M135" t="inlineStr">
         <is>
-          <t>19/03/2026 12:00</t>
+          <t>17/04/2026 12:00</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R135" t="n">
         <v>0</v>
       </c>
       <c r="S135" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr"/>
       <c r="V135" t="inlineStr"/>
       <c r="W135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>0</v>
       </c>
       <c r="B136" t="n">
         <v>0</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>SI2026/00455</t>
+          <t>SI2026/00801</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA DEGLI APPLICATIVI IN USO NEL DISTRETTO DI ASOLO PER ADEGUAMENTO ALLE SPECIFICHE TECNICHE PREVISTE DAL SIO REGIONALE</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI PER L’ANNO 2026: MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER APPLICATIVI “METEDA”; LICENZA DEL SOFTWARE DI PENETRATION TESTING “PENTERA”; MANUTENZIONE EVOLUTIVA SU APPLICATIVO “GEPADIALWEB” PER ADEGUAMENTO MODULO PRESCRITTIVO DEMATERIALIZZATA (AUTENTICAZIONE A DUE FATTORI); ACQUISIZIONE ACCESSORI PER ALLESTIMENTO E RINNOVAMENTO SALE RIUNIONI.; GESTIONE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J136" t="inlineStr"/>
       <c r="K136" t="inlineStr"/>
       <c r="L136" t="inlineStr"/>
       <c r="M136" t="inlineStr">
         <is>
-          <t>19/03/2026 12:00</t>
+          <t>17/04/2026 12:00</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R136" t="n">
         <v>0</v>
       </c>
       <c r="S136" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr"/>
       <c r="V136" t="inlineStr"/>
       <c r="W136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>0</v>
       </c>
       <c r="B137" t="n">
         <v>0</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>SI2026/00453</t>
+          <t>ID 5744</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED EVOLUTIVA RELATIVA AL PORTALE WEB, INTRANET, SERVIZI DIGITALI ON-LINE E DI PRENOTAZIONE PER L’ANNO 2026.</t>
+          <t>Gara regionale XIII° Appalto specifico fornitura farmaci in concorrenza per le Aziende sanitarie della Regione del Veneto, Azienda sanitaria dell’Alto Adige – comprensorio di Bolzano e ASPP di Trento. ID5744</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H137" t="inlineStr"/>
       <c r="I137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J137" t="inlineStr"/>
       <c r="K137" t="inlineStr"/>
       <c r="L137" t="inlineStr"/>
       <c r="M137" t="inlineStr">
         <is>
-          <t>19/03/2026 12:00</t>
+          <t>15/04/2026 00:00</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>15/04/2032 00:00</t>
         </is>
       </c>
       <c r="R137" t="n">
-        <v>0</v>
+        <v>20143918</v>
       </c>
       <c r="S137" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr"/>
       <c r="V137" t="inlineStr"/>
       <c r="W137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>0</v>
       </c>
       <c r="B138" t="n">
         <v>0</v>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>5519</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO PER ESECUZIONE DELLE VERIFICHE PERIODICHE E STRAORDINARIE DEGLI IMPIANTI ELEVATORI PER LE VARI SEDI DELL’ ULSS 2 MARCA TREVIGIANA. </t>
+          <t>Contratto Quadro Opa ID 1367 “Servizi di connettività nell’ambito del Sistema Pubblico di Connettività” (SPC2 Connettività) - Contratto Esecutivo OPA ID 5519</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H138" t="inlineStr"/>
       <c r="I138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J138" t="inlineStr"/>
       <c r="K138" t="inlineStr"/>
-      <c r="L138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L138" t="inlineStr"/>
       <c r="M138" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>09/04/2026 12:00</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>19/03/2029 00:00</t>
+          <t>09/04/2032 12:00</t>
         </is>
       </c>
       <c r="R138" t="n">
-        <v>46564</v>
+        <v>354439.06</v>
       </c>
       <c r="S138" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr"/>
       <c r="V138" t="inlineStr"/>
       <c r="W138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>0</v>
       </c>
       <c r="B139" t="n">
         <v>0</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>5909</t>
+          <t>SI2026/00454</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Affidamento diretto fornitura farmaco Pylclari ev 1500 mbq/ml - in attesa di gara regionale - ID 5909</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO TERRITORIALE DEI DISTRETTI DI TREVISO E ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DI TREVISO PER L’ANNO 2026.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H139" t="inlineStr"/>
       <c r="I139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J139" t="inlineStr"/>
       <c r="K139" t="inlineStr"/>
-      <c r="L139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L139" t="inlineStr"/>
       <c r="M139" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>03/04/2026 12:00</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>19/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O139" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R139" t="n">
-        <v>52650</v>
+        <v>0</v>
       </c>
       <c r="S139" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T139" t="inlineStr"/>
       <c r="U139" t="inlineStr"/>
       <c r="V139" t="inlineStr"/>
       <c r="W139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>0</v>
       </c>
       <c r="B140" t="n">
         <v>0</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>5776</t>
+          <t>SI2026/00533</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura Regionale per la fornitura di farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto - 39 ^ Edizione. </t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA SU “APPLICATIVI DEDALUS” IN FUNZIONE DELL’AVVIO DEL SIO REGIONALE</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H140" t="inlineStr"/>
       <c r="I140" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J140" t="inlineStr"/>
-      <c r="K140" t="inlineStr"/>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>I46G21001710006</t>
+        </is>
+      </c>
       <c r="L140" t="inlineStr"/>
       <c r="M140" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>03/04/2026 12:00</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>19/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O140" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R140" t="n">
         <v>0</v>
       </c>
       <c r="S140" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T140" t="inlineStr"/>
       <c r="U140" t="inlineStr"/>
       <c r="V140" t="inlineStr"/>
       <c r="W140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>0</v>
       </c>
       <c r="B141" t="n">
         <v>0</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>SI2026/00530</t>
+          <t>SI2026/00708</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER IL SISTEMA “ATLANTE” PER GLI ANNI 2026-2027-2028</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DELLA CREAZIONE DI UN VIDEO DIVULGAZIONE SU TEMATICHE COLLEGATE AL FASCICOLO SANITARIO ELETTRONICO (FSE) E RELATIVO SUPPORTO</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H141" t="inlineStr"/>
       <c r="I141" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J141" t="inlineStr"/>
-      <c r="K141" t="inlineStr"/>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>I45F25000130006</t>
+        </is>
+      </c>
       <c r="L141" t="inlineStr"/>
       <c r="M141" t="inlineStr">
         <is>
-          <t>13/03/2026 12:00</t>
+          <t>03/04/2026 12:00</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R141" t="n">
         <v>0</v>
       </c>
       <c r="S141" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T141" t="inlineStr"/>
       <c r="U141" t="inlineStr"/>
       <c r="V141" t="inlineStr"/>
       <c r="W141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>0</v>
       </c>
       <c r="B142" t="n">
         <v>0</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>SI2026/00418</t>
+          <t>TEC_FS_040</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” – AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – SERVIZIO PER LA FORNITURA DI LICENZE FORTINET CON INSTALLAZIONE E MANUTENZIONE ANNUALE FUNZIONALI ALLA MIGRAZIONE NEL POLO STRATEGICO NAZIONALE (PSN) DI ALCUNI APPLICATIVI AZIENDALI.</t>
+          <t>Fornitura e posa di segnaletica e cartellonistica informativa direzionale presso le case e ospedali di comunità vari edifici azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H142" t="inlineStr"/>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>217238253</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr"/>
       <c r="L142" t="inlineStr"/>
       <c r="M142" t="inlineStr">
         <is>
-          <t>13/03/2026 12:00</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>31/12/2028 00:00</t>
         </is>
       </c>
       <c r="R142" t="n">
-        <v>0</v>
+        <v>139000</v>
       </c>
       <c r="S142" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T142" t="inlineStr"/>
       <c r="U142" t="inlineStr"/>
       <c r="V142" t="inlineStr"/>
       <c r="W142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>0</v>
       </c>
       <c r="B143" t="n">
         <v>0</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>SI2026/00417</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER APPLICATIVI “INFOCER” PER L’ANNO 2026.</t>
+          <t>SERVIZIO DI MANUTENZIONE DEL VERDE PRESSO LE SEDI DELL’ AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER LA DURATA DI SEI MESI.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J143" t="inlineStr"/>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>6211152</t>
+        </is>
+      </c>
       <c r="K143" t="inlineStr"/>
       <c r="L143" t="inlineStr"/>
       <c r="M143" t="inlineStr">
         <is>
-          <t>13/03/2026 12:00</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>02/04/2031 00:00</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>09/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="R143" t="n">
-        <v>0</v>
+        <v>136500</v>
       </c>
       <c r="S143" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr"/>
       <c r="V143" t="inlineStr"/>
       <c r="W143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>0</v>
       </c>
       <c r="B144" t="n">
         <v>0</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>5385</t>
+          <t>5870</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve"> servizio di manutenzione alla carrozzeria degli automezzi dell’AULSS n.2 Marca trevigiana.ID 5385</t>
+          <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO IN ACCORDO QUADRO DI SERVIZI DI ASSISTENZA MEDICA PRESSO I PRESIDI OSPEDALIERI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 12 MESI, AI SENSI DELL’ART. 10, CO 1 E 2, DEL D.L. N. 34/2023.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H144" t="inlineStr"/>
       <c r="I144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J144" t="inlineStr"/>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>212670588</t>
+        </is>
+      </c>
       <c r="K144" t="inlineStr"/>
-      <c r="L144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L144" t="inlineStr"/>
       <c r="M144" t="inlineStr">
         <is>
-          <t>12/03/2026 00:00</t>
+          <t>01/04/2026 00:00</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>12/03/2032 00:00</t>
+          <t>01/04/2032 00:00</t>
         </is>
       </c>
       <c r="R144" t="n">
-        <v>38000</v>
+        <v>7547040</v>
       </c>
       <c r="S144" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr"/>
       <c r="V144" t="inlineStr"/>
       <c r="W144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>0</v>
       </c>
       <c r="B145" t="n">
         <v>0</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>5780</t>
+          <t>SI2026/00703</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">servizio di “assistenza legale specifica per la tutela dei minori per i Distretti di Treviso e di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana, per il biennio 2026-2027. ID 5780 </t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: LICENZA APPLICATIVO “SWIFTMR” (SOFTWARE A SUPPORTO DELLA REFERTAZIONE DI IMMAGINI PRODOTTE DALLE RISONANZE MAGNETICHE) PER UN PERIODO DI 12 MESI</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H145" t="inlineStr"/>
       <c r="I145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J145" t="inlineStr"/>
       <c r="K145" t="inlineStr"/>
-      <c r="L145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L145" t="inlineStr"/>
       <c r="M145" t="inlineStr">
         <is>
-          <t>12/03/2026 00:00</t>
+          <t>30/03/2026 12:00</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>12/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R145" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="S145" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T145" t="inlineStr"/>
       <c r="U145" t="inlineStr"/>
       <c r="V145" t="inlineStr"/>
       <c r="W145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>0</v>
       </c>
       <c r="B146" t="n">
         <v>0</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>SI2025/227</t>
+          <t>ID 4373</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Rinnovo 36 licenze Microsoft Office 365 E3 per personale Ufficio Risorse Umane</t>
+          <t>Fornitura di n. 6 lettini di rianimazione neonatale per sale parto da destinare alla U.O. di Pediatria del P.O. di Conegliano dell’Azienda ULSS 2 Marca Trevigiana. ID 4373</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H146" t="inlineStr"/>
       <c r="I146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J146" t="inlineStr"/>
       <c r="K146" t="inlineStr"/>
       <c r="L146" t="inlineStr"/>
       <c r="M146" t="inlineStr">
         <is>
-          <t>06/03/2026 12:00</t>
+          <t>25/03/2026 12:00</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
-          <t>05/08/2026 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>16/04/2026 12:00</t>
+        </is>
       </c>
       <c r="S146" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T146" t="inlineStr"/>
       <c r="U146" t="inlineStr"/>
       <c r="V146" t="inlineStr"/>
       <c r="W146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>0</v>
       </c>
       <c r="B147" t="n">
         <v>0</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>SI2026/00425</t>
+          <t>SI2026/00453</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: LICENZE ORACLE “EMBEDDED” PER APPLICATIVI GPI SPA; CONNETTIVITÀ A BANDA LARGA (COPERTURA DI 6 FIBRE OTTICHE TRA L’OSPEDALE CIVILE DI CONEGLIANO E L’OSPEDALE DE GIRONCOLI DI CONEGLIANO) PER IL PERIODO RELATIVO AL 1° SEMESTRE 2026; MANUTENZIONE STORAGE IBM FLASHSYSTEM 5035 IN USO A CASTELFRANCO VENETO PER GLI ANNI 2026-2027 E ATTIVITÀ DI PATCHING SULL’INFRASTRUTTURA “ORACLE HOPERA”, ACQUISIZIONE PROIETTORI IN FUNZIONE DELL’ALLESTIMENTO E IL RINNOVAMENTO DELLE SALE RIUNIO</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED EVOLUTIVA RELATIVA AL PORTALE WEB, INTRANET, SERVIZI DIGITALI ON-LINE E DI PRENOTAZIONE PER L’ANNO 2026.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
       <c r="I147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J147" t="inlineStr"/>
       <c r="K147" t="inlineStr"/>
       <c r="L147" t="inlineStr"/>
       <c r="M147" t="inlineStr">
         <is>
-          <t>06/03/2026 12:00</t>
+          <t>19/03/2026 12:00</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R147" t="n">
         <v>0</v>
       </c>
       <c r="S147" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T147" t="inlineStr"/>
       <c r="U147" t="inlineStr"/>
       <c r="V147" t="inlineStr"/>
       <c r="W147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>0</v>
       </c>
       <c r="B148" t="n">
         <v>0</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>TEC_2026_024</t>
+          <t>SI2026/00343</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO DI VULNERABILITA’ SISMICA PRESSO OSPEDALE DI CASTELFRANCO VENETO PADIGLIONE K E DISTRETTO DI ASOLO. </t>
+          <t>AFFIDAMENTO PER RINNOVO LICENZE PER LA PIATTAFORMA SOFTWARE BOARD (GESTIONE VARIAZIONI E REPORTISTICA PIANO INVESTIMENTI, CEPA, BEP) ANNO 2026.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H148" t="inlineStr"/>
       <c r="I148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J148" t="inlineStr"/>
       <c r="K148" t="inlineStr"/>
       <c r="L148" t="inlineStr"/>
       <c r="M148" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>19/03/2026 12:00</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>06/03/2029 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R148" t="n">
-        <v>139000</v>
+        <v>0</v>
       </c>
       <c r="S148" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr"/>
       <c r="V148" t="inlineStr"/>
       <c r="W148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>0</v>
       </c>
       <c r="B149" t="n">
         <v>0</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>ID 4113</t>
+          <t>SI2026/00524</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Gara regionale per l'affidamento dei servizi di vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale del Veneto - 2^ edizione). Adesione alla convenzione relativa al lotto n. 6 “Servizio di vigilanza attiva e attività correlate per le strutture ubicate nel territorio della provincia di Treviso” per la durata di cinque anni.</t>
+          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: MANUTENZIONE ORDINARIA “POSDEB PER PAGOPA”, “DRAEGER INFINITY GATEWAY”, “ANCELIA”, “PIATTAFORMA LIFERAY E APP ULSS 2 CUP TREVISO” , "AUXILIUM", "CRED.NET", MANUTENZIONE EVOLUTIVA SISTEMA "SEMA"</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H149" t="inlineStr"/>
       <c r="I149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J149" t="inlineStr"/>
       <c r="K149" t="inlineStr"/>
-      <c r="L149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L149" t="inlineStr"/>
       <c r="M149" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>19/03/2026 12:00</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>06/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R149" t="n">
-        <v>3641064</v>
+        <v>0</v>
       </c>
       <c r="S149" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T149" t="inlineStr"/>
       <c r="U149" t="inlineStr"/>
       <c r="V149" t="inlineStr"/>
       <c r="W149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>0</v>
       </c>
       <c r="B150" t="n">
         <v>0</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>ID 5705</t>
+          <t>SI2026/00456</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Fornitura dell’alimento a fini speciali Aldixyl (formulazioni diverse) - Affidamento diretto - ID5705</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED EVOLUTIVA PER IL “SERVIZIO PRENOTAZIONE ON LINE BOOKING” E GLI IMPIANTI “ELIMINA CODE” PER L’ANNO 2026.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H150" t="inlineStr"/>
       <c r="I150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J150" t="inlineStr"/>
       <c r="K150" t="inlineStr"/>
       <c r="L150" t="inlineStr"/>
       <c r="M150" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>19/03/2026 12:00</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>06/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O150" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R150" t="n">
-        <v>40599.6</v>
+        <v>0</v>
       </c>
       <c r="S150" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr"/>
       <c r="V150" t="inlineStr"/>
       <c r="W150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>0</v>
       </c>
       <c r="B151" t="n">
         <v>0</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>ID 5908</t>
+          <t>SI2026/00455</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Fornitura del farmaco PURSENNID - principio attivo SENNA FOGLIA (GLUCOSIDI PURI) - Affidamento diretto - ID5908</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE EVOLUTIVA DEGLI APPLICATIVI IN USO NEL DISTRETTO DI ASOLO PER ADEGUAMENTO ALLE SPECIFICHE TECNICHE PREVISTE DAL SIO REGIONALE</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H151" t="inlineStr"/>
       <c r="I151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J151" t="inlineStr"/>
       <c r="K151" t="inlineStr"/>
       <c r="L151" t="inlineStr"/>
       <c r="M151" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>19/03/2026 12:00</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>06/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R151" t="n">
-        <v>139500</v>
+        <v>0</v>
       </c>
       <c r="S151" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T151" t="inlineStr"/>
       <c r="U151" t="inlineStr"/>
       <c r="V151" t="inlineStr"/>
       <c r="W151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>0</v>
       </c>
       <c r="B152" t="n">
         <v>0</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>ID 5063</t>
+          <t>SI2026/00603</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Servizio di nutrizione parentale domiciliare per pazienti affetti da gravi patologie invalidanti a carico del sistema gastrointestinale - Affidamento diretto - ID 5063</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEL SERVIZIO “CAMPAGNA DI SENSIBILIZZAZIONE SULLE TEMATICHE DEL FASCICOLO SANITARIO ELETTRONICO”.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H152" t="inlineStr"/>
       <c r="I152" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J152" t="inlineStr"/>
-      <c r="K152" t="inlineStr"/>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>I45F25000130006</t>
+        </is>
+      </c>
       <c r="L152" t="inlineStr"/>
       <c r="M152" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>19/03/2026 12:00</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>06/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R152" t="n">
-        <v>139900</v>
+        <v>0</v>
       </c>
       <c r="S152" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T152" t="inlineStr"/>
       <c r="U152" t="inlineStr"/>
       <c r="V152" t="inlineStr"/>
       <c r="W152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>0</v>
       </c>
       <c r="B153" t="n">
         <v>0</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>ID 5689</t>
+          <t>5909</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Fornitura del farmaco “Naxiglo” - Affidamento diretto - ID 5689</t>
+          <t>Affidamento diretto fornitura farmaco Pylclari ev 1500 mbq/ml - in attesa di gara regionale - ID 5909</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H153" t="inlineStr"/>
       <c r="I153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t xml:space="preserve"> MEPA 6014571</t>
+          <t>MEPA - 6014648</t>
         </is>
       </c>
       <c r="K153" t="inlineStr"/>
-      <c r="L153" t="inlineStr"/>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>BA4F44A49A</t>
+        </is>
+      </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>19/03/2026 00:00</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>06/03/2032 00:00</t>
+          <t>19/03/2032 00:00</t>
         </is>
       </c>
       <c r="R153" t="n">
-        <v>59800</v>
+        <v>52650</v>
       </c>
       <c r="S153" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr"/>
       <c r="V153" t="inlineStr"/>
       <c r="W153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>0</v>
       </c>
       <c r="B154" t="n">
         <v>0</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>SI2026/00367</t>
+          <t>5776</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: SERVIZIO FORTI ANALYZER (FAZ) E SERVIZIO VCLOUD CON SUPPORTO SPECIALISTICO PER L’ANNO 2026; LICENZA E MANUTENZIONE DEL PRODOTTO “BUSINESS PROCESS MANAGEMENT ARXIVAR” IN USO NELLA UOC DI NEUROLOGIA DI TREVISO PER IL PERIODO 1.4.2026-31.3.2027</t>
+          <t xml:space="preserve">Procedura Regionale per la fornitura di farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto - 39 ^ Edizione. </t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H154" t="inlineStr"/>
       <c r="I154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J154" t="inlineStr"/>
       <c r="K154" t="inlineStr"/>
       <c r="L154" t="inlineStr"/>
       <c r="M154" t="inlineStr">
         <is>
-          <t>27/02/2026 12:00</t>
+          <t>19/03/2026 00:00</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>19/03/2032 00:00</t>
         </is>
       </c>
       <c r="R154" t="n">
         <v>0</v>
       </c>
       <c r="S154" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T154" t="inlineStr"/>
       <c r="U154" t="inlineStr"/>
       <c r="V154" t="inlineStr"/>
       <c r="W154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>0</v>
       </c>
       <c r="B155" t="n">
         <v>0</v>
       </c>
-      <c r="C155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DI UN “SERVIZIO DI NOLEGGIO E ASSISTENZA PER N. 28 WORKSTATION ABBINATE AD APPLICATIVI TESI IN USO PRESSO VARIE UNITÀ OPERATIVE AZIENDALI PER IL PERIODO 2026-2027”.</t>
+          <t xml:space="preserve">SERVIZIO PER ESECUZIONE DELLE VERIFICHE PERIODICHE E STRAORDINARIE DEGLI IMPIANTI ELEVATORI PER LE VARI SEDI DELL’ ULSS 2 MARCA TREVIGIANA. </t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H155" t="inlineStr"/>
       <c r="I155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J155" t="inlineStr"/>
       <c r="K155" t="inlineStr"/>
-      <c r="L155" t="inlineStr"/>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>BC1F2F888</t>
+        </is>
+      </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>20/02/2026 12:00</t>
+          <t>19/03/2026 00:00</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>19/03/2029 00:00</t>
         </is>
       </c>
       <c r="R155" t="n">
-        <v>0</v>
+        <v>46564</v>
       </c>
       <c r="S155" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T155" t="inlineStr"/>
       <c r="U155" t="inlineStr"/>
       <c r="V155" t="inlineStr"/>
       <c r="W155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>0</v>
       </c>
       <c r="B156" t="n">
         <v>0</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>SI2026/00082</t>
+          <t>SI2026/00417</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: ESTRAZIONE DATI PER IL SIO RELATIVI ALL’APPLICATIVO “ADT LISA” DISTRETTO DI TREVISO (DATI TRANSAZIONALI PER LISTE D’ATTESA DI RICOVERO E DATI STORICI DEGLI EPISODI DI RICOVERO); MANUTENZIONE ORDINARIA ED EVOLUTIVA PER GLI APPLICATIVI IN USO NELLA UOC FARMACIA OSPEDALIERA DI CASTELFRANCO VENETO PER L’ANNO 2026</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER APPLICATIVI “INFOCER” PER L’ANNO 2026.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H156" t="inlineStr"/>
       <c r="I156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J156" t="inlineStr"/>
       <c r="K156" t="inlineStr"/>
       <c r="L156" t="inlineStr"/>
       <c r="M156" t="inlineStr">
         <is>
-          <t>20/02/2026 12:00</t>
+          <t>13/03/2026 12:00</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R156" t="n">
         <v>0</v>
       </c>
       <c r="S156" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr"/>
       <c r="V156" t="inlineStr"/>
       <c r="W156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>0</v>
       </c>
       <c r="B157" t="n">
         <v>0</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>SI2026/00216</t>
+          <t>SI2026/00530</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” – AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – AGGIORNAMENTO DELL’APPLICATIVO DI PROTOCOLLO “ARCHIFLOW” ALLA VERSIONE “NOVA” E MIGRAZIONE NEL POLO STRATEGICO NAZIONALE (PSN).</t>
+          <t>AFFIDAMENTO SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER IL SISTEMA “ATLANTE” PER GLI ANNI 2026-2027-2028</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H157" t="inlineStr"/>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J157" t="inlineStr"/>
-      <c r="K157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K157" t="inlineStr"/>
       <c r="L157" t="inlineStr"/>
       <c r="M157" t="inlineStr">
         <is>
-          <t>20/02/2026 12:00</t>
+          <t>13/03/2026 12:00</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R157" t="n">
         <v>0</v>
       </c>
       <c r="S157" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T157" t="inlineStr"/>
       <c r="U157" t="inlineStr"/>
       <c r="V157" t="inlineStr"/>
       <c r="W157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>0</v>
       </c>
       <c r="B158" t="n">
         <v>0</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>SI2026/00264</t>
+          <t>SI2026/00418</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEI SEGUENTI SERVIZI: SUPPORTO SPECIALISTICO PER LA REDAZIONE GRAFICA E DOCUMENTALE, COMPRESO FOCUS SUL FASCICOLO SANITARIO ELETTRONICO, DEL DOCUMENTO AZIENDALE; SERVIZIO DI STAMPA DEL DOCUMENTO AZIENDALE, COMPRESA LA SEZIONE DEDICATA AL FASCICOLO SANITARIO ELETTRONICO (FSE).</t>
+          <t>NEXT GENERATION EU – PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” – AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – SERVIZIO PER LA FORNITURA DI LICENZE FORTINET CON INSTALLAZIONE E MANUTENZIONE ANNUALE FUNZIONALI ALLA MIGRAZIONE NEL POLO STRATEGICO NAZIONALE (PSN) DI ALCUNI APPLICATIVI AZIENDALI.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H158" t="inlineStr"/>
       <c r="I158" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J158" t="inlineStr"/>
-      <c r="K158" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>I91F25000470006</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr"/>
       <c r="M158" t="inlineStr">
         <is>
-          <t>20/02/2026 12:00</t>
+          <t>13/03/2026 12:00</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R158" t="n">
         <v>0</v>
       </c>
       <c r="S158" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T158" t="inlineStr"/>
       <c r="U158" t="inlineStr"/>
       <c r="V158" t="inlineStr"/>
       <c r="W158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>0</v>
       </c>
       <c r="B159" t="n">
         <v>0</v>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>SI2026/00271</t>
+          <t>5385</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI PER L’ANNO 2026: MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA PER L’APPLICATIVO “DIGISTAT”; MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER L’APPLICATIVO “MARGHERITA 3”; MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER LA SOLUZIONE DI POSTA “MAIL SERVER RELAY”; MANUTENZIONE ORDINARIA E ASSISTENZA SUI MODULI “GIADA”; MANUTENZIONE PER IL SISTEMA DI RILEVAZIONE DELLE PRESENZE; MANUTENZIONE ORDINARIA E ASSISTENZA APPLICATIVI “ITEASY”.</t>
+          <t xml:space="preserve"> servizio di manutenzione alla carrozzeria degli automezzi dell’AULSS n.2 Marca trevigiana.ID 5385</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H159" t="inlineStr"/>
       <c r="I159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J159" t="inlineStr"/>
       <c r="K159" t="inlineStr"/>
-      <c r="L159" t="inlineStr"/>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>BA42383ABC</t>
+        </is>
+      </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>20/02/2026 12:00</t>
+          <t>12/03/2026 00:00</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>12/03/2032 00:00</t>
         </is>
       </c>
       <c r="R159" t="n">
-        <v>0</v>
+        <v>38000</v>
       </c>
       <c r="S159" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T159" t="inlineStr"/>
       <c r="U159" t="inlineStr"/>
       <c r="V159" t="inlineStr"/>
       <c r="W159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>0</v>
       </c>
       <c r="B160" t="n">
         <v>0</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>ID 5822</t>
+          <t>5780</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Castelfranco (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5822</t>
+          <t xml:space="preserve">servizio di “assistenza legale specifica per la tutela dei minori per i Distretti di Treviso e di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana, per il biennio 2026-2027. ID 5780 </t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H160" t="inlineStr"/>
       <c r="I160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160" t="inlineStr"/>
       <c r="K160" t="inlineStr"/>
-      <c r="L160" t="inlineStr"/>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>B98A07F675</t>
+        </is>
+      </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>12/03/2026 00:00</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>18/02/2032 00:00</t>
-[...4 lines deleted...]
-          <t>23/01/2026 00:00</t>
+          <t>12/03/2032 00:00</t>
         </is>
       </c>
       <c r="R160" t="n">
-        <v>110000</v>
+        <v>70000</v>
       </c>
       <c r="S160" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T160" t="inlineStr"/>
       <c r="U160" t="inlineStr"/>
       <c r="V160" t="inlineStr"/>
       <c r="W160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>0</v>
       </c>
       <c r="B161" t="n">
         <v>0</v>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>ID 5825</t>
+          <t>SI2026/00425</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Vittorio Veneto (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5825</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: LICENZE ORACLE “EMBEDDED” PER APPLICATIVI GPI SPA; CONNETTIVITÀ A BANDA LARGA (COPERTURA DI 6 FIBRE OTTICHE TRA L’OSPEDALE CIVILE DI CONEGLIANO E L’OSPEDALE DE GIRONCOLI DI CONEGLIANO) PER IL PERIODO RELATIVO AL 1° SEMESTRE 2026; MANUTENZIONE STORAGE IBM FLASHSYSTEM 5035 IN USO A CASTELFRANCO VENETO PER GLI ANNI 2026-2027 E ATTIVITÀ DI PATCHING SULL’INFRASTRUTTURA “ORACLE HOPERA”, ACQUISIZIONE PROIETTORI IN FUNZIONE DELL’ALLESTIMENTO E IL RINNOVAMENTO DELLE SALE RIUNIO</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H161" t="inlineStr"/>
       <c r="I161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J161" t="inlineStr"/>
       <c r="K161" t="inlineStr"/>
       <c r="L161" t="inlineStr"/>
       <c r="M161" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>18/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
-          <t>19/01/2026 00:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R161" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="S161" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T161" t="inlineStr"/>
       <c r="U161" t="inlineStr"/>
       <c r="V161" t="inlineStr"/>
       <c r="W161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>0</v>
       </c>
       <c r="B162" t="n">
         <v>0</v>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>ID 5824</t>
+          <t>SI2025/227</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Motta di Livenza  (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5824</t>
+          <t>Rinnovo 36 licenze Microsoft Office 365 E3 per personale Ufficio Risorse Umane</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H162" t="inlineStr"/>
       <c r="I162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J162" t="inlineStr"/>
       <c r="K162" t="inlineStr"/>
       <c r="L162" t="inlineStr"/>
       <c r="M162" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>18/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
-          <t>19/01/2026 00:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="R162" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="S162" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T162" t="inlineStr"/>
       <c r="U162" t="inlineStr"/>
       <c r="V162" t="inlineStr"/>
       <c r="W162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>0</v>
       </c>
       <c r="B163" t="n">
         <v>0</v>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>ID 5823</t>
+          <t>ID 5063</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Villorba (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5823</t>
+          <t>Servizio di nutrizione parentale domiciliare per pazienti affetti da gravi patologie invalidanti a carico del sistema gastrointestinale - Affidamento diretto - ID 5063</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H163" t="inlineStr"/>
       <c r="I163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" t="inlineStr"/>
       <c r="K163" t="inlineStr"/>
       <c r="L163" t="inlineStr"/>
       <c r="M163" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>18/02/2032 00:00</t>
-[...4 lines deleted...]
-          <t>23/01/2026 00:00</t>
+          <t>06/03/2032 00:00</t>
         </is>
       </c>
       <c r="R163" t="n">
-        <v>110000</v>
+        <v>139900</v>
       </c>
       <c r="S163" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T163" t="inlineStr"/>
       <c r="U163" t="inlineStr"/>
       <c r="V163" t="inlineStr"/>
       <c r="W163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>0</v>
       </c>
       <c r="B164" t="n">
         <v>0</v>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>ID 5821</t>
+          <t>ID 5689</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Oderzo (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5821.</t>
+          <t>Fornitura del farmaco “Naxiglo” - Affidamento diretto - ID 5689</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
       <c r="I164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>210820491</t>
+          <t xml:space="preserve"> MEPA 6014571</t>
         </is>
       </c>
       <c r="K164" t="inlineStr"/>
       <c r="L164" t="inlineStr"/>
       <c r="M164" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>18/02/2032 00:00</t>
-[...4 lines deleted...]
-          <t>19/01/2026 00:00</t>
+          <t>06/03/2032 00:00</t>
         </is>
       </c>
       <c r="R164" t="n">
-        <v>110000</v>
+        <v>59800</v>
       </c>
       <c r="S164" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T164" t="inlineStr"/>
       <c r="U164" t="inlineStr"/>
       <c r="V164" t="inlineStr"/>
       <c r="W164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>0</v>
       </c>
       <c r="B165" t="n">
         <v>0</v>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>ID 5388</t>
+          <t>TEC_2026_024</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Servizio di supporto all'attività di analisi e piazzamento dei contratti assicurativi per l'Azienda ULSS 2 Marca trevigiana per il periodo di 24 mesi (ID 5388)</t>
+          <t xml:space="preserve">SERVIZIO DI VULNERABILITA’ SISMICA PRESSO OSPEDALE DI CASTELFRANCO VENETO PADIGLIONE K E DISTRETTO DI ASOLO. </t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H165" t="inlineStr"/>
       <c r="I165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J165" t="inlineStr"/>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>216086635</t>
+        </is>
+      </c>
       <c r="K165" t="inlineStr"/>
       <c r="L165" t="inlineStr"/>
       <c r="M165" t="inlineStr">
         <is>
-          <t>17/02/2026 12:35</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>17/02/2032 12:35</t>
+          <t>06/03/2029 00:00</t>
         </is>
       </c>
       <c r="R165" t="n">
-        <v>19000</v>
+        <v>139000</v>
       </c>
       <c r="S165" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr"/>
       <c r="V165" t="inlineStr"/>
       <c r="W165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>0</v>
       </c>
       <c r="B166" t="n">
         <v>0</v>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>SI2026/00203</t>
+          <t>ID 5705</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU – PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” – AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – MIGRAZIONE DI TRE SERVIZI (TABLEAU, TUTELA DELLA SALUTE DEI CONSUMATORI/TA ZOONOSI E PROTOCOLLO) CON ACCESSO AL INDUSTRY STANDARD “IAAS SHARE HA” IN ADESIONE AL POLO STRATEGICO NAZIONALE (PSN) IN APPLICAZIONE DELLA “STRATEGIA CLOUD ITALIA”.</t>
+          <t>Fornitura dell’alimento a fini speciali Aldixyl (formulazioni diverse) - Affidamento diretto - ID5705</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>MEPA 6012158</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr"/>
       <c r="L166" t="inlineStr"/>
       <c r="M166" t="inlineStr">
         <is>
-          <t>05/02/2026 12:00</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
-[...4 lines deleted...]
-          <t>04/08/2026 12:00</t>
+          <t>06/03/2032 00:00</t>
         </is>
       </c>
       <c r="R166" t="n">
-        <v>0</v>
+        <v>40599.6</v>
       </c>
       <c r="S166" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T166" t="inlineStr"/>
       <c r="U166" t="inlineStr"/>
       <c r="V166" t="inlineStr"/>
       <c r="W166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>0</v>
       </c>
       <c r="B167" t="n">
         <v>0</v>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>5766</t>
+          <t>ID 4113</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
+          <t>Gara regionale per l'affidamento dei servizi di vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale del Veneto - 2^ edizione). Adesione alla convenzione relativa al lotto n. 6 “Servizio di vigilanza attiva e attività correlate per le strutture ubicate nel territorio della provincia di Treviso” per la durata di cinque anni.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
       <c r="I167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J167" t="inlineStr"/>
       <c r="K167" t="inlineStr"/>
-      <c r="L167" t="inlineStr"/>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>BAAB4515FB</t>
+        </is>
+      </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>05/02/2026 00:00</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>05/02/2032 00:00</t>
+          <t>06/03/2032 00:00</t>
         </is>
       </c>
       <c r="R167" t="n">
-        <v>0</v>
+        <v>3641064</v>
       </c>
       <c r="S167" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T167" t="inlineStr"/>
       <c r="U167" t="inlineStr"/>
       <c r="V167" t="inlineStr"/>
       <c r="W167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>0</v>
       </c>
       <c r="B168" t="n">
         <v>0</v>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>5430</t>
+          <t>ID 5908</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di reagenti, consumabili dedicati all’apparecchiatura di proprietà “Separatore AutoMacs-pro” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
+          <t>Fornitura del farmaco PURSENNID - principio attivo SENNA FOGLIA (GLUCOSIDI PURI) - Affidamento diretto - ID5908</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
       <c r="I168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J168" t="inlineStr"/>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>MEPA 6014498</t>
+        </is>
+      </c>
       <c r="K168" t="inlineStr"/>
       <c r="L168" t="inlineStr"/>
       <c r="M168" t="inlineStr">
         <is>
-          <t>05/02/2026 00:00</t>
+          <t>06/03/2026 00:00</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>05/02/2032 00:00</t>
+          <t>06/03/2032 00:00</t>
         </is>
       </c>
       <c r="R168" t="n">
-        <v>0</v>
+        <v>139500</v>
       </c>
       <c r="S168" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T168" t="inlineStr"/>
       <c r="U168" t="inlineStr"/>
       <c r="V168" t="inlineStr"/>
       <c r="W168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>0</v>
       </c>
       <c r="B169" t="n">
         <v>0</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>ID 4425</t>
+          <t>SI2026/00367</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la fornitura in service di facovitrectomi e facoemulsificatori e relativo materiale di consumo da destinare alle UU.OO. di Oculistica dell'Azienda ULSS n. 2 Marca trevigiana ID 4425</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: SERVIZIO FORTI ANALYZER (FAZ) E SERVIZIO VCLOUD CON SUPPORTO SPECIALISTICO PER L’ANNO 2026; LICENZA E MANUTENZIONE DEL PRODOTTO “BUSINESS PROCESS MANAGEMENT ARXIVAR” IN USO NELLA UOC DI NEUROLOGIA DI TREVISO PER IL PERIODO 1.4.2026-31.3.2027</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H169" t="inlineStr"/>
       <c r="I169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J169" t="inlineStr"/>
       <c r="K169" t="inlineStr"/>
       <c r="L169" t="inlineStr"/>
       <c r="M169" t="inlineStr">
         <is>
-          <t>04/02/2026 00:00</t>
+          <t>27/02/2026 12:00</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>04/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
-          <t>06/03/2026 12:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R169" t="n">
         <v>0</v>
       </c>
       <c r="S169" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T169" t="inlineStr"/>
       <c r="U169" t="inlineStr"/>
       <c r="V169" t="inlineStr"/>
       <c r="W169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>0</v>
       </c>
       <c r="B170" t="n">
         <v>0</v>
       </c>
-      <c r="C170" t="inlineStr"/>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>SI2026/00264</t>
+        </is>
+      </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SULLA PIATTAFORMA SOFTWARE JHIS (APPLICATIVO JHIS DI GESTIONE DEI SERVIZI DI PRONTO SOCCORSO - APPLICATIVO JHIS MECAU PER LA GESTIONE DELLA CARTELLA CLINICA UO MEDICINA D'URGENZA - APPLICATIVO JHIS MECAU PER LA GESTIONE DELLA CARTELLA CLINICA UO MIDOLLO OSSEO - APPLICATIVO JHIS MECAU PER LA GESTIONE DELLA CARTELLA CLINICA UO EMATOLOGIA)” (ISTRUTTORIA 2025/300)</t>
+          <t>NEXT GENERATION EU - PNRR M6C2I1.3.1B “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE (FSE)”. AFFIDAMENTO DEI SEGUENTI SERVIZI: SUPPORTO SPECIALISTICO PER LA REDAZIONE GRAFICA E DOCUMENTALE, COMPRESO FOCUS SUL FASCICOLO SANITARIO ELETTRONICO, DEL DOCUMENTO AZIENDALE; SERVIZIO DI STAMPA DEL DOCUMENTO AZIENDALE, COMPRESA LA SEZIONE DEDICATA AL FASCICOLO SANITARIO ELETTRONICO (FSE).</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
       <c r="I170" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J170" t="inlineStr"/>
       <c r="K170" t="inlineStr"/>
-      <c r="L170" t="inlineStr"/>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>I45F25000130006</t>
+        </is>
+      </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>02/02/2026 00:00</t>
+          <t>20/02/2026 12:00</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>02/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
-          <t>09/02/2026 23:59</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R170" t="n">
         <v>0</v>
       </c>
       <c r="S170" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T170" t="inlineStr"/>
       <c r="U170" t="inlineStr"/>
       <c r="V170" t="inlineStr"/>
       <c r="W170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>0</v>
       </c>
       <c r="B171" t="n">
         <v>0</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>SI2026/0030</t>
+          <t>SI2026/00216</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER L’AMBIENTE MOODLE PER LA FAD AZIENDALE PER GLI ANNI 2026-2027; MONITORAGGIO DA REMOTO DI PAZIENTI CARDIOLOGICI AFFERENTI AGLI AMBULATORI DELLO SCOMPENSO CARDIACO; SISTEMA DI COMUNICAZIONE, MONITORAGGIO ED ALLERTA PER LANCIARE ALLARMI IN CASO DI AGGRESSIONE, COMPRENSIVO DI N. 240 DISPOSITIVI DI SICUREZZA INDIVIDUALE, AD USO DEL PERSONALE AZIENDALE PER GLI ANNI 2026-2027; FORNITURA PLOTTER CANON GP-4</t>
+          <t>NEXT GENERATION EU – PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” – AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – AGGIORNAMENTO DELL’APPLICATIVO DI PROTOCOLLO “ARCHIFLOW” ALLA VERSIONE “NOVA” E MIGRAZIONE NEL POLO STRATEGICO NAZIONALE (PSN).</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H171" t="inlineStr"/>
       <c r="I171" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J171" t="inlineStr"/>
-      <c r="K171" t="inlineStr"/>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>I91F25000470006</t>
+        </is>
+      </c>
       <c r="L171" t="inlineStr"/>
       <c r="M171" t="inlineStr">
         <is>
-          <t>30/01/2026 12:00</t>
+          <t>20/02/2026 12:00</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R171" t="n">
         <v>0</v>
       </c>
       <c r="S171" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T171" t="inlineStr"/>
       <c r="U171" t="inlineStr"/>
       <c r="V171" t="inlineStr"/>
       <c r="W171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>0</v>
       </c>
       <c r="B172" t="n">
         <v>0</v>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>SI2025/02959</t>
+          <t>SI2026/00082</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>ACQUISIZIONE PC PORTATILI IN ADESIONE ALL’ACCORDO QUADRO CONSIP “PC PORTATILI, MOBILE WORKSTATION E CHROMEBOOK 2 - LOTTO 1”.</t>
+          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI: ESTRAZIONE DATI PER IL SIO RELATIVI ALL’APPLICATIVO “ADT LISA” DISTRETTO DI TREVISO (DATI TRANSAZIONALI PER LISTE D’ATTESA DI RICOVERO E DATI STORICI DEGLI EPISODI DI RICOVERO); MANUTENZIONE ORDINARIA ED EVOLUTIVA PER GLI APPLICATIVI IN USO NELLA UOC FARMACIA OSPEDALIERA DI CASTELFRANCO VENETO PER L’ANNO 2026</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H172" t="inlineStr"/>
       <c r="I172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J172" t="inlineStr"/>
       <c r="K172" t="inlineStr"/>
       <c r="L172" t="inlineStr"/>
       <c r="M172" t="inlineStr">
         <is>
-          <t>30/01/2026 12:00</t>
+          <t>20/02/2026 12:00</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R172" t="n">
         <v>0</v>
       </c>
       <c r="S172" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr"/>
       <c r="V172" t="inlineStr"/>
       <c r="W172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>0</v>
       </c>
       <c r="B173" t="n">
         <v>0</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>5860</t>
+          <t>SI2026/00171</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>ricettari standardizzati a lettura automatica</t>
+          <t>AFFIDAMENTO DI UN “SERVIZIO DI NOLEGGIO E ASSISTENZA PER N. 28 WORKSTATION ABBINATE AD APPLICATIVI TESI IN USO PRESSO VARIE UNITÀ OPERATIVE AZIENDALI PER IL PERIODO 2026-2027”.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
       <c r="I173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J173" t="inlineStr"/>
       <c r="K173" t="inlineStr"/>
       <c r="L173" t="inlineStr"/>
       <c r="M173" t="inlineStr">
         <is>
-          <t>27/01/2026 00:00</t>
+          <t>20/02/2026 12:00</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>27/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O173" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R173" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="S173" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr"/>
       <c r="V173" t="inlineStr"/>
       <c r="W173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>0</v>
       </c>
       <c r="B174" t="n">
         <v>0</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>5855</t>
+          <t>SI2026/00271</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Fornitura di un “Sistema diagnostico per l’esecuzione di monotest in tecnologia ELFA e relativi reagenti” per la U.O.C. Microbiologia dell’Azienda ULSS 2 Marca trevigiana. Rinnovo della fornitura per il periodo di 24 mesi.</t>
+          <t>AFFIDAMENTO DEI SEGUENTI SERVIZI PER L’ANNO 2026: MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA PER L’APPLICATIVO “DIGISTAT”; MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER L’APPLICATIVO “MARGHERITA 3”; MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA PER LA SOLUZIONE DI POSTA “MAIL SERVER RELAY”; MANUTENZIONE ORDINARIA E ASSISTENZA SUI MODULI “GIADA”; MANUTENZIONE PER IL SISTEMA DI RILEVAZIONE DELLE PRESENZE; MANUTENZIONE ORDINARIA E ASSISTENZA APPLICATIVI “ITEASY”.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H174" t="inlineStr"/>
       <c r="I174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J174" t="inlineStr"/>
       <c r="K174" t="inlineStr"/>
       <c r="L174" t="inlineStr"/>
       <c r="M174" t="inlineStr">
         <is>
-          <t>26/01/2026 00:00</t>
+          <t>20/02/2026 12:00</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>26/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O174" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R174" t="n">
         <v>0</v>
       </c>
       <c r="S174" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr"/>
       <c r="V174" t="inlineStr"/>
       <c r="W174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>0</v>
       </c>
       <c r="B175" t="n">
         <v>0</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>ID 5840</t>
+          <t>ID 5824</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Servizio di gestione dell’attesa in Pronto Soccorso negli Ospedali di Conegliano e Vittorio Veneto - ID 5840</t>
+          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Motta di Livenza  (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5824</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
       <c r="I175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>211725490</t>
+          <t>210823025</t>
         </is>
       </c>
       <c r="K175" t="inlineStr"/>
-      <c r="L175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L175" t="inlineStr"/>
       <c r="M175" t="inlineStr">
         <is>
-          <t>09/01/2026 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>09/01/2032 00:00</t>
+          <t>18/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O175" t="inlineStr">
+        <is>
+          <t>19/01/2026 00:00</t>
         </is>
       </c>
       <c r="R175" t="n">
-        <v>86608</v>
+        <v>110000</v>
       </c>
       <c r="S175" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr"/>
       <c r="V175" t="inlineStr"/>
       <c r="W175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>0</v>
       </c>
       <c r="B176" t="n">
         <v>0</v>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>ID 5837</t>
+          <t>ID 5823</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori - ID 5837</t>
+          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Villorba (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5823</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H176" t="inlineStr"/>
       <c r="I176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Mepa 5927465</t>
+          <t>210822358</t>
         </is>
       </c>
       <c r="K176" t="inlineStr"/>
-      <c r="L176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L176" t="inlineStr"/>
       <c r="M176" t="inlineStr">
         <is>
-          <t>09/01/2026 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>09/01/2032 00:00</t>
+          <t>18/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O176" t="inlineStr">
+        <is>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="R176" t="n">
-        <v>62760</v>
+        <v>110000</v>
       </c>
       <c r="S176" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr"/>
       <c r="V176" t="inlineStr"/>
       <c r="W176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>0</v>
       </c>
       <c r="B177" t="n">
         <v>0</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>5601</t>
+          <t>ID 5825</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 18 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. CIG B8F9CE8DE7.</t>
+          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Vittorio Veneto (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5825</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H177" t="inlineStr"/>
       <c r="I177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J177" t="inlineStr"/>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>210824161</t>
+        </is>
+      </c>
       <c r="K177" t="inlineStr"/>
       <c r="L177" t="inlineStr"/>
       <c r="M177" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>18/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr">
+        <is>
+          <t>19/01/2026 00:00</t>
         </is>
       </c>
       <c r="R177" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="S177" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr"/>
       <c r="V177" t="inlineStr"/>
       <c r="W177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>0</v>
       </c>
       <c r="B178" t="n">
         <v>0</v>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>5739</t>
+          <t>ID 5822</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. CIG B8FA64DE92.</t>
+          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Castelfranco (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5822</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J178" t="inlineStr"/>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>210821527</t>
+        </is>
+      </c>
       <c r="K178" t="inlineStr"/>
       <c r="L178" t="inlineStr"/>
       <c r="M178" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>18/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O178" t="inlineStr">
+        <is>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="R178" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="S178" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T178" t="inlineStr"/>
       <c r="U178" t="inlineStr"/>
       <c r="V178" t="inlineStr"/>
       <c r="W178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>0</v>
       </c>
       <c r="B179" t="n">
         <v>0</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>5432</t>
+          <t>ID 5821</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Fornitura di “n. 1 Sistema per la Diagnostica Citogenetica Molecolare con metodica Array-CGH” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. CIG 890734097E.</t>
+          <t>Fornitura in service di un sistema POCT per esecuzione di parametri vari da collocarsi presso la casa di Comunità di Oderzo (TV) per il periodo di 24 mesi. Affidamento art. 50 co. 1 l.b) D.lgs 36/2023. ID 5821.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H179" t="inlineStr"/>
       <c r="I179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J179" t="inlineStr"/>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>210820491</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr"/>
       <c r="L179" t="inlineStr"/>
       <c r="M179" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>18/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O179" t="inlineStr">
+        <is>
+          <t>19/01/2026 00:00</t>
         </is>
       </c>
       <c r="R179" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="S179" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr"/>
       <c r="V179" t="inlineStr"/>
       <c r="W179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>0</v>
       </c>
       <c r="B180" t="n">
         <v>0</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>5808</t>
+          <t>ID 5388</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA DEL FARMACO GAMTEN, P.A. IMMUNOGLOBULINA UMANA NORMALE, PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, FINO AL 30/06/2026. AFFIDAMENTO DIRETTO, AI SENSI DEGLI ARTT. 49, COMMA 4 E 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023. ID5808 </t>
+          <t>Servizio di supporto all'attività di analisi e piazzamento dei contratti assicurativi per l'Azienda ULSS 2 Marca trevigiana per il periodo di 24 mesi (ID 5388)</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H180" t="inlineStr"/>
       <c r="I180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J180" t="inlineStr"/>
       <c r="K180" t="inlineStr"/>
       <c r="L180" t="inlineStr"/>
       <c r="M180" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>17/02/2026 12:35</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>17/02/2032 12:35</t>
         </is>
       </c>
       <c r="R180" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="S180" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr"/>
       <c r="V180" t="inlineStr"/>
       <c r="W180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>0</v>
       </c>
       <c r="B181" t="n">
         <v>0</v>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>ID 5805, 5806, 5807</t>
+          <t>SI2026/00203</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>NEXT GENERATION EU – PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” – AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – MIGRAZIONE DI TRE SERVIZI (TABLEAU, TUTELA DELLA SALUTE DEI CONSUMATORI/TA ZOONOSI E PROTOCOLLO) CON ACCESSO AL INDUSTRY STANDARD “IAAS SHARE HA” IN ADESIONE AL POLO STRATEGICO NAZIONALE (PSN) IN APPLICAZIONE DELLA “STRATEGIA CLOUD ITALIA”.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H181" t="inlineStr"/>
       <c r="I181" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J181" t="inlineStr"/>
-      <c r="K181" t="inlineStr"/>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>I91F25000470006</t>
+        </is>
+      </c>
       <c r="L181" t="inlineStr"/>
       <c r="M181" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>05/02/2026 12:00</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O181" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R181" t="n">
-        <v>7397809.5</v>
+        <v>0</v>
       </c>
       <c r="S181" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr"/>
       <c r="V181" t="inlineStr"/>
       <c r="W181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>0</v>
       </c>
       <c r="B182" t="n">
         <v>0</v>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>5602</t>
+          <t>5766</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Fornitura di Reagenti, consumabili legati a protocolli specifici/linee guida, per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi. ID 5602</t>
+          <t xml:space="preserve">Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H182" t="inlineStr"/>
       <c r="I182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J182" t="inlineStr"/>
       <c r="K182" t="inlineStr"/>
-      <c r="L182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L182" t="inlineStr"/>
       <c r="M182" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>05/02/2026 00:00</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>05/02/2032 00:00</t>
         </is>
       </c>
       <c r="R182" t="n">
         <v>0</v>
       </c>
       <c r="S182" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr"/>
       <c r="V182" t="inlineStr"/>
       <c r="W182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>0</v>
       </c>
       <c r="B183" t="n">
         <v>0</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>5740</t>
+          <t>5430</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. ID5740 </t>
+          <t xml:space="preserve">Fornitura di reagenti, consumabili dedicati all’apparecchiatura di proprietà “Separatore AutoMacs-pro” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H183" t="inlineStr"/>
       <c r="I183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J183" t="inlineStr"/>
       <c r="K183" t="inlineStr"/>
-      <c r="L183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L183" t="inlineStr"/>
       <c r="M183" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>05/02/2026 00:00</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>12/12/2031 00:00</t>
+          <t>05/02/2032 00:00</t>
         </is>
       </c>
       <c r="R183" t="n">
         <v>0</v>
       </c>
       <c r="S183" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr"/>
       <c r="V183" t="inlineStr"/>
       <c r="W183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>0</v>
       </c>
       <c r="B184" t="n">
         <v>0</v>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>TEC_2025_106</t>
+          <t>ID 4425</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Servizio di smaltimento di rifiuti non pericolosi situati presso l’area “Ex Vetrelco” del P.O. di Treviso. TEC_2025_106 -- CUP: I48C17000000005</t>
+          <t>Procedura aperta telematica per la fornitura in service di facovitrectomi e facoemulsificatori e relativo materiale di consumo da destinare alle UU.OO. di Oculistica dell'Azienda ULSS n. 2 Marca trevigiana ID 4425</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H184" t="inlineStr"/>
       <c r="I184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J184" t="inlineStr"/>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>213862238</t>
+        </is>
+      </c>
       <c r="K184" t="inlineStr"/>
       <c r="L184" t="inlineStr"/>
       <c r="M184" t="inlineStr">
         <is>
-          <t>10/12/2025 09:00</t>
+          <t>04/02/2026 00:00</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>26/01/2031 12:00</t>
+          <t>04/02/2032 00:00</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
-          <t>26/01/2026 12:00</t>
+          <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="R184" t="n">
-        <v>37650</v>
+        <v>0</v>
       </c>
       <c r="S184" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr"/>
       <c r="V184" t="inlineStr"/>
       <c r="W184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>0</v>
       </c>
       <c r="B185" t="n">
         <v>0</v>
       </c>
-      <c r="C185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Proroga per il periodo di 6 mesi, presumibilmente dal 01/06/2026 al 30/11/2026, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SULLA PIATTAFORMA SOFTWARE JHIS (APPLICATIVO JHIS DI GESTIONE DEI SERVIZI DI PRONTO SOCCORSO - APPLICATIVO JHIS MECAU PER LA GESTIONE DELLA CARTELLA CLINICA UO MEDICINA D'URGENZA - APPLICATIVO JHIS MECAU PER LA GESTIONE DELLA CARTELLA CLINICA UO MIDOLLO OSSEO - APPLICATIVO JHIS MECAU PER LA GESTIONE DELLA CARTELLA CLINICA UO EMATOLOGIA)” (ISTRUTTORIA 2025/300)</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H185" t="inlineStr"/>
       <c r="I185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J185" t="inlineStr"/>
       <c r="K185" t="inlineStr"/>
-      <c r="L185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L185" t="inlineStr"/>
       <c r="M185" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>02/02/2026 00:00</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>09/12/2031 00:00</t>
+          <t>02/02/2032 00:00</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
-          <t>29/11/2025 00:00</t>
-[...4 lines deleted...]
-          <t>05/12/2025</t>
+          <t>09/02/2026 23:59</t>
         </is>
       </c>
       <c r="R185" t="n">
-        <v>529165.9399999999</v>
+        <v>0</v>
       </c>
       <c r="S185" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T185" t="inlineStr"/>
       <c r="U185" t="inlineStr"/>
       <c r="V185" t="inlineStr"/>
       <c r="W185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>0</v>
       </c>
       <c r="B186" t="n">
         <v>0</v>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>5802</t>
+          <t>SI2025/02959</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Opzione di modifica contrattuale in aumento entro il quinto d'obbligo, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
+          <t>ACQUISIZIONE PC PORTATILI IN ADESIONE ALL’ACCORDO QUADRO CONSIP “PC PORTATILI, MOBILE WORKSTATION E CHROMEBOOK 2 - LOTTO 1”.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H186" t="inlineStr"/>
       <c r="I186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J186" t="inlineStr"/>
       <c r="K186" t="inlineStr"/>
-      <c r="L186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L186" t="inlineStr"/>
       <c r="M186" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>30/01/2026 12:00</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>09/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O186" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R186" t="n">
-        <v>423332.72</v>
+        <v>0</v>
       </c>
       <c r="S186" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr"/>
       <c r="V186" t="inlineStr"/>
       <c r="W186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>0</v>
       </c>
       <c r="B187" t="n">
         <v>0</v>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>5836</t>
+          <t>SI2026/0030</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Adesione alla risultanze della gara regionale per l’affidamento del servizio di gestione ed erogazione di buoni acquisto – voucher a favore del personale delle Aziende ed Enti del SSR (Welfare integrativo), per la durata di 12 mesi.</t>
+          <t>AFFIDAMENTO DEI SEGUENTI BENI/SERVIZI: MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER L’AMBIENTE MOODLE PER LA FAD AZIENDALE PER GLI ANNI 2026-2027; MONITORAGGIO DA REMOTO DI PAZIENTI CARDIOLOGICI AFFERENTI AGLI AMBULATORI DELLO SCOMPENSO CARDIACO; SISTEMA DI COMUNICAZIONE, MONITORAGGIO ED ALLERTA PER LANCIARE ALLARMI IN CASO DI AGGRESSIONE, COMPRENSIVO DI N. 240 DISPOSITIVI DI SICUREZZA INDIVIDUALE, AD USO DEL PERSONALE AZIENDALE PER GLI ANNI 2026-2027; FORNITURA PLOTTER CANON GP-4</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H187" t="inlineStr"/>
       <c r="I187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J187" t="inlineStr"/>
       <c r="K187" t="inlineStr"/>
-      <c r="L187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L187" t="inlineStr"/>
       <c r="M187" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>30/01/2026 12:00</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>09/12/2031 00:00</t>
-[...4 lines deleted...]
-          <t>05/12/2025</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O187" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="R187" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="S187" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr"/>
       <c r="V187" t="inlineStr"/>
       <c r="W187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>0</v>
       </c>
       <c r="B188" t="n">
         <v>0</v>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>5868</t>
+          <t>5860</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Fornitura di un pulmino attrezzato per il Polo Disabilità di Mogliano Veneto dell’Azienda Ulss 2 Marca Trevigiana</t>
+          <t>ricettari standardizzati a lettura automatica</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H188" t="inlineStr"/>
       <c r="I188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J188" t="inlineStr"/>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>MEPA 5954717</t>
+        </is>
+      </c>
       <c r="K188" t="inlineStr"/>
-      <c r="L188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L188" t="inlineStr"/>
       <c r="M188" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
+          <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>14/11/2031 00:00</t>
+          <t>27/01/2032 00:00</t>
         </is>
       </c>
       <c r="R188" t="n">
-        <v>53895.14</v>
+        <v>15840</v>
       </c>
       <c r="S188" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr"/>
       <c r="V188" t="inlineStr"/>
       <c r="W188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>0</v>
       </c>
       <c r="B189" t="n">
         <v>0</v>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>5521</t>
+          <t>5855</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei Repository e dei Laboratori aziendali, della ditta Dedalus spa per il periodo di 18 mesi. ID 5521</t>
+          <t>Fornitura di un “Sistema diagnostico per l’esecuzione di monotest in tecnologia ELFA e relativi reagenti” per la U.O.C. Microbiologia dell’Azienda ULSS 2 Marca trevigiana. Rinnovo della fornitura per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H189" t="inlineStr"/>
       <c r="I189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J189" t="inlineStr"/>
       <c r="K189" t="inlineStr"/>
       <c r="L189" t="inlineStr"/>
       <c r="M189" t="inlineStr">
         <is>
-          <t>13/11/2025 16:30</t>
+          <t>26/01/2026 00:00</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>13/11/2031 16:30</t>
-[...4 lines deleted...]
-          <t>06/08/2025 12:00</t>
+          <t>26/01/2032 00:00</t>
         </is>
       </c>
       <c r="R189" t="n">
         <v>0</v>
       </c>
       <c r="S189" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr"/>
       <c r="V189" t="inlineStr"/>
       <c r="W189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>0</v>
       </c>
       <c r="B190" t="n">
         <v>0</v>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>5731</t>
+          <t>ID 5840</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>FORNITURA LENZUOLINI AD USO SANITARIO</t>
+          <t>Servizio di gestione dell’attesa in Pronto Soccorso negli Ospedali di Conegliano e Vittorio Veneto - ID 5840</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H190" t="inlineStr"/>
       <c r="I190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>MEPA 5592213</t>
+          <t>211725490</t>
         </is>
       </c>
       <c r="K190" t="inlineStr"/>
-      <c r="L190" t="inlineStr"/>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>B9D7B76096</t>
+        </is>
+      </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>09/01/2026 00:00</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>10/11/2031 00:00</t>
+          <t>09/01/2032 00:00</t>
         </is>
       </c>
       <c r="R190" t="n">
-        <v>136674</v>
+        <v>86608</v>
       </c>
       <c r="S190" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr"/>
       <c r="V190" t="inlineStr"/>
       <c r="W190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>0</v>
       </c>
       <c r="B191" t="n">
         <v>0</v>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>5445</t>
+          <t>ID 5837</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Fornitura di dispositivi di protezione individuale anti raggi x (Camici e collari) dell’Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi. ID 5445</t>
+          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori - ID 5837</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H191" t="inlineStr"/>
       <c r="I191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J191" t="inlineStr"/>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Mepa 5927465</t>
+        </is>
+      </c>
       <c r="K191" t="inlineStr"/>
-      <c r="L191" t="inlineStr"/>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>B9C4EA41EC</t>
+        </is>
+      </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>29/10/2025 09:00</t>
+          <t>09/01/2026 00:00</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>29/10/2031 09:00</t>
-[...9 lines deleted...]
-          <t>18/06/2026</t>
+          <t>09/01/2032 00:00</t>
         </is>
       </c>
       <c r="R191" t="n">
-        <v>196200</v>
+        <v>62760</v>
       </c>
       <c r="S191" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr"/>
       <c r="V191" t="inlineStr"/>
       <c r="W191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>0</v>
       </c>
       <c r="B192" t="n">
         <v>0</v>
       </c>
-      <c r="C192" t="inlineStr"/>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>5739</t>
+        </is>
+      </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>FORNITURA E POSA DI CARTELLONISTICA DI VARI EDIFICI DELL’AZIENDA PER NUOVE ALLOCAZIONI E RIMODULAZIONI RELATIVE CASE E OSPEDALI DI COMUNITA’. AVVIO ALLA PROCEDURA DI AFFIDAMENTO.TEC_FS_030</t>
+          <t>Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. CIG B8FA64DE92.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H192" t="inlineStr"/>
       <c r="I192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J192" t="inlineStr"/>
       <c r="K192" t="inlineStr"/>
       <c r="L192" t="inlineStr"/>
       <c r="M192" t="inlineStr">
         <is>
-          <t>27/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>27/10/2026 00:00</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R192" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="S192" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr"/>
       <c r="V192" t="inlineStr"/>
       <c r="W192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>0</v>
       </c>
       <c r="B193" t="n">
         <v>0</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>ID 130825</t>
+          <t>5602</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Servizi di supporto per la progettazione e la redazione della documentazione tecnica per la procedura di gara relativa alla realizzazione e gestione di una nuova centrale di sterilizzazione per il Distretto di Pieve di Soligo</t>
+          <t>Fornitura di Reagenti, consumabili legati a protocolli specifici/linee guida, per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi. ID 5602</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H193" t="inlineStr"/>
       <c r="I193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J193" t="inlineStr"/>
       <c r="K193" t="inlineStr"/>
       <c r="L193" t="inlineStr">
         <is>
-          <t>B89F158FE1</t>
+          <t>B8FA55E959</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>24/10/2031 00:00</t>
-[...9 lines deleted...]
-          <t>24/10/2025</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R193" t="n">
-        <v>120760</v>
+        <v>0</v>
       </c>
       <c r="S193" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr"/>
       <c r="V193" t="inlineStr"/>
       <c r="W193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>0</v>
       </c>
       <c r="B194" t="n">
         <v>0</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>ID 5512</t>
+          <t>5601</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Adesione all'accordo quadro Consip "Buoni Pasto 11" - Lotto 3 - per la fornitura del servizio sostitutivo di mensa mediante buoni pasto elettronici per il periodo di 24 mesi</t>
+          <t>Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 18 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. CIG B8F9CE8DE7.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H194" t="inlineStr"/>
       <c r="I194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J194" t="inlineStr"/>
       <c r="K194" t="inlineStr"/>
-      <c r="L194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L194" t="inlineStr"/>
       <c r="M194" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>24/10/2031 00:00</t>
-[...9 lines deleted...]
-          <t>24/10/2025</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R194" t="n">
-        <v>674625</v>
+        <v>0</v>
       </c>
       <c r="S194" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr"/>
       <c r="V194" t="inlineStr"/>
       <c r="W194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>0</v>
       </c>
       <c r="B195" t="n">
         <v>0</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>5717</t>
+          <t>5432</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di un sistema completo automatico per l'estrazione degli acidi nucleici DNA da sangue intero, buffy-coat, preparato citologico, liquor e preparato istologico (FFPE) per l'Azienda ULSS 2 Marca trevigiana. Prosecuzione fornitura per 12 mesi </t>
+          <t>Fornitura di “n. 1 Sistema per la Diagnostica Citogenetica Molecolare con metodica Array-CGH” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. CIG 890734097E.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H195" t="inlineStr"/>
       <c r="I195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J195" t="inlineStr"/>
       <c r="K195" t="inlineStr"/>
       <c r="L195" t="inlineStr"/>
       <c r="M195" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>24/10/2031 00:00</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R195" t="n">
         <v>0</v>
       </c>
       <c r="S195" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr"/>
       <c r="V195" t="inlineStr"/>
       <c r="W195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>0</v>
       </c>
       <c r="B196" t="n">
         <v>0</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>TEC_AZ_054</t>
+          <t>ID 5805, 5806, 5807</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXT GENERATION EU - P.N.R.R. SERVIZIO DI COLLAUDO DELLA PER LA REALIZZAZIONE –CASA DI COMUNITA’ A CRESPANO </t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H196" t="inlineStr"/>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J196" t="inlineStr"/>
-      <c r="K196" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K196" t="inlineStr"/>
+      <c r="L196" t="inlineStr"/>
       <c r="M196" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>21/10/2031 00:00</t>
-[...4 lines deleted...]
-          <t>21/10/2026 00:00</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R196" t="n">
-        <v>15518.59</v>
+        <v>7397809.5</v>
       </c>
       <c r="S196" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T196" t="inlineStr"/>
       <c r="U196" t="inlineStr"/>
       <c r="V196" t="inlineStr"/>
       <c r="W196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>0</v>
       </c>
       <c r="B197" t="n">
         <v>0</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>ID 5781</t>
+          <t>5808</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Servizio di manutenzione, riparazione e sostituzione componenti per occhiali per microchirurgia, per l'Azienda ULSS 2 Marca trevigiana</t>
+          <t xml:space="preserve">FORNITURA DEL FARMACO GAMTEN, P.A. IMMUNOGLOBULINA UMANA NORMALE, PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, FINO AL 30/06/2026. AFFIDAMENTO DIRETTO, AI SENSI DEGLI ARTT. 49, COMMA 4 E 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023. ID5808 </t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H197" t="inlineStr"/>
       <c r="I197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J197" t="inlineStr"/>
       <c r="K197" t="inlineStr"/>
       <c r="L197" t="inlineStr"/>
       <c r="M197" t="inlineStr">
         <is>
-          <t>10/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>10/10/2031 00:00</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R197" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="S197" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr"/>
       <c r="V197" t="inlineStr"/>
       <c r="W197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>0</v>
       </c>
       <c r="B198" t="n">
         <v>0</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>5654</t>
+          <t>5740</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>fornitura di articoli di cancelleria</t>
+          <t xml:space="preserve">Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. ID5740 </t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J198" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" t="inlineStr"/>
       <c r="K198" t="inlineStr"/>
-      <c r="L198" t="inlineStr"/>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>B8FA78A42E</t>
+        </is>
+      </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>07/10/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>07/10/2031 00:00</t>
+          <t>12/12/2031 00:00</t>
         </is>
       </c>
       <c r="R198" t="n">
-        <v>100299.2</v>
+        <v>0</v>
       </c>
       <c r="S198" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T198" t="inlineStr"/>
       <c r="U198" t="inlineStr"/>
       <c r="V198" t="inlineStr"/>
       <c r="W198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>0</v>
       </c>
       <c r="B199" t="n">
         <v>0</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>ID4506</t>
+          <t>TEC_2025_106</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Fornitura in service di “Kit per iniezione di mezzo di contrasto e relativi iniettori a siringa” per l’azienda Ulss 2 Marca trevigiana, per il periodo di 48 mesi.</t>
+          <t>Servizio di smaltimento di rifiuti non pericolosi situati presso l’area “Ex Vetrelco” del P.O. di Treviso. TEC_2025_106 -- CUP: I48C17000000005</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J199" t="inlineStr"/>
       <c r="K199" t="inlineStr"/>
       <c r="L199" t="inlineStr"/>
       <c r="M199" t="inlineStr">
         <is>
-          <t>02/10/2025 00:00</t>
+          <t>10/12/2025 09:00</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>02/10/2031 00:00</t>
+          <t>26/01/2031 12:00</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
-          <t>20/11/2025 16:00</t>
-[...4 lines deleted...]
-          <t>30/03/2026</t>
+          <t>26/01/2026 12:00</t>
         </is>
       </c>
       <c r="R199" t="n">
-        <v>1115400</v>
+        <v>37650</v>
       </c>
       <c r="S199" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr"/>
       <c r="V199" t="inlineStr"/>
       <c r="W199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>0</v>
       </c>
       <c r="B200" t="n">
         <v>0</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>5370</t>
+          <t>5802</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di stoccaggio ed allestimento delle richieste delle U.R. di medicinali con A.I.C. per il Distretto di Asolo e Treviso ID 5370</t>
+          <t>Opzione di modifica contrattuale in aumento entro il quinto d'obbligo, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H200" t="inlineStr"/>
       <c r="I200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>207416335</t>
+          <t>No</t>
         </is>
       </c>
       <c r="K200" t="inlineStr"/>
       <c r="L200" t="inlineStr">
         <is>
-          <t>B83F27E666</t>
+          <t>B92BA40B0F</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>09/12/2025 00:00</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
-[...4 lines deleted...]
-          <t>23/09/2025 00:00</t>
+          <t>09/12/2031 00:00</t>
         </is>
       </c>
       <c r="R200" t="n">
-        <v>270765.56</v>
+        <v>423332.72</v>
       </c>
       <c r="S200" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr"/>
       <c r="V200" t="inlineStr"/>
       <c r="W200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>0</v>
       </c>
       <c r="B201" t="n">
         <v>0</v>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>785_2025_EC</t>
+          <t>5801</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>SERVIZIO DI RESPONSABILE DELLA PROTEZIONE DEI DATI/DATA PROTECTION OFFICER (RPD/DPO) PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 12 MESI, RINNOVABILE PER ULTERIORI 12 MESI. AFFIDAMENTO EX ART. 50, CO.1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I..</t>
+          <t>Proroga per il periodo di 6 mesi, presumibilmente dal 01/06/2026 al 30/11/2026, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H201" t="inlineStr"/>
       <c r="I201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>207689526</t>
+          <t>210293634</t>
         </is>
       </c>
       <c r="K201" t="inlineStr"/>
       <c r="L201" t="inlineStr">
         <is>
-          <t>B867E1F425</t>
+          <t>B92B8CD8E7</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>09/12/2025 00:00</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>29/09/2031 00:00</t>
+          <t>09/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O201" t="inlineStr">
+        <is>
+          <t>29/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="R201" t="n">
-        <v>13000</v>
+        <v>529165.9399999999</v>
       </c>
       <c r="S201" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr"/>
       <c r="V201" t="inlineStr"/>
       <c r="W201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>0</v>
       </c>
       <c r="B202" t="n">
         <v>0</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>5736</t>
+          <t>5836</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>servizio di produzione audio video guide in LIS, sottotitolate. ID 5736</t>
+          <t>Adesione alla risultanze della gara regionale per l’affidamento del servizio di gestione ed erogazione di buoni acquisto – voucher a favore del personale delle Aziende ed Enti del SSR (Welfare integrativo), per la durata di 12 mesi.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J202" t="inlineStr"/>
       <c r="K202" t="inlineStr"/>
-      <c r="L202" t="inlineStr"/>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>B964CCD122</t>
+        </is>
+      </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>25/09/2025 13:30</t>
+          <t>09/12/2025 00:00</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>25/09/2031 13:30</t>
+          <t>09/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="R202" t="n">
-        <v>28600.99</v>
+        <v>0.01</v>
       </c>
       <c r="S202" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr"/>
       <c r="V202" t="inlineStr"/>
       <c r="W202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>0</v>
       </c>
       <c r="B203" t="n">
         <v>0</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>5382</t>
+          <t>5868</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>servizio di trascrizione/elaborazioni testi per alunni con disabilità visiva, per l’anno scolastico 2025/2026. ID 5382</t>
+          <t>Fornitura di un pulmino attrezzato per il Polo Disabilità di Mogliano Veneto dell’Azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J203" t="inlineStr"/>
       <c r="K203" t="inlineStr"/>
-      <c r="L203" t="inlineStr"/>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>B7512866FB</t>
+        </is>
+      </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>25/09/2025 13:15</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>25/09/2031 13:15</t>
+          <t>14/11/2031 00:00</t>
         </is>
       </c>
       <c r="R203" t="n">
-        <v>42942.11</v>
+        <v>53895.14</v>
       </c>
       <c r="S203" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T203" t="inlineStr"/>
       <c r="U203" t="inlineStr"/>
       <c r="V203" t="inlineStr"/>
       <c r="W203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>0</v>
       </c>
       <c r="B204" t="n">
         <v>0</v>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>5002</t>
+          <t>5521</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Servizio di supporto alla centrale di sterilizzazione per il Distretto di Pieve di Soligo dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi (ID 5002)</t>
+          <t>Affidamento del servizio di manutenzione ordinaria ed assistenza sui componenti del SIO, dei Repository e dei Laboratori aziendali, della ditta Dedalus spa per il periodo di 18 mesi. ID 5521</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H204" t="inlineStr"/>
       <c r="I204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J204" t="inlineStr"/>
       <c r="K204" t="inlineStr"/>
-      <c r="L204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L204" t="inlineStr"/>
       <c r="M204" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>13/11/2025 16:30</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>25/09/2031 00:00</t>
+          <t>13/11/2031 16:30</t>
+        </is>
+      </c>
+      <c r="O204" t="inlineStr">
+        <is>
+          <t>06/08/2025 12:00</t>
         </is>
       </c>
       <c r="R204" t="n">
-        <v>138177</v>
+        <v>0</v>
       </c>
       <c r="S204" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr"/>
       <c r="V204" t="inlineStr"/>
       <c r="W204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>0</v>
       </c>
       <c r="B205" t="n">
         <v>0</v>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>5718</t>
+          <t>5731</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di un sistema completo automatico per l'estrazione degli acidi nucleici RNA da preparato istologico FFPE, RNA da sangue intero o buffy-coat, DNA da swab buccale e uretrale, DNA libero circolante da plasma, per l'Azienda ULSS 2 Marca trevigiana. Prosecuzione fornitura per 12 mesi </t>
+          <t>FORNITURA LENZUOLINI AD USO SANITARIO</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J205" t="inlineStr"/>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>MEPA 5592213</t>
+        </is>
+      </c>
       <c r="K205" t="inlineStr"/>
       <c r="L205" t="inlineStr"/>
       <c r="M205" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>25/09/2031 00:00</t>
+          <t>10/11/2031 00:00</t>
         </is>
       </c>
       <c r="R205" t="n">
-        <v>0</v>
+        <v>136674</v>
       </c>
       <c r="S205" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T205" t="inlineStr"/>
       <c r="U205" t="inlineStr"/>
       <c r="V205" t="inlineStr"/>
       <c r="W205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>0</v>
       </c>
       <c r="B206" t="n">
         <v>0</v>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>5317</t>
+          <t>5445</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Servizio di controlli di sterilità, LAL test, Mediafill test e qualifica fisica e microbiologica degli ambienti e dotazioni di lavorazione, dei locali accessori e delle cappe per l’Unità farmaci antiblastici dell’Ospedale di Castelfranco, Distretto di Asolo, per il periodo di 12 mesi. (ID 5317)</t>
+          <t>Fornitura di dispositivi di protezione individuale anti raggi x (Camici e collari) dell’Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi. ID 5445</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H206" t="inlineStr"/>
       <c r="I206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J206" t="inlineStr"/>
       <c r="K206" t="inlineStr"/>
-      <c r="L206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L206" t="inlineStr"/>
       <c r="M206" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>29/10/2025 09:00</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>19/09/2031 00:00</t>
+          <t>29/10/2031 09:00</t>
+        </is>
+      </c>
+      <c r="O206" t="inlineStr">
+        <is>
+          <t>14/11/2025 12:00</t>
+        </is>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="R206" t="n">
-        <v>79020</v>
+        <v>196200</v>
       </c>
       <c r="S206" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr"/>
       <c r="V206" t="inlineStr"/>
       <c r="W206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>0</v>
       </c>
       <c r="B207" t="n">
         <v>0</v>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>5732</t>
+          <t>ID 130825</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2025. - NOTIFICA DELIBERAZIONE DEL DIRETTORE GENERALE DELL'AULSS 2 MARCA TREVIGIANA N. 2020/2025.</t>
+          <t>Servizi di supporto per la progettazione e la redazione della documentazione tecnica per la procedura di gara relativa alla realizzazione e gestione di una nuova centrale di sterilizzazione per il Distretto di Pieve di Soligo</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J207" t="inlineStr"/>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>206131500</t>
+        </is>
+      </c>
       <c r="K207" t="inlineStr"/>
-      <c r="L207" t="inlineStr"/>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>B89F158FE1</t>
+        </is>
+      </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>24/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O207" t="inlineStr">
+        <is>
+          <t>01/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="R207" t="n">
-        <v>0</v>
+        <v>120760</v>
       </c>
       <c r="S207" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T207" t="inlineStr"/>
       <c r="U207" t="inlineStr"/>
       <c r="V207" t="inlineStr"/>
       <c r="W207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>0</v>
       </c>
       <c r="B208" t="n">
         <v>0</v>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>5376</t>
+          <t>5717</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Servizio di monitoraggio periodico di sostanze chimiche/cancerogene presso i locali di lavoro e campionamenti personali per l’Azienda ULSS 2 Marca trevigiana per il periodo di 12 mesi. (ID: 5376)</t>
+          <t xml:space="preserve">Fornitura di un sistema completo automatico per l'estrazione degli acidi nucleici DNA da sangue intero, buffy-coat, preparato citologico, liquor e preparato istologico (FFPE) per l'Azienda ULSS 2 Marca trevigiana. Prosecuzione fornitura per 12 mesi </t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J208" t="inlineStr"/>
       <c r="K208" t="inlineStr"/>
-      <c r="L208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L208" t="inlineStr"/>
       <c r="M208" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>24/10/2031 00:00</t>
         </is>
       </c>
       <c r="R208" t="n">
-        <v>74994</v>
+        <v>0</v>
       </c>
       <c r="S208" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T208" t="inlineStr"/>
       <c r="U208" t="inlineStr"/>
       <c r="V208" t="inlineStr"/>
       <c r="W208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>0</v>
       </c>
       <c r="B209" t="n">
         <v>0</v>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>ID 5662</t>
+          <t>ID 5512</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>fornitura di bobine TNT per l'igiene del paziente</t>
+          <t>Adesione all'accordo quadro Consip "Buoni Pasto 11" - Lotto 3 - per la fornitura del servizio sostitutivo di mensa mediante buoni pasto elettronici per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J209" t="inlineStr"/>
       <c r="K209" t="inlineStr"/>
-      <c r="L209" t="inlineStr"/>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>B8AA64E551</t>
+        </is>
+      </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>24/10/2031 00:00</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="R209" t="n">
-        <v>118750</v>
+        <v>674625</v>
       </c>
       <c r="S209" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T209" t="inlineStr"/>
       <c r="U209" t="inlineStr"/>
       <c r="V209" t="inlineStr"/>
       <c r="W209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>0</v>
       </c>
       <c r="B210" t="n">
         <v>0</v>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>5661</t>
+          <t>TEC_AZ_054</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>NEXT GENERATION - PNRR Fornitura di n. 3 tomografi a coerenza ottica (OCT) da destinare alle Case di Comunità dell’Azienda ULSS n. 2 Marca trevigiana (ID 5661)</t>
+          <t xml:space="preserve">NEXT GENERATION EU - P.N.R.R. SERVIZIO DI COLLAUDO DELLA PER LA REALIZZAZIONE –CASA DI COMUNITA’ A CRESPANO </t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H210" t="inlineStr"/>
       <c r="I210" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="J210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J210" t="inlineStr"/>
       <c r="K210" t="inlineStr">
         <is>
-          <t>I28I22000140009, I28I22000100009, I68I22000220009</t>
+          <t>CUP I58I22000500009</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>B92D92167A</t>
+          <t>B8536B4285</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>11/09/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>11/09/2031 00:00</t>
+          <t>21/10/2031 00:00</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>07/11/2025</t>
+          <t>21/10/2026 00:00</t>
         </is>
       </c>
       <c r="R210" t="n">
-        <v>82980</v>
+        <v>15518.59</v>
       </c>
       <c r="S210" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T210" t="inlineStr"/>
       <c r="U210" t="inlineStr"/>
       <c r="V210" t="inlineStr"/>
       <c r="W210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>0</v>
       </c>
       <c r="B211" t="n">
         <v>0</v>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>ID 5692, 5693 ,5694</t>
+          <t>ID 5781</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>Servizio di manutenzione, riparazione e sostituzione componenti per occhiali per microchirurgia, per l'Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H211" t="inlineStr"/>
       <c r="I211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J211" t="inlineStr"/>
       <c r="K211" t="inlineStr"/>
       <c r="L211" t="inlineStr"/>
       <c r="M211" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>10/10/2025 00:00</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>03/09/2031 00:00</t>
-[...4 lines deleted...]
-          <t>29/08/2025</t>
+          <t>10/10/2031 00:00</t>
         </is>
       </c>
       <c r="R211" t="n">
-        <v>3702135</v>
+        <v>39000</v>
       </c>
       <c r="S211" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T211" t="inlineStr"/>
       <c r="U211" t="inlineStr"/>
       <c r="V211" t="inlineStr"/>
       <c r="W211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>0</v>
       </c>
       <c r="B212" t="n">
         <v>0</v>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>ID 5647</t>
+          <t>5654</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Fornitura di un sistema per ablazione a campo pulsato per il trattamento della fibrillazione atriale denominato “Pulse Select” per la UOC Cardiologia del P.O. di Conegliano (ID 5647)</t>
+          <t>fornitura di articoli di cancelleria</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H212" t="inlineStr"/>
       <c r="I212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>MEPA - 5461847</t>
+          <t>MEPA 5565884</t>
         </is>
       </c>
       <c r="K212" t="inlineStr"/>
       <c r="L212" t="inlineStr"/>
       <c r="M212" t="inlineStr">
         <is>
-          <t>28/08/2025 00:00</t>
+          <t>07/10/2025 00:00</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>28/08/2031 00:00</t>
+          <t>07/10/2031 00:00</t>
         </is>
       </c>
       <c r="R212" t="n">
-        <v>110000</v>
+        <v>100299.2</v>
       </c>
       <c r="S212" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr"/>
       <c r="V212" t="inlineStr"/>
       <c r="W212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>0</v>
       </c>
       <c r="B213" t="n">
         <v>0</v>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>ID 5664</t>
+          <t>ID4506</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZIO DI GESTIONE DELL’ATTESA IN PRONTO SOCCORSO NEGLI OSPEDALI DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS2 MARCA TREVIGIANA. </t>
+          <t>Fornitura in service di “Kit per iniezione di mezzo di contrasto e relativi iniettori a siringa” per l’azienda Ulss 2 Marca trevigiana, per il periodo di 48 mesi.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H213" t="inlineStr"/>
       <c r="I213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>205164167</t>
+          <t>208039195</t>
         </is>
       </c>
       <c r="K213" t="inlineStr"/>
-      <c r="L213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L213" t="inlineStr"/>
       <c r="M213" t="inlineStr">
         <is>
-          <t>21/08/2025 12:00</t>
+          <t>02/10/2025 00:00</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>21/08/2031 12:00</t>
+          <t>02/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O213" t="inlineStr">
+        <is>
+          <t>20/11/2025 16:00</t>
+        </is>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="R213" t="n">
-        <v>77000</v>
+        <v>1115400</v>
       </c>
       <c r="S213" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T213" t="inlineStr"/>
       <c r="U213" t="inlineStr"/>
       <c r="V213" t="inlineStr"/>
       <c r="W213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>0</v>
       </c>
       <c r="B214" t="n">
         <v>0</v>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>ID 4947</t>
+          <t>785_2025_EC</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Vittorio Veneto dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. (ID 4947)</t>
+          <t>SERVIZIO DI RESPONSABILE DELLA PROTEZIONE DEI DATI/DATA PROTECTION OFFICER (RPD/DPO) PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 12 MESI, RINNOVABILE PER ULTERIORI 12 MESI. AFFIDAMENTO EX ART. 50, CO.1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I..</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H214" t="inlineStr"/>
       <c r="I214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>206102422</t>
+          <t>207689526</t>
         </is>
       </c>
       <c r="K214" t="inlineStr"/>
       <c r="L214" t="inlineStr">
         <is>
-          <t>B7F792AECB</t>
+          <t>B867E1F425</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>14/08/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>14/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>23/09/2025 18:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="R214" t="n">
-        <v>2659276</v>
+        <v>13000</v>
       </c>
       <c r="S214" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T214" t="inlineStr"/>
       <c r="U214" t="inlineStr"/>
       <c r="V214" t="inlineStr"/>
       <c r="W214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>0</v>
       </c>
       <c r="B215" t="n">
         <v>0</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>5683</t>
+          <t>5736</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Servizio di trasporto pazienti intraospedaliero presso il Presidio Ospedaliero di Treviso - ID 5683</t>
+          <t>servizio di produzione audio video guide in LIS, sottotitolate. ID 5736</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H215" t="inlineStr"/>
       <c r="I215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J215" t="inlineStr"/>
       <c r="K215" t="inlineStr"/>
-      <c r="L215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L215" t="inlineStr"/>
       <c r="M215" t="inlineStr">
         <is>
-          <t>08/08/2025 00:00</t>
+          <t>25/09/2025 13:30</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>08/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>25/07/2025 12:00</t>
+          <t>25/09/2031 13:30</t>
         </is>
       </c>
       <c r="R215" t="n">
-        <v>138.93</v>
+        <v>28600.99</v>
       </c>
       <c r="S215" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T215" t="inlineStr"/>
       <c r="U215" t="inlineStr"/>
       <c r="V215" t="inlineStr"/>
       <c r="W215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>0</v>
       </c>
       <c r="B216" t="n">
         <v>0</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>5722</t>
+          <t>5382</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gara Regionale per la fornitura di “vaccini diversi” per le Aziende Sanitarie della Regione del Veneto, per l’Azienda Provinciale per i servizi sanitari di Trento (APSS) e per l’Azienda Sanitaria dell’Alto Adige – Comprensorio di Bolzano. Lotti deserti. </t>
+          <t>servizio di trascrizione/elaborazioni testi per alunni con disabilità visiva, per l’anno scolastico 2025/2026. ID 5382</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H216" t="inlineStr"/>
       <c r="I216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J216" t="inlineStr"/>
       <c r="K216" t="inlineStr"/>
       <c r="L216" t="inlineStr"/>
       <c r="M216" t="inlineStr">
         <is>
-          <t>05/08/2025 00:00</t>
+          <t>25/09/2025 13:15</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>05/08/2031 00:00</t>
+          <t>25/09/2031 13:15</t>
         </is>
       </c>
       <c r="R216" t="n">
-        <v>0</v>
+        <v>42942.11</v>
       </c>
       <c r="S216" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T216" t="inlineStr"/>
       <c r="U216" t="inlineStr"/>
       <c r="V216" t="inlineStr"/>
       <c r="W216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>0</v>
       </c>
       <c r="B217" t="n">
         <v>0</v>
       </c>
-      <c r="C217" t="inlineStr"/>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>5002</t>
+        </is>
+      </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento del progetto SPORTELLI S-COLLEGATI inerente l’attuazione dell’area di intervento n° 4 del Piano operativo regionale 2023 Gioco D'azzardo Patologico (G.A.P.).</t>
+          <t>Servizio di supporto alla centrale di sterilizzazione per il Distretto di Pieve di Soligo dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi (ID 5002)</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H217" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H217" t="inlineStr"/>
       <c r="I217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>MEPA</t>
+          <t>205987031</t>
         </is>
       </c>
       <c r="K217" t="inlineStr"/>
-      <c r="L217" t="inlineStr"/>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>B8564C0249</t>
+        </is>
+      </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>01/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>08/09/2025 12:00</t>
+          <t>25/09/2031 00:00</t>
         </is>
       </c>
       <c r="R217" t="n">
-        <v>0</v>
+        <v>138177</v>
       </c>
       <c r="S217" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr"/>
       <c r="V217" t="inlineStr"/>
       <c r="W217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>0</v>
       </c>
       <c r="B218" t="n">
         <v>0</v>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>5718</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO DI INDAGINE ESPLORATIVA APERTA per l’affidamento della realizzazione del Progetto Rete Job: “Dai servizi semiresidenziali alla comunità inclusiva” </t>
+          <t xml:space="preserve">Fornitura di un sistema completo automatico per l'estrazione degli acidi nucleici RNA da preparato istologico FFPE, RNA da sangue intero o buffy-coat, DNA da swab buccale e uretrale, DNA libero circolante da plasma, per l'Azienda ULSS 2 Marca trevigiana. Prosecuzione fornitura per 12 mesi </t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H218" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H218" t="inlineStr"/>
       <c r="I218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J218" t="inlineStr"/>
       <c r="K218" t="inlineStr"/>
       <c r="L218" t="inlineStr"/>
       <c r="M218" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>01/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>01/09/2025 12:00</t>
+          <t>25/09/2031 00:00</t>
         </is>
       </c>
       <c r="R218" t="n">
         <v>0</v>
       </c>
       <c r="S218" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T218" t="inlineStr"/>
       <c r="U218" t="inlineStr"/>
       <c r="V218" t="inlineStr"/>
       <c r="W218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>0</v>
       </c>
       <c r="B219" t="n">
         <v>0</v>
       </c>
-      <c r="C219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>5317</t>
+        </is>
+      </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento del progetto Laboratori BE-LINK inerente l’attuazione dell’area di intervento n° 4 del Piano operativo regionale 2023 Gioco D'azzardo Patologico (G.A.P.).</t>
+          <t>Servizio di controlli di sterilità, LAL test, Mediafill test e qualifica fisica e microbiologica degli ambienti e dotazioni di lavorazione, dei locali accessori e delle cappe per l’Unità farmaci antiblastici dell’Ospedale di Castelfranco, Distretto di Asolo, per il periodo di 12 mesi. (ID 5317)</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H219" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H219" t="inlineStr"/>
       <c r="I219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>MEPA</t>
+          <t>201367662</t>
         </is>
       </c>
       <c r="K219" t="inlineStr"/>
-      <c r="L219" t="inlineStr"/>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>B7ADA26D6B</t>
+        </is>
+      </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>01/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>02/09/2025 12:00</t>
+          <t>19/09/2031 00:00</t>
         </is>
       </c>
       <c r="R219" t="n">
-        <v>0</v>
+        <v>79020</v>
       </c>
       <c r="S219" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr"/>
       <c r="V219" t="inlineStr"/>
       <c r="W219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>0</v>
       </c>
       <c r="B220" t="n">
         <v>0</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>5570</t>
+          <t>5376</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la fornitura tramite un accordo quadro biennale con tre operatori economici, di portatili per grafia. Attivazione servizio opzionale di manutenzione assistenza tecnica full risk post garanzia.ID 5570</t>
+          <t>Servizio di monitoraggio periodico di sostanze chimiche/cancerogene presso i locali di lavoro e campionamenti personali per l’Azienda ULSS 2 Marca trevigiana per il periodo di 12 mesi. (ID: 5376)</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H220" t="inlineStr"/>
       <c r="I220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J220" t="inlineStr"/>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>201769233</t>
+        </is>
+      </c>
       <c r="K220" t="inlineStr"/>
-      <c r="L220" t="inlineStr"/>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>B818C28F14</t>
+        </is>
+      </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>01/08/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="R220" t="n">
-        <v>18000</v>
+        <v>74994</v>
       </c>
       <c r="S220" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr"/>
       <c r="V220" t="inlineStr"/>
       <c r="W220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>0</v>
       </c>
       <c r="B221" t="n">
         <v>0</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>5668</t>
+          <t>ID 5662</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura Regionale per la fornitura di farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto - 36 ^ Edizione. </t>
+          <t>fornitura di bobine TNT per l'igiene del paziente</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H221" t="inlineStr"/>
       <c r="I221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J221" t="inlineStr"/>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEPA 5470087                                      </t>
+        </is>
+      </c>
       <c r="K221" t="inlineStr"/>
       <c r="L221" t="inlineStr"/>
       <c r="M221" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>28/07/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O221" t="inlineStr">
+        <is>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="R221" t="n">
-        <v>0</v>
+        <v>118750</v>
       </c>
       <c r="S221" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr"/>
       <c r="V221" t="inlineStr"/>
       <c r="W221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>0</v>
       </c>
       <c r="B222" t="n">
         <v>0</v>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>5685</t>
+          <t>5732</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Appalto specifico per la fornitura di vaccini antinfluenzali per la campagna 2025/2026 per le Aziende Sanitarie della Regione del Veneto e per l'Azienda Provinciale per i Servizi Sanitari di Trento.</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2025. - NOTIFICA DELIBERAZIONE DEL DIRETTORE GENERALE DELL'AULSS 2 MARCA TREVIGIANA N. 2020/2025.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
       <c r="I222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J222" t="inlineStr"/>
       <c r="K222" t="inlineStr"/>
       <c r="L222" t="inlineStr"/>
       <c r="M222" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>28/07/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="R222" t="n">
         <v>0</v>
       </c>
       <c r="S222" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr"/>
       <c r="V222" t="inlineStr"/>
       <c r="W222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>0</v>
       </c>
       <c r="B223" t="n">
         <v>0</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>5603</t>
+          <t>5661</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura biennale in esclusiva di farmaci chemioterapici in sacche multidose per le Aziende Sanitarie della Regione del Veneto.</t>
+          <t>NEXT GENERATION - PNRR Fornitura di n. 3 tomografi a coerenza ottica (OCT) da destinare alle Case di Comunità dell’Azienda ULSS n. 2 Marca trevigiana (ID 5661)</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H223" t="inlineStr"/>
       <c r="I223" t="inlineStr">
         <is>
-          <t>No</t>
-[...4 lines deleted...]
-      <c r="L223" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>5609997 MEPA</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>I28I22000140009, I28I22000100009, I68I22000220009</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>B92D92167A</t>
+        </is>
+      </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>11/09/2025 00:00</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>28/07/2031 00:00</t>
+          <t>11/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O223" t="inlineStr">
+        <is>
+          <t>16/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q223" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="R223" t="n">
-        <v>0</v>
+        <v>82980</v>
       </c>
       <c r="S223" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T223" t="inlineStr"/>
       <c r="U223" t="inlineStr"/>
       <c r="V223" t="inlineStr"/>
       <c r="W223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>0</v>
       </c>
       <c r="B224" t="n">
         <v>0</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>5380</t>
+          <t>ID 5692, 5693 ,5694</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Servizio di gestione documentale e protocollo per l'Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. (ID: 5380)</t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H224" t="inlineStr"/>
       <c r="I224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J224" t="inlineStr"/>
       <c r="K224" t="inlineStr"/>
-      <c r="L224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L224" t="inlineStr"/>
       <c r="M224" t="inlineStr">
         <is>
-          <t>25/07/2025 12:00</t>
+          <t>03/09/2025 00:00</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>25/07/2031 12:00</t>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q224" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="R224" t="n">
-        <v>393120</v>
+        <v>3702135</v>
       </c>
       <c r="S224" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T224" t="inlineStr"/>
       <c r="U224" t="inlineStr"/>
       <c r="V224" t="inlineStr"/>
       <c r="W224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>0</v>
       </c>
       <c r="B225" t="n">
         <v>0</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>5669</t>
+          <t>ID 5647</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>PROCEDURA REGIONALE PER LA FORNITURA DI PRODOTTI PER NUTRIZIONE PARENTERALE PER ADULTI E BAMBINI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. RINNOVO PER IL PERIODO DI 24 MESI.</t>
+          <t>Fornitura di un sistema per ablazione a campo pulsato per il trattamento della fibrillazione atriale denominato “Pulse Select” per la UOC Cardiologia del P.O. di Conegliano (ID 5647)</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H225" t="inlineStr"/>
       <c r="I225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J225" t="inlineStr"/>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>MEPA - 5461847</t>
+        </is>
+      </c>
       <c r="K225" t="inlineStr"/>
       <c r="L225" t="inlineStr"/>
       <c r="M225" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
+          <t>28/08/2025 00:00</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>25/07/2031 00:00</t>
+          <t>28/08/2031 00:00</t>
         </is>
       </c>
       <c r="R225" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="S225" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T225" t="inlineStr"/>
       <c r="U225" t="inlineStr"/>
       <c r="V225" t="inlineStr"/>
       <c r="W225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>0</v>
       </c>
       <c r="B226" t="n">
         <v>0</v>
       </c>
-      <c r="C226" t="inlineStr"/>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>ID 5664</t>
+        </is>
+      </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 2 “AZIONI DI SENSIBILIZZAZIONE E PREVENZIONE NELLA POPOLAZIONE SCOLASTICA E GENERALE” DEL PIANO OPERATIVO REGIONALE 2023 GIOCO D'AZZARDO PATOLOGICO (G.A.P.).</t>
+          <t xml:space="preserve">SERVIZIO DI GESTIONE DELL’ATTESA IN PRONTO SOCCORSO NEGLI OSPEDALI DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS2 MARCA TREVIGIANA. </t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H226" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="H226" t="inlineStr"/>
       <c r="I226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>MEPA</t>
+          <t>205164167</t>
         </is>
       </c>
       <c r="K226" t="inlineStr"/>
-      <c r="L226" t="inlineStr"/>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>B805C674AF</t>
+        </is>
+      </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
+          <t>21/08/2025 12:00</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>18/07/2031 00:00</t>
-[...4 lines deleted...]
-          <t>19/08/2025 12:00</t>
+          <t>21/08/2031 12:00</t>
         </is>
       </c>
       <c r="R226" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="S226" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T226" t="inlineStr"/>
       <c r="U226" t="inlineStr"/>
       <c r="V226" t="inlineStr"/>
       <c r="W226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>0</v>
       </c>
       <c r="B227" t="n">
         <v>0</v>
       </c>
-      <c r="C227" t="inlineStr"/>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>ID 4947</t>
+        </is>
+      </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Fornitura di un ecografo da destinare alla Casa della Comunità di Farra di Soligo dell’Azienda Ulss 2 Marca Trevigiana</t>
+          <t>Affidamento del servizio di gestione dell’Ospedale di Comunità presso il Presidio Ospedaliero di Vittorio Veneto dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. (ID 4947)</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
       <c r="I227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J227" t="inlineStr"/>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>206102422</t>
+        </is>
+      </c>
       <c r="K227" t="inlineStr"/>
       <c r="L227" t="inlineStr">
         <is>
-          <t>B79BDCF864</t>
+          <t>B7F792AECB</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>14/08/2025 00:00</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>17/07/2031 00:00</t>
+          <t>14/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O227" t="inlineStr">
+        <is>
+          <t>23/09/2025 18:00</t>
         </is>
       </c>
       <c r="R227" t="n">
-        <v>27600</v>
+        <v>2659276</v>
       </c>
       <c r="S227" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T227" t="inlineStr"/>
       <c r="U227" t="inlineStr"/>
       <c r="V227" t="inlineStr"/>
       <c r="W227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>0</v>
       </c>
       <c r="B228" t="n">
         <v>0</v>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>5542</t>
+          <t>5683</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura regionale aperta per la fornitura di "plasma inattivato" per le Aziende Sanitarie della Regione del Veneto. </t>
+          <t>Servizio di trasporto pazienti intraospedaliero presso il Presidio Ospedaliero di Treviso - ID 5683</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H228" t="inlineStr"/>
       <c r="I228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J228" t="inlineStr"/>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>205072590</t>
+        </is>
+      </c>
       <c r="K228" t="inlineStr"/>
-      <c r="L228" t="inlineStr"/>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>B7F2129F46</t>
+        </is>
+      </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>15/07/2031 00:00</t>
+          <t>08/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O228" t="inlineStr">
+        <is>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="R228" t="n">
-        <v>0</v>
+        <v>138.93</v>
       </c>
       <c r="S228" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T228" t="inlineStr"/>
       <c r="U228" t="inlineStr"/>
       <c r="V228" t="inlineStr"/>
       <c r="W228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>0</v>
       </c>
       <c r="B229" t="n">
         <v>0</v>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>5598</t>
+          <t>5722</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di mezzi di contrasto per le Aziende sanitarie della Regione del Veneto e l'APSS di Trento.</t>
+          <t xml:space="preserve">Gara Regionale per la fornitura di “vaccini diversi” per le Aziende Sanitarie della Regione del Veneto, per l’Azienda Provinciale per i servizi sanitari di Trento (APSS) e per l’Azienda Sanitaria dell’Alto Adige – Comprensorio di Bolzano. Lotti deserti. </t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H229" t="inlineStr"/>
       <c r="I229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J229" t="inlineStr"/>
       <c r="K229" t="inlineStr"/>
       <c r="L229" t="inlineStr"/>
       <c r="M229" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>05/08/2025 00:00</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>15/07/2031 00:00</t>
+          <t>05/08/2031 00:00</t>
         </is>
       </c>
       <c r="R229" t="n">
         <v>0</v>
       </c>
       <c r="S229" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T229" t="inlineStr"/>
       <c r="U229" t="inlineStr"/>
       <c r="V229" t="inlineStr"/>
       <c r="W229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>0</v>
       </c>
       <c r="B230" t="n">
         <v>0</v>
       </c>
-      <c r="C230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di farmaci in concorrenza per le Aziende Sanitarie della Regione del Veneto ed eventuali altri enti aderenti - 21^ edizione.</t>
+          <t xml:space="preserve">AVVISO PUBBLICO DI INDAGINE ESPLORATIVA APERTA per l’affidamento della realizzazione del Progetto Rete Job: “Dai servizi semiresidenziali alla comunità inclusiva” </t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H230" t="inlineStr"/>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Procedura di affidamento diretto&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J230" t="inlineStr"/>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>MEPA</t>
+        </is>
+      </c>
       <c r="K230" t="inlineStr"/>
       <c r="L230" t="inlineStr"/>
       <c r="M230" t="inlineStr">
         <is>
-          <t>15/07/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>15/07/2031 00:00</t>
+          <t>01/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O230" t="inlineStr">
+        <is>
+          <t>01/09/2025 12:00</t>
         </is>
       </c>
       <c r="R230" t="n">
         <v>0</v>
       </c>
       <c r="S230" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T230" t="inlineStr"/>
       <c r="U230" t="inlineStr"/>
       <c r="V230" t="inlineStr"/>
       <c r="W230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>0</v>
       </c>
       <c r="B231" t="n">
         <v>0</v>
       </c>
-      <c r="C231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA GESTIONE DELLA SORVEGLIANZA SANITARIA DEI LAVORATORI PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento del progetto SPORTELLI S-COLLEGATI inerente l’attuazione dell’area di intervento n° 4 del Piano operativo regionale 2023 Gioco D'azzardo Patologico (G.A.P.).</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H231" t="inlineStr"/>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Procedura di affidamento diretto&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>Mepa 5392263</t>
+          <t>MEPA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr"/>
-      <c r="L231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L231" t="inlineStr"/>
       <c r="M231" t="inlineStr">
         <is>
-          <t>11/07/2025 12:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>11/07/2031 12:00</t>
+          <t>01/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O231" t="inlineStr">
+        <is>
+          <t>08/09/2025 12:00</t>
         </is>
       </c>
       <c r="R231" t="n">
-        <v>126000</v>
+        <v>0</v>
       </c>
       <c r="S231" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr"/>
       <c r="V231" t="inlineStr"/>
       <c r="W231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>0</v>
       </c>
       <c r="B232" t="n">
         <v>0</v>
       </c>
-      <c r="C232" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI MEDICI VARI PER ATTIVITA' DI ANESTESIA,RIANIMAZIONE E TERAPIA INTENSIVA PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento del progetto Laboratori BE-LINK inerente l’attuazione dell’area di intervento n° 4 del Piano operativo regionale 2023 Gioco D'azzardo Patologico (G.A.P.).</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H232" t="inlineStr"/>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Procedura di affidamento diretto&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>204655988</t>
+          <t>MEPA</t>
         </is>
       </c>
       <c r="K232" t="inlineStr"/>
       <c r="L232" t="inlineStr"/>
       <c r="M232" t="inlineStr">
         <is>
-          <t>10/07/2025 12:30</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>10/07/2031 12:30</t>
+          <t>01/08/2031 00:00</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
-          <t>16/09/2025 16:00</t>
-[...4 lines deleted...]
-          <t>29/05/2026</t>
+          <t>02/09/2025 12:00</t>
         </is>
       </c>
       <c r="R232" t="n">
         <v>0</v>
       </c>
       <c r="S232" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T232" t="inlineStr"/>
       <c r="U232" t="inlineStr"/>
       <c r="V232" t="inlineStr"/>
       <c r="W232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>0</v>
       </c>
       <c r="B233" t="n">
         <v>0</v>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>5684</t>
+          <t>5570</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA BIENNALE IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB – ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO E L’AZIENDA SANITARIA DELL’ALTO ADIGE, COMPRENSORIO DI BOLZANO- II^ EDIZIONE</t>
+          <t>Procedura aperta telematica per la fornitura tramite un accordo quadro biennale con tre operatori economici, di portatili per grafia. Attivazione servizio opzionale di manutenzione assistenza tecnica full risk post garanzia.ID 5570</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H233" t="inlineStr"/>
       <c r="I233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J233" t="inlineStr"/>
       <c r="K233" t="inlineStr"/>
       <c r="L233" t="inlineStr"/>
       <c r="M233" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>10/07/2031 00:00</t>
+          <t>01/08/2031 00:00</t>
         </is>
       </c>
       <c r="R233" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="S233" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T233" t="inlineStr"/>
       <c r="U233" t="inlineStr"/>
       <c r="V233" t="inlineStr"/>
       <c r="W233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>0</v>
       </c>
       <c r="B234" t="n">
         <v>0</v>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>5028</t>
+          <t>5603</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Noleggio apparecchiature multifunzione per il periodo di 60 mesi in adesione alle Convenzioni Consip ID Sigef 2729 - Lotto 5 e Lotto 6</t>
+          <t>Gara regionale per la fornitura biennale in esclusiva di farmaci chemioterapici in sacche multidose per le Aziende Sanitarie della Regione del Veneto.</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H234" t="inlineStr"/>
       <c r="I234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J234" t="inlineStr"/>
       <c r="K234" t="inlineStr"/>
       <c r="L234" t="inlineStr"/>
       <c r="M234" t="inlineStr">
         <is>
-          <t>04/07/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>04/07/2031 00:00</t>
+          <t>28/07/2031 00:00</t>
         </is>
       </c>
       <c r="R234" t="n">
-        <v>1740956.4</v>
+        <v>0</v>
       </c>
       <c r="S234" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T234" t="inlineStr"/>
       <c r="U234" t="inlineStr"/>
       <c r="V234" t="inlineStr"/>
       <c r="W234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>0</v>
       </c>
       <c r="B235" t="n">
         <v>0</v>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>5517</t>
+          <t>5668</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Servizio di conservazione digitale dei documenti clinici ed amministrativi e delle immagini radiologiche, e relativi servizi di manutenzione ordinaria ed assistenza tecnica. ID 5517</t>
+          <t xml:space="preserve">Procedura Regionale per la fornitura di farmaci in esclusiva per le Aziende Sanitarie della Regione del Veneto - 36 ^ Edizione. </t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H235" t="inlineStr"/>
       <c r="I235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J235" t="inlineStr"/>
       <c r="K235" t="inlineStr"/>
-      <c r="L235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L235" t="inlineStr"/>
       <c r="M235" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>25/06/2031 00:00</t>
+          <t>28/07/2031 00:00</t>
         </is>
       </c>
       <c r="R235" t="n">
-        <v>506984.56</v>
+        <v>0</v>
       </c>
       <c r="S235" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T235" t="inlineStr"/>
       <c r="U235" t="inlineStr"/>
       <c r="V235" t="inlineStr"/>
       <c r="W235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>0</v>
       </c>
       <c r="B236" t="n">
         <v>0</v>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>5490</t>
+          <t>5685</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 1 apparecchio per diagnostica retinica avanzata (Angiografia ed OCT) Heidelberg da destinare alla U.O.C. Oculistica del P.O. di Conegliano. ID 5490</t>
+          <t>Appalto specifico per la fornitura di vaccini antinfluenzali per la campagna 2025/2026 per le Aziende Sanitarie della Regione del Veneto e per l'Azienda Provinciale per i Servizi Sanitari di Trento.</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H236" t="inlineStr"/>
       <c r="I236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J236" t="inlineStr"/>
       <c r="K236" t="inlineStr"/>
-      <c r="L236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L236" t="inlineStr"/>
       <c r="M236" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>23/06/2031 00:00</t>
+          <t>28/07/2031 00:00</t>
         </is>
       </c>
       <c r="R236" t="n">
-        <v>78600</v>
+        <v>0</v>
       </c>
       <c r="S236" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T236" t="inlineStr"/>
       <c r="U236" t="inlineStr"/>
       <c r="V236" t="inlineStr"/>
       <c r="W236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>0</v>
       </c>
       <c r="B237" t="n">
         <v>0</v>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>5635</t>
+          <t>5380</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA DI MATERIALE DI CONSUMO DEDICATO ALL’APPARECCHIATURA DI PROPIETA’ “HAMILTON MICROLAB STARLET ROBOT” PER LA UOC ANATOMIA E ISTOLOGIA PATOLOGICA PER IL PERIODO DI 36 MESI. </t>
+          <t>Servizio di gestione documentale e protocollo per l'Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. (ID: 5380)</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
       <c r="I237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J237" t="inlineStr"/>
       <c r="K237" t="inlineStr"/>
-      <c r="L237" t="inlineStr"/>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>B7B7E34F43</t>
+        </is>
+      </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>20/06/2025 00:00</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>20/06/2031 00:00</t>
+          <t>25/07/2031 12:00</t>
         </is>
       </c>
       <c r="R237" t="n">
-        <v>0</v>
+        <v>393120</v>
       </c>
       <c r="S237" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T237" t="inlineStr"/>
       <c r="U237" t="inlineStr"/>
       <c r="V237" t="inlineStr"/>
       <c r="W237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>0</v>
       </c>
       <c r="B238" t="n">
         <v>0</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>ID 5641</t>
+          <t>5669</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Fornitura di cateteri ablatori monodirezionali e bidirezionali "Tactiflex Sensor Enabled" per le UU.OO.CC. di Cardiologia dell'Azienda ULSS n. 2 Marca trevigiana. ID 5641</t>
+          <t>PROCEDURA REGIONALE PER LA FORNITURA DI PRODOTTI PER NUTRIZIONE PARENTERALE PER ADULTI E BAMBINI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. RINNOVO PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H238" t="inlineStr"/>
       <c r="I238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J238" t="inlineStr"/>
       <c r="K238" t="inlineStr"/>
       <c r="L238" t="inlineStr"/>
       <c r="M238" t="inlineStr">
         <is>
-          <t>19/06/2025 00:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>19/06/2031 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2025 23:59</t>
+          <t>25/07/2031 00:00</t>
         </is>
       </c>
       <c r="R238" t="n">
         <v>0</v>
       </c>
       <c r="S238" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T238" t="inlineStr"/>
       <c r="U238" t="inlineStr"/>
       <c r="V238" t="inlineStr"/>
       <c r="W238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>0</v>
       </c>
       <c r="B239" t="n">
         <v>0</v>
       </c>
-      <c r="C239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Fornitura di cateteri per mappaggio elettromagnetico ed ablazione monodirezionali e bidirezionali "Biosense Webster QDOT MICRO" per le UU.OO.CC. di Cardiologia dell'Azienda ULSS n. 2 Marca trevigiana. ID 5642</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 2 “AZIONI DI SENSIBILIZZAZIONE E PREVENZIONE NELLA POPOLAZIONE SCOLASTICA E GENERALE” DEL PIANO OPERATIVO REGIONALE 2023 GIOCO D'AZZARDO PATOLOGICO (G.A.P.).</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H239" t="inlineStr"/>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Procedura di affidamento diretto&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J239" t="inlineStr"/>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>MEPA</t>
+        </is>
+      </c>
       <c r="K239" t="inlineStr"/>
       <c r="L239" t="inlineStr"/>
       <c r="M239" t="inlineStr">
         <is>
-          <t>19/06/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>19/06/2031 00:00</t>
+          <t>18/07/2031 00:00</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
-          <t>04/07/2025 23:59</t>
+          <t>19/08/2025 12:00</t>
         </is>
       </c>
       <c r="R239" t="n">
         <v>0</v>
       </c>
       <c r="S239" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T239" t="inlineStr"/>
       <c r="U239" t="inlineStr"/>
       <c r="V239" t="inlineStr"/>
       <c r="W239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>0</v>
       </c>
       <c r="B240" t="n">
         <v>0</v>
       </c>
-      <c r="C240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Fornitura di n. 2 sistemi di monitoraggio da destinare alla U.O.C. Accettazione e Pronto Soccorso dei PP.OO. di Conegliano e Vittorio Veneto (ID 4999)</t>
+          <t>Fornitura di un ecografo da destinare alla Casa della Comunità di Farra di Soligo dell’Azienda Ulss 2 Marca Trevigiana</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H240" t="inlineStr"/>
       <c r="I240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J240" t="inlineStr"/>
       <c r="K240" t="inlineStr"/>
       <c r="L240" t="inlineStr">
         <is>
-          <t>B82E608BE7</t>
+          <t>B79BDCF864</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>16/06/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>16/06/2031 00:00</t>
-[...4 lines deleted...]
-          <t>07/11/2025 12:00</t>
+          <t>17/07/2031 00:00</t>
         </is>
       </c>
       <c r="R240" t="n">
-        <v>199500</v>
+        <v>27600</v>
       </c>
       <c r="S240" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T240" t="inlineStr"/>
       <c r="U240" t="inlineStr"/>
       <c r="V240" t="inlineStr"/>
       <c r="W240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>0</v>
       </c>
       <c r="B241" t="n">
         <v>0</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>5587</t>
+          <t>5542</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALE DI CONSUMO DEDICATO ALL’APPARECCHIATURA DI PROPRIETA’ “E-GEL POWER SNAP SYSTEM” PER L’U.O.C. DI ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI. ID 5587</t>
+          <t xml:space="preserve">Procedura regionale aperta per la fornitura di "plasma inattivato" per le Aziende Sanitarie della Regione del Veneto. </t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H241" t="inlineStr"/>
       <c r="I241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J241" t="inlineStr"/>
       <c r="K241" t="inlineStr"/>
       <c r="L241" t="inlineStr"/>
       <c r="M241" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>13/06/2031 00:00</t>
+          <t>15/07/2031 00:00</t>
         </is>
       </c>
       <c r="R241" t="n">
         <v>0</v>
       </c>
       <c r="S241" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T241" t="inlineStr"/>
       <c r="U241" t="inlineStr"/>
       <c r="V241" t="inlineStr"/>
       <c r="W241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>0</v>
       </c>
       <c r="B242" t="n">
         <v>0</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>ID 5083</t>
+          <t>5598</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ED ASSISTENZA FULL-RISK, CON ATTIVITÀ ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI GAMBRO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. RINNOVO PER IL PERIODO DI 6 MESI</t>
+          <t>Gara regionale per la fornitura di mezzi di contrasto per le Aziende sanitarie della Regione del Veneto e l'APSS di Trento.</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H242" t="inlineStr"/>
       <c r="I242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J242" t="inlineStr"/>
       <c r="K242" t="inlineStr"/>
       <c r="L242" t="inlineStr"/>
       <c r="M242" t="inlineStr">
         <is>
-          <t>04/06/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>04/06/2031 00:00</t>
+          <t>15/07/2031 00:00</t>
         </is>
       </c>
       <c r="R242" t="n">
-        <v>35175</v>
+        <v>0</v>
       </c>
       <c r="S242" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T242" t="inlineStr"/>
       <c r="U242" t="inlineStr"/>
       <c r="V242" t="inlineStr"/>
       <c r="W242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>0</v>
       </c>
       <c r="B243" t="n">
         <v>0</v>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>4977</t>
+          <t>5621</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Contratto Quadro Opa ID 1367 “Servizi di connettività nell’ambito del Sistema Pubblico di Connettività” (SPC2 Connettività) - Contratto Esecutivo sottoscritto in data 30/10/2017 - Cig derivato 72087787CA  e successive variazioni (Contratto esecutivo OPA) ID 4977</t>
+          <t>Gara regionale per la fornitura di farmaci in concorrenza per le Aziende Sanitarie della Regione del Veneto ed eventuali altri enti aderenti - 21^ edizione.</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
       <c r="I243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J243" t="inlineStr"/>
       <c r="K243" t="inlineStr"/>
       <c r="L243" t="inlineStr"/>
       <c r="M243" t="inlineStr">
         <is>
-          <t>03/06/2025 00:00</t>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>03/06/2031 00:00</t>
+          <t>15/07/2031 00:00</t>
         </is>
       </c>
       <c r="R243" t="n">
-        <v>607787.75</v>
+        <v>0</v>
       </c>
       <c r="S243" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T243" t="inlineStr"/>
       <c r="U243" t="inlineStr"/>
       <c r="V243" t="inlineStr"/>
       <c r="W243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>0</v>
       </c>
       <c r="B244" t="n">
         <v>0</v>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>4924</t>
+          <t>ID 5625</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Rinnovo, previsto negli atti di gara originaria, del servizio di gestione dell'archivio della documentazione sanitaria, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi (ID: 4924)</t>
+          <t>SERVIZIO PER LA GESTIONE DELLA SORVEGLIANZA SANITARIA DEI LAVORATORI PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H244" t="inlineStr"/>
       <c r="I244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>201015101</t>
+          <t>Mepa 5392263</t>
         </is>
       </c>
       <c r="K244" t="inlineStr"/>
       <c r="L244" t="inlineStr">
         <is>
-          <t>B6B5A64151</t>
+          <t>B77EB70BD1</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>29/05/2025 12:00</t>
+          <t>11/07/2025 12:00</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>29/05/2031 12:00</t>
+          <t>11/07/2031 12:00</t>
         </is>
       </c>
       <c r="R244" t="n">
-        <v>570537</v>
+        <v>126000</v>
       </c>
       <c r="S244" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T244" t="inlineStr"/>
       <c r="U244" t="inlineStr"/>
       <c r="V244" t="inlineStr"/>
       <c r="W244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>0</v>
       </c>
       <c r="B245" t="n">
         <v>0</v>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>ID 4740</t>
+          <t>ID 4148</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Fornitura di suturatrici circolari monouso a batteria per l’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI VARI PER ATTIVITA' DI ANESTESIA,RIANIMAZIONE E TERAPIA INTENSIVA PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H245" t="inlineStr"/>
       <c r="I245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>MEPA n. 5347137</t>
+          <t>204655988</t>
         </is>
       </c>
       <c r="K245" t="inlineStr"/>
       <c r="L245" t="inlineStr"/>
       <c r="M245" t="inlineStr">
         <is>
-          <t>29/05/2025 00:00</t>
+          <t>10/07/2025 12:30</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>29/05/2031 00:00</t>
+          <t>10/07/2031 12:30</t>
+        </is>
+      </c>
+      <c r="O245" t="inlineStr">
+        <is>
+          <t>16/09/2025 16:00</t>
+        </is>
+      </c>
+      <c r="Q245" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="R245" t="n">
-        <v>120400</v>
+        <v>0</v>
       </c>
       <c r="S245" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T245" t="inlineStr"/>
       <c r="U245" t="inlineStr"/>
       <c r="V245" t="inlineStr"/>
       <c r="W245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>0</v>
       </c>
       <c r="B246" t="n">
         <v>0</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>ID 5593, 5594, 5595</t>
+          <t>5684</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>GARA REGIONALE PER LA FORNITURA BIENNALE IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB – ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO E L’AZIENDA SANITARIA DELL’ALTO ADIGE, COMPRENSORIO DI BOLZANO- II^ EDIZIONE</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H246" t="inlineStr"/>
       <c r="I246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J246" t="inlineStr"/>
       <c r="K246" t="inlineStr"/>
       <c r="L246" t="inlineStr"/>
       <c r="M246" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>28/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>15/05/2025</t>
+          <t>10/07/2031 00:00</t>
         </is>
       </c>
       <c r="R246" t="n">
-        <v>7273218</v>
+        <v>0</v>
       </c>
       <c r="S246" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T246" t="inlineStr"/>
       <c r="U246" t="inlineStr"/>
       <c r="V246" t="inlineStr"/>
       <c r="W246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>0</v>
       </c>
       <c r="B247" t="n">
         <v>0</v>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>ID 5183, 5188</t>
+          <t>5028</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>SERVIZI A SUPPORTO DELLE ATTIVITÀ AFFERENTI AL DIPARTIMENTO DI PREVENZIONE. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>Noleggio apparecchiature multifunzione per il periodo di 60 mesi in adesione alle Convenzioni Consip ID Sigef 2729 - Lotto 5 e Lotto 6</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H247" t="inlineStr"/>
       <c r="I247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J247" t="inlineStr"/>
       <c r="K247" t="inlineStr"/>
       <c r="L247" t="inlineStr"/>
       <c r="M247" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>04/07/2025 00:00</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>28/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>13/09/2024</t>
+          <t>04/07/2031 00:00</t>
         </is>
       </c>
       <c r="R247" t="n">
-        <v>436722.88</v>
+        <v>1740956.4</v>
       </c>
       <c r="S247" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T247" t="inlineStr"/>
       <c r="U247" t="inlineStr"/>
       <c r="V247" t="inlineStr"/>
       <c r="W247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>0</v>
       </c>
       <c r="B248" t="n">
         <v>0</v>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>4682</t>
+          <t>5517</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Adesione all'Accordo Quadro Consip "Buoni pasto 10" - Lotto 3 e Lotto 13 (Veneto, Friuli Venezia Giulia, Trentino Alto Adige), per la fornitura del servizio sostitutivo di mensa, mediante buoni pasto elettronici, per l'Azienda ULSS 2 Marca Trevigiana. ID 4682</t>
+          <t>Servizio di conservazione digitale dei documenti clinici ed amministrativi e delle immagini radiologiche, e relativi servizi di manutenzione ordinaria ed assistenza tecnica. ID 5517</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H248" t="inlineStr"/>
       <c r="I248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J248" t="inlineStr"/>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>ID 199286818</t>
+        </is>
+      </c>
       <c r="K248" t="inlineStr"/>
-      <c r="L248" t="inlineStr"/>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>B64212557F</t>
+        </is>
+      </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>27/05/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>27/05/2031 00:00</t>
+          <t>25/06/2031 00:00</t>
         </is>
       </c>
       <c r="R248" t="n">
-        <v>284492.66</v>
+        <v>506984.56</v>
       </c>
       <c r="S248" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T248" t="inlineStr"/>
       <c r="U248" t="inlineStr"/>
       <c r="V248" t="inlineStr"/>
       <c r="W248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>0</v>
       </c>
       <c r="B249" t="n">
         <v>0</v>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>ID 5605</t>
+          <t>5490</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA INFERMIERISTICA E SUPPORTO ALL’ATTIVITA’ ODONTOIATRICA PRESSO LA CASA CIRCONDARIALE E L’ISTITUTO PENALE MINORILE DI TREVISO</t>
+          <t>Fornitura a noleggio di n. 1 apparecchio per diagnostica retinica avanzata (Angiografia ed OCT) Heidelberg da destinare alla U.O.C. Oculistica del P.O. di Conegliano. ID 5490</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H249" t="inlineStr"/>
       <c r="I249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J249" t="inlineStr"/>
       <c r="K249" t="inlineStr"/>
       <c r="L249" t="inlineStr">
         <is>
-          <t>B68FE5CAF1</t>
+          <t>B70EAEAF1B</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>23/05/2025 12:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>23/05/2031 12:00</t>
+          <t>23/06/2031 00:00</t>
         </is>
       </c>
       <c r="R249" t="n">
-        <v>319200</v>
+        <v>78600</v>
       </c>
       <c r="S249" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T249" t="inlineStr"/>
       <c r="U249" t="inlineStr"/>
       <c r="V249" t="inlineStr"/>
       <c r="W249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>0</v>
       </c>
       <c r="B250" t="n">
         <v>0</v>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>ID 5604</t>
+          <t>5635</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ASSISTENZA MEDICA PRESSO LA CASA CIRCONDARIALE DI TREVISO</t>
+          <t xml:space="preserve">FORNITURA DI MATERIALE DI CONSUMO DEDICATO ALL’APPARECCHIATURA DI PROPIETA’ “HAMILTON MICROLAB STARLET ROBOT” PER LA UOC ANATOMIA E ISTOLOGIA PATOLOGICA PER IL PERIODO DI 36 MESI. </t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H250" t="inlineStr"/>
       <c r="I250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J250" t="inlineStr"/>
       <c r="K250" t="inlineStr"/>
-      <c r="L250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L250" t="inlineStr"/>
       <c r="M250" t="inlineStr">
         <is>
-          <t>23/05/2025 12:00</t>
+          <t>20/06/2025 00:00</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>23/05/2031 12:00</t>
+          <t>20/06/2031 00:00</t>
         </is>
       </c>
       <c r="R250" t="n">
-        <v>470400</v>
+        <v>0</v>
       </c>
       <c r="S250" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T250" t="inlineStr"/>
       <c r="U250" t="inlineStr"/>
       <c r="V250" t="inlineStr"/>
       <c r="W250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>0</v>
       </c>
       <c r="B251" t="n">
         <v>0</v>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>5286</t>
+          <t>ID 5641</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rinnovo per la fornitura di “Reagenti per la diagnostica rapida delle fusioni nelle L.A. (leucemie acute) dell’adulto” per la U.O.C. Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. </t>
+          <t>Fornitura di cateteri ablatori monodirezionali e bidirezionali "Tactiflex Sensor Enabled" per le UU.OO.CC. di Cardiologia dell'Azienda ULSS n. 2 Marca trevigiana. ID 5641</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H251" t="inlineStr"/>
       <c r="I251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J251" t="inlineStr"/>
       <c r="K251" t="inlineStr"/>
       <c r="L251" t="inlineStr"/>
       <c r="M251" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>19/06/2025 00:00</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>23/05/2031 00:00</t>
+          <t>19/06/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O251" t="inlineStr">
+        <is>
+          <t>04/07/2025 23:59</t>
         </is>
       </c>
       <c r="R251" t="n">
         <v>0</v>
       </c>
       <c r="S251" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T251" t="inlineStr"/>
       <c r="U251" t="inlineStr"/>
       <c r="V251" t="inlineStr"/>
       <c r="W251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>0</v>
       </c>
       <c r="B252" t="n">
         <v>0</v>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>4883</t>
+          <t>ID 5642</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Servizio "Operativa di Comunità", concernente i servizi socio-educativi riferiti a minori, genitori, famiglie, adulti-educatori, insegnanti, allenatori sportivi, volontari, comprensivo del servizio "Operativa Plus", per il Distretto di Pieve di Soligo dell'Azienda ULSS 2 Marca  Trevigiana. Rinnovo del servizio per il periodo di 24 mesi. ID 4883</t>
+          <t>Fornitura di cateteri per mappaggio elettromagnetico ed ablazione monodirezionali e bidirezionali "Biosense Webster QDOT MICRO" per le UU.OO.CC. di Cardiologia dell'Azienda ULSS n. 2 Marca trevigiana. ID 5642</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H252" t="inlineStr"/>
       <c r="I252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J252" t="inlineStr"/>
       <c r="K252" t="inlineStr"/>
       <c r="L252" t="inlineStr"/>
       <c r="M252" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>19/06/2025 00:00</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>22/05/2031 00:00</t>
+          <t>19/06/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O252" t="inlineStr">
+        <is>
+          <t>04/07/2025 23:59</t>
         </is>
       </c>
       <c r="R252" t="n">
-        <v>592220.3</v>
+        <v>0</v>
       </c>
       <c r="S252" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T252" t="inlineStr"/>
       <c r="U252" t="inlineStr"/>
       <c r="V252" t="inlineStr"/>
       <c r="W252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>0</v>
       </c>
       <c r="B253" t="n">
         <v>0</v>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>4976</t>
+          <t>4999</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Servizio di conservazione digitale dei documenti clinici ed amministrativi e delle immagini radiologiche, e relativi servizi di manutenzione ordinaria ed assistenza tecnica. ID 4976</t>
+          <t>Fornitura di n. 2 sistemi di monitoraggio da destinare alla U.O.C. Accettazione e Pronto Soccorso dei PP.OO. di Conegliano e Vittorio Veneto (ID 4999)</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H253" t="inlineStr"/>
       <c r="I253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>ID 184310648</t>
+          <t>206889493</t>
         </is>
       </c>
       <c r="K253" t="inlineStr"/>
-      <c r="L253" t="inlineStr"/>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>B82E608BE7</t>
+        </is>
+      </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>16/06/2025 00:00</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>22/05/2031 00:00</t>
+          <t>16/06/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O253" t="inlineStr">
+        <is>
+          <t>07/11/2025 12:00</t>
         </is>
       </c>
       <c r="R253" t="n">
-        <v>502760.62</v>
+        <v>199500</v>
       </c>
       <c r="S253" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T253" t="inlineStr"/>
       <c r="U253" t="inlineStr"/>
       <c r="V253" t="inlineStr"/>
       <c r="W253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>0</v>
       </c>
       <c r="B254" t="n">
         <v>0</v>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>4683</t>
+          <t>5587</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Adesione all'Accordo Quadro Consip "Fuel Card 3" - Lotto unico, per la fornitura di carburante per autotrazione, mediante fuel card, per l'Azienda ULSS n. 2 Marca Trevigiana. ID 4683</t>
+          <t>FORNITURA DI MATERIALE DI CONSUMO DEDICATO ALL’APPARECCHIATURA DI PROPRIETA’ “E-GEL POWER SNAP SYSTEM” PER L’U.O.C. DI ANATOMIA E ISTOLOGIA PATOLOGICA DELL’AZIENDA ULSS 2 MARCA TREVIGIANA PER IL PERIODO DI 36 MESI. ID 5587</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H254" t="inlineStr"/>
       <c r="I254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J254" t="inlineStr"/>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>201485476</t>
+        </is>
+      </c>
       <c r="K254" t="inlineStr"/>
       <c r="L254" t="inlineStr"/>
       <c r="M254" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>22/05/2031 00:00</t>
+          <t>13/06/2031 00:00</t>
         </is>
       </c>
       <c r="R254" t="n">
-        <v>1852557.5</v>
+        <v>0</v>
       </c>
       <c r="S254" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T254" t="inlineStr"/>
       <c r="U254" t="inlineStr"/>
       <c r="V254" t="inlineStr"/>
       <c r="W254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>0</v>
       </c>
       <c r="B255" t="n">
         <v>0</v>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>5505</t>
+          <t>ID 5083</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E PER L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO (DELIBERAZIONI DI AZIENDA ZERO NN. 262-296/2025). </t>
+          <t>SERVIZIO DI MANUTENZIONE ED ASSISTENZA FULL-RISK, CON ATTIVITÀ ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI GAMBRO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. RINNOVO PER IL PERIODO DI 6 MESI</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H255" t="inlineStr"/>
       <c r="I255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J255" t="inlineStr"/>
       <c r="K255" t="inlineStr"/>
       <c r="L255" t="inlineStr"/>
       <c r="M255" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>04/06/2025 00:00</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>15/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>08/08/2025</t>
+          <t>04/06/2031 00:00</t>
         </is>
       </c>
       <c r="R255" t="n">
-        <v>0</v>
+        <v>35175</v>
       </c>
       <c r="S255" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T255" t="inlineStr"/>
       <c r="U255" t="inlineStr"/>
       <c r="V255" t="inlineStr"/>
       <c r="W255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>0</v>
       </c>
       <c r="B256" t="n">
         <v>0</v>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>5667</t>
+          <t>4977</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di farmaci in esclusiva 35^ edizione per le Aziende Sanitarie della Regione del Veneto.</t>
+          <t>Contratto Quadro Opa ID 1367 “Servizi di connettività nell’ambito del Sistema Pubblico di Connettività” (SPC2 Connettività) - Contratto Esecutivo sottoscritto in data 30/10/2017 - Cig derivato 72087787CA  e successive variazioni (Contratto esecutivo OPA) ID 4977</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H256" t="inlineStr"/>
       <c r="I256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J256" t="inlineStr"/>
       <c r="K256" t="inlineStr"/>
       <c r="L256" t="inlineStr"/>
       <c r="M256" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>03/06/2025 00:00</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>14/05/2031 00:00</t>
+          <t>03/06/2031 00:00</t>
         </is>
       </c>
       <c r="R256" t="n">
-        <v>0</v>
+        <v>607787.75</v>
       </c>
       <c r="S256" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T256" t="inlineStr"/>
       <c r="U256" t="inlineStr"/>
       <c r="V256" t="inlineStr"/>
       <c r="W256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>0</v>
       </c>
       <c r="B257" t="n">
         <v>0</v>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>5596</t>
+          <t>4924</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l’affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 1 – Vigilanza Area Treviso-Belluno. CIG B6A7641D9F.. ID 5596</t>
+          <t>Rinnovo, previsto negli atti di gara originaria, del servizio di gestione dell'archivio della documentazione sanitaria, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi (ID: 4924)</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H257" t="inlineStr"/>
       <c r="I257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J257" t="inlineStr"/>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>201015101</t>
+        </is>
+      </c>
       <c r="K257" t="inlineStr"/>
-      <c r="L257" t="inlineStr"/>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>B6B5A64151</t>
+        </is>
+      </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>01/05/2025 00:00</t>
+          <t>29/05/2025 12:00</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>01/05/2031 00:00</t>
+          <t>29/05/2031 12:00</t>
         </is>
       </c>
       <c r="R257" t="n">
-        <v>207330.56</v>
+        <v>570537</v>
       </c>
       <c r="S257" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr"/>
       <c r="V257" t="inlineStr"/>
       <c r="W257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>0</v>
       </c>
       <c r="B258" t="n">
         <v>0</v>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>5597</t>
+          <t>ID 4740</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura aperta telematica per l’affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 6 – Guardiania Area Treviso-Belluno. ID 5597. </t>
+          <t>Fornitura di suturatrici circolari monouso a batteria per l’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H258" t="inlineStr"/>
       <c r="I258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J258" t="inlineStr"/>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>MEPA n. 5347137</t>
+        </is>
+      </c>
       <c r="K258" t="inlineStr"/>
       <c r="L258" t="inlineStr"/>
       <c r="M258" t="inlineStr">
         <is>
-          <t>01/05/2025 00:00</t>
+          <t>29/05/2025 00:00</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>01/05/2031 00:00</t>
+          <t>29/05/2031 00:00</t>
         </is>
       </c>
       <c r="R258" t="n">
-        <v>488158.12</v>
+        <v>120400</v>
       </c>
       <c r="S258" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T258" t="inlineStr"/>
       <c r="U258" t="inlineStr"/>
       <c r="V258" t="inlineStr"/>
       <c r="W258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>0</v>
       </c>
       <c r="B259" t="n">
         <v>0</v>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>5090</t>
+          <t>ID 5183, 5188</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Adesione alla Gara Regionale per la fornitura di materiale per anestesia, rianimazione e apparato respiratorio - 2^ edizione, 1^ tranche, suddivisa in 23 lotti per la durata di 36 mesi con opzione di rinnovo annuale e proroga di 6 mesi. ID 5090</t>
+          <t>SERVIZI A SUPPORTO DELLE ATTIVITÀ AFFERENTI AL DIPARTIMENTO DI PREVENZIONE. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H259" t="inlineStr"/>
       <c r="I259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J259" t="inlineStr"/>
       <c r="K259" t="inlineStr"/>
       <c r="L259" t="inlineStr"/>
       <c r="M259" t="inlineStr">
         <is>
-          <t>01/05/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>01/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>27/04/2027 00:00</t>
+          <t>28/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q259" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
         </is>
       </c>
       <c r="R259" t="n">
-        <v>0</v>
+        <v>436722.88</v>
       </c>
       <c r="S259" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T259" t="inlineStr"/>
       <c r="U259" t="inlineStr"/>
       <c r="V259" t="inlineStr"/>
       <c r="W259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>0</v>
       </c>
       <c r="B260" t="n">
         <v>0</v>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Id 4552</t>
+          <t>ID 5593, 5594, 5595</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gara a procedura aperta telematica per la fornitura in service di "Sistemi automatici per esecuzioni di reazioni immunoistochimiche ed istochimiche" per l'Azienda Ulss 2 Marca trevigiana, per il periodo di 48 mesi. </t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
       <c r="I260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J260" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J260" t="inlineStr"/>
       <c r="K260" t="inlineStr"/>
       <c r="L260" t="inlineStr"/>
       <c r="M260" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>30/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>30/06/2025 15:00</t>
+          <t>28/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q260" t="inlineStr">
+        <is>
+          <t>15/05/2025</t>
         </is>
       </c>
       <c r="R260" t="n">
-        <v>4079520</v>
+        <v>7273218</v>
       </c>
       <c r="S260" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T260" t="inlineStr"/>
       <c r="U260" t="inlineStr"/>
       <c r="V260" t="inlineStr"/>
       <c r="W260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>0</v>
       </c>
       <c r="B261" t="n">
         <v>0</v>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>5588</t>
+          <t>4682</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
+          <t>Adesione all'Accordo Quadro Consip "Buoni pasto 10" - Lotto 3 e Lotto 13 (Veneto, Friuli Venezia Giulia, Trentino Alto Adige), per la fornitura del servizio sostitutivo di mensa, mediante buoni pasto elettronici, per l'Azienda ULSS 2 Marca Trevigiana. ID 4682</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H261" t="inlineStr"/>
       <c r="I261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J261" t="inlineStr"/>
       <c r="K261" t="inlineStr"/>
       <c r="L261" t="inlineStr"/>
       <c r="M261" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>27/05/2025 00:00</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>28/04/2031 00:00</t>
+          <t>27/05/2031 00:00</t>
         </is>
       </c>
       <c r="R261" t="n">
-        <v>130524.34</v>
+        <v>284492.66</v>
       </c>
       <c r="S261" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T261" t="inlineStr"/>
       <c r="U261" t="inlineStr"/>
       <c r="V261" t="inlineStr"/>
       <c r="W261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>0</v>
       </c>
       <c r="B262" t="n">
         <v>0</v>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>5460</t>
+          <t>ID 5605</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>fornitura di lenzuolini ad uso sanitario</t>
+          <t>SERVIZIO DI ASSISTENZA INFERMIERISTICA E SUPPORTO ALL’ATTIVITA’ ODONTOIATRICA PRESSO LA CASA CIRCONDARIALE E L’ISTITUTO PENALE MINORILE DI TREVISO</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H262" t="inlineStr"/>
       <c r="I262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>MEPA 5307113</t>
+          <t>200338787</t>
         </is>
       </c>
       <c r="K262" t="inlineStr"/>
-      <c r="L262" t="inlineStr"/>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>B68FE5CAF1</t>
+        </is>
+      </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>23/05/2025 12:00</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>28/04/2031 00:00</t>
+          <t>23/05/2031 12:00</t>
         </is>
       </c>
       <c r="R262" t="n">
-        <v>136870</v>
+        <v>319200</v>
       </c>
       <c r="S262" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T262" t="inlineStr"/>
       <c r="U262" t="inlineStr"/>
       <c r="V262" t="inlineStr"/>
       <c r="W262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>0</v>
       </c>
       <c r="B263" t="n">
         <v>0</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>5534</t>
+          <t>ID 5604</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Gara regionale fornitura integrativa vaccino antimeningococco B multicomponente - proroga al 25/08/2025 - ID5534</t>
+          <t>SERVIZIO DI ASSISTENZA MEDICA PRESSO LA CASA CIRCONDARIALE DI TREVISO</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H263" t="inlineStr"/>
       <c r="I263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J263" t="inlineStr"/>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>200340185</t>
+        </is>
+      </c>
       <c r="K263" t="inlineStr"/>
-      <c r="L263" t="inlineStr"/>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>B68FB72355</t>
+        </is>
+      </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>23/05/2025 12:00</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>22/04/2031 00:00</t>
+          <t>23/05/2031 12:00</t>
         </is>
       </c>
       <c r="R263" t="n">
-        <v>342069</v>
+        <v>470400</v>
       </c>
       <c r="S263" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T263" t="inlineStr"/>
       <c r="U263" t="inlineStr"/>
       <c r="V263" t="inlineStr"/>
       <c r="W263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>0</v>
       </c>
       <c r="B264" t="n">
         <v>0</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>4818</t>
+          <t>5286</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Gara regionale - adesione alla convenzione - fornitura formule nutrizione enterale 3^ ed - ID 4818</t>
+          <t xml:space="preserve">Rinnovo per la fornitura di “Reagenti per la diagnostica rapida delle fusioni nelle L.A. (leucemie acute) dell’adulto” per la U.O.C. Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. </t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
       <c r="I264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J264" t="inlineStr"/>
       <c r="K264" t="inlineStr"/>
       <c r="L264" t="inlineStr"/>
       <c r="M264" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>22/04/2031 00:00</t>
+          <t>23/05/2031 00:00</t>
         </is>
       </c>
       <c r="R264" t="n">
-        <v>2170249.2</v>
+        <v>0</v>
       </c>
       <c r="S264" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T264" t="inlineStr"/>
       <c r="U264" t="inlineStr"/>
       <c r="V264" t="inlineStr"/>
       <c r="W264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>0</v>
       </c>
       <c r="B265" t="n">
         <v>0</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>5466</t>
+          <t>4883</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Gara regionale fornitura sistemi diagnostici in fabbisogno ai dipartimenti interaziendali di medicina trasfusionale (DIMT) della Regione del Veneto – lotti 1, 2 e 4. Proroga fino al 31/08/2025 - ID 5466</t>
+          <t>Servizio "Operativa di Comunità", concernente i servizi socio-educativi riferiti a minori, genitori, famiglie, adulti-educatori, insegnanti, allenatori sportivi, volontari, comprensivo del servizio "Operativa Plus", per il Distretto di Pieve di Soligo dell'Azienda ULSS 2 Marca  Trevigiana. Rinnovo del servizio per il periodo di 24 mesi. ID 4883</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H265" t="inlineStr"/>
       <c r="I265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J265" t="inlineStr"/>
       <c r="K265" t="inlineStr"/>
       <c r="L265" t="inlineStr"/>
       <c r="M265" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>22/05/2025 00:00</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>22/04/2031 00:00</t>
+          <t>22/05/2031 00:00</t>
         </is>
       </c>
       <c r="R265" t="n">
-        <v>519329.5</v>
+        <v>592220.3</v>
       </c>
       <c r="S265" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T265" t="inlineStr"/>
       <c r="U265" t="inlineStr"/>
       <c r="V265" t="inlineStr"/>
       <c r="W265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>0</v>
       </c>
       <c r="B266" t="n">
         <v>0</v>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>5461</t>
+          <t>4683</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>FORNITURA DEL MATERIALE DI CONSUMO PER L’UTILIZZO DEL SISTEMA A CONTROLLO ELETTRONICO DI TATUAGGIO DEI PAZIENTI DA SOTTOPORRE A RADIOTERAPIA, PER 24 MESI, DA DESTINARE ALL’UOC DI RADIOTERAPIA ONCOLOGICA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA. ID 5461</t>
+          <t>Adesione all'Accordo Quadro Consip "Fuel Card 3" - Lotto unico, per la fornitura di carburante per autotrazione, mediante fuel card, per l'Azienda ULSS n. 2 Marca Trevigiana. ID 4683</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H266" t="inlineStr"/>
       <c r="I266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J266" t="inlineStr"/>
       <c r="K266" t="inlineStr"/>
       <c r="L266" t="inlineStr"/>
       <c r="M266" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>22/05/2025 00:00</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>18/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2027 00:00</t>
+          <t>22/05/2031 00:00</t>
         </is>
       </c>
       <c r="R266" t="n">
-        <v>27930</v>
+        <v>1852557.5</v>
       </c>
       <c r="S266" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T266" t="inlineStr"/>
       <c r="U266" t="inlineStr"/>
       <c r="V266" t="inlineStr"/>
       <c r="W266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>0</v>
       </c>
       <c r="B267" t="n">
         <v>0</v>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>5470</t>
+          <t>4976</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Servizio di consulenza in materia di trattamento dei dati personali per l’Azienda ULSS 2 Marca trevigiana ID: 5470</t>
+          <t>Servizio di conservazione digitale dei documenti clinici ed amministrativi e delle immagini radiologiche, e relativi servizi di manutenzione ordinaria ed assistenza tecnica. ID 4976</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H267" t="inlineStr"/>
       <c r="I267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>197247475</t>
+          <t>ID 184310648</t>
         </is>
       </c>
       <c r="K267" t="inlineStr"/>
       <c r="L267" t="inlineStr"/>
       <c r="M267" t="inlineStr">
         <is>
-          <t>11/04/2025 12:00</t>
+          <t>22/05/2025 00:00</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>11/04/2031 12:00</t>
+          <t>22/05/2031 00:00</t>
         </is>
       </c>
       <c r="R267" t="n">
-        <v>39500</v>
+        <v>502760.62</v>
       </c>
       <c r="S267" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T267" t="inlineStr"/>
       <c r="U267" t="inlineStr"/>
       <c r="V267" t="inlineStr"/>
       <c r="W267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>0</v>
       </c>
       <c r="B268" t="n">
         <v>0</v>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>5469</t>
+          <t>5505</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura in service di n. 3 apparecchiature automatiche per la colorazione gram di vetrini complete di reagenti e consumabili, da destinare all'U.O.C. di  Microbiologia dell'Azienda ULSS n.2 Marca trevigiana, per il periodo di 36 mesi. ID 5469</t>
+          <t xml:space="preserve">ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E PER L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO (DELIBERAZIONI DI AZIENDA ZERO NN. 262-296/2025). </t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H268" t="inlineStr"/>
       <c r="I268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J268" t="inlineStr"/>
       <c r="K268" t="inlineStr"/>
       <c r="L268" t="inlineStr"/>
       <c r="M268" t="inlineStr">
         <is>
-          <t>09/04/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>09/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>28/04/2025 00:00</t>
+          <t>15/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q268" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="R268" t="n">
         <v>0</v>
       </c>
       <c r="S268" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T268" t="inlineStr"/>
       <c r="U268" t="inlineStr"/>
       <c r="V268" t="inlineStr"/>
       <c r="W268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>0</v>
       </c>
       <c r="B269" t="n">
         <v>0</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>5390</t>
+          <t>5667</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>SERVIZIO DI DERATTIZZAZIONE E DISINFESTAZIONE PER LE SEDI OSPEDALIERE E TERRITORIALI DEI DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA ID 5390</t>
+          <t>Gara regionale per la fornitura di farmaci in esclusiva 35^ edizione per le Aziende Sanitarie della Regione del Veneto.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H269" t="inlineStr"/>
       <c r="I269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J269" t="inlineStr"/>
       <c r="K269" t="inlineStr"/>
       <c r="L269" t="inlineStr"/>
       <c r="M269" t="inlineStr">
         <is>
-          <t>07/04/2025 10:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>07/04/2031 10:00</t>
-[...4 lines deleted...]
-          <t>22/04/2025 12:00</t>
+          <t>14/05/2031 00:00</t>
         </is>
       </c>
       <c r="R269" t="n">
-        <v>74601</v>
+        <v>0</v>
       </c>
       <c r="S269" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T269" t="inlineStr"/>
       <c r="U269" t="inlineStr"/>
       <c r="V269" t="inlineStr"/>
       <c r="W269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>0</v>
       </c>
       <c r="B270" t="n">
         <v>0</v>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>4921</t>
+          <t>5596</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Gara regionale - adesione alla convenzione per la fornitura sistemi diagnostici per screening infezioni HPV - screening oncologico tumori cervice uterina - 1^ ed. - ID 4921</t>
+          <t>Procedura aperta telematica per l’affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 1 – Vigilanza Area Treviso-Belluno. CIG B6A7641D9F.. ID 5596</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H270" t="inlineStr"/>
       <c r="I270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J270" t="inlineStr"/>
       <c r="K270" t="inlineStr"/>
       <c r="L270" t="inlineStr"/>
       <c r="M270" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>01/05/2025 00:00</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>04/04/2031 00:00</t>
+          <t>01/05/2031 00:00</t>
         </is>
       </c>
       <c r="R270" t="n">
-        <v>1142065</v>
+        <v>207330.56</v>
       </c>
       <c r="S270" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T270" t="inlineStr"/>
       <c r="U270" t="inlineStr"/>
       <c r="V270" t="inlineStr"/>
       <c r="W270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>0</v>
       </c>
       <c r="B271" t="n">
         <v>0</v>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>5229</t>
+          <t>5090</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Gara regionale - Proroga al 31.08.2025 per fornitura farmaci esteri di cui alla DDG di Azienda Zero n. 624 del 16.10.2023 - ID 5229</t>
+          <t>Adesione alla Gara Regionale per la fornitura di materiale per anestesia, rianimazione e apparato respiratorio - 2^ edizione, 1^ tranche, suddivisa in 23 lotti per la durata di 36 mesi con opzione di rinnovo annuale e proroga di 6 mesi. ID 5090</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H271" t="inlineStr"/>
       <c r="I271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J271" t="inlineStr"/>
       <c r="K271" t="inlineStr"/>
       <c r="L271" t="inlineStr"/>
       <c r="M271" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>01/05/2025 00:00</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>04/04/2031 00:00</t>
+          <t>01/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O271" t="inlineStr">
+        <is>
+          <t>27/04/2027 00:00</t>
         </is>
       </c>
       <c r="R271" t="n">
-        <v>70911.55</v>
+        <v>0</v>
       </c>
       <c r="S271" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T271" t="inlineStr"/>
       <c r="U271" t="inlineStr"/>
       <c r="V271" t="inlineStr"/>
       <c r="W271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>0</v>
       </c>
       <c r="B272" t="n">
         <v>0</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>4429</t>
+          <t>5597</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Recepimento risultanze della procedura regionale centralizzata per la fornitura di dispositivi per procreazione medicalmente assistita (PMA). ID 4429</t>
+          <t xml:space="preserve">Procedura aperta telematica per l’affidamento dei Servizi di Vigilanza attiva e attività correlate e di guardiania a favore degli enti che operano nel territorio regionale Veneto- I Edizione. Lotto n. 6 – Guardiania Area Treviso-Belluno. ID 5597. </t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H272" t="inlineStr"/>
       <c r="I272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J272" t="inlineStr"/>
       <c r="K272" t="inlineStr"/>
       <c r="L272" t="inlineStr"/>
       <c r="M272" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>01/05/2025 00:00</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>01/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/03/2029 00:00</t>
+          <t>01/05/2031 00:00</t>
         </is>
       </c>
       <c r="R272" t="n">
-        <v>501450.97</v>
+        <v>488158.12</v>
       </c>
       <c r="S272" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T272" t="inlineStr"/>
       <c r="U272" t="inlineStr"/>
       <c r="V272" t="inlineStr"/>
       <c r="W272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>0</v>
       </c>
       <c r="B273" t="n">
         <v>0</v>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>4748</t>
+          <t>Id 4552</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Recepimento risultanze della procedura centralizzata regionale, per la fornitura, mediante accordo quadro, di Aghi speciali – 2^ Edizione – Lotti deserti. ID 4748</t>
+          <t xml:space="preserve">Gara a procedura aperta telematica per la fornitura in service di "Sistemi automatici per esecuzioni di reazioni immunoistochimiche ed istochimiche" per l'Azienda Ulss 2 Marca trevigiana, per il periodo di 48 mesi. </t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H273" t="inlineStr"/>
       <c r="I273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J273" t="inlineStr"/>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>200102293</t>
+        </is>
+      </c>
       <c r="K273" t="inlineStr"/>
       <c r="L273" t="inlineStr"/>
       <c r="M273" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>01/04/2031 00:00</t>
+          <t>30/04/2031 00:00</t>
         </is>
       </c>
       <c r="O273" t="inlineStr">
         <is>
-          <t>02/02/2028 00:00</t>
+          <t>30/06/2025 15:00</t>
         </is>
       </c>
       <c r="R273" t="n">
-        <v>36246.83</v>
+        <v>4079520</v>
       </c>
       <c r="S273" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T273" t="inlineStr"/>
       <c r="U273" t="inlineStr"/>
       <c r="V273" t="inlineStr"/>
       <c r="W273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>0</v>
       </c>
       <c r="B274" t="n">
         <v>0</v>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>4839</t>
+          <t>5460</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di materiale per sterilizzazione - 2^ edizione - lotti deserti.ID 4839</t>
+          <t>fornitura di lenzuolini ad uso sanitario</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H274" t="inlineStr"/>
       <c r="I274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J274" t="inlineStr"/>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>MEPA 5307113</t>
+        </is>
+      </c>
       <c r="K274" t="inlineStr"/>
       <c r="L274" t="inlineStr"/>
       <c r="M274" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>01/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>21/09/2026 00:00</t>
+          <t>28/04/2031 00:00</t>
         </is>
       </c>
       <c r="R274" t="n">
-        <v>46868.57</v>
+        <v>136870</v>
       </c>
       <c r="S274" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T274" t="inlineStr"/>
       <c r="U274" t="inlineStr"/>
       <c r="V274" t="inlineStr"/>
       <c r="W274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>0</v>
       </c>
       <c r="B275" t="n">
         <v>0</v>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>5545</t>
+          <t>5588</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Fornitura di cartucce e toner per stampanti HP. ID 5545</t>
+          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H275" t="inlineStr"/>
       <c r="I275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>MEPA RDO n. 5223605</t>
+          <t>MEPA 5218779</t>
         </is>
       </c>
       <c r="K275" t="inlineStr"/>
       <c r="L275" t="inlineStr"/>
       <c r="M275" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>01/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/03/2026 00:00</t>
+          <t>28/04/2031 00:00</t>
         </is>
       </c>
       <c r="R275" t="n">
-        <v>123540.3</v>
+        <v>130524.34</v>
       </c>
       <c r="S275" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T275" t="inlineStr"/>
       <c r="U275" t="inlineStr"/>
       <c r="V275" t="inlineStr"/>
       <c r="W275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>0</v>
       </c>
       <c r="B276" t="n">
         <v>0</v>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>4246</t>
+          <t>4818</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di laser chirurgici e servizi accessori.ID 4246</t>
+          <t>Gara regionale - adesione alla convenzione - fornitura formule nutrizione enterale 3^ ed - ID 4818</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H276" t="inlineStr"/>
       <c r="I276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J276" t="inlineStr"/>
       <c r="K276" t="inlineStr"/>
       <c r="L276" t="inlineStr"/>
       <c r="M276" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>22/04/2025 00:00</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>01/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>12/04/2028 00:00</t>
+          <t>22/04/2031 00:00</t>
         </is>
       </c>
       <c r="R276" t="n">
-        <v>0</v>
+        <v>2170249.2</v>
       </c>
       <c r="S276" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T276" t="inlineStr"/>
       <c r="U276" t="inlineStr"/>
       <c r="V276" t="inlineStr"/>
       <c r="W276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>0</v>
       </c>
       <c r="B277" t="n">
         <v>0</v>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>5468</t>
+          <t>5466</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di farmaci in esclusiva - 33^ ed - per Aziende sanitarie Regione Veneto - Adesione aggiudicazione - ID5468</t>
+          <t>Gara regionale fornitura sistemi diagnostici in fabbisogno ai dipartimenti interaziendali di medicina trasfusionale (DIMT) della Regione del Veneto – lotti 1, 2 e 4. Proroga fino al 31/08/2025 - ID 5466</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H277" t="inlineStr"/>
       <c r="I277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J277" t="inlineStr"/>
       <c r="K277" t="inlineStr"/>
       <c r="L277" t="inlineStr"/>
       <c r="M277" t="inlineStr">
         <is>
-          <t>25/03/2025 00:00</t>
+          <t>22/04/2025 00:00</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>25/03/2031 00:00</t>
+          <t>22/04/2031 00:00</t>
         </is>
       </c>
       <c r="R277" t="n">
-        <v>6566794.5</v>
+        <v>519329.5</v>
       </c>
       <c r="S277" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T277" t="inlineStr"/>
       <c r="U277" t="inlineStr"/>
       <c r="V277" t="inlineStr"/>
       <c r="W277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>0</v>
       </c>
       <c r="B278" t="n">
         <v>0</v>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>5522</t>
+          <t>5534</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER I SOFTWARE DELL’ANAGRAFE SANITARIA, DEL SISTEMA INFORMATIVO OSPEDALIERO E DELLE INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO. ID 5522</t>
+          <t>Gara regionale fornitura integrativa vaccino antimeningococco B multicomponente - proroga al 25/08/2025 - ID5534</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H278" t="inlineStr"/>
       <c r="I278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J278" t="inlineStr"/>
       <c r="K278" t="inlineStr"/>
       <c r="L278" t="inlineStr"/>
       <c r="M278" t="inlineStr">
         <is>
-          <t>21/03/2025 00:00</t>
+          <t>22/04/2025 00:00</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>21/03/2031 00:00</t>
+          <t>22/04/2031 00:00</t>
         </is>
       </c>
       <c r="R278" t="n">
-        <v>196810.95</v>
+        <v>342069</v>
       </c>
       <c r="S278" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T278" t="inlineStr"/>
       <c r="U278" t="inlineStr"/>
       <c r="V278" t="inlineStr"/>
       <c r="W278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>0</v>
       </c>
       <c r="B279" t="n">
         <v>0</v>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>5538</t>
+          <t>5461</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Noleggio di n. 1 microscopio operatorio da destinare alla UOC Oculistica del P.O. di Treviso (ID 5538)</t>
+          <t>FORNITURA DEL MATERIALE DI CONSUMO PER L’UTILIZZO DEL SISTEMA A CONTROLLO ELETTRONICO DI TATUAGGIO DEI PAZIENTI DA SOTTOPORRE A RADIOTERAPIA, PER 24 MESI, DA DESTINARE ALL’UOC DI RADIOTERAPIA ONCOLOGICA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA. ID 5461</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H279" t="inlineStr"/>
       <c r="I279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J279" t="inlineStr"/>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>MEPA RDO n. 5189453</t>
+        </is>
+      </c>
       <c r="K279" t="inlineStr"/>
       <c r="L279" t="inlineStr"/>
       <c r="M279" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>17/03/2031 00:00</t>
+          <t>18/04/2031 00:00</t>
         </is>
       </c>
       <c r="O279" t="inlineStr">
         <is>
-          <t>25/03/2025 00:00</t>
+          <t>17/04/2027 00:00</t>
         </is>
       </c>
       <c r="R279" t="n">
-        <v>38160</v>
+        <v>27930</v>
       </c>
       <c r="S279" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T279" t="inlineStr"/>
       <c r="U279" t="inlineStr"/>
       <c r="V279" t="inlineStr"/>
       <c r="W279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>0</v>
       </c>
       <c r="B280" t="n">
         <v>0</v>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>2025-0054</t>
+          <t>5470</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “LICENZE NUTANIX” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2025/54)</t>
+          <t>Servizio di consulenza in materia di trattamento dei dati personali per l’Azienda ULSS 2 Marca trevigiana ID: 5470</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H280" t="inlineStr"/>
       <c r="I280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J280" t="inlineStr"/>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>197247475</t>
+        </is>
+      </c>
       <c r="K280" t="inlineStr"/>
       <c r="L280" t="inlineStr"/>
       <c r="M280" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>11/04/2025 12:00</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>17/03/2031 00:00</t>
-[...4 lines deleted...]
-          <t>01/04/2025 00:00</t>
+          <t>11/04/2031 12:00</t>
         </is>
       </c>
       <c r="R280" t="n">
-        <v>0</v>
+        <v>39500</v>
       </c>
       <c r="S280" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T280" t="inlineStr"/>
       <c r="U280" t="inlineStr"/>
       <c r="V280" t="inlineStr"/>
       <c r="W280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>0</v>
       </c>
       <c r="B281" t="n">
         <v>0</v>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>ID 4551</t>
+          <t>5469</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>FORNITURA IN SERVICE DI “DISPOSITIVI MEDICI PER SISTEMI A COMPRESSIONE PNEUMATICA INTERMITTENTE CON APPARECCHIATURE A NOLEGGIO PER TRATTAMENTI DI PROFILASSI DELLA TROMBOSI VENOSA PROFONDA” PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI (ID 4551)</t>
+          <t>Indagine di mercato per la fornitura in service di n. 3 apparecchiature automatiche per la colorazione gram di vetrini complete di reagenti e consumabili, da destinare all'U.O.C. di  Microbiologia dell'Azienda ULSS n.2 Marca trevigiana, per il periodo di 36 mesi. ID 5469</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H281" t="inlineStr"/>
       <c r="I281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J281" t="inlineStr"/>
       <c r="K281" t="inlineStr"/>
       <c r="L281" t="inlineStr"/>
       <c r="M281" t="inlineStr">
         <is>
-          <t>13/03/2025 00:00</t>
+          <t>09/04/2025 00:00</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>13/03/2031 00:00</t>
+          <t>09/04/2031 00:00</t>
         </is>
       </c>
       <c r="O281" t="inlineStr">
         <is>
-          <t>09/05/2025 15:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="R281" t="n">
         <v>0</v>
       </c>
       <c r="S281" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T281" t="inlineStr"/>
       <c r="U281" t="inlineStr"/>
       <c r="V281" t="inlineStr"/>
       <c r="W281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>0</v>
       </c>
       <c r="B282" t="n">
         <v>0</v>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>ID 5302</t>
+          <t>5390</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>fornitura di calzature da lavoro - zoccoli DPI per i distretti di Asolo e Pieve di Soligo</t>
+          <t>SERVIZIO DI DERATTIZZAZIONE E DISINFESTAZIONE PER LE SEDI OSPEDALIERE E TERRITORIALI DEI DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL’ AZIENDA ULSS 2 MARCA TREVIGIANA ID 5390</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H282" t="inlineStr"/>
       <c r="I282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>MEPA 5117693</t>
+          <t>199307699</t>
         </is>
       </c>
       <c r="K282" t="inlineStr"/>
       <c r="L282" t="inlineStr"/>
       <c r="M282" t="inlineStr">
         <is>
-          <t>12/03/2025 13:02</t>
+          <t>07/04/2025 10:00</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>12/03/2031 13:02</t>
+          <t>07/04/2031 10:00</t>
+        </is>
+      </c>
+      <c r="O282" t="inlineStr">
+        <is>
+          <t>22/04/2025 12:00</t>
         </is>
       </c>
       <c r="R282" t="n">
-        <v>39170</v>
+        <v>74601</v>
       </c>
       <c r="S282" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T282" t="inlineStr"/>
       <c r="U282" t="inlineStr"/>
       <c r="V282" t="inlineStr"/>
       <c r="W282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>0</v>
       </c>
       <c r="B283" t="n">
         <v>0</v>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>id 5541</t>
+          <t>5229</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>FORNITURA DEL SISTEMA PER IL TRATTAMENTO MINIVASIVO DELL’IPERTROFIA PROSTATICA MEDIANTE VAPORE ACQUEO CONVETTIVO E RALATIVO MATERIALE DI CONSUMO NECESSARIO PER LE UU.OO.CC. DI UROLOGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI FORNIBILE IN ESCLUSIVA CON I REQUISITI TECNICI RICHIESTI DA DITTA DETERMINATA</t>
+          <t>Gara regionale - Proroga al 31.08.2025 per fornitura farmaci esteri di cui alla DDG di Azienda Zero n. 624 del 16.10.2023 - ID 5229</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H283" t="inlineStr"/>
       <c r="I283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J283" t="inlineStr"/>
       <c r="K283" t="inlineStr"/>
       <c r="L283" t="inlineStr"/>
       <c r="M283" t="inlineStr">
         <is>
-          <t>11/03/2025 10:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>11/03/2031 10:00</t>
-[...9 lines deleted...]
-          <t>25/07/2025</t>
+          <t>04/04/2031 00:00</t>
         </is>
       </c>
       <c r="R283" t="n">
-        <v>192000</v>
+        <v>70911.55</v>
       </c>
       <c r="S283" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T283" t="inlineStr"/>
       <c r="U283" t="inlineStr"/>
       <c r="V283" t="inlineStr"/>
       <c r="W283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>0</v>
       </c>
       <c r="B284" t="n">
         <v>0</v>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>ID 5361</t>
+          <t>4921</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Gara regionale - adesione all'aggiudicazione "XII appalto specifico per la fornitura di farmaci in concorrenza ed in esclusiva per le Aziende sanitarie della Regione del Veneto, Azienda sanitaria dell'Alto Adige - Comprensorio di Bolzano e APSS di Trento." - ID 5361</t>
+          <t>Gara regionale - adesione alla convenzione per la fornitura sistemi diagnostici per screening infezioni HPV - screening oncologico tumori cervice uterina - 1^ ed. - ID 4921</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H284" t="inlineStr"/>
       <c r="I284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J284" t="inlineStr"/>
       <c r="K284" t="inlineStr"/>
       <c r="L284" t="inlineStr"/>
       <c r="M284" t="inlineStr">
         <is>
-          <t>07/03/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>07/03/2031 00:00</t>
+          <t>04/04/2031 00:00</t>
         </is>
       </c>
       <c r="R284" t="n">
-        <v>5523740</v>
+        <v>1142065</v>
       </c>
       <c r="S284" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T284" t="inlineStr"/>
       <c r="U284" t="inlineStr"/>
       <c r="V284" t="inlineStr"/>
       <c r="W284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>0</v>
       </c>
       <c r="B285" t="n">
         <v>0</v>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>4063</t>
+          <t>4246</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di pacemaker.ID 4063</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di laser chirurgici e servizi accessori.ID 4246</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H285" t="inlineStr"/>
       <c r="I285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J285" t="inlineStr"/>
       <c r="K285" t="inlineStr"/>
       <c r="L285" t="inlineStr"/>
       <c r="M285" t="inlineStr">
         <is>
-          <t>01/03/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>01/03/2031 00:00</t>
+          <t>01/04/2031 00:00</t>
         </is>
       </c>
       <c r="O285" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>12/04/2028 00:00</t>
         </is>
       </c>
       <c r="R285" t="n">
-        <v>12133240</v>
+        <v>0</v>
       </c>
       <c r="S285" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T285" t="inlineStr"/>
       <c r="U285" t="inlineStr"/>
       <c r="V285" t="inlineStr"/>
       <c r="W285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>0</v>
       </c>
       <c r="B286" t="n">
         <v>0</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>5421</t>
+          <t>5545</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Fornitura di “Protesi Intraperitoneale Gore Synecor” per l’U.O. Chirurgia Generale di Oderzo. ID 5421</t>
+          <t>Fornitura di cartucce e toner per stampanti HP. ID 5545</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H286" t="inlineStr"/>
       <c r="I286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>MEPA RDO n. 5036494</t>
+          <t>MEPA RDO n. 5223605</t>
         </is>
       </c>
       <c r="K286" t="inlineStr"/>
       <c r="L286" t="inlineStr"/>
       <c r="M286" t="inlineStr">
         <is>
-          <t>01/03/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>01/03/2031 00:00</t>
+          <t>01/04/2031 00:00</t>
         </is>
       </c>
       <c r="O286" t="inlineStr">
         <is>
-          <t>28/02/2027 00:00</t>
+          <t>31/03/2026 00:00</t>
         </is>
       </c>
       <c r="R286" t="n">
-        <v>49170</v>
+        <v>123540.3</v>
       </c>
       <c r="S286" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T286" t="inlineStr"/>
       <c r="U286" t="inlineStr"/>
       <c r="V286" t="inlineStr"/>
       <c r="W286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>0</v>
       </c>
       <c r="B287" t="n">
         <v>0</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>5418</t>
+          <t>4839</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Servizio di guardiania presso le sedi di Treviso dei corsi di Laurea di Medicina e Chirurgia e Professioni Sanitarie - ID 5418</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di materiale per sterilizzazione - 2^ edizione - lotti deserti.ID 4839</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H287" t="inlineStr"/>
       <c r="I287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J287" t="inlineStr"/>
       <c r="K287" t="inlineStr"/>
       <c r="L287" t="inlineStr"/>
       <c r="M287" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>28/02/2031 00:00</t>
+          <t>01/04/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O287" t="inlineStr">
+        <is>
+          <t>21/09/2026 00:00</t>
         </is>
       </c>
       <c r="R287" t="n">
-        <v>36252.5</v>
+        <v>46868.57</v>
       </c>
       <c r="S287" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T287" t="inlineStr"/>
       <c r="U287" t="inlineStr"/>
       <c r="V287" t="inlineStr"/>
       <c r="W287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>0</v>
       </c>
       <c r="B288" t="n">
         <v>0</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>5237</t>
+          <t>4748</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Servizio di sorveglianza dosimetrica e relativa gestione delle schede dosimetriche dell' Azienda ULSS 2 Marca trevigiana - ID 5237</t>
+          <t>Recepimento risultanze della procedura centralizzata regionale, per la fornitura, mediante accordo quadro, di Aghi speciali – 2^ Edizione – Lotti deserti. ID 4748</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H288" t="inlineStr"/>
       <c r="I288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J288" t="inlineStr"/>
       <c r="K288" t="inlineStr"/>
       <c r="L288" t="inlineStr"/>
       <c r="M288" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>27/02/2031 00:00</t>
+          <t>01/04/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O288" t="inlineStr">
+        <is>
+          <t>02/02/2028 00:00</t>
         </is>
       </c>
       <c r="R288" t="n">
-        <v>75780</v>
+        <v>36246.83</v>
       </c>
       <c r="S288" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T288" t="inlineStr"/>
       <c r="U288" t="inlineStr"/>
       <c r="V288" t="inlineStr"/>
       <c r="W288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>0</v>
       </c>
       <c r="B289" t="n">
         <v>0</v>
       </c>
-      <c r="C289" t="inlineStr"/>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>4429</t>
+        </is>
+      </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Fornitura di un automezzo coibentato per il trasporto di campioni raccolti  dal dipartimento funzionale di sanità animale e sicurezza alimentare</t>
+          <t>Recepimento risultanze della procedura regionale centralizzata per la fornitura di dispositivi per procreazione medicalmente assistita (PMA). ID 4429</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H289" t="inlineStr"/>
       <c r="I289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J289" t="inlineStr"/>
       <c r="K289" t="inlineStr"/>
-      <c r="L289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L289" t="inlineStr"/>
       <c r="M289" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>20/02/2031 00:00</t>
+          <t>01/04/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O289" t="inlineStr">
+        <is>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="R289" t="n">
-        <v>38634.96</v>
+        <v>501450.97</v>
       </c>
       <c r="S289" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T289" t="inlineStr"/>
       <c r="U289" t="inlineStr"/>
       <c r="V289" t="inlineStr"/>
       <c r="W289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>0</v>
       </c>
       <c r="B290" t="n">
         <v>0</v>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>5353</t>
+          <t>5468</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Gara regionale per fornitura farmaci esclusiva - 31^ edizione. Adesione all'aggiudicazione. ID 5353</t>
+          <t>Gara regionale per la fornitura di farmaci in esclusiva - 33^ ed - per Aziende sanitarie Regione Veneto - Adesione aggiudicazione - ID5468</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H290" t="inlineStr"/>
       <c r="I290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J290" t="inlineStr"/>
       <c r="K290" t="inlineStr"/>
       <c r="L290" t="inlineStr"/>
       <c r="M290" t="inlineStr">
         <is>
-          <t>17/02/2025 00:00</t>
+          <t>25/03/2025 00:00</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>17/02/2031 00:00</t>
+          <t>25/03/2031 00:00</t>
         </is>
       </c>
       <c r="R290" t="n">
-        <v>10091046</v>
+        <v>6566794.5</v>
       </c>
       <c r="S290" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T290" t="inlineStr"/>
       <c r="U290" t="inlineStr"/>
       <c r="V290" t="inlineStr"/>
       <c r="W290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>0</v>
       </c>
       <c r="B291" t="n">
         <v>0</v>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>5415</t>
+          <t>5522</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Gara regionale per fornitura farmaci esclusiva - 32^ edizione. Adesione all'aggiudicazione. ID 5415</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER I SOFTWARE DELL’ANAGRAFE SANITARIA, DEL SISTEMA INFORMATIVO OSPEDALIERO E DELLE INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO. ID 5522</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H291" t="inlineStr"/>
       <c r="I291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J291" t="inlineStr"/>
       <c r="K291" t="inlineStr"/>
       <c r="L291" t="inlineStr"/>
       <c r="M291" t="inlineStr">
         <is>
-          <t>17/02/2025 00:00</t>
+          <t>21/03/2025 00:00</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>17/02/2031 00:00</t>
+          <t>21/03/2031 00:00</t>
         </is>
       </c>
       <c r="R291" t="n">
-        <v>15604398</v>
+        <v>196810.95</v>
       </c>
       <c r="S291" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T291" t="inlineStr"/>
       <c r="U291" t="inlineStr"/>
       <c r="V291" t="inlineStr"/>
       <c r="W291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>0</v>
       </c>
       <c r="B292" t="n">
         <v>0</v>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>ID 5341</t>
+          <t>2025-0054</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>fornitura di presidi per interventi di vitrectomia e del noleggio dello strumento facovitrectomo Constellation per la UOC Oculistica di Conegliano</t>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DEL SERVIZIO DI “LICENZE NUTANIX” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (ISTRUTTORIA 2025/54)</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H292" t="inlineStr"/>
       <c r="I292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J292" t="inlineStr"/>
       <c r="K292" t="inlineStr"/>
       <c r="L292" t="inlineStr"/>
       <c r="M292" t="inlineStr">
         <is>
-          <t>04/02/2025 13:30</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>04/02/2031 13:30</t>
+          <t>17/03/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O292" t="inlineStr">
+        <is>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="R292" t="n">
-        <v>136264.86</v>
+        <v>0</v>
       </c>
       <c r="S292" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T292" t="inlineStr"/>
       <c r="U292" t="inlineStr"/>
       <c r="V292" t="inlineStr"/>
       <c r="W292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>0</v>
       </c>
       <c r="B293" t="n">
         <v>0</v>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>5351</t>
+          <t>5538</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura farmaci in concorrenza 17^ edizione - ID 5351</t>
+          <t>Noleggio di n. 1 microscopio operatorio da destinare alla UOC Oculistica del P.O. di Treviso (ID 5538)</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H293" t="inlineStr"/>
       <c r="I293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J293" t="inlineStr"/>
       <c r="K293" t="inlineStr"/>
       <c r="L293" t="inlineStr"/>
       <c r="M293" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>17/03/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O293" t="inlineStr">
+        <is>
+          <t>25/03/2025 00:00</t>
         </is>
       </c>
       <c r="R293" t="n">
-        <v>49881.23</v>
+        <v>38160</v>
       </c>
       <c r="S293" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T293" t="inlineStr"/>
       <c r="U293" t="inlineStr"/>
       <c r="V293" t="inlineStr"/>
       <c r="W293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>0</v>
       </c>
       <c r="B294" t="n">
         <v>0</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>5360</t>
+          <t>ID 4551</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura farmaci in concorrenza 19^ edizione - ID 5360</t>
+          <t>FORNITURA IN SERVICE DI “DISPOSITIVI MEDICI PER SISTEMI A COMPRESSIONE PNEUMATICA INTERMITTENTE CON APPARECCHIATURE A NOLEGGIO PER TRATTAMENTI DI PROFILASSI DELLA TROMBOSI VENOSA PROFONDA” PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI (ID 4551)</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H294" t="inlineStr"/>
       <c r="I294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J294" t="inlineStr"/>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>ID 198276591</t>
+        </is>
+      </c>
       <c r="K294" t="inlineStr"/>
       <c r="L294" t="inlineStr"/>
       <c r="M294" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>13/03/2025 00:00</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>13/03/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O294" t="inlineStr">
+        <is>
+          <t>09/05/2025 15:00</t>
         </is>
       </c>
       <c r="R294" t="n">
-        <v>636337.3</v>
+        <v>0</v>
       </c>
       <c r="S294" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T294" t="inlineStr"/>
       <c r="U294" t="inlineStr"/>
       <c r="V294" t="inlineStr"/>
       <c r="W294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>0</v>
       </c>
       <c r="B295" t="n">
         <v>0</v>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>5214</t>
+          <t>ID 5302</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Adesione aggiudicazione gara regionale XI° appalto specifico per la fornitura di farmaci in concorrenza ed esclusivi - ID5214</t>
+          <t>fornitura di calzature da lavoro - zoccoli DPI per i distretti di Asolo e Pieve di Soligo</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H295" t="inlineStr"/>
       <c r="I295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J295" t="inlineStr"/>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>MEPA 5117693</t>
+        </is>
+      </c>
       <c r="K295" t="inlineStr"/>
       <c r="L295" t="inlineStr"/>
       <c r="M295" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>12/03/2025 13:02</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>12/03/2031 13:02</t>
         </is>
       </c>
       <c r="R295" t="n">
-        <v>20540210</v>
+        <v>39170</v>
       </c>
       <c r="S295" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T295" t="inlineStr"/>
       <c r="U295" t="inlineStr"/>
       <c r="V295" t="inlineStr"/>
       <c r="W295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>0</v>
       </c>
       <c r="B296" t="n">
         <v>0</v>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>5352</t>
+          <t>id 5541</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Adesione all'aggiudicazione gara regionale fornitura farmaci in concorrenza 18^ edizione - ID 5352</t>
+          <t>FORNITURA DEL SISTEMA PER IL TRATTAMENTO MINIVASIVO DELL’IPERTROFIA PROSTATICA MEDIANTE VAPORE ACQUEO CONVETTIVO E RALATIVO MATERIALE DI CONSUMO NECESSARIO PER LE UU.OO.CC. DI UROLOGIA DELL’AZIENDA ULSS N.2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI FORNIBILE IN ESCLUSIVA CON I REQUISITI TECNICI RICHIESTI DA DITTA DETERMINATA</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H296" t="inlineStr"/>
       <c r="I296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J296" t="inlineStr"/>
       <c r="K296" t="inlineStr"/>
       <c r="L296" t="inlineStr"/>
       <c r="M296" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>11/03/2025 10:00</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>11/03/2031 10:00</t>
+        </is>
+      </c>
+      <c r="O296" t="inlineStr">
+        <is>
+          <t>18/03/2025 23:00</t>
+        </is>
+      </c>
+      <c r="Q296" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="R296" t="n">
-        <v>70647.06</v>
+        <v>192000</v>
       </c>
       <c r="S296" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T296" t="inlineStr"/>
       <c r="U296" t="inlineStr"/>
       <c r="V296" t="inlineStr"/>
       <c r="W296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>0</v>
       </c>
       <c r="B297" t="n">
         <v>0</v>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>4510</t>
+          <t>ID 5361</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Recepimento risultanze della gara regionale, per la fornitura, mediante accordo quadro, di Medicazioni Speciali. ID 4510</t>
+          <t>Gara regionale - adesione all'aggiudicazione "XII appalto specifico per la fornitura di farmaci in concorrenza ed in esclusiva per le Aziende sanitarie della Regione del Veneto, Azienda sanitaria dell'Alto Adige - Comprensorio di Bolzano e APSS di Trento." - ID 5361</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H297" t="inlineStr"/>
       <c r="I297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J297" t="inlineStr"/>
       <c r="K297" t="inlineStr"/>
       <c r="L297" t="inlineStr"/>
       <c r="M297" t="inlineStr">
         <is>
-          <t>01/02/2025 00:00</t>
+          <t>07/03/2025 00:00</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>01/02/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/01/2028 00:00</t>
+          <t>07/03/2031 00:00</t>
         </is>
       </c>
       <c r="R297" t="n">
-        <v>1139926</v>
+        <v>5523740</v>
       </c>
       <c r="S297" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T297" t="inlineStr"/>
       <c r="U297" t="inlineStr"/>
       <c r="V297" t="inlineStr"/>
       <c r="W297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>0</v>
       </c>
       <c r="B298" t="n">
         <v>0</v>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>5315</t>
+          <t>4063</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Fornitura del dispositivo medico cestello da 2 a 4 fili in nitinol rinforzato per l’utilizzo combinato al laser per le U.U.O.O. di Urologia dell’Azienda Ulss n.2 Marca trevigiana. ID 5315</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di pacemaker.ID 4063</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H298" t="inlineStr"/>
       <c r="I298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J298" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J298" t="inlineStr"/>
       <c r="K298" t="inlineStr"/>
       <c r="L298" t="inlineStr"/>
       <c r="M298" t="inlineStr">
         <is>
-          <t>01/02/2025 00:00</t>
+          <t>01/03/2025 00:00</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>01/02/2031 00:00</t>
+          <t>01/03/2031 00:00</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
-          <t>31/01/2028 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="R298" t="n">
-        <v>83250</v>
+        <v>12133240</v>
       </c>
       <c r="S298" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T298" t="inlineStr"/>
       <c r="U298" t="inlineStr"/>
       <c r="V298" t="inlineStr"/>
       <c r="W298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>0</v>
       </c>
       <c r="B299" t="n">
         <v>0</v>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>4267</t>
+          <t>5421</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Recepimento della risultanze della procedura regionale centralizzata per la fornitura, mediante accordo quadro, di Valvole cardiache. ID 4267</t>
+          <t>Fornitura di “Protesi Intraperitoneale Gore Synecor” per l’U.O. Chirurgia Generale di Oderzo. ID 5421</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H299" t="inlineStr"/>
       <c r="I299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J299" t="inlineStr"/>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>MEPA RDO n. 5036494</t>
+        </is>
+      </c>
       <c r="K299" t="inlineStr"/>
       <c r="L299" t="inlineStr"/>
       <c r="M299" t="inlineStr">
         <is>
-          <t>01/02/2025 00:00</t>
+          <t>01/03/2025 00:00</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>01/02/2031 00:00</t>
+          <t>01/03/2031 00:00</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
-          <t>31/01/2028 00:00</t>
+          <t>28/02/2027 00:00</t>
         </is>
       </c>
       <c r="R299" t="n">
-        <v>16145940</v>
+        <v>49170</v>
       </c>
       <c r="S299" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T299" t="inlineStr"/>
       <c r="U299" t="inlineStr"/>
       <c r="V299" t="inlineStr"/>
       <c r="W299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>0</v>
       </c>
       <c r="B300" t="n">
         <v>0</v>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>5363</t>
+          <t>5418</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Adesione all'aggiudicazione fornitura farmaci in esclusiva per aziende sanitarie Regione Veneto - 30^ edizione</t>
+          <t>Servizio di guardiania presso le sedi di Treviso dei corsi di Laurea di Medicina e Chirurgia e Professioni Sanitarie - ID 5418</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H300" t="inlineStr"/>
       <c r="I300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J300" t="inlineStr"/>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>196970905</t>
+        </is>
+      </c>
       <c r="K300" t="inlineStr"/>
       <c r="L300" t="inlineStr"/>
       <c r="M300" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>28/01/2031 00:00</t>
+          <t>28/02/2031 00:00</t>
         </is>
       </c>
       <c r="R300" t="n">
-        <v>5360718.5</v>
+        <v>36252.5</v>
       </c>
       <c r="S300" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T300" t="inlineStr"/>
       <c r="U300" t="inlineStr"/>
       <c r="V300" t="inlineStr"/>
       <c r="W300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>0</v>
       </c>
       <c r="B301" t="n">
         <v>0</v>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>5374</t>
+          <t>5237</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>SERVIZIO DI PORTINERIA PRESSO L’EDIFICIO N. 29 DELLA NUOVA CITTADELLA SANITARIA DEL PRESIDIO OSPEDALIERO DI TREVISO E PRESSO IL VARCO DELL’OBITORIO (VARCO B) DEL PRESIDIO OSPEDALIERO DI CONEGLIANO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>Servizio di sorveglianza dosimetrica e relativa gestione delle schede dosimetriche dell' Azienda ULSS 2 Marca trevigiana - ID 5237</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H301" t="inlineStr"/>
       <c r="I301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>195751357</t>
+          <t>190258191</t>
         </is>
       </c>
       <c r="K301" t="inlineStr"/>
       <c r="L301" t="inlineStr"/>
       <c r="M301" t="inlineStr">
         <is>
-          <t>27/01/2025 13:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>27/01/2031 13:00</t>
-[...4 lines deleted...]
-          <t>06/02/2025 12:30</t>
+          <t>27/02/2031 00:00</t>
         </is>
       </c>
       <c r="R301" t="n">
-        <v>64200</v>
+        <v>75780</v>
       </c>
       <c r="S301" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T301" t="inlineStr"/>
       <c r="U301" t="inlineStr"/>
       <c r="V301" t="inlineStr"/>
       <c r="W301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>0</v>
       </c>
       <c r="B302" t="n">
         <v>0</v>
       </c>
-      <c r="C302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Fornitura di n. 10 Ventilatori polmonari da trasporto (ID 5205)</t>
+          <t>Fornitura di un automezzo coibentato per il trasporto di campioni raccolti  dal dipartimento funzionale di sanità animale e sicurezza alimentare</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H302" t="inlineStr"/>
       <c r="I302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J302" t="inlineStr"/>
       <c r="K302" t="inlineStr"/>
-      <c r="L302" t="inlineStr"/>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>B595E29953</t>
+        </is>
+      </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>24/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>10/02/2025 12:00</t>
+          <t>20/02/2031 00:00</t>
         </is>
       </c>
       <c r="R302" t="n">
-        <v>180000</v>
+        <v>38634.96</v>
       </c>
       <c r="S302" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T302" t="inlineStr"/>
       <c r="U302" t="inlineStr"/>
       <c r="V302" t="inlineStr"/>
       <c r="W302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>0</v>
       </c>
       <c r="B303" t="n">
         <v>0</v>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>ID 4336</t>
+          <t>5415</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>fornitura di detergenti a marchio Deconex o equivalente per la centrale unica di sterilizzazione</t>
+          <t>Gara regionale per fornitura farmaci esclusiva - 32^ edizione. Adesione all'aggiudicazione. ID 5415</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H303" t="inlineStr"/>
       <c r="I303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J303" t="inlineStr"/>
       <c r="K303" t="inlineStr"/>
       <c r="L303" t="inlineStr"/>
       <c r="M303" t="inlineStr">
         <is>
-          <t>23/01/2025 12:55</t>
+          <t>17/02/2025 00:00</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>23/01/2031 12:55</t>
-[...4 lines deleted...]
-          <t>31/01/2025 00:00</t>
+          <t>17/02/2031 00:00</t>
         </is>
       </c>
       <c r="R303" t="n">
-        <v>93368.89999999999</v>
+        <v>15604398</v>
       </c>
       <c r="S303" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T303" t="inlineStr"/>
       <c r="U303" t="inlineStr"/>
       <c r="V303" t="inlineStr"/>
       <c r="W303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>0</v>
       </c>
       <c r="B304" t="n">
         <v>0</v>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>ID 5414</t>
+          <t>5353</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
+          <t>Gara regionale per fornitura farmaci esclusiva - 31^ edizione. Adesione all'aggiudicazione. ID 5353</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H304" t="inlineStr"/>
       <c r="I304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J304" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J304" t="inlineStr"/>
       <c r="K304" t="inlineStr"/>
       <c r="L304" t="inlineStr"/>
       <c r="M304" t="inlineStr">
         <is>
-          <t>22/01/2025 17:50</t>
+          <t>17/02/2025 00:00</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>22/01/2031 17:50</t>
-[...4 lines deleted...]
-          <t>27/01/2025 14:00</t>
+          <t>17/02/2031 00:00</t>
         </is>
       </c>
       <c r="R304" t="n">
-        <v>118469</v>
+        <v>10091046</v>
       </c>
       <c r="S304" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T304" t="inlineStr"/>
       <c r="U304" t="inlineStr"/>
       <c r="V304" t="inlineStr"/>
       <c r="W304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>0</v>
       </c>
       <c r="B305" t="n">
         <v>0</v>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>ID 5412</t>
+          <t>ID 5341</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Servizio di assistenza medica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
+          <t>fornitura di presidi per interventi di vitrectomia e del noleggio dello strumento facovitrectomo Constellation per la UOC Oculistica di Conegliano</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H305" t="inlineStr"/>
       <c r="I305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>195681040</t>
+          <t>MEPA 4933083</t>
         </is>
       </c>
       <c r="K305" t="inlineStr"/>
       <c r="L305" t="inlineStr"/>
       <c r="M305" t="inlineStr">
         <is>
-          <t>22/01/2025 17:37</t>
+          <t>04/02/2025 13:30</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>22/01/2031 17:37</t>
-[...4 lines deleted...]
-          <t>24/01/2025 14:00</t>
+          <t>04/02/2031 13:30</t>
         </is>
       </c>
       <c r="R305" t="n">
-        <v>170880</v>
+        <v>136264.86</v>
       </c>
       <c r="S305" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T305" t="inlineStr"/>
       <c r="U305" t="inlineStr"/>
       <c r="V305" t="inlineStr"/>
       <c r="W305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>0</v>
       </c>
       <c r="B306" t="n">
         <v>0</v>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>5417</t>
+          <t>5351</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Indagine di mercato per manifestazione di interesse per la fornitura di "Sfere radiomarcate con Ittrio-90 (Y90), comprensive di sistema di iniezione e relativi accessori" per il biennio 2025-2026 - ID 5417</t>
+          <t>Adesione gara regionale fornitura farmaci in concorrenza 17^ edizione - ID 5351</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H306" t="inlineStr"/>
       <c r="I306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J306" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J306" t="inlineStr"/>
       <c r="K306" t="inlineStr"/>
       <c r="L306" t="inlineStr"/>
       <c r="M306" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>22/01/2031 00:00</t>
+          <t>03/02/2031 00:00</t>
         </is>
       </c>
       <c r="R306" t="n">
-        <v>240000</v>
+        <v>49881.23</v>
       </c>
       <c r="S306" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T306" t="inlineStr"/>
       <c r="U306" t="inlineStr"/>
       <c r="V306" t="inlineStr"/>
       <c r="W306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>0</v>
       </c>
       <c r="B307" t="n">
         <v>0</v>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>5364</t>
+          <t>5214</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura formule per nutrizione enterale, supplementi nutrizionali orali, integratori alimentari di micro organismi probiotici per Aziende Regione Veneto, ORAS Motta di Livenza, APSS Trento e ASDAA Bolzano - 2^ edizione. Proroga. ID5364.</t>
+          <t>Adesione aggiudicazione gara regionale XI° appalto specifico per la fornitura di farmaci in concorrenza ed esclusivi - ID5214</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H307" t="inlineStr"/>
       <c r="I307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J307" t="inlineStr"/>
       <c r="K307" t="inlineStr"/>
       <c r="L307" t="inlineStr"/>
       <c r="M307" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>20/01/2031 00:00</t>
+          <t>03/02/2031 00:00</t>
         </is>
       </c>
       <c r="R307" t="n">
-        <v>212925.8</v>
+        <v>20540210</v>
       </c>
       <c r="S307" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T307" t="inlineStr"/>
       <c r="U307" t="inlineStr"/>
       <c r="V307" t="inlineStr"/>
       <c r="W307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>0</v>
       </c>
       <c r="B308" t="n">
         <v>0</v>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>5359</t>
+          <t>5352</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura principio attivo sevoflurano e sistemi erogazione (vaporizzatori) per Aziende Regione Veneto. Proroga. ID 5359</t>
+          <t>Adesione all'aggiudicazione gara regionale fornitura farmaci in concorrenza 18^ edizione - ID 5352</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H308" t="inlineStr"/>
       <c r="I308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J308" t="inlineStr"/>
       <c r="K308" t="inlineStr"/>
       <c r="L308" t="inlineStr"/>
       <c r="M308" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>20/01/2031 00:00</t>
+          <t>03/02/2031 00:00</t>
         </is>
       </c>
       <c r="R308" t="n">
-        <v>16830</v>
+        <v>70647.06</v>
       </c>
       <c r="S308" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T308" t="inlineStr"/>
       <c r="U308" t="inlineStr"/>
       <c r="V308" t="inlineStr"/>
       <c r="W308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>0</v>
       </c>
       <c r="B309" t="n">
         <v>0</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>5309</t>
+          <t>5360</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura vaccini in esclusiva rotavirus e pneumococco. Proroga. ID 5309</t>
+          <t>Adesione gara regionale fornitura farmaci in concorrenza 19^ edizione - ID 5360</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H309" t="inlineStr"/>
       <c r="I309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J309" t="inlineStr"/>
       <c r="K309" t="inlineStr"/>
       <c r="L309" t="inlineStr"/>
       <c r="M309" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>20/01/2031 00:00</t>
+          <t>03/02/2031 00:00</t>
         </is>
       </c>
       <c r="R309" t="n">
-        <v>89668</v>
+        <v>636337.3</v>
       </c>
       <c r="S309" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T309" t="inlineStr"/>
       <c r="U309" t="inlineStr"/>
       <c r="V309" t="inlineStr"/>
       <c r="W309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>0</v>
       </c>
       <c r="B310" t="n">
         <v>0</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>5408</t>
+          <t>4510</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Fornitura di accessori necessari per il completamento dei locali di camera calda, per lo svolgimento di attività produttiva e l’impiego clinico di radiofarmaci</t>
+          <t>Recepimento risultanze della gara regionale, per la fornitura, mediante accordo quadro, di Medicazioni Speciali. ID 4510</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H310" t="inlineStr"/>
       <c r="I310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J310" t="inlineStr"/>
       <c r="K310" t="inlineStr"/>
       <c r="L310" t="inlineStr"/>
       <c r="M310" t="inlineStr">
         <is>
-          <t>17/01/2025 02:00</t>
+          <t>01/02/2025 00:00</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>17/01/2031 02:00</t>
+          <t>01/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O310" t="inlineStr">
+        <is>
+          <t>31/01/2028 00:00</t>
         </is>
       </c>
       <c r="R310" t="n">
-        <v>22399.35</v>
+        <v>1139926</v>
       </c>
       <c r="S310" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T310" t="inlineStr"/>
       <c r="U310" t="inlineStr"/>
       <c r="V310" t="inlineStr"/>
       <c r="W310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>0</v>
       </c>
       <c r="B311" t="n">
         <v>0</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>5343</t>
+          <t>5315</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Servizio di assistenza stragiudiziale per la gestione delle problematiche riguardanti le cessioni del credito per l' Azienda ULSS 2 Marca trevigiana (ID 5343)</t>
+          <t>Fornitura del dispositivo medico cestello da 2 a 4 fili in nitinol rinforzato per l’utilizzo combinato al laser per le U.U.O.O. di Urologia dell’Azienda Ulss n.2 Marca trevigiana. ID 5315</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H311" t="inlineStr"/>
       <c r="I311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>193420400</t>
+          <t>MEPA RDO n. 4779017</t>
         </is>
       </c>
       <c r="K311" t="inlineStr"/>
       <c r="L311" t="inlineStr"/>
       <c r="M311" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>01/02/2025 00:00</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>17/01/2031 00:00</t>
+          <t>01/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O311" t="inlineStr">
+        <is>
+          <t>31/01/2028 00:00</t>
         </is>
       </c>
       <c r="R311" t="n">
-        <v>23920</v>
+        <v>83250</v>
       </c>
       <c r="S311" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T311" t="inlineStr"/>
       <c r="U311" t="inlineStr"/>
       <c r="V311" t="inlineStr"/>
       <c r="W311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>0</v>
       </c>
       <c r="B312" t="n">
         <v>0</v>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>5233</t>
+          <t>4267</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura farmaci in concorrenza 16^ edizione - ID 5233</t>
+          <t>Recepimento della risultanze della procedura regionale centralizzata per la fornitura, mediante accordo quadro, di Valvole cardiache. ID 4267</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H312" t="inlineStr"/>
       <c r="I312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J312" t="inlineStr"/>
       <c r="K312" t="inlineStr"/>
       <c r="L312" t="inlineStr"/>
       <c r="M312" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>01/02/2025 00:00</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>17/01/2031 00:00</t>
+          <t>01/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O312" t="inlineStr">
+        <is>
+          <t>31/01/2028 00:00</t>
         </is>
       </c>
       <c r="R312" t="n">
-        <v>3063309.8</v>
+        <v>16145940</v>
       </c>
       <c r="S312" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T312" t="inlineStr"/>
       <c r="U312" t="inlineStr"/>
       <c r="V312" t="inlineStr"/>
       <c r="W312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>0</v>
       </c>
       <c r="B313" t="n">
         <v>0</v>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>5266</t>
+          <t>5363</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura mezzi di contrasto in fabbisogno alle Aziende Regione Veneto e APSS Trento. Proroga. - ID 5266</t>
+          <t>Adesione all'aggiudicazione fornitura farmaci in esclusiva per aziende sanitarie Regione Veneto - 30^ edizione</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H313" t="inlineStr"/>
       <c r="I313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J313" t="inlineStr"/>
       <c r="K313" t="inlineStr"/>
       <c r="L313" t="inlineStr"/>
       <c r="M313" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>17/01/2031 00:00</t>
+          <t>28/01/2031 00:00</t>
         </is>
       </c>
       <c r="R313" t="n">
-        <v>523828.6</v>
+        <v>5360718.5</v>
       </c>
       <c r="S313" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T313" t="inlineStr"/>
       <c r="U313" t="inlineStr"/>
       <c r="V313" t="inlineStr"/>
       <c r="W313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>0</v>
       </c>
       <c r="B314" t="n">
         <v>0</v>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>5267</t>
+          <t>5374</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura mezzi di contrasto - lotti deserti - in fabbisogno alle Aziende Regione Veneto e APSS Trento. Proroga. - ID 5267</t>
+          <t>SERVIZIO DI PORTINERIA PRESSO L’EDIFICIO N. 29 DELLA NUOVA CITTADELLA SANITARIA DEL PRESIDIO OSPEDALIERO DI TREVISO E PRESSO IL VARCO DELL’OBITORIO (VARCO B) DEL PRESIDIO OSPEDALIERO DI CONEGLIANO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H314" t="inlineStr"/>
       <c r="I314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J314" t="inlineStr"/>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>195751357</t>
+        </is>
+      </c>
       <c r="K314" t="inlineStr"/>
       <c r="L314" t="inlineStr"/>
       <c r="M314" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>27/01/2025 13:00</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>17/01/2031 00:00</t>
+          <t>27/01/2031 13:00</t>
+        </is>
+      </c>
+      <c r="O314" t="inlineStr">
+        <is>
+          <t>06/02/2025 12:30</t>
         </is>
       </c>
       <c r="R314" t="n">
-        <v>154077.3</v>
+        <v>64200</v>
       </c>
       <c r="S314" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T314" t="inlineStr"/>
       <c r="U314" t="inlineStr"/>
       <c r="V314" t="inlineStr"/>
       <c r="W314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>0</v>
       </c>
       <c r="B315" t="n">
         <v>0</v>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>5311</t>
+          <t>5205</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Servizio di assistenza fiscale per l' Azienda ULSS 2 Marca Trevigiana (iD 5311)</t>
+          <t>Fornitura di n. 10 Ventilatori polmonari da trasporto (ID 5205)</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H315" t="inlineStr"/>
       <c r="I315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>193271629</t>
+          <t>195588898</t>
         </is>
       </c>
       <c r="K315" t="inlineStr"/>
       <c r="L315" t="inlineStr"/>
       <c r="M315" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>17/01/2031 00:00</t>
+          <t>24/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O315" t="inlineStr">
+        <is>
+          <t>10/02/2025 12:00</t>
         </is>
       </c>
       <c r="R315" t="n">
-        <v>37440</v>
+        <v>180000</v>
       </c>
       <c r="S315" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T315" t="inlineStr"/>
       <c r="U315" t="inlineStr"/>
       <c r="V315" t="inlineStr"/>
       <c r="W315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>0</v>
       </c>
       <c r="B316" t="n">
         <v>0</v>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>ID 5014</t>
+          <t>ID 4336</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Sistemi di tipo POCT (point of care) per la diagnosi rapida mediante pannelli molecolari di infezioni del sistema nervoso centrale, di sepsi, di infezioni delle vie aeree inferiori, gastrointestinali e articolari</t>
+          <t>fornitura di detergenti a marchio Deconex o equivalente per la centrale unica di sterilizzazione</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H316" t="inlineStr"/>
       <c r="I316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J316" t="inlineStr"/>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>MEPA 4914921</t>
+        </is>
+      </c>
       <c r="K316" t="inlineStr"/>
       <c r="L316" t="inlineStr"/>
       <c r="M316" t="inlineStr">
         <is>
-          <t>16/01/2025 15:35</t>
+          <t>23/01/2025 12:55</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>16/01/2031 15:35</t>
+          <t>23/01/2031 12:55</t>
         </is>
       </c>
       <c r="O316" t="inlineStr">
         <is>
-          <t>03/02/2025 23:59</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="R316" t="n">
-        <v>0</v>
+        <v>93368.89999999999</v>
       </c>
       <c r="S316" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T316" t="inlineStr"/>
       <c r="U316" t="inlineStr"/>
       <c r="V316" t="inlineStr"/>
       <c r="W316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>0</v>
       </c>
       <c r="B317" t="n">
         <v>0</v>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>5234</t>
+          <t>ID 5414</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>29^ Edizione fornitura farmaci in esclusiva per Aziende Sanitarie Regione Veneto - adesione alle convenzioni regionali - ID5234</t>
+          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H317" t="inlineStr"/>
       <c r="I317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J317" t="inlineStr"/>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>195695120</t>
+        </is>
+      </c>
       <c r="K317" t="inlineStr"/>
       <c r="L317" t="inlineStr"/>
       <c r="M317" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
+          <t>22/01/2025 17:50</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>16/01/2031 00:00</t>
+          <t>22/01/2031 17:50</t>
+        </is>
+      </c>
+      <c r="O317" t="inlineStr">
+        <is>
+          <t>27/01/2025 14:00</t>
         </is>
       </c>
       <c r="R317" t="n">
-        <v>9092739</v>
+        <v>118469</v>
       </c>
       <c r="S317" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T317" t="inlineStr"/>
       <c r="U317" t="inlineStr"/>
       <c r="V317" t="inlineStr"/>
       <c r="W317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>0</v>
       </c>
       <c r="B318" t="n">
         <v>0</v>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>ID 5335</t>
+          <t>ID 5412</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Servizio di adattamento a protesi ventilatoria C-pap per l’U.O.C. di Pneumologia dei Presidi Ospedalieri di Treviso e di Montebelluna dell’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>Servizio di assistenza medica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H318" t="inlineStr"/>
       <c r="I318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>195276570</t>
+          <t>195681040</t>
         </is>
       </c>
       <c r="K318" t="inlineStr"/>
       <c r="L318" t="inlineStr"/>
       <c r="M318" t="inlineStr">
         <is>
-          <t>15/01/2025 11:00</t>
+          <t>22/01/2025 17:37</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>15/01/2031 11:00</t>
+          <t>22/01/2031 17:37</t>
         </is>
       </c>
       <c r="O318" t="inlineStr">
         <is>
-          <t>17/01/2025 12:00</t>
+          <t>24/01/2025 14:00</t>
         </is>
       </c>
       <c r="R318" t="n">
-        <v>44000</v>
+        <v>170880</v>
       </c>
       <c r="S318" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T318" t="inlineStr"/>
       <c r="U318" t="inlineStr"/>
       <c r="V318" t="inlineStr"/>
       <c r="W318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>0</v>
       </c>
       <c r="B319" t="n">
         <v>0</v>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>5383</t>
+          <t>5417</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di n. 4 sonde ecografiche, da destinare alla U.O.C. di Ostetricia e Ginecologia del P.O. di Conegliano dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
+          <t>Indagine di mercato per manifestazione di interesse per la fornitura di "Sfere radiomarcate con Ittrio-90 (Y90), comprensive di sistema di iniezione e relativi accessori" per il biennio 2025-2026 - ID 5417</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H319" t="inlineStr"/>
       <c r="I319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>MEPA 5004674</t>
+          <t>210420449</t>
         </is>
       </c>
       <c r="K319" t="inlineStr"/>
       <c r="L319" t="inlineStr"/>
       <c r="M319" t="inlineStr">
         <is>
-          <t>14/01/2025 17:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>14/01/2031 17:00</t>
-[...9 lines deleted...]
-          <t>18/03/2025</t>
+          <t>22/01/2031 00:00</t>
         </is>
       </c>
       <c r="R319" t="n">
-        <v>28000</v>
+        <v>240000</v>
       </c>
       <c r="S319" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T319" t="inlineStr"/>
       <c r="U319" t="inlineStr"/>
       <c r="V319" t="inlineStr"/>
       <c r="W319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>0</v>
       </c>
       <c r="B320" t="n">
         <v>0</v>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>5270</t>
+          <t>5364</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Proroga per fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica di ossigeno, apparecchiature e relativi servizi di assistenza, lotto unico, per AULSS 2 Distretto Treviso, nelle more procedura regionale - ID 5270</t>
+          <t>Adesione gara regionale fornitura formule per nutrizione enterale, supplementi nutrizionali orali, integratori alimentari di micro organismi probiotici per Aziende Regione Veneto, ORAS Motta di Livenza, APSS Trento e ASDAA Bolzano - 2^ edizione. Proroga. ID5364.</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H320" t="inlineStr"/>
       <c r="I320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J320" t="inlineStr"/>
       <c r="K320" t="inlineStr"/>
       <c r="L320" t="inlineStr"/>
       <c r="M320" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>20/01/2025 00:00</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>20/01/2031 00:00</t>
         </is>
       </c>
       <c r="R320" t="n">
-        <v>800307.7</v>
+        <v>212925.8</v>
       </c>
       <c r="S320" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T320" t="inlineStr"/>
       <c r="U320" t="inlineStr"/>
       <c r="V320" t="inlineStr"/>
       <c r="W320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>0</v>
       </c>
       <c r="B321" t="n">
         <v>0</v>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>5269</t>
+          <t>5309</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Proroga fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica (irc) di ossigeno, apparecchiature e relativi servizi di assistenza nelle more della nuova gara regionale - ID 5269</t>
+          <t>Adesione gara regionale fornitura vaccini in esclusiva rotavirus e pneumococco. Proroga. ID 5309</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H321" t="inlineStr"/>
       <c r="I321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J321" t="inlineStr"/>
       <c r="K321" t="inlineStr"/>
       <c r="L321" t="inlineStr"/>
       <c r="M321" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>20/01/2025 00:00</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>20/01/2031 00:00</t>
         </is>
       </c>
       <c r="R321" t="n">
-        <v>2282016.5</v>
+        <v>89668</v>
       </c>
       <c r="S321" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T321" t="inlineStr"/>
       <c r="U321" t="inlineStr"/>
       <c r="V321" t="inlineStr"/>
       <c r="W321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>0</v>
       </c>
       <c r="B322" t="n">
         <v>0</v>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>5264</t>
+          <t>5359</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Proroga servizio nutrizione enterale domiciliare (ned) per Aulss 2 Distretto Treviso e fornitura prodotti enterali e set per nutripompe per i presidi ospedalieri Treviso e Oderzo e case di riposo e rsa nelle more della nuova gara aziendale. ID 5264</t>
+          <t>Adesione gara regionale fornitura principio attivo sevoflurano e sistemi erogazione (vaporizzatori) per Aziende Regione Veneto. Proroga. ID 5359</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H322" t="inlineStr"/>
       <c r="I322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J322" t="inlineStr"/>
       <c r="K322" t="inlineStr"/>
       <c r="L322" t="inlineStr"/>
       <c r="M322" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>20/01/2025 00:00</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>20/01/2031 00:00</t>
         </is>
       </c>
       <c r="R322" t="n">
-        <v>669095.8</v>
+        <v>16830</v>
       </c>
       <c r="S322" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T322" t="inlineStr"/>
       <c r="U322" t="inlineStr"/>
       <c r="V322" t="inlineStr"/>
       <c r="W322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>0</v>
       </c>
       <c r="B323" t="n">
         <v>0</v>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>5207</t>
+          <t>5408</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Fornitura di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso</t>
+          <t>Fornitura di accessori necessari per il completamento dei locali di camera calda, per lo svolgimento di attività produttiva e l’impiego clinico di radiofarmaci</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H323" t="inlineStr"/>
       <c r="I323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J323" t="inlineStr"/>
       <c r="K323" t="inlineStr"/>
       <c r="L323" t="inlineStr"/>
       <c r="M323" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>17/01/2025 02:00</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>17/01/2031 02:00</t>
         </is>
       </c>
       <c r="R323" t="n">
-        <v>125500</v>
+        <v>22399.35</v>
       </c>
       <c r="S323" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T323" t="inlineStr"/>
       <c r="U323" t="inlineStr"/>
       <c r="V323" t="inlineStr"/>
       <c r="W323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>0</v>
       </c>
       <c r="B324" t="n">
         <v>0</v>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>ID 5288</t>
+          <t>5343</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Fornitura di strumentario chirurgico (ottiche–strumenti-accessori) con la formula di repair/exchange a marchio Karl Storz per il Distretto di Pieve di Soligo dell'Azienda ULSS n. 2 Marca trevigiana. ID 5288</t>
+          <t>Servizio di assistenza stragiudiziale per la gestione delle problematiche riguardanti le cessioni del credito per l' Azienda ULSS 2 Marca trevigiana (ID 5343)</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H324" t="inlineStr"/>
       <c r="I324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>MEPA - 4802822</t>
+          <t>193420400</t>
         </is>
       </c>
       <c r="K324" t="inlineStr"/>
       <c r="L324" t="inlineStr"/>
       <c r="M324" t="inlineStr">
         <is>
-          <t>03/01/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>03/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>13/11/2024 00:00</t>
+          <t>17/01/2031 00:00</t>
         </is>
       </c>
       <c r="R324" t="n">
-        <v>138000</v>
+        <v>23920</v>
       </c>
       <c r="S324" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T324" t="inlineStr"/>
       <c r="U324" t="inlineStr"/>
       <c r="V324" t="inlineStr"/>
       <c r="W324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>0</v>
       </c>
       <c r="B325" t="n">
         <v>0</v>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>4117</t>
+          <t>5311</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura in ambito ospedaliero e territoriale di ausili per stomia e per incontinenza fecale.ID 4117</t>
+          <t>Servizio di assistenza fiscale per l' Azienda ULSS 2 Marca Trevigiana (iD 5311)</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H325" t="inlineStr"/>
       <c r="I325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J325" t="inlineStr"/>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>193271629</t>
+        </is>
+      </c>
       <c r="K325" t="inlineStr"/>
       <c r="L325" t="inlineStr"/>
       <c r="M325" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>06/11/2026 00:00</t>
+          <t>17/01/2031 00:00</t>
         </is>
       </c>
       <c r="R325" t="n">
-        <v>6682619.5</v>
+        <v>37440</v>
       </c>
       <c r="S325" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T325" t="inlineStr"/>
       <c r="U325" t="inlineStr"/>
       <c r="V325" t="inlineStr"/>
       <c r="W325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>0</v>
       </c>
       <c r="B326" t="n">
         <v>0</v>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>5606</t>
+          <t>5267</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Fornitura di cartucce e toner per stampanti Kyocera necessarie ai vari Servizi e Unità Operative dell’Azienda ULSS n. 2 Marca Trevigiana, per il periodo di 12 mesi. ID 5606</t>
+          <t>Adesione gara regionale fornitura mezzi di contrasto - lotti deserti - in fabbisogno alle Aziende Regione Veneto e APSS Trento. Proroga. - ID 5267</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H326" t="inlineStr"/>
       <c r="I326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J326" t="inlineStr"/>
       <c r="K326" t="inlineStr"/>
       <c r="L326" t="inlineStr"/>
       <c r="M326" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>30/04/2026 00:00</t>
+          <t>17/01/2031 00:00</t>
         </is>
       </c>
       <c r="R326" t="n">
-        <v>0</v>
+        <v>154077.3</v>
       </c>
       <c r="S326" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T326" t="inlineStr"/>
       <c r="U326" t="inlineStr"/>
       <c r="V326" t="inlineStr"/>
       <c r="W326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>0</v>
       </c>
       <c r="B327" t="n">
         <v>0</v>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>5395</t>
+          <t>5233</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Proroga gara regionale per la fornitura di dispositivi per endoscopia digestiva, respiratoria e bilio-pancreatica in fabbisogno alle Aziende Sanitarie della Regione del Veneto, ID 5395</t>
+          <t>Adesione gara regionale fornitura farmaci in concorrenza 16^ edizione - ID 5233</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H327" t="inlineStr"/>
       <c r="I327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J327" t="inlineStr"/>
       <c r="K327" t="inlineStr"/>
       <c r="L327" t="inlineStr"/>
       <c r="M327" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>17/01/2031 00:00</t>
         </is>
       </c>
       <c r="R327" t="n">
-        <v>744074.2</v>
+        <v>3063309.8</v>
       </c>
       <c r="S327" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T327" t="inlineStr"/>
       <c r="U327" t="inlineStr"/>
       <c r="V327" t="inlineStr"/>
       <c r="W327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>0</v>
       </c>
       <c r="B328" t="n">
         <v>0</v>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>5422</t>
+          <t>5266</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Gara regionale, per la fornitura di medicazioni speciali proroga fino al 30/06/2025. ID 5422</t>
+          <t>Adesione gara regionale fornitura mezzi di contrasto in fabbisogno alle Aziende Regione Veneto e APSS Trento. Proroga. - ID 5266</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H328" t="inlineStr"/>
       <c r="I328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J328" t="inlineStr"/>
       <c r="K328" t="inlineStr"/>
       <c r="L328" t="inlineStr"/>
       <c r="M328" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>30/06/2025 00:00</t>
+          <t>17/01/2031 00:00</t>
         </is>
       </c>
       <c r="R328" t="n">
-        <v>349679.62</v>
+        <v>523828.6</v>
       </c>
       <c r="S328" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T328" t="inlineStr"/>
       <c r="U328" t="inlineStr"/>
       <c r="V328" t="inlineStr"/>
       <c r="W328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>0</v>
       </c>
       <c r="B329" t="n">
         <v>0</v>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>5396</t>
+          <t>ID 5014</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Gara regionale, la fornitura di protesi vascolari ed endovascolari, proroga fino al 30/06/2025. ID 5396</t>
+          <t>Sistemi di tipo POCT (point of care) per la diagnosi rapida mediante pannelli molecolari di infezioni del sistema nervoso centrale, di sepsi, di infezioni delle vie aeree inferiori, gastrointestinali e articolari</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H329" t="inlineStr"/>
       <c r="I329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J329" t="inlineStr"/>
       <c r="K329" t="inlineStr"/>
       <c r="L329" t="inlineStr"/>
       <c r="M329" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>16/01/2025 15:35</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
+          <t>16/01/2031 15:35</t>
         </is>
       </c>
       <c r="O329" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>03/02/2025 23:59</t>
         </is>
       </c>
       <c r="R329" t="n">
-        <v>1456556.5</v>
+        <v>0</v>
       </c>
       <c r="S329" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T329" t="inlineStr"/>
       <c r="U329" t="inlineStr"/>
       <c r="V329" t="inlineStr"/>
       <c r="W329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>0</v>
       </c>
       <c r="B330" t="n">
         <v>0</v>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>3339</t>
+          <t>5234</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di dispositivi di endoscopia digestiva, respiratoria e biliopancreatica.ID 3339</t>
+          <t>29^ Edizione fornitura farmaci in esclusiva per Aziende Sanitarie Regione Veneto - adesione alle convenzioni regionali - ID5234</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H330" t="inlineStr"/>
       <c r="I330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J330" t="inlineStr"/>
       <c r="K330" t="inlineStr"/>
       <c r="L330" t="inlineStr"/>
       <c r="M330" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>30/04/2027 00:00</t>
+          <t>16/01/2031 00:00</t>
         </is>
       </c>
       <c r="R330" t="n">
-        <v>818807.1</v>
+        <v>9092739</v>
       </c>
       <c r="S330" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T330" t="inlineStr"/>
       <c r="U330" t="inlineStr"/>
       <c r="V330" t="inlineStr"/>
       <c r="W330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>0</v>
       </c>
       <c r="B331" t="n">
         <v>0</v>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>5384</t>
+          <t>ID 5335</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Procedura regionale per la fornitura di ausili di serie elenco 2b dell’allegato 5 del nuovo nomenclatore tariffario (dpcm 12 gennaio 2017) per le aziende sanitarie della Regione del Veneto – 3^ tranche – parte prima. Rinnovo del contratto. ID 5384</t>
+          <t>Servizio di adattamento a protesi ventilatoria C-pap per l’U.O.C. di Pneumologia dei Presidi Ospedalieri di Treviso e di Montebelluna dell’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H331" t="inlineStr"/>
       <c r="I331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J331" t="inlineStr"/>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>195276570</t>
+        </is>
+      </c>
       <c r="K331" t="inlineStr"/>
       <c r="L331" t="inlineStr"/>
       <c r="M331" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>15/01/2025 11:00</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
+          <t>15/01/2031 11:00</t>
         </is>
       </c>
       <c r="O331" t="inlineStr">
         <is>
-          <t>04/11/2026 00:00</t>
+          <t>17/01/2025 12:00</t>
         </is>
       </c>
       <c r="R331" t="n">
-        <v>234228.5</v>
+        <v>44000</v>
       </c>
       <c r="S331" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T331" t="inlineStr"/>
       <c r="U331" t="inlineStr"/>
       <c r="V331" t="inlineStr"/>
       <c r="W331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>0</v>
       </c>
       <c r="B332" t="n">
         <v>0</v>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>5314</t>
+          <t>5383</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Fornitura di cartucce e toner per stampanti Lexmark. ID 5314</t>
+          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di n. 4 sonde ecografiche, da destinare alla U.O.C. di Ostetricia e Ginecologia del P.O. di Conegliano dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H332" t="inlineStr"/>
       <c r="I332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>MEPA RDO n. 5010620</t>
+          <t>MEPA 5004674</t>
         </is>
       </c>
       <c r="K332" t="inlineStr"/>
       <c r="L332" t="inlineStr"/>
       <c r="M332" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>14/01/2025 17:00</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
+          <t>14/01/2031 17:00</t>
         </is>
       </c>
       <c r="O332" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>20/01/2025 18:00</t>
+        </is>
+      </c>
+      <c r="Q332" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
         </is>
       </c>
       <c r="R332" t="n">
-        <v>94374.47</v>
+        <v>28000</v>
       </c>
       <c r="S332" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T332" t="inlineStr"/>
       <c r="U332" t="inlineStr"/>
       <c r="V332" t="inlineStr"/>
       <c r="W332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>0</v>
       </c>
       <c r="B333" t="n">
         <v>0</v>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>4663</t>
+          <t>5207</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di emostatici e sigillanti per uso cutaneo e chirurgico.ID 4663</t>
+          <t>Fornitura di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H333" t="inlineStr"/>
       <c r="I333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J333" t="inlineStr"/>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>RDO MEPA 4658633</t>
+        </is>
+      </c>
       <c r="K333" t="inlineStr"/>
       <c r="L333" t="inlineStr"/>
       <c r="M333" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>03/09/2026 00:00</t>
+          <t>07/01/2031 00:00</t>
         </is>
       </c>
       <c r="R333" t="n">
-        <v>523731.84</v>
+        <v>125500</v>
       </c>
       <c r="S333" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T333" t="inlineStr"/>
       <c r="U333" t="inlineStr"/>
       <c r="V333" t="inlineStr"/>
       <c r="W333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>0</v>
       </c>
       <c r="B334" t="n">
         <v>0</v>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>3466</t>
+          <t>5264</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Adesione agli Accordi Quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di Microinfusori, Sistemi per il monitoraggio continuo real time della glicemia e correlato Materiale di consumo.ID 3466</t>
+          <t xml:space="preserve"> Proroga servizio nutrizione enterale domiciliare (ned) per Aulss 2 Distretto Treviso e fornitura prodotti enterali e set per nutripompe per i presidi ospedalieri Treviso e Oderzo e case di riposo e rsa nelle more della nuova gara aziendale. ID 5264</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H334" t="inlineStr"/>
       <c r="I334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J334" t="inlineStr"/>
       <c r="K334" t="inlineStr"/>
       <c r="L334" t="inlineStr"/>
       <c r="M334" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2028 00:00</t>
+          <t>07/01/2031 00:00</t>
         </is>
       </c>
       <c r="R334" t="n">
-        <v>14767512</v>
+        <v>669095.8</v>
       </c>
       <c r="S334" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T334" t="inlineStr"/>
       <c r="U334" t="inlineStr"/>
       <c r="V334" t="inlineStr"/>
       <c r="W334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>0</v>
       </c>
       <c r="B335" t="n">
         <v>0</v>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>2787</t>
+          <t>5269</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Adesione agli Accordi Quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di fili di sutura.ID 2787</t>
+          <t>Proroga fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica (irc) di ossigeno, apparecchiature e relativi servizi di assistenza nelle more della nuova gara regionale - ID 5269</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H335" t="inlineStr"/>
       <c r="I335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J335" t="inlineStr"/>
       <c r="K335" t="inlineStr"/>
       <c r="L335" t="inlineStr"/>
       <c r="M335" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>27/04/2025 00:00</t>
+          <t>07/01/2031 00:00</t>
         </is>
       </c>
       <c r="R335" t="n">
-        <v>0</v>
+        <v>2282016.5</v>
       </c>
       <c r="S335" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T335" t="inlineStr"/>
       <c r="U335" t="inlineStr"/>
       <c r="V335" t="inlineStr"/>
       <c r="W335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>0</v>
       </c>
       <c r="B336" t="n">
         <v>0</v>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 4166 e 5123</t>
+          <t>5270</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di pompe infusionali e relativi deflussori e pompe elastomeriche.ID 4166 e 5123</t>
+          <t>Proroga per fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica di ossigeno, apparecchiature e relativi servizi di assistenza, lotto unico, per AULSS 2 Distretto Treviso, nelle more procedura regionale - ID 5270</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H336" t="inlineStr"/>
       <c r="I336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J336" t="inlineStr"/>
       <c r="K336" t="inlineStr"/>
       <c r="L336" t="inlineStr"/>
       <c r="M336" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2029 00:00</t>
+          <t>07/01/2031 00:00</t>
         </is>
       </c>
       <c r="R336" t="n">
-        <v>4272228</v>
+        <v>800307.7</v>
       </c>
       <c r="S336" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T336" t="inlineStr"/>
       <c r="U336" t="inlineStr"/>
       <c r="V336" t="inlineStr"/>
       <c r="W336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>0</v>
       </c>
       <c r="B337" t="n">
         <v>0</v>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>5324</t>
+          <t>ID 5288</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Fornitura di cartucce e toner per stampanti Brother. ID 5324</t>
+          <t>Fornitura di strumentario chirurgico (ottiche–strumenti-accessori) con la formula di repair/exchange a marchio Karl Storz per il Distretto di Pieve di Soligo dell'Azienda ULSS n. 2 Marca trevigiana. ID 5288</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H337" t="inlineStr"/>
       <c r="I337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J337" t="inlineStr"/>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>MEPA - 4802822</t>
+        </is>
+      </c>
       <c r="K337" t="inlineStr"/>
       <c r="L337" t="inlineStr"/>
       <c r="M337" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>03/01/2025 00:00</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
+          <t>03/01/2031 00:00</t>
         </is>
       </c>
       <c r="O337" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>13/11/2024 00:00</t>
         </is>
       </c>
       <c r="R337" t="n">
-        <v>116964.6</v>
+        <v>138000</v>
       </c>
       <c r="S337" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T337" t="inlineStr"/>
       <c r="U337" t="inlineStr"/>
       <c r="V337" t="inlineStr"/>
       <c r="W337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>0</v>
       </c>
       <c r="B338" t="n">
         <v>0</v>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>ID 5437</t>
+          <t>4663</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>FORNITURA DI PROTESI ORTOPEDICHE E MATERIALE DI OSTEOSINTESI PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA NELLE MORE DELLE NUOVE PROCEDURE AZIENDALI/REGIONALI. ID 5437</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di emostatici e sigillanti per uso cutaneo e chirurgico.ID 4663</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H338" t="inlineStr"/>
       <c r="I338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J338" t="inlineStr"/>
       <c r="K338" t="inlineStr"/>
       <c r="L338" t="inlineStr"/>
       <c r="M338" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O338" t="inlineStr">
+        <is>
+          <t>03/09/2026 00:00</t>
         </is>
       </c>
       <c r="R338" t="n">
-        <v>0</v>
+        <v>523731.84</v>
       </c>
       <c r="S338" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T338" t="inlineStr"/>
       <c r="U338" t="inlineStr"/>
       <c r="V338" t="inlineStr"/>
       <c r="W338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>0</v>
       </c>
       <c r="B339" t="n">
         <v>0</v>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>ID 5438</t>
+          <t>3466</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI MEDICI PER ATTIVITÀ DI EMODINAMICA E CARDIOLOGIA PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA NELLE MORE DELLE NUOVE GARE AZIENDALI/REGIONALI. ID 5438</t>
+          <t>Adesione agli Accordi Quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di Microinfusori, Sistemi per il monitoraggio continuo real time della glicemia e correlato Materiale di consumo.ID 3466</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H339" t="inlineStr"/>
       <c r="I339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J339" t="inlineStr"/>
       <c r="K339" t="inlineStr"/>
       <c r="L339" t="inlineStr"/>
       <c r="M339" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O339" t="inlineStr">
+        <is>
+          <t>31/12/2028 00:00</t>
         </is>
       </c>
       <c r="R339" t="n">
-        <v>0</v>
+        <v>14767512</v>
       </c>
       <c r="S339" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T339" t="inlineStr"/>
       <c r="U339" t="inlineStr"/>
       <c r="V339" t="inlineStr"/>
       <c r="W339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>0</v>
       </c>
       <c r="B340" t="n">
         <v>0</v>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>ID 5435</t>
+          <t>2787</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>FORNITURA DI MEZZI DI SINTESI PER CHIRURGIA VERTEBRALE E SISTEMI PER STIMOLAZIONE CEREBRALE PER UOC NEUROCHIRURGIA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.. ID 5435</t>
+          <t>Adesione agli Accordi Quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di fili di sutura.ID 2787</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H340" t="inlineStr"/>
       <c r="I340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J340" t="inlineStr"/>
       <c r="K340" t="inlineStr"/>
       <c r="L340" t="inlineStr"/>
       <c r="M340" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O340" t="inlineStr">
+        <is>
+          <t>27/04/2025 00:00</t>
         </is>
       </c>
       <c r="R340" t="n">
         <v>0</v>
       </c>
       <c r="S340" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T340" t="inlineStr"/>
       <c r="U340" t="inlineStr"/>
       <c r="V340" t="inlineStr"/>
       <c r="W340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>0</v>
       </c>
       <c r="B341" t="n">
         <v>0</v>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>5283</t>
+          <t xml:space="preserve"> 4166 e 5123</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Proroga fornitura service sistemi automatici per esecuzione reazioni immunoistochimiche ed istochimiche per UOC anatomia ed istologia patologica Distretto Treviso nelle more della nuova gara aziendale – ID 5283</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di pompe infusionali e relativi deflussori e pompe elastomeriche.ID 4166 e 5123</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H341" t="inlineStr"/>
       <c r="I341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J341" t="inlineStr"/>
       <c r="K341" t="inlineStr"/>
       <c r="L341" t="inlineStr"/>
       <c r="M341" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>27/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O341" t="inlineStr">
+        <is>
+          <t>31/12/2029 00:00</t>
         </is>
       </c>
       <c r="R341" t="n">
-        <v>369504</v>
+        <v>4272228</v>
       </c>
       <c r="S341" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T341" t="inlineStr"/>
       <c r="U341" t="inlineStr"/>
       <c r="V341" t="inlineStr"/>
       <c r="W341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>0</v>
       </c>
       <c r="B342" t="n">
         <v>0</v>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>ID 5355</t>
+          <t>4117</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. 36/2023 DELLA FORNITURA DI UN SISTEMA PER ENDOSCOPIA NELLA PATOLOGIA VERTEBRALE DESTINATO AL DIPARTIMENTO STRUTTURALE NEURO-CARDIO-VASCOLARE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura in ambito ospedaliero e territoriale di ausili per stomia e per incontinenza fecale.ID 4117</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H342" t="inlineStr"/>
       <c r="I342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J342" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J342" t="inlineStr"/>
       <c r="K342" t="inlineStr"/>
       <c r="L342" t="inlineStr"/>
       <c r="M342" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>27/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
         </is>
       </c>
       <c r="O342" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>06/11/2026 00:00</t>
         </is>
       </c>
       <c r="R342" t="n">
-        <v>135300</v>
+        <v>6682619.5</v>
       </c>
       <c r="S342" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T342" t="inlineStr"/>
       <c r="U342" t="inlineStr"/>
       <c r="V342" t="inlineStr"/>
       <c r="W342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>0</v>
       </c>
       <c r="B343" t="n">
         <v>0</v>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>5293</t>
+          <t>5606</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Adesione gara regionale farmaci in concorrenza appalti specifici dal VII al IX, farmaci esclusivi  per centri autorizzati dal I al XIV, farmaci in concorrenza dal I aI VI appalto. Proroga - ID 5293</t>
+          <t>Fornitura di cartucce e toner per stampanti Kyocera necessarie ai vari Servizi e Unità Operative dell’Azienda ULSS n. 2 Marca Trevigiana, per il periodo di 12 mesi. ID 5606</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H343" t="inlineStr"/>
       <c r="I343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J343" t="inlineStr"/>
       <c r="K343" t="inlineStr"/>
       <c r="L343" t="inlineStr"/>
       <c r="M343" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>27/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O343" t="inlineStr">
+        <is>
+          <t>30/04/2026 00:00</t>
         </is>
       </c>
       <c r="R343" t="n">
-        <v>72605752</v>
+        <v>0</v>
       </c>
       <c r="S343" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T343" t="inlineStr"/>
       <c r="U343" t="inlineStr"/>
       <c r="V343" t="inlineStr"/>
       <c r="W343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>0</v>
       </c>
       <c r="B344" t="n">
         <v>0</v>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>ID 5308</t>
+          <t>5324</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Servizio a garanzia e tutela del patrimonio aziendale dell' Azienda ULSS 2 Marca trevigiana (ID 5308)</t>
+          <t>Fornitura di cartucce e toner per stampanti Brother. ID 5324</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H344" t="inlineStr"/>
       <c r="I344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J344" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J344" t="inlineStr"/>
       <c r="K344" t="inlineStr"/>
       <c r="L344" t="inlineStr"/>
       <c r="M344" t="inlineStr">
         <is>
-          <t>20/12/2024 12:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>20/12/2030 12:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O344" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="R344" t="n">
-        <v>130000</v>
+        <v>116964.6</v>
       </c>
       <c r="S344" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T344" t="inlineStr"/>
       <c r="U344" t="inlineStr"/>
       <c r="V344" t="inlineStr"/>
       <c r="W344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>0</v>
       </c>
       <c r="B345" t="n">
         <v>0</v>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>ID 4593</t>
+          <t>5396</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA E RADIOLOGIA INTERVENTISTICA NECESSARI ALL’AZIENDA ULSS N.2 MARCA TREVIGIANA. ID 4593</t>
+          <t>Gara regionale, la fornitura di protesi vascolari ed endovascolari, proroga fino al 30/06/2025. ID 5396</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H345" t="inlineStr"/>
       <c r="I345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J345" t="inlineStr"/>
       <c r="K345" t="inlineStr"/>
       <c r="L345" t="inlineStr"/>
       <c r="M345" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>20/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O345" t="inlineStr">
+        <is>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="R345" t="n">
-        <v>0</v>
+        <v>1456556.5</v>
       </c>
       <c r="S345" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T345" t="inlineStr"/>
       <c r="U345" t="inlineStr"/>
       <c r="V345" t="inlineStr"/>
       <c r="W345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>0</v>
       </c>
       <c r="B346" t="n">
         <v>0</v>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>5291</t>
+          <t>5395</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Fornitura di un “Sistema automatico e relativi reagenti e consumabili ancillari per l’esecuzione di test di immunoistochimica”  da destinare all’U.O.C. di Anatomia e Istologia Patologica del P.O. di Treviso dell’Azienda ULSS 2 Marca trevigiana. ID 5291</t>
+          <t>Proroga gara regionale per la fornitura di dispositivi per endoscopia digestiva, respiratoria e bilio-pancreatica in fabbisogno alle Aziende Sanitarie della Regione del Veneto, ID 5395</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H346" t="inlineStr"/>
       <c r="I346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J346" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J346" t="inlineStr"/>
       <c r="K346" t="inlineStr"/>
       <c r="L346" t="inlineStr"/>
       <c r="M346" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>19/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
         </is>
       </c>
       <c r="O346" t="inlineStr">
         <is>
-          <t>08/01/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="R346" t="n">
-        <v>0</v>
+        <v>744074.2</v>
       </c>
       <c r="S346" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T346" t="inlineStr"/>
       <c r="U346" t="inlineStr"/>
       <c r="V346" t="inlineStr"/>
       <c r="W346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>0</v>
       </c>
       <c r="B347" t="n">
         <v>0</v>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>ID 5303</t>
+          <t>5422</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>fornitura di materiale di cancelleria</t>
+          <t>Gara regionale, per la fornitura di medicazioni speciali proroga fino al 30/06/2025. ID 5422</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H347" t="inlineStr"/>
       <c r="I347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J347" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J347" t="inlineStr"/>
       <c r="K347" t="inlineStr"/>
       <c r="L347" t="inlineStr"/>
       <c r="M347" t="inlineStr">
         <is>
-          <t>16/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>16/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
         </is>
       </c>
       <c r="O347" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="R347" t="n">
-        <v>115345.84</v>
+        <v>349679.62</v>
       </c>
       <c r="S347" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T347" t="inlineStr"/>
       <c r="U347" t="inlineStr"/>
       <c r="V347" t="inlineStr"/>
       <c r="W347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>0</v>
       </c>
       <c r="B348" t="n">
         <v>0</v>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>ID 5277</t>
+          <t>3339</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di dispositivi di endoscopia digestiva, respiratoria e biliopancreatica.ID 3339</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H348" t="inlineStr"/>
       <c r="I348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J348" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J348" t="inlineStr"/>
       <c r="K348" t="inlineStr"/>
       <c r="L348" t="inlineStr"/>
       <c r="M348" t="inlineStr">
         <is>
-          <t>13/12/2024 12:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>13/12/2030 12:00</t>
+          <t>01/01/2031 00:00</t>
         </is>
       </c>
       <c r="O348" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>30/04/2027 00:00</t>
         </is>
       </c>
       <c r="R348" t="n">
-        <v>101097.1</v>
+        <v>818807.1</v>
       </c>
       <c r="S348" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T348" t="inlineStr"/>
       <c r="U348" t="inlineStr"/>
       <c r="V348" t="inlineStr"/>
       <c r="W348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>0</v>
       </c>
       <c r="B349" t="n">
         <v>0</v>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>ID 5268</t>
+          <t>5384</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Affidamento del servizio per la realizzazione di n.10 video didattici per la formazione in materia di salute e sicurezza negli ambienti di lavoro (ID 5268)</t>
+          <t>Procedura regionale per la fornitura di ausili di serie elenco 2b dell’allegato 5 del nuovo nomenclatore tariffario (dpcm 12 gennaio 2017) per le aziende sanitarie della Regione del Veneto – 3^ tranche – parte prima. Rinnovo del contratto. ID 5384</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H349" t="inlineStr"/>
       <c r="I349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J349" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J349" t="inlineStr"/>
       <c r="K349" t="inlineStr"/>
       <c r="L349" t="inlineStr"/>
       <c r="M349" t="inlineStr">
         <is>
-          <t>13/12/2024 11:50</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
-          <t>13/12/2030 11:50</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O349" t="inlineStr">
+        <is>
+          <t>04/11/2026 00:00</t>
         </is>
       </c>
       <c r="R349" t="n">
-        <v>69000</v>
+        <v>234228.5</v>
       </c>
       <c r="S349" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T349" t="inlineStr"/>
       <c r="U349" t="inlineStr"/>
       <c r="V349" t="inlineStr"/>
       <c r="W349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>0</v>
       </c>
       <c r="B350" t="n">
         <v>0</v>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>ID 5632</t>
+          <t>5314</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI MEDICI PER UROLOGIA PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA. ID 5632</t>
+          <t>Fornitura di cartucce e toner per stampanti Lexmark. ID 5314</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H350" t="inlineStr"/>
       <c r="I350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J350" t="inlineStr"/>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>MEPA RDO n. 5010620</t>
+        </is>
+      </c>
       <c r="K350" t="inlineStr"/>
       <c r="L350" t="inlineStr"/>
       <c r="M350" t="inlineStr">
         <is>
-          <t>13/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>13/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O350" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="R350" t="n">
-        <v>0</v>
+        <v>94374.47</v>
       </c>
       <c r="S350" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T350" t="inlineStr"/>
       <c r="U350" t="inlineStr"/>
       <c r="V350" t="inlineStr"/>
       <c r="W350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>0</v>
       </c>
       <c r="B351" t="n">
         <v>0</v>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>ID 5440</t>
+          <t>ID 5437</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>FORNITURE DI DISPOSITIVI MEDICI PER ANESTESIA NECESSARI ALL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. ID 5440</t>
+          <t>FORNITURA DI PROTESI ORTOPEDICHE E MATERIALE DI OSTEOSINTESI PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA NELLE MORE DELLE NUOVE PROCEDURE AZIENDALI/REGIONALI. ID 5437</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H351" t="inlineStr"/>
       <c r="I351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J351" t="inlineStr"/>
       <c r="K351" t="inlineStr"/>
       <c r="L351" t="inlineStr"/>
       <c r="M351" t="inlineStr">
         <is>
-          <t>06/12/2024 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>06/12/2030 00:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="R351" t="n">
         <v>0</v>
       </c>
       <c r="S351" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T351" t="inlineStr"/>
       <c r="U351" t="inlineStr"/>
       <c r="V351" t="inlineStr"/>
       <c r="W351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>0</v>
       </c>
       <c r="B352" t="n">
         <v>0</v>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>ID 5067</t>
+          <t>ID 5435</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>fornitura di materiale di convivenza monouso alternativo alla plastica e conforme al D.lgs. 196/2021</t>
+          <t>FORNITURA DI MEZZI DI SINTESI PER CHIRURGIA VERTEBRALE E SISTEMI PER STIMOLAZIONE CEREBRALE PER UOC NEUROCHIRURGIA DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.. ID 5435</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H352" t="inlineStr"/>
       <c r="I352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J352" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J352" t="inlineStr"/>
       <c r="K352" t="inlineStr"/>
       <c r="L352" t="inlineStr"/>
       <c r="M352" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>04/12/2030 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2024 00:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="R352" t="n">
-        <v>77656.73</v>
+        <v>0</v>
       </c>
       <c r="S352" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T352" t="inlineStr"/>
       <c r="U352" t="inlineStr"/>
       <c r="V352" t="inlineStr"/>
       <c r="W352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>0</v>
       </c>
       <c r="B353" t="n">
         <v>0</v>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>ID 5166</t>
+          <t>ID 5438</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Recepimento proroga gara regionale per la fornitura di "n. 3 sistemi completi analitici per determinazione HPV-DNA in prelievi cervico-vaginali. ID5166</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI PER ATTIVITÀ DI EMODINAMICA E CARDIOLOGIA PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA NELLE MORE DELLE NUOVE GARE AZIENDALI/REGIONALI. ID 5438</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H353" t="inlineStr"/>
       <c r="I353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J353" t="inlineStr"/>
       <c r="K353" t="inlineStr"/>
       <c r="L353" t="inlineStr"/>
       <c r="M353" t="inlineStr">
         <is>
-          <t>03/12/2024 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>03/12/2030 00:00</t>
-[...4 lines deleted...]
-          <t>31/03/2025 00:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="R353" t="n">
-        <v>205758.12</v>
+        <v>0</v>
       </c>
       <c r="S353" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T353" t="inlineStr"/>
       <c r="U353" t="inlineStr"/>
       <c r="V353" t="inlineStr"/>
       <c r="W353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>0</v>
       </c>
       <c r="B354" t="n">
         <v>0</v>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>5295</t>
+          <t>5293</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Appalto del servizio di facchinaggio e traslochi per l'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. Esercizio della facoltà di proroga del contratto - prevista negli atti della procedura originaria di gara e nel relativo contratto - per il periodo di 6 (sei) mesi.</t>
+          <t>Adesione gara regionale farmaci in concorrenza appalti specifici dal VII al IX, farmaci esclusivi  per centri autorizzati dal I al XIV, farmaci in concorrenza dal I aI VI appalto. Proroga - ID 5293</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H354" t="inlineStr"/>
       <c r="I354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J354" t="inlineStr"/>
       <c r="K354" t="inlineStr"/>
       <c r="L354" t="inlineStr"/>
       <c r="M354" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>27/12/2024 00:00</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>02/12/2030 00:00</t>
-[...4 lines deleted...]
-          <t>12/11/2024 17:00</t>
+          <t>27/12/2030 00:00</t>
         </is>
       </c>
       <c r="R354" t="n">
-        <v>71930</v>
+        <v>72605752</v>
       </c>
       <c r="S354" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T354" t="inlineStr"/>
       <c r="U354" t="inlineStr"/>
       <c r="V354" t="inlineStr"/>
       <c r="W354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>0</v>
       </c>
       <c r="B355" t="n">
         <v>0</v>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>ID 5294</t>
+          <t>5283</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Proroga fornitura farmaci di cui agli appalti specifici nn. I, II, III, IV, V, VI per le Aziende Sanitarie della Regione del Veneto. ID5294</t>
+          <t>Proroga fornitura service sistemi automatici per esecuzione reazioni immunoistochimiche ed istochimiche per UOC anatomia ed istologia patologica Distretto Treviso nelle more della nuova gara aziendale – ID 5283</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H355" t="inlineStr"/>
       <c r="I355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J355" t="inlineStr"/>
       <c r="K355" t="inlineStr"/>
       <c r="L355" t="inlineStr"/>
       <c r="M355" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>27/12/2024 00:00</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
-          <t>02/12/2030 00:00</t>
+          <t>27/12/2030 00:00</t>
         </is>
       </c>
       <c r="R355" t="n">
-        <v>3916533.8</v>
+        <v>369504</v>
       </c>
       <c r="S355" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T355" t="inlineStr"/>
       <c r="U355" t="inlineStr"/>
       <c r="V355" t="inlineStr"/>
       <c r="W355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>0</v>
       </c>
       <c r="B356" t="n">
         <v>0</v>
       </c>
-      <c r="C356" t="inlineStr"/>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>ID 5355</t>
+        </is>
+      </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA PER L’AFFIDAMENTO DI INTERVENTI VOLTI ALLA FORMAZIONE DEI NUCLEI FAMILIARI CHE ASSISTONO PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO</t>
+          <t>AFFIDAMENTO AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. 36/2023 DELLA FORNITURA DI UN SISTEMA PER ENDOSCOPIA NELLA PATOLOGIA VERTEBRALE DESTINATO AL DIPARTIMENTO STRUTTURALE NEURO-CARDIO-VASCOLARE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H356" t="inlineStr"/>
       <c r="I356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J356" t="inlineStr"/>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>194766139</t>
+        </is>
+      </c>
       <c r="K356" t="inlineStr"/>
       <c r="L356" t="inlineStr"/>
       <c r="M356" t="inlineStr">
         <is>
-          <t>29/11/2024 13:00</t>
+          <t>27/12/2024 00:00</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
-          <t>29/11/2030 13:00</t>
+          <t>27/12/2030 00:00</t>
         </is>
       </c>
       <c r="O356" t="inlineStr">
         <is>
-          <t>16/12/2024 12:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="R356" t="n">
-        <v>0</v>
+        <v>135300</v>
       </c>
       <c r="S356" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T356" t="inlineStr"/>
       <c r="U356" t="inlineStr"/>
       <c r="V356" t="inlineStr"/>
       <c r="W356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>0</v>
       </c>
       <c r="B357" t="n">
         <v>0</v>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>ID 5289</t>
+          <t>ID 5308</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO SERVIZIO DI ACQUISIZIONE, GESTIONE ED ASSISTENZA DI FILTRI ANTIBATTERICI PER LA PREVENZIONE DELLE PATOLOGIE VEICOLATE DALL’ACQUA, PER IL PERIODO DI 36 MESI.</t>
+          <t>Servizio a garanzia e tutela del patrimonio aziendale dell' Azienda ULSS 2 Marca trevigiana (ID 5308)</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H357" t="inlineStr"/>
       <c r="I357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>192667912</t>
+          <t>192387005</t>
         </is>
       </c>
       <c r="K357" t="inlineStr"/>
       <c r="L357" t="inlineStr"/>
       <c r="M357" t="inlineStr">
         <is>
-          <t>29/11/2024 12:00</t>
+          <t>20/12/2024 12:00</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
-          <t>29/11/2030 12:00</t>
-[...4 lines deleted...]
-          <t>13/12/2024 17:00</t>
+          <t>20/12/2030 12:00</t>
         </is>
       </c>
       <c r="R357" t="n">
-        <v>74000</v>
+        <v>130000</v>
       </c>
       <c r="S357" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T357" t="inlineStr"/>
       <c r="U357" t="inlineStr"/>
       <c r="V357" t="inlineStr"/>
       <c r="W357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>0</v>
       </c>
       <c r="B358" t="n">
         <v>0</v>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>5007</t>
+          <t>ID 4593</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>FORNITURA DI BATTERIE E PILE NECESSARIE AI VARI SERVIZI E UNITÀ OPERATIVE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI. ID 5007</t>
+          <t>FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA E RADIOLOGIA INTERVENTISTICA NECESSARI ALL’AZIENDA ULSS N.2 MARCA TREVIGIANA. ID 4593</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H358" t="inlineStr"/>
       <c r="I358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J358" t="inlineStr"/>
       <c r="K358" t="inlineStr"/>
       <c r="L358" t="inlineStr"/>
       <c r="M358" t="inlineStr">
         <is>
-          <t>29/11/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
-          <t>29/11/2030 00:00</t>
-[...4 lines deleted...]
-          <t>28/11/2026 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="R358" t="n">
-        <v>72708.08</v>
+        <v>0</v>
       </c>
       <c r="S358" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T358" t="inlineStr"/>
       <c r="U358" t="inlineStr"/>
       <c r="V358" t="inlineStr"/>
       <c r="W358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>0</v>
       </c>
       <c r="B359" t="n">
         <v>0</v>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>ID 4935</t>
+          <t>5291</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di “recupero e cattura di cani, gatti ed altri animali domestici e gestione del canile sanitario”, dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi - ID 4935.</t>
+          <t>Fornitura di un “Sistema automatico e relativi reagenti e consumabili ancillari per l’esecuzione di test di immunoistochimica”  da destinare all’U.O.C. di Anatomia e Istologia Patologica del P.O. di Treviso dell’Azienda ULSS 2 Marca trevigiana. ID 5291</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H359" t="inlineStr"/>
       <c r="I359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>192589085</t>
+          <t>196036601</t>
         </is>
       </c>
       <c r="K359" t="inlineStr"/>
       <c r="L359" t="inlineStr"/>
       <c r="M359" t="inlineStr">
         <is>
-          <t>27/11/2024 10:30</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
-          <t>27/11/2030 10:30</t>
+          <t>19/12/2030 00:00</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
-          <t>07/01/2025 17:00</t>
+          <t>08/01/2025 00:00</t>
         </is>
       </c>
       <c r="R359" t="n">
-        <v>2194850.5</v>
+        <v>0</v>
       </c>
       <c r="S359" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T359" t="inlineStr"/>
       <c r="U359" t="inlineStr"/>
       <c r="V359" t="inlineStr"/>
       <c r="W359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>0</v>
       </c>
       <c r="B360" t="n">
         <v>0</v>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>ID 5203</t>
+          <t>ID 5303</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Fornitura di n. 5 Elettrobisturi di fascia media da destinare al blocco operatorio Ed. 4 del P.O. di Treviso (ID 5203)</t>
+          <t>fornitura di materiale di cancelleria</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H360" t="inlineStr"/>
       <c r="I360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>RDO 4686074</t>
+          <t>MEPA 4866089</t>
         </is>
       </c>
       <c r="K360" t="inlineStr"/>
-      <c r="L360" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L360" t="inlineStr"/>
       <c r="M360" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>16/12/2024 00:00</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
-          <t>25/11/2030 00:00</t>
+          <t>16/12/2030 00:00</t>
         </is>
       </c>
       <c r="O360" t="inlineStr">
         <is>
-          <t>09/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>17/01/2025</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R360" t="n">
-        <v>39900</v>
+        <v>115345.84</v>
       </c>
       <c r="S360" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T360" t="inlineStr"/>
       <c r="U360" t="inlineStr"/>
       <c r="V360" t="inlineStr"/>
       <c r="W360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>0</v>
       </c>
       <c r="B361" t="n">
         <v>0</v>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>5206</t>
+          <t>ID 5277</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Fornitura di n. 2 piattaforme per la gestione delle vie aeree Glidescope da destinare alle UU.OO. di Anestesia e Rianimazione dell’Azienda ULSS n. 2 Marca trevigiana – Distretto di Treviso (ID 5206)</t>
+          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H361" t="inlineStr"/>
       <c r="I361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>4687446 MEPA</t>
+          <t>MEPA 4883409</t>
         </is>
       </c>
       <c r="K361" t="inlineStr"/>
-      <c r="L361" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L361" t="inlineStr"/>
       <c r="M361" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>13/12/2024 12:00</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
-          <t>25/11/2030 00:00</t>
+          <t>13/12/2030 12:00</t>
         </is>
       </c>
       <c r="O361" t="inlineStr">
         <is>
-          <t>09/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>17/01/2025</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R361" t="n">
-        <v>45940</v>
+        <v>101097.1</v>
       </c>
       <c r="S361" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T361" t="inlineStr"/>
       <c r="U361" t="inlineStr"/>
       <c r="V361" t="inlineStr"/>
       <c r="W361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>0</v>
       </c>
       <c r="B362" t="n">
         <v>0</v>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>ID 4707</t>
+          <t>ID 5268</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di manutenzione ordinaria, assistenza tecnica, supporto specialistico per la piattaforma software Oracolo SID (Sistema Informativo Direzionale) in uso presso diversi Servizi aziendali della ditta Oslo Italia Srl. ID 4707</t>
+          <t>Affidamento del servizio per la realizzazione di n.10 video didattici per la formazione in materia di salute e sicurezza negli ambienti di lavoro (ID 5268)</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H362" t="inlineStr"/>
       <c r="I362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J362" t="inlineStr"/>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>192106257</t>
+        </is>
+      </c>
       <c r="K362" t="inlineStr"/>
       <c r="L362" t="inlineStr"/>
       <c r="M362" t="inlineStr">
         <is>
-          <t>22/11/2024 09:30</t>
+          <t>13/12/2024 11:50</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>22/11/2030 09:30</t>
+          <t>13/12/2030 11:50</t>
         </is>
       </c>
       <c r="R362" t="n">
-        <v>171594</v>
+        <v>69000</v>
       </c>
       <c r="S362" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T362" t="inlineStr"/>
       <c r="U362" t="inlineStr"/>
       <c r="V362" t="inlineStr"/>
       <c r="W362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>0</v>
       </c>
       <c r="B363" t="n">
         <v>0</v>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>ID 4984</t>
+          <t>ID 5632</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di manutenzione ordinaria, di assistenza tecnica, noleggio workstation e supporto di presidio sulla piattaforma software in uso presso varie Unita’ Operative, della ditta Tesi Elettronica e Sistemi Informativi Spa. ID 4984.</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI PER UROLOGIA PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA. ID 5632</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H363" t="inlineStr"/>
       <c r="I363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J363" t="inlineStr"/>
       <c r="K363" t="inlineStr"/>
       <c r="L363" t="inlineStr"/>
       <c r="M363" t="inlineStr">
         <is>
-          <t>18/11/2024 12:50</t>
+          <t>13/12/2024 00:00</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>18/11/2030 12:50</t>
+          <t>13/12/2030 00:00</t>
         </is>
       </c>
       <c r="R363" t="n">
-        <v>196682.5</v>
+        <v>0</v>
       </c>
       <c r="S363" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T363" t="inlineStr"/>
       <c r="U363" t="inlineStr"/>
       <c r="V363" t="inlineStr"/>
       <c r="W363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>0</v>
       </c>
       <c r="B364" t="n">
         <v>0</v>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>ID 4981</t>
+          <t>ID 5440</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di manutenzione ordinaria per la piattaforma software amministrativo-contabile aziendale, della ditta EID Srl. ID 4981</t>
+          <t>FORNITURE DI DISPOSITIVI MEDICI PER ANESTESIA NECESSARI ALL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. ID 5440</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H364" t="inlineStr"/>
       <c r="I364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J364" t="inlineStr"/>
       <c r="K364" t="inlineStr"/>
       <c r="L364" t="inlineStr"/>
       <c r="M364" t="inlineStr">
         <is>
-          <t>18/11/2024 12:45</t>
+          <t>06/12/2024 00:00</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>18/11/2030 12:45</t>
+          <t>06/12/2030 00:00</t>
         </is>
       </c>
       <c r="R364" t="n">
-        <v>170894.02</v>
+        <v>0</v>
       </c>
       <c r="S364" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T364" t="inlineStr"/>
       <c r="U364" t="inlineStr"/>
       <c r="V364" t="inlineStr"/>
       <c r="W364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>0</v>
       </c>
       <c r="B365" t="n">
         <v>0</v>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>ID 4980</t>
+          <t>ID 5067</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di manutenzione ordinaria ed assistenza tecnica sul software del Sistema Informativo Territoriale (SIT) dei Distretti di Treviso e Asolo, del cup, del repository e del viewer referti del Distretto di Asolo e della cartella clinica elettronica di Patologia Neonatale del Distretto di Treviso, della ditta GPI Spa. ID 4980</t>
+          <t>fornitura di materiale di convivenza monouso alternativo alla plastica e conforme al D.lgs. 196/2021</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H365" t="inlineStr"/>
       <c r="I365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J365" t="inlineStr"/>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>MEPA 4583668</t>
+        </is>
+      </c>
       <c r="K365" t="inlineStr"/>
       <c r="L365" t="inlineStr"/>
       <c r="M365" t="inlineStr">
         <is>
-          <t>18/11/2024 12:30</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>18/11/2030 12:30</t>
+          <t>04/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O365" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R365" t="n">
-        <v>199599.75</v>
+        <v>77656.73</v>
       </c>
       <c r="S365" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T365" t="inlineStr"/>
       <c r="U365" t="inlineStr"/>
       <c r="V365" t="inlineStr"/>
       <c r="W365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>0</v>
       </c>
       <c r="B366" t="n">
         <v>0</v>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>ID 5250</t>
+          <t>ID 5166</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Procedura aperta per la fornitura di Sistemi diagnostici per Immunoematologia eritrocitaria per le Aziende Sanitarie della Regione del Veneto. Rinnovo per il periodo di 24 mesi – Lotto 2 Ditta Dia4it</t>
+          <t>Recepimento proroga gara regionale per la fornitura di "n. 3 sistemi completi analitici per determinazione HPV-DNA in prelievi cervico-vaginali. ID5166</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H366" t="inlineStr"/>
       <c r="I366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J366" t="inlineStr"/>
       <c r="K366" t="inlineStr"/>
       <c r="L366" t="inlineStr"/>
       <c r="M366" t="inlineStr">
         <is>
-          <t>17/11/2024 00:00</t>
+          <t>03/12/2024 00:00</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>17/11/2030 00:00</t>
-[...4 lines deleted...]
-          <t>16/11/2026 00:00</t>
+          <t>03/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P366" t="inlineStr">
+        <is>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="R366" t="n">
-        <v>309553.4</v>
+        <v>205758.12</v>
       </c>
       <c r="S366" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T366" t="inlineStr"/>
       <c r="U366" t="inlineStr"/>
       <c r="V366" t="inlineStr"/>
       <c r="W366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>0</v>
       </c>
       <c r="B367" t="n">
         <v>0</v>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>ID 5057</t>
+          <t>5295</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema per la semina automatica di piastre e relativi tamponi di trasporto, per la U.O.C. Microbiologia dell’Azienda ULSS n. 2 Marca trevigiana. ID 5057</t>
+          <t>Appalto del servizio di facchinaggio e traslochi per l'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. Esercizio della facoltà di proroga del contratto - prevista negli atti della procedura originaria di gara e nel relativo contratto - per il periodo di 6 (sei) mesi.</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H367" t="inlineStr"/>
       <c r="I367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J367" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J367" t="inlineStr"/>
       <c r="K367" t="inlineStr"/>
       <c r="L367" t="inlineStr"/>
       <c r="M367" t="inlineStr">
         <is>
-          <t>15/11/2024 10:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
-          <t>15/11/2030 10:00</t>
-[...4 lines deleted...]
-          <t>08/11/2024</t>
+          <t>02/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O367" t="inlineStr">
+        <is>
+          <t>12/11/2024 17:00</t>
         </is>
       </c>
       <c r="R367" t="n">
-        <v>77287.5</v>
+        <v>71930</v>
       </c>
       <c r="S367" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T367" t="inlineStr"/>
       <c r="U367" t="inlineStr"/>
       <c r="V367" t="inlineStr"/>
       <c r="W367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>0</v>
       </c>
       <c r="B368" t="n">
         <v>0</v>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>ID 5058</t>
+          <t>ID 5294</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>“Sistemi POCT in biologia molecolare per la rilevazione in urgenza di target multipli per la diagnosi di infezioni respiratorie” per i Pronto Soccorsi pediatrici dell’Azienda Ulss 2 Marca trevigiana, per le esigenze stagionali anni 2024-2025. ID 5058</t>
+          <t>Proroga fornitura farmaci di cui agli appalti specifici nn. I, II, III, IV, V, VI per le Aziende Sanitarie della Regione del Veneto. ID5294</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H368" t="inlineStr"/>
       <c r="I368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J368" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J368" t="inlineStr"/>
       <c r="K368" t="inlineStr"/>
       <c r="L368" t="inlineStr"/>
       <c r="M368" t="inlineStr">
         <is>
-          <t>15/11/2024 10:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
-          <t>15/11/2030 10:00</t>
-[...4 lines deleted...]
-          <t>08/11/2024</t>
+          <t>02/12/2030 00:00</t>
         </is>
       </c>
       <c r="R368" t="n">
-        <v>69912.5</v>
+        <v>3916533.8</v>
       </c>
       <c r="S368" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T368" t="inlineStr"/>
       <c r="U368" t="inlineStr"/>
       <c r="V368" t="inlineStr"/>
       <c r="W368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>0</v>
       </c>
       <c r="B369" t="n">
         <v>0</v>
       </c>
-      <c r="C369" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Adesione gara regionale per la fornitura di Sistemi Diagnostici per la determinazione quantitativa di proteine specifiche a favore delle Aziende Sanitarie della Regione del Veneto. ID 4468.</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA PER L’AFFIDAMENTO DI INTERVENTI VOLTI ALLA FORMAZIONE DEI NUCLEI FAMILIARI CHE ASSISTONO PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H369" t="inlineStr"/>
       <c r="I369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J369" t="inlineStr"/>
       <c r="K369" t="inlineStr"/>
       <c r="L369" t="inlineStr"/>
       <c r="M369" t="inlineStr">
         <is>
-          <t>15/11/2024 10:00</t>
+          <t>29/11/2024 13:00</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>15/11/2030 10:00</t>
-[...4 lines deleted...]
-          <t>08/11/2024</t>
+          <t>29/11/2030 13:00</t>
+        </is>
+      </c>
+      <c r="O369" t="inlineStr">
+        <is>
+          <t>16/12/2024 12:00</t>
         </is>
       </c>
       <c r="R369" t="n">
         <v>0</v>
       </c>
       <c r="S369" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T369" t="inlineStr"/>
       <c r="U369" t="inlineStr"/>
       <c r="V369" t="inlineStr"/>
       <c r="W369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>0</v>
       </c>
       <c r="B370" t="n">
         <v>0</v>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>ID 5222</t>
+          <t>ID 5289</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori per l’Azienda ULSS n. 2 Marca trevigiana</t>
+          <t>AVVISO DI INDAGINE DI MERCATO SERVIZIO DI ACQUISIZIONE, GESTIONE ED ASSISTENZA DI FILTRI ANTIBATTERICI PER LA PREVENZIONE DELLE PATOLOGIE VEICOLATE DALL’ACQUA, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H370" t="inlineStr"/>
       <c r="I370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>Mepa 4795385</t>
+          <t>192667912</t>
         </is>
       </c>
       <c r="K370" t="inlineStr"/>
       <c r="L370" t="inlineStr"/>
       <c r="M370" t="inlineStr">
         <is>
-          <t>06/11/2024 09:48</t>
+          <t>29/11/2024 12:00</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
-          <t>06/11/2030 09:48</t>
+          <t>29/11/2030 12:00</t>
         </is>
       </c>
       <c r="O370" t="inlineStr">
         <is>
-          <t>12/11/2024 12:00</t>
+          <t>13/12/2024 17:00</t>
         </is>
       </c>
       <c r="R370" t="n">
-        <v>126000</v>
+        <v>74000</v>
       </c>
       <c r="S370" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T370" t="inlineStr"/>
       <c r="U370" t="inlineStr"/>
       <c r="V370" t="inlineStr"/>
       <c r="W370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>0</v>
       </c>
       <c r="B371" t="n">
         <v>0</v>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>5197</t>
+          <t>5007</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Adesione aggiudicazione gara regionale per l’affidamento dei servizi finalizzati al controllo ed eradicazione della Peste Suina Africana (PSA) - ID 5197</t>
+          <t>FORNITURA DI BATTERIE E PILE NECESSARIE AI VARI SERVIZI E UNITÀ OPERATIVE DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI. ID 5007</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H371" t="inlineStr"/>
       <c r="I371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J371" t="inlineStr"/>
       <c r="K371" t="inlineStr"/>
       <c r="L371" t="inlineStr"/>
       <c r="M371" t="inlineStr">
         <is>
-          <t>04/11/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>04/11/2030 00:00</t>
+          <t>29/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O371" t="inlineStr">
+        <is>
+          <t>28/11/2026 00:00</t>
         </is>
       </c>
       <c r="R371" t="n">
-        <v>157905</v>
+        <v>72708.08</v>
       </c>
       <c r="S371" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T371" t="inlineStr"/>
       <c r="U371" t="inlineStr"/>
       <c r="V371" t="inlineStr"/>
       <c r="W371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>0</v>
       </c>
       <c r="B372" t="n">
         <v>0</v>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>5263</t>
+          <t>ID 4935</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SW PER MAPPING CARDIACO DA INSTALLARE NELLA RM SIEMENS MOD. SOLA DELL'U.O.C. DI RADIOLOGIA DEL P.O. DI TREVISO, DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA, AFFIDAMENTO DIRETTO EX ART. 50 COMMA 1 LETTERA B) DEL D.LGS. N. 36/2023</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di “recupero e cattura di cani, gatti ed altri animali domestici e gestione del canile sanitario”, dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi - ID 4935.</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H372" t="inlineStr"/>
       <c r="I372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>MEPA 4721461</t>
+          <t>192589085</t>
         </is>
       </c>
       <c r="K372" t="inlineStr"/>
       <c r="L372" t="inlineStr"/>
       <c r="M372" t="inlineStr">
         <is>
-          <t>30/10/2024 00:00</t>
+          <t>27/11/2024 10:30</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>30/10/2030 00:00</t>
+          <t>27/11/2030 10:30</t>
         </is>
       </c>
       <c r="O372" t="inlineStr">
         <is>
-          <t>07/11/2024 13:00</t>
-[...4 lines deleted...]
-          <t>16/12/2024</t>
+          <t>07/01/2025 17:00</t>
         </is>
       </c>
       <c r="R372" t="n">
-        <v>28000</v>
+        <v>2194850.5</v>
       </c>
       <c r="S372" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T372" t="inlineStr"/>
       <c r="U372" t="inlineStr"/>
       <c r="V372" t="inlineStr"/>
       <c r="W372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>0</v>
       </c>
       <c r="B373" t="n">
         <v>0</v>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>ID 5195</t>
+          <t>5206</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura vaccino anticolerico orale vaxchora per la durata di 1 anno. Adesione alla convenzione. ID5195  </t>
+          <t>Fornitura di n. 2 piattaforme per la gestione delle vie aeree Glidescope da destinare alle UU.OO. di Anestesia e Rianimazione dell’Azienda ULSS n. 2 Marca trevigiana – Distretto di Treviso (ID 5206)</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H373" t="inlineStr"/>
       <c r="I373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J373" t="inlineStr"/>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>4687446 MEPA</t>
+        </is>
+      </c>
       <c r="K373" t="inlineStr"/>
-      <c r="L373" t="inlineStr"/>
+      <c r="L373" t="inlineStr">
+        <is>
+          <t>B505B2279D</t>
+        </is>
+      </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>29/10/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>29/10/2030 00:00</t>
+          <t>25/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O373" t="inlineStr">
+        <is>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="R373" t="n">
-        <v>4363.5</v>
+        <v>45940</v>
       </c>
       <c r="S373" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T373" t="inlineStr"/>
       <c r="U373" t="inlineStr"/>
       <c r="V373" t="inlineStr"/>
       <c r="W373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>0</v>
       </c>
       <c r="B374" t="n">
         <v>0</v>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>719_2024_EC</t>
+          <t>ID 5203</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>SERVIZIO DI RITIRO E SMALTIMENTO TRAMITE INCENERIMENTO DI SOTTOPRODOTTI DI ORIGINE ANIMALE (SOA) CAT. 1, PER L'AZIENDA ULSS 2 MARCA TREVIGIANA</t>
+          <t>Fornitura di n. 5 Elettrobisturi di fascia media da destinare al blocco operatorio Ed. 4 del P.O. di Treviso (ID 5203)</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H374" t="inlineStr"/>
       <c r="I374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>189017393</t>
+          <t>RDO 4686074</t>
         </is>
       </c>
       <c r="K374" t="inlineStr"/>
-      <c r="L374" t="inlineStr"/>
+      <c r="L374" t="inlineStr">
+        <is>
+          <t>B50633A57C</t>
+        </is>
+      </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>25/10/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>25/10/2030 00:00</t>
+          <t>25/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O374" t="inlineStr">
+        <is>
+          <t>09/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="R374" t="n">
-        <v>39000</v>
+        <v>39900</v>
       </c>
       <c r="S374" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T374" t="inlineStr"/>
       <c r="U374" t="inlineStr"/>
       <c r="V374" t="inlineStr"/>
       <c r="W374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>0</v>
       </c>
       <c r="B375" t="n">
         <v>0</v>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>ID 5252</t>
+          <t>ID 4707</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Fornitura in service di n. 2 sistemi ad ultrasuoni Piezosurgery Plus e relativo materiale di consumo, da destinare alle UU.OO. Chirurgia maxillo facciale dei Presidi Ospedalieri di Treviso e Vittorio Veneto. ID 5252</t>
+          <t>Affidamento del servizio di manutenzione ordinaria, assistenza tecnica, supporto specialistico per la piattaforma software Oracolo SID (Sistema Informativo Direzionale) in uso presso diversi Servizi aziendali della ditta Oslo Italia Srl. ID 4707</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H375" t="inlineStr"/>
       <c r="I375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J375" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J375" t="inlineStr"/>
       <c r="K375" t="inlineStr"/>
       <c r="L375" t="inlineStr"/>
       <c r="M375" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>22/11/2024 09:30</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>23/10/2030 00:00</t>
-[...4 lines deleted...]
-          <t>13/09/2024 00:00</t>
+          <t>22/11/2030 09:30</t>
         </is>
       </c>
       <c r="R375" t="n">
-        <v>69500</v>
+        <v>171594</v>
       </c>
       <c r="S375" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T375" t="inlineStr"/>
       <c r="U375" t="inlineStr"/>
       <c r="V375" t="inlineStr"/>
       <c r="W375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>0</v>
       </c>
       <c r="B376" t="n">
         <v>0</v>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>ID 4984</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
+          <t>Affidamento del servizio di manutenzione ordinaria, di assistenza tecnica, noleggio workstation e supporto di presidio sulla piattaforma software in uso presso varie Unita’ Operative, della ditta Tesi Elettronica e Sistemi Informativi Spa. ID 4984.</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H376" t="inlineStr"/>
       <c r="I376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J376" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J376" t="inlineStr"/>
       <c r="K376" t="inlineStr"/>
       <c r="L376" t="inlineStr"/>
       <c r="M376" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>18/11/2024 12:50</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
-[...9 lines deleted...]
-          <t>11/10/2024</t>
+          <t>18/11/2030 12:50</t>
         </is>
       </c>
       <c r="R376" t="n">
-        <v>128060</v>
+        <v>196682.5</v>
       </c>
       <c r="S376" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T376" t="inlineStr"/>
       <c r="U376" t="inlineStr"/>
       <c r="V376" t="inlineStr"/>
       <c r="W376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>0</v>
       </c>
       <c r="B377" t="n">
         <v>0</v>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>ID 3410</t>
+          <t>ID 4981</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Servizio di gestione, manutenzione e sostituzione in caso di non riparabilità dei Dispositivi medici riutilizzabili e dei containers per la sterilizzazione di marchio Medicon di proprietà dell’Azienda ULSS 2 Marca trevigiana – Distretto di Pieve di Soligo ID 3410</t>
+          <t>Affidamento del servizio di manutenzione ordinaria per la piattaforma software amministrativo-contabile aziendale, della ditta EID Srl. ID 4981</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H377" t="inlineStr"/>
       <c r="I377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J377" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J377" t="inlineStr"/>
       <c r="K377" t="inlineStr"/>
       <c r="L377" t="inlineStr"/>
       <c r="M377" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>18/11/2024 12:45</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
+          <t>18/11/2030 12:45</t>
         </is>
       </c>
       <c r="R377" t="n">
-        <v>132000</v>
+        <v>170894.02</v>
       </c>
       <c r="S377" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T377" t="inlineStr"/>
       <c r="U377" t="inlineStr"/>
       <c r="V377" t="inlineStr"/>
       <c r="W377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>0</v>
       </c>
       <c r="B378" t="n">
         <v>0</v>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>5218</t>
+          <t>ID 4980</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rinnovo del servizio di convalida del processo di ricondizionamento dei dispositivi medici riutilizzabili per il Distretto di Pieve di Soligo (TV) ID 5218. </t>
+          <t>Affidamento del servizio di manutenzione ordinaria ed assistenza tecnica sul software del Sistema Informativo Territoriale (SIT) dei Distretti di Treviso e Asolo, del cup, del repository e del viewer referti del Distretto di Asolo e della cartella clinica elettronica di Patologia Neonatale del Distretto di Treviso, della ditta GPI Spa. ID 4980</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H378" t="inlineStr"/>
       <c r="I378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J378" t="inlineStr"/>
       <c r="K378" t="inlineStr"/>
       <c r="L378" t="inlineStr"/>
       <c r="M378" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>18/11/2024 12:30</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
+          <t>18/11/2030 12:30</t>
         </is>
       </c>
       <c r="R378" t="n">
-        <v>76435.71000000001</v>
+        <v>199599.75</v>
       </c>
       <c r="S378" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T378" t="inlineStr"/>
       <c r="U378" t="inlineStr"/>
       <c r="V378" t="inlineStr"/>
       <c r="W378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>0</v>
       </c>
       <c r="B379" t="n">
         <v>0</v>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>ID 5198</t>
+          <t>ID 5250</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Servizio di trasporto equipe e organi per le esigenze del Centro Trapianti dell'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Procedura aperta per la fornitura di Sistemi diagnostici per Immunoematologia eritrocitaria per le Aziende Sanitarie della Regione del Veneto. Rinnovo per il periodo di 24 mesi – Lotto 2 Ditta Dia4it</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H379" t="inlineStr"/>
       <c r="I379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J379" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J379" t="inlineStr"/>
       <c r="K379" t="inlineStr"/>
       <c r="L379" t="inlineStr"/>
       <c r="M379" t="inlineStr">
         <is>
-          <t>04/10/2024 00:00</t>
+          <t>17/11/2024 00:00</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>04/10/2030 00:00</t>
+          <t>17/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O379" t="inlineStr">
+        <is>
+          <t>16/11/2026 00:00</t>
         </is>
       </c>
       <c r="R379" t="n">
-        <v>122440</v>
+        <v>309553.4</v>
       </c>
       <c r="S379" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T379" t="inlineStr"/>
       <c r="U379" t="inlineStr"/>
       <c r="V379" t="inlineStr"/>
       <c r="W379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>0</v>
       </c>
       <c r="B380" t="n">
         <v>0</v>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>ID 5230</t>
+          <t>ID 4468</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un. 2 telecamere per le Risonanze Magnetiche della U.O.C. Radiologia del PO di Treviso.</t>
+          <t>Adesione gara regionale per la fornitura di Sistemi Diagnostici per la determinazione quantitativa di proteine specifiche a favore delle Aziende Sanitarie della Regione del Veneto. ID 4468.</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H380" t="inlineStr"/>
       <c r="I380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J380" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J380" t="inlineStr"/>
       <c r="K380" t="inlineStr"/>
       <c r="L380" t="inlineStr"/>
       <c r="M380" t="inlineStr">
         <is>
-          <t>27/09/2024 00:00</t>
+          <t>15/11/2024 10:00</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
-          <t>27/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>08/10/2024 12:00</t>
+          <t>15/11/2030 10:00</t>
         </is>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="R380" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="S380" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T380" t="inlineStr"/>
       <c r="U380" t="inlineStr"/>
       <c r="V380" t="inlineStr"/>
       <c r="W380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>0</v>
       </c>
       <c r="B381" t="n">
         <v>0</v>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>5155</t>
+          <t>ID 5057</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Fornitura di lenzuolini ad uso sanitario (ID 5155)</t>
+          <t>Fornitura in service di un sistema per la semina automatica di piastre e relativi tamponi di trasporto, per la U.O.C. Microbiologia dell’Azienda ULSS n. 2 Marca trevigiana. ID 5057</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H381" t="inlineStr"/>
       <c r="I381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>MEPA - 4538004</t>
+          <t>184606674</t>
         </is>
       </c>
       <c r="K381" t="inlineStr"/>
       <c r="L381" t="inlineStr"/>
       <c r="M381" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>15/11/2024 10:00</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
-          <t>24/09/2030 00:00</t>
+          <t>15/11/2030 10:00</t>
+        </is>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="R381" t="n">
-        <v>139600</v>
+        <v>77287.5</v>
       </c>
       <c r="S381" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T381" t="inlineStr"/>
       <c r="U381" t="inlineStr"/>
       <c r="V381" t="inlineStr"/>
       <c r="W381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>0</v>
       </c>
       <c r="B382" t="n">
         <v>0</v>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>5177</t>
+          <t>ID 5058</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Servizio di “Recupero e cattura di cani, gatti ed altri animali domestici” nel territorio di competenza della Azienda Ulss n.2 Marca Trevigiana. ID 5177</t>
+          <t>“Sistemi POCT in biologia molecolare per la rilevazione in urgenza di target multipli per la diagnosi di infezioni respiratorie” per i Pronto Soccorsi pediatrici dell’Azienda Ulss 2 Marca trevigiana, per le esigenze stagionali anni 2024-2025. ID 5058</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H382" t="inlineStr"/>
       <c r="I382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>186583813</t>
+          <t>189567388</t>
         </is>
       </c>
       <c r="K382" t="inlineStr"/>
       <c r="L382" t="inlineStr"/>
       <c r="M382" t="inlineStr">
         <is>
-          <t>23/09/2024 00:00</t>
+          <t>15/11/2024 10:00</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
-          <t>23/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>26/07/2024 00:00</t>
+          <t>15/11/2030 10:00</t>
         </is>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="R382" t="n">
-        <v>122000</v>
+        <v>69912.5</v>
       </c>
       <c r="S382" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T382" t="inlineStr"/>
       <c r="U382" t="inlineStr"/>
       <c r="V382" t="inlineStr"/>
       <c r="W382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>0</v>
       </c>
       <c r="B383" t="n">
         <v>0</v>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>5156</t>
+          <t>ID 5222</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Fornitura di chiodo endomidollare "Precice" (ID 5156)</t>
+          <t>Servizio per la gestione della sorveglianza sanitaria dei lavoratori per l’Azienda ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H383" t="inlineStr"/>
       <c r="I383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>MEPA - 4516288</t>
+          <t>Mepa 4795385</t>
         </is>
       </c>
       <c r="K383" t="inlineStr"/>
       <c r="L383" t="inlineStr"/>
       <c r="M383" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>06/11/2024 09:48</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>06/11/2030 09:48</t>
+        </is>
+      </c>
+      <c r="O383" t="inlineStr">
+        <is>
+          <t>12/11/2024 12:00</t>
         </is>
       </c>
       <c r="R383" t="n">
-        <v>16716</v>
+        <v>126000</v>
       </c>
       <c r="S383" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T383" t="inlineStr"/>
       <c r="U383" t="inlineStr"/>
       <c r="V383" t="inlineStr"/>
       <c r="W383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>0</v>
       </c>
       <c r="B384" t="n">
         <v>0</v>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>5126</t>
+          <t>5197</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Fornitura di stent "Sinergy Megatron" per Cardiologia (ID 5126)</t>
+          <t>Adesione aggiudicazione gara regionale per l’affidamento dei servizi finalizzati al controllo ed eradicazione della Peste Suina Africana (PSA) - ID 5197</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H384" t="inlineStr"/>
       <c r="I384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J384" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J384" t="inlineStr"/>
       <c r="K384" t="inlineStr"/>
       <c r="L384" t="inlineStr"/>
       <c r="M384" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>04/11/2024 00:00</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>04/11/2030 00:00</t>
         </is>
       </c>
       <c r="R384" t="n">
-        <v>115200</v>
+        <v>157905</v>
       </c>
       <c r="S384" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T384" t="inlineStr"/>
       <c r="U384" t="inlineStr"/>
       <c r="V384" t="inlineStr"/>
       <c r="W384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>0</v>
       </c>
       <c r="B385" t="n">
         <v>0</v>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>5134</t>
+          <t>5263</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Fornitura del dispositivo per chirurgia mininvasiva del glaucoma denominato "Xen". (ID 5134)</t>
+          <t>FORNITURA DI UN SW PER MAPPING CARDIACO DA INSTALLARE NELLA RM SIEMENS MOD. SOLA DELL'U.O.C. DI RADIOLOGIA DEL P.O. DI TREVISO, DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA, AFFIDAMENTO DIRETTO EX ART. 50 COMMA 1 LETTERA B) DEL D.LGS. N. 36/2023</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H385" t="inlineStr"/>
       <c r="I385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>MEPA - 4457662</t>
+          <t>MEPA 4721461</t>
         </is>
       </c>
       <c r="K385" t="inlineStr"/>
       <c r="L385" t="inlineStr"/>
       <c r="M385" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>30/10/2024 00:00</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>30/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O385" t="inlineStr">
+        <is>
+          <t>07/11/2024 13:00</t>
+        </is>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
         </is>
       </c>
       <c r="R385" t="n">
-        <v>56430</v>
+        <v>28000</v>
       </c>
       <c r="S385" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T385" t="inlineStr"/>
       <c r="U385" t="inlineStr"/>
       <c r="V385" t="inlineStr"/>
       <c r="W385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>0</v>
       </c>
       <c r="B386" t="n">
         <v>0</v>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>5144</t>
+          <t>ID 5195</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Fornitura del dispositivo per chirurgia mininvasiva del glaucoma denominato "Perserflo". (ID 5144)</t>
+          <t xml:space="preserve">Fornitura vaccino anticolerico orale vaxchora per la durata di 1 anno. Adesione alla convenzione. ID5195  </t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H386" t="inlineStr"/>
       <c r="I386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J386" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J386" t="inlineStr"/>
       <c r="K386" t="inlineStr"/>
       <c r="L386" t="inlineStr"/>
       <c r="M386" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>29/10/2024 00:00</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>29/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="R386" t="n">
-        <v>27000</v>
+        <v>4363.5</v>
       </c>
       <c r="S386" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T386" t="inlineStr"/>
       <c r="U386" t="inlineStr"/>
       <c r="V386" t="inlineStr"/>
       <c r="W386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>0</v>
       </c>
       <c r="B387" t="n">
         <v>0</v>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>5138</t>
+          <t>719_2024_EC</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Fornitura di materassini per posizionamento paziente (ID 5138)</t>
+          <t>SERVIZIO DI RITIRO E SMALTIMENTO TRAMITE INCENERIMENTO DI SOTTOPRODOTTI DI ORIGINE ANIMALE (SOA) CAT. 1, PER L'AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H387" t="inlineStr"/>
       <c r="I387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>MEPA - 4468713</t>
+          <t>189017393</t>
         </is>
       </c>
       <c r="K387" t="inlineStr"/>
       <c r="L387" t="inlineStr"/>
       <c r="M387" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>25/10/2030 00:00</t>
         </is>
       </c>
       <c r="R387" t="n">
-        <v>76800</v>
+        <v>39000</v>
       </c>
       <c r="S387" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T387" t="inlineStr"/>
       <c r="U387" t="inlineStr"/>
       <c r="V387" t="inlineStr"/>
       <c r="W387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>0</v>
       </c>
       <c r="B388" t="n">
         <v>0</v>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>ID 5163</t>
+          <t>ID 5252</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Servizio di gestione dell’attesa in Pronto Soccorso negli Ospedali di Conegliano e Vittorio Veneto</t>
+          <t>Fornitura in service di n. 2 sistemi ad ultrasuoni Piezosurgery Plus e relativo materiale di consumo, da destinare alle UU.OO. Chirurgia maxillo facciale dei Presidi Ospedalieri di Treviso e Vittorio Veneto. ID 5252</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H388" t="inlineStr"/>
       <c r="I388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>188101159</t>
+          <t>MEPA - 4628696</t>
         </is>
       </c>
       <c r="K388" t="inlineStr"/>
-      <c r="L388" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L388" t="inlineStr"/>
       <c r="M388" t="inlineStr">
         <is>
-          <t>13/09/2024 12:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>13/09/2030 12:00</t>
+          <t>23/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O388" t="inlineStr">
+        <is>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
       <c r="R388" t="n">
-        <v>125000</v>
+        <v>69500</v>
       </c>
       <c r="S388" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T388" t="inlineStr"/>
       <c r="U388" t="inlineStr"/>
       <c r="V388" t="inlineStr"/>
       <c r="W388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>0</v>
       </c>
       <c r="B389" t="n">
         <v>0</v>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>5172</t>
+          <t>5227</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Fornitura di sacchi per nettezza urbana e per rifiuto speciale “imballaggi pericolosi” per le sedi ospedaliere/territoriali del Distretto di Pieve di Soligo e al Territorio del Distretto di Asolo dell’Azienda Ulss n. 2 Marca trevigiana, ID 5172</t>
+          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H389" t="inlineStr"/>
       <c r="I389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J389" t="inlineStr"/>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>190095325</t>
+        </is>
+      </c>
       <c r="K389" t="inlineStr"/>
       <c r="L389" t="inlineStr"/>
       <c r="M389" t="inlineStr">
         <is>
-          <t>13/09/2024 00:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>13/09/2030 00:00</t>
+          <t>11/10/2030 00:00</t>
         </is>
       </c>
       <c r="O389" t="inlineStr">
         <is>
-          <t>12/09/2026 00:00</t>
+          <t>27/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="R389" t="n">
-        <v>87856.32000000001</v>
+        <v>128060</v>
       </c>
       <c r="S389" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T389" t="inlineStr"/>
       <c r="U389" t="inlineStr"/>
       <c r="V389" t="inlineStr"/>
       <c r="W389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>0</v>
       </c>
       <c r="B390" t="n">
         <v>0</v>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>5182</t>
+          <t>ID 3410</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Fornitura farmaco ENTECAVIR, ditta Fresenius Kabi Italia</t>
+          <t>Servizio di gestione, manutenzione e sostituzione in caso di non riparabilità dei Dispositivi medici riutilizzabili e dei containers per la sterilizzazione di marchio Medicon di proprietà dell’Azienda ULSS 2 Marca trevigiana – Distretto di Pieve di Soligo ID 3410</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H390" t="inlineStr"/>
       <c r="I390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>MEPA 4398171</t>
+          <t>186471002</t>
         </is>
       </c>
       <c r="K390" t="inlineStr"/>
       <c r="L390" t="inlineStr"/>
       <c r="M390" t="inlineStr">
         <is>
-          <t>13/09/2024 00:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>13/09/2030 00:00</t>
+          <t>11/10/2030 00:00</t>
         </is>
       </c>
       <c r="R390" t="n">
-        <v>60000</v>
+        <v>132000</v>
       </c>
       <c r="S390" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T390" t="inlineStr"/>
       <c r="U390" t="inlineStr"/>
       <c r="V390" t="inlineStr"/>
       <c r="W390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>0</v>
       </c>
       <c r="B391" t="n">
         <v>0</v>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>5061</t>
+          <t>5218</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura "Terapie desensibilizzanti per veleno da imenotteri, con coadiuvante L-tirosina" ditta Anallergo srl - ID 5061 </t>
+          <t xml:space="preserve">Rinnovo del servizio di convalida del processo di ricondizionamento dei dispositivi medici riutilizzabili per il Distretto di Pieve di Soligo (TV) ID 5218. </t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H391" t="inlineStr"/>
       <c r="I391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J391" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J391" t="inlineStr"/>
       <c r="K391" t="inlineStr"/>
       <c r="L391" t="inlineStr"/>
       <c r="M391" t="inlineStr">
         <is>
-          <t>13/09/2024 00:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>13/09/2030 00:00</t>
+          <t>11/10/2030 00:00</t>
         </is>
       </c>
       <c r="R391" t="n">
-        <v>93996</v>
+        <v>76435.71000000001</v>
       </c>
       <c r="S391" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T391" t="inlineStr"/>
       <c r="U391" t="inlineStr"/>
       <c r="V391" t="inlineStr"/>
       <c r="W391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>0</v>
       </c>
       <c r="B392" t="n">
         <v>0</v>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>5181</t>
+          <t>ID 5198</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Fornitura farmaco BERINERT, ditta CLS Behring spa - ID 5181</t>
+          <t>Servizio di trasporto equipe e organi per le esigenze del Centro Trapianti dell'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H392" t="inlineStr"/>
       <c r="I392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>MEPA 4347789</t>
+          <t>188799301</t>
         </is>
       </c>
       <c r="K392" t="inlineStr"/>
       <c r="L392" t="inlineStr"/>
       <c r="M392" t="inlineStr">
         <is>
-          <t>12/09/2024 00:00</t>
+          <t>04/10/2024 00:00</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
-          <t>12/09/2030 00:00</t>
+          <t>04/10/2030 00:00</t>
         </is>
       </c>
       <c r="R392" t="n">
-        <v>135475.2</v>
+        <v>122440</v>
       </c>
       <c r="S392" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T392" t="inlineStr"/>
       <c r="U392" t="inlineStr"/>
       <c r="V392" t="inlineStr"/>
       <c r="W392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>0</v>
       </c>
       <c r="B393" t="n">
         <v>0</v>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>5160</t>
+          <t>ID 5230</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Fornitura farmaco WAYLIVRA 1,5ml 285mg fiale, ditta Swedish Orphan Biovitrum - ID 5160</t>
+          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un. 2 telecamere per le Risonanze Magnetiche della U.O.C. Radiologia del PO di Treviso.</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H393" t="inlineStr"/>
       <c r="I393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>MEPA 4530069</t>
+          <t>MEPA 4684012</t>
         </is>
       </c>
       <c r="K393" t="inlineStr"/>
       <c r="L393" t="inlineStr"/>
       <c r="M393" t="inlineStr">
         <is>
-          <t>12/09/2024 00:00</t>
+          <t>27/09/2024 00:00</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
-          <t>12/09/2030 00:00</t>
+          <t>27/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O393" t="inlineStr">
+        <is>
+          <t>08/10/2024 12:00</t>
+        </is>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
         </is>
       </c>
       <c r="R393" t="n">
-        <v>134021.34</v>
+        <v>25000</v>
       </c>
       <c r="S393" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T393" t="inlineStr"/>
       <c r="U393" t="inlineStr"/>
       <c r="V393" t="inlineStr"/>
       <c r="W393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>0</v>
       </c>
       <c r="B394" t="n">
         <v>0</v>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>5159</t>
+          <t>5155</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Fornitura farmaco ARIKAYCE LIPOSOMIALE*inal 28 fiale, ditta INSMED NETHERLANDS B.V. - ID 5159</t>
+          <t>Fornitura di lenzuolini ad uso sanitario (ID 5155)</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H394" t="inlineStr"/>
       <c r="I394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>MEPA 4509763</t>
+          <t>MEPA - 4538004</t>
         </is>
       </c>
       <c r="K394" t="inlineStr"/>
       <c r="L394" t="inlineStr"/>
       <c r="M394" t="inlineStr">
         <is>
-          <t>12/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
-          <t>12/09/2030 00:00</t>
+          <t>24/09/2030 00:00</t>
         </is>
       </c>
       <c r="R394" t="n">
-        <v>137410</v>
+        <v>139600</v>
       </c>
       <c r="S394" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T394" t="inlineStr"/>
       <c r="U394" t="inlineStr"/>
       <c r="V394" t="inlineStr"/>
       <c r="W394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>0</v>
       </c>
       <c r="B395" t="n">
         <v>0</v>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>5199</t>
+          <t>5177</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Fornitura di microinfusori per terapia insulinica per l'Azienda Ulss 2 Marca Trevigiana - Ditta Movi Spa</t>
+          <t>Servizio di “Recupero e cattura di cani, gatti ed altri animali domestici” nel territorio di competenza della Azienda Ulss n.2 Marca Trevigiana. ID 5177</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H395" t="inlineStr"/>
       <c r="I395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J395" t="inlineStr"/>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>186583813</t>
+        </is>
+      </c>
       <c r="K395" t="inlineStr"/>
       <c r="L395" t="inlineStr"/>
       <c r="M395" t="inlineStr">
         <is>
-          <t>06/09/2024 09:00</t>
+          <t>23/09/2024 00:00</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
-          <t>06/09/2030 09:00</t>
+          <t>23/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O395" t="inlineStr">
+        <is>
+          <t>26/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="R395" t="n">
-        <v>139860</v>
+        <v>122000</v>
       </c>
       <c r="S395" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T395" t="inlineStr"/>
       <c r="U395" t="inlineStr"/>
       <c r="V395" t="inlineStr"/>
       <c r="W395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>0</v>
       </c>
       <c r="B396" t="n">
         <v>0</v>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>5070</t>
+          <t>5126</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature Cpap e autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione, da destinare ai pazienti residenti nel territorio dell'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 8 mesi </t>
+          <t>Fornitura di stent "Sinergy Megatron" per Cardiologia (ID 5126)</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H396" t="inlineStr"/>
       <c r="I396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J396" t="inlineStr"/>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>MEPA - 4446931</t>
+        </is>
+      </c>
       <c r="K396" t="inlineStr"/>
       <c r="L396" t="inlineStr"/>
       <c r="M396" t="inlineStr">
         <is>
-          <t>05/09/2024 09:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
-          <t>05/09/2030 09:00</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="R396" t="n">
-        <v>130977</v>
+        <v>115200</v>
       </c>
       <c r="S396" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T396" t="inlineStr"/>
       <c r="U396" t="inlineStr"/>
       <c r="V396" t="inlineStr"/>
       <c r="W396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>0</v>
       </c>
       <c r="B397" t="n">
         <v>0</v>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>4881</t>
+          <t>5134</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Fornitura di n. 1 microscopio operatorio da destinare alla U.O.C. di Oculistica dell’Azienda ULSS n. 2 Marca trevigiana - Distretto di Pieve di Soligo ID 4881</t>
+          <t>Fornitura del dispositivo per chirurgia mininvasiva del glaucoma denominato "Xen". (ID 5134)</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H397" t="inlineStr"/>
       <c r="I397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>188926981</t>
+          <t>MEPA - 4457662</t>
         </is>
       </c>
       <c r="K397" t="inlineStr"/>
       <c r="L397" t="inlineStr"/>
       <c r="M397" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>04/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>04/10/2024 23:59</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="R397" t="n">
-        <v>155000</v>
+        <v>56430</v>
       </c>
       <c r="S397" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T397" t="inlineStr"/>
       <c r="U397" t="inlineStr"/>
       <c r="V397" t="inlineStr"/>
       <c r="W397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>0</v>
       </c>
       <c r="B398" t="n">
         <v>0</v>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>5154</t>
+          <t>5144</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+          <t>Fornitura del dispositivo per chirurgia mininvasiva del glaucoma denominato "Perserflo". (ID 5144)</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H398" t="inlineStr"/>
       <c r="I398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>186983365</t>
+          <t>MEPA - 4466832</t>
         </is>
       </c>
       <c r="K398" t="inlineStr"/>
       <c r="L398" t="inlineStr"/>
       <c r="M398" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/08/2024</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="R398" t="n">
-        <v>123300</v>
+        <v>27000</v>
       </c>
       <c r="S398" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T398" t="inlineStr"/>
       <c r="U398" t="inlineStr"/>
       <c r="V398" t="inlineStr"/>
       <c r="W398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>0</v>
       </c>
       <c r="B399" t="n">
         <v>0</v>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>4342</t>
+          <t>5138</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>servizio di riparazione e manutenzione, ordinaria e straordinaria, delle parti meccaniche ed elettriche e della manutenzione/riparazione e sostituzione dei pneumatici degli automezzi, inclusi i mezzi di soccorso sanitario e veterinario, dell’Azienda ULSS n. 2 Marca Trevigiana - Distretto di Treviso . ID 4342</t>
+          <t>Fornitura di materassini per posizionamento paziente (ID 5138)</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H399" t="inlineStr"/>
       <c r="I399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>184868598</t>
+          <t>MEPA - 4468713</t>
         </is>
       </c>
       <c r="K399" t="inlineStr"/>
       <c r="L399" t="inlineStr"/>
       <c r="M399" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="R399" t="n">
-        <v>130000</v>
+        <v>76800</v>
       </c>
       <c r="S399" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T399" t="inlineStr"/>
       <c r="U399" t="inlineStr"/>
       <c r="V399" t="inlineStr"/>
       <c r="W399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>0</v>
       </c>
       <c r="B400" t="n">
         <v>0</v>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>5111</t>
+          <t>5156</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Procedura Regionale per la fornitura di Radiofarmaci per diagnostica PET/SPECT e terapia per la Aziende Sanitarie della Regione del Veneto e dell'APSS di Trento</t>
+          <t>Fornitura di chiodo endomidollare "Precice" (ID 5156)</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H400" t="inlineStr"/>
       <c r="I400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J400" t="inlineStr"/>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>MEPA - 4516288</t>
+        </is>
+      </c>
       <c r="K400" t="inlineStr"/>
       <c r="L400" t="inlineStr"/>
       <c r="M400" t="inlineStr">
         <is>
-          <t>30/08/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>30/08/2030 00:00</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="R400" t="n">
-        <v>0</v>
+        <v>16716</v>
       </c>
       <c r="S400" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T400" t="inlineStr"/>
       <c r="U400" t="inlineStr"/>
       <c r="V400" t="inlineStr"/>
       <c r="W400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>0</v>
       </c>
       <c r="B401" t="n">
         <v>0</v>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>4152</t>
+          <t>ID 5163</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta telematica per l’affidamento del servizio per la gestione del Centro per la diagnosi e la riabilitazione funzionale dell’autismo e dei disturbi dello spettro autistico “Adelina Samarotto”, per il periodo di 36 mesi.</t>
+          <t>Servizio di gestione dell’attesa in Pronto Soccorso negli Ospedali di Conegliano e Vittorio Veneto</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H401" t="inlineStr"/>
       <c r="I401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>188171139</t>
+          <t>188101159</t>
         </is>
       </c>
       <c r="K401" t="inlineStr"/>
-      <c r="L401" t="inlineStr"/>
+      <c r="L401" t="inlineStr">
+        <is>
+          <t>B31427299F</t>
+        </is>
+      </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>14/08/2024 00:00</t>
+          <t>13/09/2024 12:00</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>14/08/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/09/2024 00:00</t>
+          <t>13/09/2030 12:00</t>
         </is>
       </c>
       <c r="R401" t="n">
-        <v>3884650</v>
+        <v>125000</v>
       </c>
       <c r="S401" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T401" t="inlineStr"/>
       <c r="U401" t="inlineStr"/>
       <c r="V401" t="inlineStr"/>
       <c r="W401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>0</v>
       </c>
       <c r="B402" t="n">
         <v>0</v>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>ID 5186</t>
+          <t>5182</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Fornitura d una pompa per isteroscopia, in comodato d'uso gratuito, e del materiale di consumo per la UOC Ostetricia e ginecologia del PO di Conegliano</t>
+          <t>Fornitura farmaco ENTECAVIR, ditta Fresenius Kabi Italia</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H402" t="inlineStr"/>
       <c r="I402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>MEPA 4332674</t>
+          <t>MEPA 4398171</t>
         </is>
       </c>
       <c r="K402" t="inlineStr"/>
       <c r="L402" t="inlineStr"/>
       <c r="M402" t="inlineStr">
         <is>
-          <t>12/08/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>12/08/2030 00:00</t>
+          <t>13/09/2030 00:00</t>
         </is>
       </c>
       <c r="R402" t="n">
-        <v>35280</v>
+        <v>60000</v>
       </c>
       <c r="S402" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T402" t="inlineStr"/>
       <c r="U402" t="inlineStr"/>
       <c r="V402" t="inlineStr"/>
       <c r="W402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>0</v>
       </c>
       <c r="B403" t="n">
         <v>0</v>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>5176</t>
+          <t>5172</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>PROROGA PER IL PERIODO DI 12 MESI, DAL 01/10/2024 AL 30/09/2025, NELLE MORE DELLA CONCLUSIONE DELLA PROCEDURA DI GARA AZIENDALE, DEL SERVIZIO DI GESTIONE DEL CENTRO "ADELINA SAMAROTTO".</t>
+          <t>Fornitura di sacchi per nettezza urbana e per rifiuto speciale “imballaggi pericolosi” per le sedi ospedaliere/territoriali del Distretto di Pieve di Soligo e al Territorio del Distretto di Asolo dell’Azienda Ulss n. 2 Marca trevigiana, ID 5172</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H403" t="inlineStr"/>
       <c r="I403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J403" t="inlineStr"/>
       <c r="K403" t="inlineStr"/>
       <c r="L403" t="inlineStr"/>
       <c r="M403" t="inlineStr">
         <is>
-          <t>12/08/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>12/08/2030 00:00</t>
+          <t>13/09/2030 00:00</t>
         </is>
       </c>
       <c r="O403" t="inlineStr">
         <is>
-          <t>25/07/2024 00:00</t>
+          <t>12/09/2026 00:00</t>
         </is>
       </c>
       <c r="R403" t="n">
-        <v>369115</v>
+        <v>87856.32000000001</v>
       </c>
       <c r="S403" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T403" t="inlineStr"/>
       <c r="U403" t="inlineStr"/>
       <c r="V403" t="inlineStr"/>
       <c r="W403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>0</v>
       </c>
       <c r="B404" t="n">
         <v>0</v>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>ID 5633</t>
+          <t>5061</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>FORNITURA DI UNA PROTESI IBRIDA PER IMPIANTO SU PAZIENTE AFFETTO DA MALATTIA TORACO ADDOMINALE PER LA SALA OPERATORIA DI CARDIOCHIRURGIA DEL PRESIDIO OSPEDALIERO DI TREVISO. ID 5633</t>
+          <t xml:space="preserve">Fornitura "Terapie desensibilizzanti per veleno da imenotteri, con coadiuvante L-tirosina" ditta Anallergo srl - ID 5061 </t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H404" t="inlineStr"/>
       <c r="I404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J404" t="inlineStr"/>
+      <c r="J404" t="inlineStr">
+        <is>
+          <t>MEPA 4408427</t>
+        </is>
+      </c>
       <c r="K404" t="inlineStr"/>
       <c r="L404" t="inlineStr"/>
       <c r="M404" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>02/08/2030 00:00</t>
+          <t>13/09/2030 00:00</t>
         </is>
       </c>
       <c r="R404" t="n">
-        <v>14000</v>
+        <v>93996</v>
       </c>
       <c r="S404" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T404" t="inlineStr"/>
       <c r="U404" t="inlineStr"/>
       <c r="V404" t="inlineStr"/>
       <c r="W404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>0</v>
       </c>
       <c r="B405" t="n">
         <v>0</v>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>4985</t>
+          <t>5159</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER GLI APPLICATIVI MEDARCHIVER E MEDREVIEWER PER LE UO DI CARDIOLOGIA DI TREVISO E ASOLO, E PER LE UO DI ONCOLOGIA DI ASOLO E PIEVE, DITTA MEDARCHIVER SRL ID 4985.</t>
+          <t>Fornitura farmaco ARIKAYCE LIPOSOMIALE*inal 28 fiale, ditta INSMED NETHERLANDS B.V. - ID 5159</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H405" t="inlineStr"/>
       <c r="I405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J405" t="inlineStr"/>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>MEPA 4509763</t>
+        </is>
+      </c>
       <c r="K405" t="inlineStr"/>
       <c r="L405" t="inlineStr"/>
       <c r="M405" t="inlineStr">
         <is>
-          <t>01/08/2024 17:23</t>
+          <t>12/09/2024 00:00</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
-          <t>01/08/2030 17:23</t>
-[...4 lines deleted...]
-          <t>16/08/2024 23:00</t>
+          <t>12/09/2030 00:00</t>
         </is>
       </c>
       <c r="R405" t="n">
-        <v>0</v>
+        <v>137410</v>
       </c>
       <c r="S405" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T405" t="inlineStr"/>
       <c r="U405" t="inlineStr"/>
       <c r="V405" t="inlineStr"/>
       <c r="W405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>0</v>
       </c>
       <c r="B406" t="n">
         <v>0</v>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>4643</t>
+          <t>5181</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Fornitura di n. 1 sistema di monitoraggio da destinare alla U.O.C. di Anestesia/Rianimazione del  P.O. di Conegliano ID 4643</t>
+          <t>Fornitura farmaco BERINERT, ditta CLS Behring spa - ID 5181</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H406" t="inlineStr"/>
       <c r="I406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>187786846</t>
+          <t>MEPA 4347789</t>
         </is>
       </c>
       <c r="K406" t="inlineStr"/>
       <c r="L406" t="inlineStr"/>
       <c r="M406" t="inlineStr">
         <is>
-          <t>01/08/2024 00:00</t>
+          <t>12/09/2024 00:00</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
-          <t>01/08/2030 00:00</t>
-[...4 lines deleted...]
-          <t>20/08/2024 23:59</t>
+          <t>12/09/2030 00:00</t>
         </is>
       </c>
       <c r="R406" t="n">
-        <v>199000</v>
+        <v>135475.2</v>
       </c>
       <c r="S406" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T406" t="inlineStr"/>
       <c r="U406" t="inlineStr"/>
       <c r="V406" t="inlineStr"/>
       <c r="W406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>0</v>
       </c>
       <c r="B407" t="n">
         <v>0</v>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>4910</t>
+          <t>5160</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori opzionali per completare la dotazione delle diagnostiche polifunzionali per radiologia digitale diretta di Carestream Health Italia Spa modello DRX Evolution Plus dell’Azienda ulss n. 2 Marca trevigiana</t>
+          <t>Fornitura farmaco WAYLIVRA 1,5ml 285mg fiale, ditta Swedish Orphan Biovitrum - ID 5160</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H407" t="inlineStr"/>
       <c r="I407" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>MEPA 4530069</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr"/>
       <c r="L407" t="inlineStr"/>
       <c r="M407" t="inlineStr">
         <is>
-          <t>31/07/2024 09:00</t>
+          <t>12/09/2024 00:00</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>31/07/2030 09:00</t>
+          <t>12/09/2030 00:00</t>
         </is>
       </c>
       <c r="R407" t="n">
-        <v>164349.92</v>
+        <v>134021.34</v>
       </c>
       <c r="S407" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T407" t="inlineStr"/>
       <c r="U407" t="inlineStr"/>
       <c r="V407" t="inlineStr"/>
       <c r="W407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>0</v>
       </c>
       <c r="B408" t="n">
         <v>0</v>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>4937</t>
+          <t>5199</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
+          <t>Fornitura di microinfusori per terapia insulinica per l'Azienda Ulss 2 Marca Trevigiana - Ditta Movi Spa</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H408" t="inlineStr"/>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J408" t="inlineStr"/>
-      <c r="K408" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K408" t="inlineStr"/>
       <c r="L408" t="inlineStr"/>
       <c r="M408" t="inlineStr">
         <is>
-          <t>31/07/2024 09:00</t>
+          <t>06/09/2024 09:00</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
-          <t>31/07/2030 09:00</t>
-[...4 lines deleted...]
-          <t>05/07/2024</t>
+          <t>06/09/2030 09:00</t>
         </is>
       </c>
       <c r="R408" t="n">
-        <v>35000</v>
+        <v>139860</v>
       </c>
       <c r="S408" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T408" t="inlineStr"/>
       <c r="U408" t="inlineStr"/>
       <c r="V408" t="inlineStr"/>
       <c r="W408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>0</v>
       </c>
       <c r="B409" t="n">
         <v>0</v>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>5075</t>
+          <t>5070</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>servizio di trascrizione/elaborazioni testi per alunni con disabilità visiva.  ID 5075</t>
+          <t xml:space="preserve">Fornitura in service di dispositivi per la ventilazione polmonare domiciliare con apparecchiature Cpap e autocpap comprensiva del materiale di consumo e del servizio di monitoraggio, assistenza e manutenzione, da destinare ai pazienti residenti nel territorio dell'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 8 mesi </t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H409" t="inlineStr"/>
       <c r="I409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J409" t="inlineStr"/>
       <c r="K409" t="inlineStr"/>
       <c r="L409" t="inlineStr"/>
       <c r="M409" t="inlineStr">
         <is>
-          <t>22/07/2024 00:00</t>
+          <t>05/09/2024 09:00</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
-          <t>22/07/2030 00:00</t>
+          <t>05/09/2030 09:00</t>
         </is>
       </c>
       <c r="R409" t="n">
-        <v>0</v>
+        <v>130977</v>
       </c>
       <c r="S409" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T409" t="inlineStr"/>
       <c r="U409" t="inlineStr"/>
       <c r="V409" t="inlineStr"/>
       <c r="W409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>0</v>
       </c>
       <c r="B410" t="n">
         <v>0</v>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>5104</t>
+          <t>4881</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>servizio di promozione delle eccellenze aziendali su temi di interesse pubblico per la comunità tramite messa in onda n. 40 redazionali. ID 5104</t>
+          <t>Fornitura di n. 1 microscopio operatorio da destinare alla U.O.C. di Oculistica dell’Azienda ULSS n. 2 Marca trevigiana - Distretto di Pieve di Soligo ID 4881</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H410" t="inlineStr"/>
       <c r="I410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J410" t="inlineStr"/>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>188926981</t>
+        </is>
+      </c>
       <c r="K410" t="inlineStr"/>
       <c r="L410" t="inlineStr"/>
       <c r="M410" t="inlineStr">
         <is>
-          <t>22/07/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
-          <t>22/07/2030 00:00</t>
+          <t>04/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O410" t="inlineStr">
+        <is>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="R410" t="n">
-        <v>40000</v>
+        <v>155000</v>
       </c>
       <c r="S410" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T410" t="inlineStr"/>
       <c r="U410" t="inlineStr"/>
       <c r="V410" t="inlineStr"/>
       <c r="W410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>0</v>
       </c>
       <c r="B411" t="n">
         <v>0</v>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>4454</t>
+          <t>4342</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di medicazioni semplici lotti deserti.ID 4454</t>
+          <t>servizio di riparazione e manutenzione, ordinaria e straordinaria, delle parti meccaniche ed elettriche e della manutenzione/riparazione e sostituzione dei pneumatici degli automezzi, inclusi i mezzi di soccorso sanitario e veterinario, dell’Azienda ULSS n. 2 Marca Trevigiana - Distretto di Treviso . ID 4342</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H411" t="inlineStr"/>
       <c r="I411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J411" t="inlineStr"/>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>184868598</t>
+        </is>
+      </c>
       <c r="K411" t="inlineStr"/>
       <c r="L411" t="inlineStr"/>
       <c r="M411" t="inlineStr">
         <is>
-          <t>15/07/2024 00:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
-[...4 lines deleted...]
-          <t>11/08/2025 00:00</t>
+          <t>02/09/2030 00:00</t>
         </is>
       </c>
       <c r="R411" t="n">
-        <v>104032.5</v>
+        <v>130000</v>
       </c>
       <c r="S411" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T411" t="inlineStr"/>
       <c r="U411" t="inlineStr"/>
       <c r="V411" t="inlineStr"/>
       <c r="W411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>0</v>
       </c>
       <c r="B412" t="n">
         <v>0</v>
       </c>
       <c r="C412" t="inlineStr">
         <is>
+          <t>5154</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr"/>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>186983365</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr"/>
+      <c r="L412" t="inlineStr"/>
+      <c r="M412" t="inlineStr">
+        <is>
+          <t>02/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N412" t="inlineStr">
+        <is>
+          <t>02/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="R412" t="n">
+        <v>123300</v>
+      </c>
+      <c r="S412" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T412" t="inlineStr"/>
+      <c r="U412" t="inlineStr"/>
+      <c r="V412" t="inlineStr"/>
+      <c r="W412" t="inlineStr"/>
+    </row>
+    <row r="413">
+      <c r="A413" t="n">
+        <v>0</v>
+      </c>
+      <c r="B413" t="n">
+        <v>0</v>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>5111</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Procedura Regionale per la fornitura di Radiofarmaci per diagnostica PET/SPECT e terapia per la Aziende Sanitarie della Regione del Veneto e dell'APSS di Trento</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr"/>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr"/>
+      <c r="K413" t="inlineStr"/>
+      <c r="L413" t="inlineStr"/>
+      <c r="M413" t="inlineStr">
+        <is>
+          <t>30/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N413" t="inlineStr">
+        <is>
+          <t>30/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R413" t="n">
+        <v>0</v>
+      </c>
+      <c r="S413" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T413" t="inlineStr"/>
+      <c r="U413" t="inlineStr"/>
+      <c r="V413" t="inlineStr"/>
+      <c r="W413" t="inlineStr"/>
+    </row>
+    <row r="414">
+      <c r="A414" t="n">
+        <v>0</v>
+      </c>
+      <c r="B414" t="n">
+        <v>0</v>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>4152</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Gara europea a procedura aperta telematica per l’affidamento del servizio per la gestione del Centro per la diagnosi e la riabilitazione funzionale dell’autismo e dei disturbi dello spettro autistico “Adelina Samarotto”, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr"/>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>188171139</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr"/>
+      <c r="L414" t="inlineStr"/>
+      <c r="M414" t="inlineStr">
+        <is>
+          <t>14/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N414" t="inlineStr">
+        <is>
+          <t>14/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O414" t="inlineStr">
+        <is>
+          <t>30/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="R414" t="n">
+        <v>3884650</v>
+      </c>
+      <c r="S414" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T414" t="inlineStr"/>
+      <c r="U414" t="inlineStr"/>
+      <c r="V414" t="inlineStr"/>
+      <c r="W414" t="inlineStr"/>
+    </row>
+    <row r="415">
+      <c r="A415" t="n">
+        <v>0</v>
+      </c>
+      <c r="B415" t="n">
+        <v>0</v>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>ID 5186</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Fornitura d una pompa per isteroscopia, in comodato d'uso gratuito, e del materiale di consumo per la UOC Ostetricia e ginecologia del PO di Conegliano</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr"/>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>MEPA 4332674</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr"/>
+      <c r="L415" t="inlineStr"/>
+      <c r="M415" t="inlineStr">
+        <is>
+          <t>12/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N415" t="inlineStr">
+        <is>
+          <t>12/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R415" t="n">
+        <v>35280</v>
+      </c>
+      <c r="S415" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T415" t="inlineStr"/>
+      <c r="U415" t="inlineStr"/>
+      <c r="V415" t="inlineStr"/>
+      <c r="W415" t="inlineStr"/>
+    </row>
+    <row r="416">
+      <c r="A416" t="n">
+        <v>0</v>
+      </c>
+      <c r="B416" t="n">
+        <v>0</v>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>5176</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>PROROGA PER IL PERIODO DI 12 MESI, DAL 01/10/2024 AL 30/09/2025, NELLE MORE DELLA CONCLUSIONE DELLA PROCEDURA DI GARA AZIENDALE, DEL SERVIZIO DI GESTIONE DEL CENTRO "ADELINA SAMAROTTO".</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr"/>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr"/>
+      <c r="K416" t="inlineStr"/>
+      <c r="L416" t="inlineStr"/>
+      <c r="M416" t="inlineStr">
+        <is>
+          <t>12/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N416" t="inlineStr">
+        <is>
+          <t>12/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O416" t="inlineStr">
+        <is>
+          <t>25/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="R416" t="n">
+        <v>369115</v>
+      </c>
+      <c r="S416" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T416" t="inlineStr"/>
+      <c r="U416" t="inlineStr"/>
+      <c r="V416" t="inlineStr"/>
+      <c r="W416" t="inlineStr"/>
+    </row>
+    <row r="417">
+      <c r="A417" t="n">
+        <v>0</v>
+      </c>
+      <c r="B417" t="n">
+        <v>0</v>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>ID 5633</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UNA PROTESI IBRIDA PER IMPIANTO SU PAZIENTE AFFETTO DA MALATTIA TORACO ADDOMINALE PER LA SALA OPERATORIA DI CARDIOCHIRURGIA DEL PRESIDIO OSPEDALIERO DI TREVISO. ID 5633</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr"/>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr"/>
+      <c r="K417" t="inlineStr"/>
+      <c r="L417" t="inlineStr"/>
+      <c r="M417" t="inlineStr">
+        <is>
+          <t>02/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N417" t="inlineStr">
+        <is>
+          <t>02/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R417" t="n">
+        <v>14000</v>
+      </c>
+      <c r="S417" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T417" t="inlineStr"/>
+      <c r="U417" t="inlineStr"/>
+      <c r="V417" t="inlineStr"/>
+      <c r="W417" t="inlineStr"/>
+    </row>
+    <row r="418">
+      <c r="A418" t="n">
+        <v>0</v>
+      </c>
+      <c r="B418" t="n">
+        <v>0</v>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>4985</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER GLI APPLICATIVI MEDARCHIVER E MEDREVIEWER PER LE UO DI CARDIOLOGIA DI TREVISO E ASOLO, E PER LE UO DI ONCOLOGIA DI ASOLO E PIEVE, DITTA MEDARCHIVER SRL ID 4985.</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr"/>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr"/>
+      <c r="K418" t="inlineStr"/>
+      <c r="L418" t="inlineStr"/>
+      <c r="M418" t="inlineStr">
+        <is>
+          <t>01/08/2024 17:23</t>
+        </is>
+      </c>
+      <c r="N418" t="inlineStr">
+        <is>
+          <t>01/08/2030 17:23</t>
+        </is>
+      </c>
+      <c r="O418" t="inlineStr">
+        <is>
+          <t>16/08/2024 23:00</t>
+        </is>
+      </c>
+      <c r="R418" t="n">
+        <v>0</v>
+      </c>
+      <c r="S418" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T418" t="inlineStr"/>
+      <c r="U418" t="inlineStr"/>
+      <c r="V418" t="inlineStr"/>
+      <c r="W418" t="inlineStr"/>
+    </row>
+    <row r="419">
+      <c r="A419" t="n">
+        <v>0</v>
+      </c>
+      <c r="B419" t="n">
+        <v>0</v>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>4643</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Fornitura di n. 1 sistema di monitoraggio da destinare alla U.O.C. di Anestesia/Rianimazione del  P.O. di Conegliano ID 4643</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr"/>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>187786846</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr"/>
+      <c r="L419" t="inlineStr"/>
+      <c r="M419" t="inlineStr">
+        <is>
+          <t>01/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N419" t="inlineStr">
+        <is>
+          <t>01/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O419" t="inlineStr">
+        <is>
+          <t>20/08/2024 23:59</t>
+        </is>
+      </c>
+      <c r="R419" t="n">
+        <v>199000</v>
+      </c>
+      <c r="S419" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T419" t="inlineStr"/>
+      <c r="U419" t="inlineStr"/>
+      <c r="V419" t="inlineStr"/>
+      <c r="W419" t="inlineStr"/>
+    </row>
+    <row r="420">
+      <c r="A420" t="n">
+        <v>0</v>
+      </c>
+      <c r="B420" t="n">
+        <v>0</v>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>4910</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori opzionali per completare la dotazione delle diagnostiche polifunzionali per radiologia digitale diretta di Carestream Health Italia Spa modello DRX Evolution Plus dell’Azienda ulss n. 2 Marca trevigiana</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr"/>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr"/>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>I49J22000830006; I19J22001180006; I19J22001160006; I19J22001230006; I59J22000960006</t>
+        </is>
+      </c>
+      <c r="L420" t="inlineStr"/>
+      <c r="M420" t="inlineStr">
+        <is>
+          <t>31/07/2024 09:00</t>
+        </is>
+      </c>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>31/07/2030 09:00</t>
+        </is>
+      </c>
+      <c r="R420" t="n">
+        <v>164349.92</v>
+      </c>
+      <c r="S420" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T420" t="inlineStr"/>
+      <c r="U420" t="inlineStr"/>
+      <c r="V420" t="inlineStr"/>
+      <c r="W420" t="inlineStr"/>
+    </row>
+    <row r="421">
+      <c r="A421" t="n">
+        <v>0</v>
+      </c>
+      <c r="B421" t="n">
+        <v>0</v>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>4937</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr"/>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J421" t="inlineStr"/>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>I49J22000840006</t>
+        </is>
+      </c>
+      <c r="L421" t="inlineStr"/>
+      <c r="M421" t="inlineStr">
+        <is>
+          <t>31/07/2024 09:00</t>
+        </is>
+      </c>
+      <c r="N421" t="inlineStr">
+        <is>
+          <t>31/07/2030 09:00</t>
+        </is>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="R421" t="n">
+        <v>35000</v>
+      </c>
+      <c r="S421" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T421" t="inlineStr"/>
+      <c r="U421" t="inlineStr"/>
+      <c r="V421" t="inlineStr"/>
+      <c r="W421" t="inlineStr"/>
+    </row>
+    <row r="422">
+      <c r="A422" t="n">
+        <v>0</v>
+      </c>
+      <c r="B422" t="n">
+        <v>0</v>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>5075</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>servizio di trascrizione/elaborazioni testi per alunni con disabilità visiva.  ID 5075</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr"/>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr"/>
+      <c r="K422" t="inlineStr"/>
+      <c r="L422" t="inlineStr"/>
+      <c r="M422" t="inlineStr">
+        <is>
+          <t>22/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>22/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R422" t="n">
+        <v>0</v>
+      </c>
+      <c r="S422" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T422" t="inlineStr"/>
+      <c r="U422" t="inlineStr"/>
+      <c r="V422" t="inlineStr"/>
+      <c r="W422" t="inlineStr"/>
+    </row>
+    <row r="423">
+      <c r="A423" t="n">
+        <v>0</v>
+      </c>
+      <c r="B423" t="n">
+        <v>0</v>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>5104</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>servizio di promozione delle eccellenze aziendali su temi di interesse pubblico per la comunità tramite messa in onda n. 40 redazionali. ID 5104</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr"/>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr"/>
+      <c r="K423" t="inlineStr"/>
+      <c r="L423" t="inlineStr"/>
+      <c r="M423" t="inlineStr">
+        <is>
+          <t>22/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N423" t="inlineStr">
+        <is>
+          <t>22/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R423" t="n">
+        <v>40000</v>
+      </c>
+      <c r="S423" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T423" t="inlineStr"/>
+      <c r="U423" t="inlineStr"/>
+      <c r="V423" t="inlineStr"/>
+      <c r="W423" t="inlineStr"/>
+    </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>0</v>
+      </c>
+      <c r="B424" t="n">
+        <v>0</v>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>4454</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di medicazioni semplici lotti deserti.ID 4454</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr"/>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr"/>
+      <c r="K424" t="inlineStr"/>
+      <c r="L424" t="inlineStr"/>
+      <c r="M424" t="inlineStr">
+        <is>
+          <t>15/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>15/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O424" t="inlineStr">
+        <is>
+          <t>11/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="R424" t="n">
+        <v>104032.5</v>
+      </c>
+      <c r="S424" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T424" t="inlineStr"/>
+      <c r="U424" t="inlineStr"/>
+      <c r="V424" t="inlineStr"/>
+      <c r="W424" t="inlineStr"/>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>0</v>
+      </c>
+      <c r="B425" t="n">
+        <v>0</v>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
           <t>TEC_AZ_082</t>
         </is>
       </c>
-      <c r="D412" t="inlineStr">
+      <c r="D425" t="inlineStr">
         <is>
           <t>ACCORDI QUADRO, SUDDIVISI IN 4 LOTTI, DELLA DURATA DI 36 MESI PER L’ESECUZIONE DEI LAVORI DI MANUTENZIONE STRAORDINARIA E DI ADEGUAMENTO NORMATIVO DELLE OPERE EDILI DEGLI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E412" t="inlineStr">
+      <c r="E425" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
-      <c r="F412" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H412" t="inlineStr">
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Affidamento di quatto accordi quadro relativi ai lavori di manutenzione straordinaria ed adeguamento normativo degli edifici ognuno dell'importo di euro 1.350.000,,0 di cui euro 70.000.00 di oneri per la sicurezza così identificati:&lt;/p&gt;
 &lt;p&gt;Lotto 1  Presidio Ospedaliero di Treviso &lt;/p&gt;
 &lt;p&gt;Lotto 2 - Presidio Ospedaliero di Oderzo e sedi del territorio del Distretto Treviso&lt;/p&gt;
 &lt;p&gt;Lotto 3 - Distretto Pieve di Soligo&lt;/p&gt;
 &lt;p&gt;Lotto 4 - Distretto Asolo&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Ciascun concorrente può presentare offerta solo per un lotto. &lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Al fine di garantire il più ampio accesso alla procedura di gara e l’affidabilità nell’esecuzione dell’appalto, ciascun operatore economico, può partecipare presentando l’offerta per un solo lotto, qualificandosi unicamente per il lotto prescelto.&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="I412" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J412" t="inlineStr">
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr">
         <is>
           <t>186290288</t>
         </is>
       </c>
-      <c r="K412" t="inlineStr"/>
-[...834 lines deleted...]
-      <c r="J425" t="inlineStr"/>
       <c r="K425" t="inlineStr"/>
       <c r="L425" t="inlineStr"/>
       <c r="M425" t="inlineStr">
         <is>
-          <t>01/06/2024 00:00</t>
+          <t>09/07/2024 10:00</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
-          <t>01/06/2030 00:00</t>
+          <t>09/07/2029 10:00</t>
         </is>
       </c>
       <c r="O425" t="inlineStr">
         <is>
-          <t>31/05/2026 00:00</t>
+          <t>12/08/2024 18:00</t>
         </is>
       </c>
       <c r="R425" t="n">
-        <v>942180.7</v>
+        <v>5400000</v>
       </c>
       <c r="S425" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T425" t="inlineStr"/>
       <c r="U425" t="inlineStr"/>
       <c r="V425" t="inlineStr"/>
       <c r="W425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>0</v>
       </c>
       <c r="B426" t="n">
         <v>0</v>
       </c>
-      <c r="C426" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Fornitura di un Elettrobisturi con Aspiratore di fumi, da destinare alla Sala Operatoria dell’U.O.C. di Ginecologia del P.O. di Conegliano. (ID 5184)</t>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento della gestione operativa del progetto n° 4 “Implementazione degli ambulatori e sperimentazione di forme di trattamenti”; nel Dipartimento per le Dipendenze dell’A.ULSS n. 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H426" t="inlineStr"/>
       <c r="I426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J426" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J426" t="inlineStr"/>
       <c r="K426" t="inlineStr"/>
       <c r="L426" t="inlineStr"/>
       <c r="M426" t="inlineStr">
         <is>
-          <t>31/05/2024 00:00</t>
+          <t>05/07/2024 13:25</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
-          <t>31/05/2030 00:00</t>
+          <t>05/07/2030 13:25</t>
         </is>
       </c>
       <c r="O426" t="inlineStr">
         <is>
-          <t>17/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>14/10/2024</t>
+          <t>22/07/2024 12:00</t>
         </is>
       </c>
       <c r="R426" t="n">
-        <v>27990</v>
+        <v>0</v>
       </c>
       <c r="S426" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T426" t="inlineStr"/>
       <c r="U426" t="inlineStr"/>
       <c r="V426" t="inlineStr"/>
       <c r="W426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>0</v>
       </c>
       <c r="B427" t="n">
         <v>0</v>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>ID 5071</t>
+          <t>4887 E 5392 (proroga tecnica)</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>FORNITURA DI "PRODOTTI DIVERSI PER SERVIZI TRASFUSIONALI" OCCORRENTI ALLA U.O.C. MEDICINA TRASFUSIONALE DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO AGLI ATTUALI OPERATORI ECONOMICI, NELLE MORE DELLE NUOVE GARE REGIONALI, FINO AL 31/12/2024. ID 5071</t>
+          <t>Gara regionale per la fornitura di guanti e disinfettanti. Proroga al 30.6.2025.ID 4887</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H427" t="inlineStr"/>
       <c r="I427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J427" t="inlineStr"/>
       <c r="K427" t="inlineStr"/>
       <c r="L427" t="inlineStr"/>
       <c r="M427" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
+          <t>01/07/2024 00:00</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>24/05/2030 00:00</t>
+          <t>01/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O427" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R427" t="n">
-        <v>0</v>
+        <v>82981.69</v>
       </c>
       <c r="S427" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T427" t="inlineStr"/>
       <c r="U427" t="inlineStr"/>
       <c r="V427" t="inlineStr"/>
       <c r="W427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>0</v>
       </c>
       <c r="B428" t="n">
         <v>0</v>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>5034</t>
+          <t>4253</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Recepimento delle risultanze della procedura gara regionale per il servizio di manutenzione e assistenza tecnica full risk di mammografi marca Hologic in dotazione alle Aziende Ospedaliere e Sanitarie della Regione del Veneto e all’I.R.C.C.S. Istituto Oncologico Veneto (IOV), per la durata di 5 anni, con facoltà di estendere la durata contrattuale per ulteriori 2 anni. ID 5034</t>
+          <t>Recepimento procedura aperta telematica per la fornitura di sistemi per stimolazione cerebrale e vagale per il parkinson e per l’epilessia in fabbisogno della Regione del Veneto - 1^ edizione. ID 4253</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H428" t="inlineStr"/>
       <c r="I428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J428" t="inlineStr"/>
       <c r="K428" t="inlineStr"/>
       <c r="L428" t="inlineStr"/>
       <c r="M428" t="inlineStr">
         <is>
-          <t>17/05/2024 00:00</t>
+          <t>01/07/2024 00:00</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>17/05/2030 00:00</t>
+          <t>01/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O428" t="inlineStr">
+        <is>
+          <t>30/06/2028 00:00</t>
         </is>
       </c>
       <c r="R428" t="n">
-        <v>175440</v>
+        <v>1095000</v>
       </c>
       <c r="S428" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T428" t="inlineStr"/>
       <c r="U428" t="inlineStr"/>
       <c r="V428" t="inlineStr"/>
       <c r="W428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>0</v>
       </c>
       <c r="B429" t="n">
         <v>0</v>
       </c>
-      <c r="C429" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MEDIAZIONE LINGUISTICO-CULTURALE PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 18 MESI.</t>
+          <t>Gara regionale per la fornitura, suddivisa in quattro lotti, di sistemi per emodialisi e materiale di consumo, per le aziende sanitarie della Regione Veneto. Rinnovo biennale. ID 4847</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H429" t="inlineStr"/>
       <c r="I429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J429" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J429" t="inlineStr"/>
       <c r="K429" t="inlineStr"/>
       <c r="L429" t="inlineStr"/>
       <c r="M429" t="inlineStr">
         <is>
-          <t>09/05/2024 19:03</t>
+          <t>15/06/2024 00:00</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>09/05/2030 19:03</t>
+          <t>15/06/2030 00:00</t>
         </is>
       </c>
       <c r="O429" t="inlineStr">
         <is>
-          <t>28/05/2024 18:00</t>
+          <t>20/08/2025 00:00</t>
         </is>
       </c>
       <c r="R429" t="n">
-        <v>188100</v>
+        <v>2502473.5</v>
       </c>
       <c r="S429" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T429" t="inlineStr"/>
       <c r="U429" t="inlineStr"/>
       <c r="V429" t="inlineStr"/>
       <c r="W429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>0</v>
       </c>
       <c r="B430" t="n">
         <v>0</v>
       </c>
-      <c r="C430" t="inlineStr"/>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>ID 5072</t>
+        </is>
+      </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Indagine esplorativa aperta per l’affidamento della collaborazione al progetto per interventi di protezione e sostegno a favore della neogenitorialita’ nella fascia d’eta’ 0-6 anni</t>
+          <t>Servizio di portineria presso l'edificio n. 29 della nuova cittadella sanitaria del Presidio Ospedaliero di Treviso e presso il varco dell'obitorio (varco B) del Presidio Ospedaliero di Conegliano dell'Azienda Ulss 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H430" t="inlineStr"/>
       <c r="I430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J430" t="inlineStr"/>
+      <c r="J430" t="inlineStr">
+        <is>
+          <t>184729068</t>
+        </is>
+      </c>
       <c r="K430" t="inlineStr"/>
       <c r="L430" t="inlineStr"/>
       <c r="M430" t="inlineStr">
         <is>
-          <t>06/05/2024 09:15</t>
+          <t>10/06/2024 14:41</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>06/05/2030 09:15</t>
+          <t>10/06/2030 14:41</t>
         </is>
       </c>
       <c r="O430" t="inlineStr">
         <is>
-          <t>17/05/2024 12:00</t>
+          <t>17/06/2024 17:00</t>
         </is>
       </c>
       <c r="R430" t="n">
-        <v>95505.89999999999</v>
+        <v>134150</v>
       </c>
       <c r="S430" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T430" t="inlineStr"/>
       <c r="U430" t="inlineStr"/>
       <c r="V430" t="inlineStr"/>
       <c r="W430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>0</v>
       </c>
       <c r="B431" t="n">
         <v>0</v>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>TEC_FS_014</t>
+          <t>ID 5185.</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>TRATTATIVA DIRETTA per la fornitura e posa di cartellonistica in vari edifici dell’azienda</t>
+          <t>Fornitura di n. 1 ecotomografo portatile, da destinare alla U.O.C. di Anestesia e Rianimazione del P.O. di Conegliano (ID 5185)</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H431" t="inlineStr"/>
       <c r="I431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J431" t="inlineStr"/>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>MEPA 4590347</t>
+        </is>
+      </c>
       <c r="K431" t="inlineStr"/>
       <c r="L431" t="inlineStr"/>
       <c r="M431" t="inlineStr">
         <is>
-          <t>24/04/2024 12:00</t>
+          <t>06/06/2024 00:00</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>06/06/2030 00:00</t>
         </is>
       </c>
       <c r="O431" t="inlineStr">
         <is>
-          <t>03/05/2024 18:00</t>
+          <t>25/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q431" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
         </is>
       </c>
       <c r="R431" t="n">
-        <v>139000</v>
+        <v>28700</v>
       </c>
       <c r="S431" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T431" t="inlineStr"/>
       <c r="U431" t="inlineStr"/>
       <c r="V431" t="inlineStr"/>
       <c r="W431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>0</v>
       </c>
       <c r="B432" t="n">
         <v>0</v>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>ID 4650</t>
+          <t>ID 4692</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio e relativa manutenzione di ureterorenoscopi flessibili per il periodo di 36 mesi per l’Azienda Ulss2 Marca Trevigiana (ID 4650)</t>
+          <t>SERVIZIO DI GESTIONE E AGGIORNAMENTO DELLE RISCUOTITRICI AUTOMATICHE INSTALLATE PRESSO IL DISTRETTO DI PIEVE DI SOLIGO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H432" t="inlineStr"/>
       <c r="I432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J432" t="inlineStr"/>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>187887954</t>
+        </is>
+      </c>
       <c r="K432" t="inlineStr"/>
       <c r="L432" t="inlineStr"/>
       <c r="M432" t="inlineStr">
         <is>
-          <t>21/03/2024 09:00</t>
+          <t>04/06/2024 10:30</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
-          <t>21/03/2030 09:00</t>
+          <t>04/06/2030 10:30</t>
         </is>
       </c>
       <c r="O432" t="inlineStr">
         <is>
-          <t>12/04/2024 20:00</t>
+          <t>09/08/2024 12:00</t>
         </is>
       </c>
       <c r="R432" t="n">
-        <v>70000</v>
+        <v>130984</v>
       </c>
       <c r="S432" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T432" t="inlineStr"/>
       <c r="U432" t="inlineStr"/>
       <c r="V432" t="inlineStr"/>
       <c r="W432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>0</v>
       </c>
       <c r="B433" t="n">
         <v>0</v>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>421_2024_EC</t>
+          <t>3552</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un Sistema per videoendoscopia respiratoria, da destinare alla U.O.C. di Pneumologia del P.O. di Vittorio Veneto, dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
+          <t>Adesione alle Convenzioni e agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura Suturatrici meccaniche, clips e sistemi di fissaggio per chirurgia aperta e laparoscopica.ID 3552</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H433" t="inlineStr"/>
       <c r="I433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J433" t="inlineStr"/>
       <c r="K433" t="inlineStr"/>
       <c r="L433" t="inlineStr"/>
       <c r="M433" t="inlineStr">
         <is>
-          <t>15/03/2024 12:01</t>
+          <t>01/06/2024 00:00</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
-          <t>15/03/2030 12:01</t>
+          <t>01/06/2030 00:00</t>
         </is>
       </c>
       <c r="O433" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
-[...4 lines deleted...]
-          <t>21/05/2024</t>
+          <t>01/06/2027 00:00</t>
         </is>
       </c>
       <c r="R433" t="n">
-        <v>31826</v>
+        <v>5742992</v>
       </c>
       <c r="S433" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T433" t="inlineStr"/>
       <c r="U433" t="inlineStr"/>
       <c r="V433" t="inlineStr"/>
       <c r="W433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>0</v>
       </c>
       <c r="B434" t="n">
         <v>0</v>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>030_2024_EC</t>
+          <t>3478 e 5025</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un Laser per Trabeculoplastica Selettiva, da destinare alla U.O.C. di Oculistica del P.O. di Conegliano dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
+          <t>Adesione alle Convenzioni stipulate tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di dispositivi per infusione accessi vascolari.ID 3478 e 5025</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H434" t="inlineStr"/>
       <c r="I434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J434" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J434" t="inlineStr"/>
       <c r="K434" t="inlineStr"/>
       <c r="L434" t="inlineStr"/>
       <c r="M434" t="inlineStr">
         <is>
-          <t>15/03/2024 11:46</t>
+          <t>01/06/2024 00:00</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
-          <t>15/03/2030 11:46</t>
+          <t>01/06/2030 00:00</t>
         </is>
       </c>
       <c r="O434" t="inlineStr">
         <is>
-          <t>25/03/2024 00:00</t>
-[...4 lines deleted...]
-          <t>26/04/2024</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="R434" t="n">
-        <v>33800</v>
+        <v>258408.05</v>
       </c>
       <c r="S434" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T434" t="inlineStr"/>
       <c r="U434" t="inlineStr"/>
       <c r="V434" t="inlineStr"/>
       <c r="W434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>0</v>
       </c>
       <c r="B435" t="n">
         <v>0</v>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>4791</t>
+          <t>5047</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di aghi e siringhe.ID 4791</t>
+          <t>fornitura di “accessori e materiale di consumo per le stazioni di anestesia e rianimazione”, alla ditta Masimo Europe Limited. ID 5047</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H435" t="inlineStr"/>
       <c r="I435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J435" t="inlineStr"/>
       <c r="K435" t="inlineStr"/>
       <c r="L435" t="inlineStr"/>
       <c r="M435" t="inlineStr">
         <is>
-          <t>01/03/2024 00:00</t>
+          <t>01/06/2024 00:00</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
-          <t>01/03/2030 00:00</t>
+          <t>01/06/2030 00:00</t>
         </is>
       </c>
       <c r="O435" t="inlineStr">
         <is>
-          <t>15/06/2026 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R435" t="n">
-        <v>268820.06</v>
+        <v>137911</v>
       </c>
       <c r="S435" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T435" t="inlineStr"/>
       <c r="U435" t="inlineStr"/>
       <c r="V435" t="inlineStr"/>
       <c r="W435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>0</v>
       </c>
       <c r="B436" t="n">
         <v>0</v>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>4834</t>
+          <t>5048</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di dispositivi ad ultrasuoni e radiofrequenza per emostasi vasale, per le aziende sanitarie della Regione Veneto. rinnovo biennale. ID 4834</t>
+          <t>Fornitura di “accessori e materiale di consumo per stazioni di anestesia e rianimazione”, alla ditta Medival Srl . ID 5048</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H436" t="inlineStr"/>
       <c r="I436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J436" t="inlineStr"/>
       <c r="K436" t="inlineStr"/>
       <c r="L436" t="inlineStr"/>
       <c r="M436" t="inlineStr">
         <is>
-          <t>01/03/2024 00:00</t>
+          <t>01/06/2024 00:00</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
-          <t>01/03/2030 00:00</t>
+          <t>01/06/2030 00:00</t>
         </is>
       </c>
       <c r="O436" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R436" t="n">
-        <v>1605878.8</v>
+        <v>125000</v>
       </c>
       <c r="S436" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T436" t="inlineStr"/>
       <c r="U436" t="inlineStr"/>
       <c r="V436" t="inlineStr"/>
       <c r="W436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>0</v>
       </c>
       <c r="B437" t="n">
         <v>0</v>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>ID 4634</t>
+          <t>5122</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Fornitura in service di “Sonde per oncologia e relative apparecchiature” per l'U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana</t>
+          <t>ADESIONE ALLE CONVENZIONI RELATIVE ALLA PROCEDURA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO 2 ^ EDIZIONE. ID 5122</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H437" t="inlineStr"/>
       <c r="I437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J437" t="inlineStr"/>
       <c r="K437" t="inlineStr"/>
       <c r="L437" t="inlineStr"/>
       <c r="M437" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>01/06/2024 00:00</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
-          <t>27/02/2030 00:00</t>
-[...4 lines deleted...]
-          <t>14/03/2024 23:59</t>
+          <t>01/06/2030 00:00</t>
         </is>
       </c>
       <c r="R437" t="n">
-        <v>128767.6</v>
+        <v>709579</v>
       </c>
       <c r="S437" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T437" t="inlineStr"/>
       <c r="U437" t="inlineStr"/>
       <c r="V437" t="inlineStr"/>
       <c r="W437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>0</v>
       </c>
       <c r="B438" t="n">
         <v>0</v>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>ID 4950</t>
+          <t>4908</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Affidamento in service di “Sonde per oncoematologia per Fish su tessuti e relativa apparecchiatura”, per l’ U.O.C. di Anatomia e istologia patologica dell’Azienda ULSS 2 Marca trevigiana.</t>
+          <t>Gara regionale per la fornitura di Ausili di serie Elenco 2B dell’allegato 5 - 3^ Tranche, parte seconda, del Nuovo Nomenclatore Tariffario (DPCM 12 gennaio 2017). ID 4908</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H438" t="inlineStr"/>
       <c r="I438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J438" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J438" t="inlineStr"/>
       <c r="K438" t="inlineStr"/>
       <c r="L438" t="inlineStr"/>
       <c r="M438" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>01/06/2024 00:00</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
-          <t>27/02/2030 00:00</t>
+          <t>01/06/2030 00:00</t>
         </is>
       </c>
       <c r="O438" t="inlineStr">
         <is>
-          <t>14/03/2024 23:59</t>
+          <t>31/05/2026 00:00</t>
         </is>
       </c>
       <c r="R438" t="n">
-        <v>67888.82000000001</v>
+        <v>942180.7</v>
       </c>
       <c r="S438" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T438" t="inlineStr"/>
       <c r="U438" t="inlineStr"/>
       <c r="V438" t="inlineStr"/>
       <c r="W438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>0</v>
       </c>
       <c r="B439" t="n">
         <v>0</v>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>466_2024_EC</t>
+          <t>ID 5184</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un ecotomografo multidisciplinare, per l'U.O.S.D. Attività Specialistiche del DSS di Conegliano, dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
+          <t>Fornitura di un Elettrobisturi con Aspiratore di fumi, da destinare alla Sala Operatoria dell’U.O.C. di Ginecologia del P.O. di Conegliano. (ID 5184)</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H439" t="inlineStr"/>
       <c r="I439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>MEPA 4089542</t>
+          <t>MEPA 4681375</t>
         </is>
       </c>
       <c r="K439" t="inlineStr"/>
       <c r="L439" t="inlineStr"/>
       <c r="M439" t="inlineStr">
         <is>
-          <t>22/02/2024 14:12</t>
+          <t>31/05/2024 00:00</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
-          <t>22/02/2030 14:12</t>
+          <t>31/05/2030 00:00</t>
         </is>
       </c>
       <c r="O439" t="inlineStr">
         <is>
-          <t>04/03/2024 14:30</t>
+          <t>17/06/2024 00:00</t>
         </is>
       </c>
       <c r="Q439" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>14/10/2024</t>
         </is>
       </c>
       <c r="R439" t="n">
-        <v>32100</v>
+        <v>27990</v>
       </c>
       <c r="S439" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T439" t="inlineStr"/>
       <c r="U439" t="inlineStr"/>
       <c r="V439" t="inlineStr"/>
       <c r="W439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>0</v>
       </c>
       <c r="B440" t="n">
         <v>0</v>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>467_2024_EC</t>
+          <t>ID 5071</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Affidamento, mediante procedura telematica MEPA, del servizio di noleggio di un Tomografo Computerizzato a 16 strati su clinica mobile, per l'U.O.C. di Radiologia del P.O. di Conegliano dell'azienda ULSS n. 2 Marca Trevigiana.</t>
+          <t>FORNITURA DI "PRODOTTI DIVERSI PER SERVIZI TRASFUSIONALI" OCCORRENTI ALLA U.O.C. MEDICINA TRASFUSIONALE DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO AGLI ATTUALI OPERATORI ECONOMICI, NELLE MORE DELLE NUOVE GARE REGIONALI, FINO AL 31/12/2024. ID 5071</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H440" t="inlineStr"/>
       <c r="I440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J440" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J440" t="inlineStr"/>
       <c r="K440" t="inlineStr"/>
       <c r="L440" t="inlineStr"/>
       <c r="M440" t="inlineStr">
         <is>
-          <t>02/02/2024 12:16</t>
+          <t>24/05/2024 00:00</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
-          <t>02/02/2030 12:16</t>
-[...9 lines deleted...]
-          <t>11/04/2024</t>
+          <t>24/05/2030 00:00</t>
         </is>
       </c>
       <c r="R440" t="n">
-        <v>33600</v>
+        <v>0</v>
       </c>
       <c r="S440" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T440" t="inlineStr"/>
       <c r="U440" t="inlineStr"/>
       <c r="V440" t="inlineStr"/>
       <c r="W440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>0</v>
       </c>
       <c r="B441" t="n">
         <v>0</v>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>ID 4916</t>
+          <t>5034</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Servizio di pronta disponibilità e guardia radiologica presso i Presidi Ospedalieri del Distretto di Asolo dell’Azienda ULSS n. 2 Marca trevigiana (ID 4916)</t>
+          <t>Recepimento delle risultanze della procedura gara regionale per il servizio di manutenzione e assistenza tecnica full risk di mammografi marca Hologic in dotazione alle Aziende Ospedaliere e Sanitarie della Regione del Veneto e all’I.R.C.C.S. Istituto Oncologico Veneto (IOV), per la durata di 5 anni, con facoltà di estendere la durata contrattuale per ulteriori 2 anni. ID 5034</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H441" t="inlineStr"/>
       <c r="I441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J441" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J441" t="inlineStr"/>
       <c r="K441" t="inlineStr"/>
       <c r="L441" t="inlineStr"/>
       <c r="M441" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>17/05/2024 00:00</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
-          <t>02/02/2030 00:00</t>
-[...4 lines deleted...]
-          <t>08/03/2024 14:00</t>
+          <t>17/05/2030 00:00</t>
         </is>
       </c>
       <c r="R441" t="n">
-        <v>0</v>
+        <v>175440</v>
       </c>
       <c r="S441" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T441" t="inlineStr"/>
       <c r="U441" t="inlineStr"/>
       <c r="V441" t="inlineStr"/>
       <c r="W441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>0</v>
       </c>
       <c r="B442" t="n">
         <v>0</v>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>ID 4915</t>
+          <t>ID 4690</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Servizio di gestione guardie/ambulatori di ortopedia presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana (ID 4915)</t>
+          <t>SERVIZIO DI MEDIAZIONE LINGUISTICO-CULTURALE PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 18 MESI.</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H442" t="inlineStr"/>
       <c r="I442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>179132138</t>
+          <t>182567960</t>
         </is>
       </c>
       <c r="K442" t="inlineStr"/>
       <c r="L442" t="inlineStr"/>
       <c r="M442" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>09/05/2024 19:03</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
-          <t>02/02/2030 00:00</t>
+          <t>09/05/2030 19:03</t>
         </is>
       </c>
       <c r="O442" t="inlineStr">
         <is>
-          <t>08/03/2024 14:00</t>
+          <t>28/05/2024 18:00</t>
         </is>
       </c>
       <c r="R442" t="n">
-        <v>0</v>
+        <v>188100</v>
       </c>
       <c r="S442" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T442" t="inlineStr"/>
       <c r="U442" t="inlineStr"/>
       <c r="V442" t="inlineStr"/>
       <c r="W442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>0</v>
       </c>
       <c r="B443" t="n">
         <v>0</v>
       </c>
-      <c r="C443" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C443" t="inlineStr"/>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Servizio di guardia di medicina interna presso i Presidi Ospedalieri dell’Azienda ULSS 2 Marca trevigiana	(ID 4754)</t>
+          <t>Indagine esplorativa aperta per l’affidamento della collaborazione al progetto per interventi di protezione e sostegno a favore della neogenitorialita’ nella fascia d’eta’ 0-6 anni</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H443" t="inlineStr"/>
       <c r="I443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J443" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J443" t="inlineStr"/>
       <c r="K443" t="inlineStr"/>
       <c r="L443" t="inlineStr"/>
       <c r="M443" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>06/05/2024 09:15</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
-          <t>02/02/2030 00:00</t>
+          <t>06/05/2030 09:15</t>
         </is>
       </c>
       <c r="O443" t="inlineStr">
         <is>
-          <t>08/03/2024 14:00</t>
+          <t>17/05/2024 12:00</t>
         </is>
       </c>
       <c r="R443" t="n">
-        <v>0</v>
+        <v>95505.89999999999</v>
       </c>
       <c r="S443" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T443" t="inlineStr"/>
       <c r="U443" t="inlineStr"/>
       <c r="V443" t="inlineStr"/>
       <c r="W443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>0</v>
       </c>
       <c r="B444" t="n">
         <v>0</v>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>5045</t>
+          <t>TEC_FS_014</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di promozione della salute e dei servizi sanitari a mezzo trasmissioni televisive – Campagna di comunicazione sanitarie ID 5045 </t>
+          <t>TRATTATIVA DIRETTA per la fornitura e posa di cartellonistica in vari edifici dell’azienda</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H444" t="inlineStr"/>
       <c r="I444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J444" t="inlineStr"/>
       <c r="K444" t="inlineStr"/>
       <c r="L444" t="inlineStr"/>
       <c r="M444" t="inlineStr">
         <is>
-          <t>01/01/2024 00:00</t>
+          <t>24/04/2024 12:00</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
-          <t>01/01/2030 00:00</t>
+          <t>19/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O444" t="inlineStr">
+        <is>
+          <t>03/05/2024 18:00</t>
         </is>
       </c>
       <c r="R444" t="n">
-        <v>0</v>
+        <v>139000</v>
       </c>
       <c r="S444" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T444" t="inlineStr"/>
       <c r="U444" t="inlineStr"/>
       <c r="V444" t="inlineStr"/>
       <c r="W444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>0</v>
       </c>
       <c r="B445" t="n">
         <v>0</v>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>5121</t>
+          <t>ID 4650</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>servizio di gestione di Social Media Marketing (Pagina Facebook) per l’Azienda ULSS n. 2 Marca trevigiana. ID 5121</t>
+          <t>Fornitura a noleggio e relativa manutenzione di ureterorenoscopi flessibili per il periodo di 36 mesi per l’Azienda Ulss2 Marca Trevigiana (ID 4650)</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H445" t="inlineStr"/>
       <c r="I445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J445" t="inlineStr"/>
       <c r="K445" t="inlineStr"/>
       <c r="L445" t="inlineStr"/>
       <c r="M445" t="inlineStr">
         <is>
-          <t>01/01/2024 00:00</t>
+          <t>21/03/2024 09:00</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
-          <t>01/01/2030 00:00</t>
+          <t>21/03/2030 09:00</t>
+        </is>
+      </c>
+      <c r="O445" t="inlineStr">
+        <is>
+          <t>12/04/2024 20:00</t>
         </is>
       </c>
       <c r="R445" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="S445" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T445" t="inlineStr"/>
       <c r="U445" t="inlineStr"/>
       <c r="V445" t="inlineStr"/>
       <c r="W445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>0</v>
       </c>
       <c r="B446" t="n">
         <v>0</v>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>4972</t>
+          <t>421_2024_EC</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Servizio di interpretariato linguistico telefonico da remoto e traduzioni scritte. ID 4972</t>
+          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un Sistema per videoendoscopia respiratoria, da destinare alla U.O.C. di Pneumologia del P.O. di Vittorio Veneto, dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H446" t="inlineStr"/>
       <c r="I446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J446" t="inlineStr"/>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>MEPA 4163270</t>
+        </is>
+      </c>
       <c r="K446" t="inlineStr"/>
       <c r="L446" t="inlineStr"/>
       <c r="M446" t="inlineStr">
         <is>
-          <t>01/01/2024 00:00</t>
+          <t>15/03/2024 12:01</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
-          <t>01/01/2030 00:00</t>
+          <t>15/03/2030 12:01</t>
+        </is>
+      </c>
+      <c r="O446" t="inlineStr">
+        <is>
+          <t>22/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
         </is>
       </c>
       <c r="R446" t="n">
-        <v>22440</v>
+        <v>31826</v>
       </c>
       <c r="S446" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T446" t="inlineStr"/>
       <c r="U446" t="inlineStr"/>
       <c r="V446" t="inlineStr"/>
       <c r="W446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>0</v>
       </c>
       <c r="B447" t="n">
         <v>0</v>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>12_2024_EC</t>
+          <t>030_2024_EC</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Servizio di supporto specialistico nella programmazione, mantenimento, aggiornamento e miglioramento delle attività in materia di privacy per l’Azienda Ulss 2 Marca Trevigiana. ID 12_2024_EC</t>
+          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un Laser per Trabeculoplastica Selettiva, da destinare alla U.O.C. di Oculistica del P.O. di Conegliano dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H447" t="inlineStr"/>
       <c r="I447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J447" t="inlineStr"/>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>MEPA 4164147</t>
+        </is>
+      </c>
       <c r="K447" t="inlineStr"/>
       <c r="L447" t="inlineStr"/>
       <c r="M447" t="inlineStr">
         <is>
-          <t>01/01/2024 00:00</t>
+          <t>15/03/2024 11:46</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
-          <t>01/01/2030 00:00</t>
+          <t>15/03/2030 11:46</t>
+        </is>
+      </c>
+      <c r="O447" t="inlineStr">
+        <is>
+          <t>25/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
         </is>
       </c>
       <c r="R447" t="n">
-        <v>22950.8</v>
+        <v>33800</v>
       </c>
       <c r="S447" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T447" t="inlineStr"/>
       <c r="U447" t="inlineStr"/>
       <c r="V447" t="inlineStr"/>
       <c r="W447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>0</v>
       </c>
       <c r="B448" t="n">
         <v>0</v>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>ID 4704</t>
+          <t>4834</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Servizio di manutenzione ordinaria per la piattaforma software amministrativo-contabile aziendale, della ditta EID srl ID 4704.</t>
+          <t>Gara regionale per la fornitura di dispositivi ad ultrasuoni e radiofrequenza per emostasi vasale, per le aziende sanitarie della Regione Veneto. rinnovo biennale. ID 4834</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H448" t="inlineStr"/>
       <c r="I448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J448" t="inlineStr"/>
       <c r="K448" t="inlineStr"/>
       <c r="L448" t="inlineStr"/>
       <c r="M448" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>01/03/2024 00:00</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
-          <t>07/12/2029 00:00</t>
+          <t>01/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O448" t="inlineStr">
+        <is>
+          <t>30/09/2025 00:00</t>
         </is>
       </c>
       <c r="R448" t="n">
-        <v>0</v>
+        <v>1605878.8</v>
       </c>
       <c r="S448" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T448" t="inlineStr"/>
       <c r="U448" t="inlineStr"/>
       <c r="V448" t="inlineStr"/>
       <c r="W448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>0</v>
       </c>
       <c r="B449" t="n">
         <v>0</v>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>ID 4337</t>
+          <t>4791</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura di aghi e siringhe.ID 4791</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H449" t="inlineStr"/>
       <c r="I449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J449" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J449" t="inlineStr"/>
       <c r="K449" t="inlineStr"/>
       <c r="L449" t="inlineStr"/>
       <c r="M449" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>01/03/2024 00:00</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
-          <t>20/11/2029 00:00</t>
+          <t>01/03/2030 00:00</t>
         </is>
       </c>
       <c r="O449" t="inlineStr">
         <is>
-          <t>16/01/2024 15:00</t>
+          <t>15/06/2026 00:00</t>
         </is>
       </c>
       <c r="R449" t="n">
-        <v>756000</v>
+        <v>268820.06</v>
       </c>
       <c r="S449" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T449" t="inlineStr"/>
       <c r="U449" t="inlineStr"/>
       <c r="V449" t="inlineStr"/>
       <c r="W449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>0</v>
       </c>
       <c r="B450" t="n">
         <v>0</v>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>435_2024_EC</t>
+          <t>ID 4634</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Affidamento, mediante procedura telematica MEPA, della fornitura di una colonna videoendoscopica per l'U.O.C. di Gastroenterologia ed Endoscopia Digestiva del P.O. di Conegliano dell'azienda ULSS n. 2 Marca Trevigiana.</t>
+          <t>Fornitura in service di “Sonde per oncologia e relative apparecchiature” per l'U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H450" t="inlineStr"/>
       <c r="I450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>MEPA - 3838591</t>
+          <t>180624900</t>
         </is>
       </c>
       <c r="K450" t="inlineStr"/>
       <c r="L450" t="inlineStr"/>
       <c r="M450" t="inlineStr">
         <is>
-          <t>09/11/2023 17:16</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
-          <t>09/11/2029 17:16</t>
+          <t>27/02/2030 00:00</t>
         </is>
       </c>
       <c r="O450" t="inlineStr">
         <is>
-          <t>20/11/2023 14:00</t>
-[...4 lines deleted...]
-          <t>18/01/2024</t>
+          <t>14/03/2024 23:59</t>
         </is>
       </c>
       <c r="R450" t="n">
-        <v>39987</v>
+        <v>128767.6</v>
       </c>
       <c r="S450" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T450" t="inlineStr"/>
       <c r="U450" t="inlineStr"/>
       <c r="V450" t="inlineStr"/>
       <c r="W450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>0</v>
       </c>
       <c r="B451" t="n">
         <v>0</v>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>4464</t>
+          <t>ID 4950</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 12 mesi</t>
+          <t>Affidamento in service di “Sonde per oncoematologia per Fish su tessuti e relativa apparecchiatura”, per l’ U.O.C. di Anatomia e istologia patologica dell’Azienda ULSS 2 Marca trevigiana.</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H451" t="inlineStr"/>
       <c r="I451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>175807449</t>
+          <t>181223230</t>
         </is>
       </c>
       <c r="K451" t="inlineStr"/>
       <c r="L451" t="inlineStr"/>
       <c r="M451" t="inlineStr">
         <is>
-          <t>03/11/2023 14:30</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
-          <t>03/11/2029 14:30</t>
+          <t>27/02/2030 00:00</t>
         </is>
       </c>
       <c r="O451" t="inlineStr">
         <is>
-          <t>13/11/2023 12:30</t>
+          <t>14/03/2024 23:59</t>
         </is>
       </c>
       <c r="R451" t="n">
-        <v>376710</v>
+        <v>67888.82000000001</v>
       </c>
       <c r="S451" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T451" t="inlineStr"/>
       <c r="U451" t="inlineStr"/>
       <c r="V451" t="inlineStr"/>
       <c r="W451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>0</v>
       </c>
       <c r="B452" t="n">
         <v>0</v>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>9770678A8C</t>
+          <t>466_2024_EC</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Servizio di bonifica da ordigni esplosivi area del nuovo blocco urgenze ed emergenze presso il Presidio Ospedaliero di Conegliano (TV) – CUP I21B090000390003 CIG 9770678A8C</t>
+          <t xml:space="preserve"> Affidamento mediante procedura telematica MEPA, per la fornitura di un ecotomografo multidisciplinare, per l'U.O.S.D. Attività Specialistiche del DSS di Conegliano, dell'Azienda Ulss n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H452" t="inlineStr"/>
       <c r="I452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J452" t="inlineStr"/>
+      <c r="J452" t="inlineStr">
+        <is>
+          <t>MEPA 4089542</t>
+        </is>
+      </c>
       <c r="K452" t="inlineStr"/>
       <c r="L452" t="inlineStr"/>
       <c r="M452" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>22/02/2024 14:12</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>22/02/2030 14:12</t>
         </is>
       </c>
       <c r="O452" t="inlineStr">
         <is>
-          <t>29/10/2023 23:59</t>
+          <t>04/03/2024 14:30</t>
         </is>
       </c>
       <c r="Q452" t="inlineStr">
         <is>
-          <t>28/09/2023</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="R452" t="n">
-        <v>0</v>
+        <v>32100</v>
       </c>
       <c r="S452" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T452" t="inlineStr"/>
       <c r="U452" t="inlineStr"/>
       <c r="V452" t="inlineStr"/>
       <c r="W452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>0</v>
       </c>
       <c r="B453" t="n">
         <v>0</v>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Z883BA6B3B</t>
+          <t>467_2024_EC</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Fornitura e installazione ingresso automatico ridondante presso Emodialisi del Presidio Ospedaliero di Conegliano (TV) – CIG Z883BA6B3B</t>
+          <t>Affidamento, mediante procedura telematica MEPA, del servizio di noleggio di un Tomografo Computerizzato a 16 strati su clinica mobile, per l'U.O.C. di Radiologia del P.O. di Conegliano dell'azienda ULSS n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H453" t="inlineStr"/>
       <c r="I453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J453" t="inlineStr"/>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>MEPA 4007917</t>
+        </is>
+      </c>
       <c r="K453" t="inlineStr"/>
       <c r="L453" t="inlineStr"/>
       <c r="M453" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>02/02/2024 12:16</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>02/02/2030 12:16</t>
         </is>
       </c>
       <c r="O453" t="inlineStr">
         <is>
-          <t>29/10/2023 23:59</t>
+          <t>06/02/2024 12:00</t>
         </is>
       </c>
       <c r="Q453" t="inlineStr">
         <is>
-          <t>28/09/2023</t>
+          <t>11/04/2024</t>
         </is>
       </c>
       <c r="R453" t="n">
-        <v>0</v>
+        <v>33600</v>
       </c>
       <c r="S453" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T453" t="inlineStr"/>
       <c r="U453" t="inlineStr"/>
       <c r="V453" t="inlineStr"/>
       <c r="W453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>0</v>
       </c>
       <c r="B454" t="n">
         <v>0</v>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>99862711387</t>
+          <t>ID 4915</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità presso il Distretto sanitario di Vittorio Veneto (TV) – CUP I18I22000290009 CIG 9986271387 COD. TEC_AZ_053</t>
+          <t>Servizio di gestione guardie/ambulatori di ortopedia presso i Presidi Ospedalieri dell’Azienda ULSS n. 2 Marca trevigiana (ID 4915)</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H454" t="inlineStr"/>
       <c r="I454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J454" t="inlineStr"/>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>179132138</t>
+        </is>
+      </c>
       <c r="K454" t="inlineStr"/>
       <c r="L454" t="inlineStr"/>
       <c r="M454" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>28/09/2029 00:00</t>
+          <t>02/02/2030 00:00</t>
         </is>
       </c>
       <c r="O454" t="inlineStr">
         <is>
-          <t>28/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>27/09/2023</t>
+          <t>08/03/2024 14:00</t>
         </is>
       </c>
       <c r="R454" t="n">
         <v>0</v>
       </c>
       <c r="S454" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T454" t="inlineStr"/>
       <c r="U454" t="inlineStr"/>
       <c r="V454" t="inlineStr"/>
       <c r="W454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>0</v>
       </c>
       <c r="B455" t="n">
         <v>0</v>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>ID  VARI</t>
+          <t>ID 4916</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese AGOSTO 2023</t>
+          <t>Servizio di pronta disponibilità e guardia radiologica presso i Presidi Ospedalieri del Distretto di Asolo dell’Azienda ULSS n. 2 Marca trevigiana (ID 4916)</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H455" t="inlineStr"/>
       <c r="I455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J455" t="inlineStr"/>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>179132126</t>
+        </is>
+      </c>
       <c r="K455" t="inlineStr"/>
       <c r="L455" t="inlineStr"/>
       <c r="M455" t="inlineStr">
         <is>
-          <t>27/09/2023 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
-          <t>27/09/2029 00:00</t>
+          <t>02/02/2030 00:00</t>
         </is>
       </c>
       <c r="O455" t="inlineStr">
         <is>
-          <t>27/09/2023 23:59</t>
+          <t>08/03/2024 14:00</t>
         </is>
       </c>
       <c r="R455" t="n">
         <v>0</v>
       </c>
       <c r="S455" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T455" t="inlineStr"/>
       <c r="U455" t="inlineStr"/>
       <c r="V455" t="inlineStr"/>
       <c r="W455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>0</v>
       </c>
       <c r="B456" t="n">
         <v>0</v>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>99813441A4</t>
+          <t>ID 4754</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità nel fabbricato ala est dell’ex Ospedale di Farra di Soligo (TV) – CUP I78I22000160009 CIG 99813441A4 COD. TEC_AZ_052</t>
+          <t>Servizio di guardia di medicina interna presso i Presidi Ospedalieri dell’Azienda ULSS 2 Marca trevigiana	(ID 4754)</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H456" t="inlineStr"/>
       <c r="I456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J456" t="inlineStr"/>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>179132154</t>
+        </is>
+      </c>
       <c r="K456" t="inlineStr"/>
       <c r="L456" t="inlineStr"/>
       <c r="M456" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
-          <t>26/09/2029 00:00</t>
+          <t>02/02/2030 00:00</t>
         </is>
       </c>
       <c r="O456" t="inlineStr">
         <is>
-          <t>26/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>25/09/2023</t>
+          <t>08/03/2024 14:00</t>
         </is>
       </c>
       <c r="R456" t="n">
         <v>0</v>
       </c>
       <c r="S456" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T456" t="inlineStr"/>
       <c r="U456" t="inlineStr"/>
       <c r="V456" t="inlineStr"/>
       <c r="W456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>0</v>
       </c>
       <c r="B457" t="n">
         <v>0</v>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>99697290A4</t>
+          <t>5121</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di un Ospedale di Comunità a Valdobbiadene (TV) – CUP I58I22000520009 CIG 99697290A4 COD. TEC_AZ_063</t>
+          <t>servizio di gestione di Social Media Marketing (Pagina Facebook) per l’Azienda ULSS n. 2 Marca trevigiana. ID 5121</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H457" t="inlineStr"/>
       <c r="I457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J457" t="inlineStr"/>
       <c r="K457" t="inlineStr"/>
       <c r="L457" t="inlineStr"/>
       <c r="M457" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>01/01/2024 00:00</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
-[...9 lines deleted...]
-          <t>25/09/2023</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="R457" t="n">
         <v>0</v>
       </c>
       <c r="S457" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T457" t="inlineStr"/>
       <c r="U457" t="inlineStr"/>
       <c r="V457" t="inlineStr"/>
       <c r="W457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>0</v>
       </c>
       <c r="B458" t="n">
         <v>0</v>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>9946499E9F</t>
+          <t>4972</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Codognè (TV) presso ex Caserma NATO in via G. Ancillotto n. 20 – CUP I98I22000140009 CIG 9946499E9F COD. TEC_AZ_050</t>
+          <t>Servizio di interpretariato linguistico telefonico da remoto e traduzioni scritte. ID 4972</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H458" t="inlineStr"/>
       <c r="I458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J458" t="inlineStr"/>
       <c r="K458" t="inlineStr"/>
       <c r="L458" t="inlineStr"/>
       <c r="M458" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>01/01/2024 00:00</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
-          <t>31/12/2029 00:00</t>
-[...9 lines deleted...]
-          <t>25/09/2023</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="R458" t="n">
-        <v>0</v>
+        <v>22440</v>
       </c>
       <c r="S458" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T458" t="inlineStr"/>
       <c r="U458" t="inlineStr"/>
       <c r="V458" t="inlineStr"/>
       <c r="W458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>0</v>
       </c>
       <c r="B459" t="n">
         <v>0</v>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>996965860B</t>
+          <t>12_2024_EC</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità all’ex Ospedale Guicciardini a Valdobbiadene (TV) – CUP I58I22000490006 CIG 996965860B COD. TEC_AZ_055</t>
+          <t>Servizio di supporto specialistico nella programmazione, mantenimento, aggiornamento e miglioramento delle attività in materia di privacy per l’Azienda Ulss 2 Marca Trevigiana. ID 12_2024_EC</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H459" t="inlineStr"/>
       <c r="I459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J459" t="inlineStr"/>
       <c r="K459" t="inlineStr"/>
       <c r="L459" t="inlineStr"/>
       <c r="M459" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>01/01/2024 00:00</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
-[...9 lines deleted...]
-          <t>25/09/2023</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="R459" t="n">
-        <v>0</v>
+        <v>22950.8</v>
       </c>
       <c r="S459" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T459" t="inlineStr"/>
       <c r="U459" t="inlineStr"/>
       <c r="V459" t="inlineStr"/>
       <c r="W459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>0</v>
       </c>
       <c r="B460" t="n">
         <v>0</v>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>9988756636</t>
+          <t>5045</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di un Ospedale di Comunità a Oderzo (TV) presso il Presidio Ospedaliero in viale Luzzatti n. 45 – CUP I58I22000510006 CIG 9988756636 COD. TEC_AZ_061</t>
+          <t xml:space="preserve">Servizio di promozione della salute e dei servizi sanitari a mezzo trasmissioni televisive – Campagna di comunicazione sanitarie ID 5045 </t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H460" t="inlineStr"/>
       <c r="I460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J460" t="inlineStr"/>
       <c r="K460" t="inlineStr"/>
       <c r="L460" t="inlineStr"/>
       <c r="M460" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>01/01/2024 00:00</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
-[...9 lines deleted...]
-          <t>22/09/2023</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="R460" t="n">
         <v>0</v>
       </c>
       <c r="S460" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T460" t="inlineStr"/>
       <c r="U460" t="inlineStr"/>
       <c r="V460" t="inlineStr"/>
       <c r="W460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>0</v>
       </c>
       <c r="B461" t="n">
         <v>0</v>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>99909454A2</t>
+          <t>ID 4704</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Motta di Livenza (TV) presso ex Distretto – CUP I38I22000180009 CIG 99909454A2 COD. TEC_AZ_044</t>
+          <t>Servizio di manutenzione ordinaria per la piattaforma software amministrativo-contabile aziendale, della ditta EID srl ID 4704.</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H461" t="inlineStr"/>
       <c r="I461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J461" t="inlineStr"/>
       <c r="K461" t="inlineStr"/>
       <c r="L461" t="inlineStr"/>
       <c r="M461" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>07/12/2023 00:00</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
-[...9 lines deleted...]
-          <t>22/09/2023</t>
+          <t>07/12/2029 00:00</t>
         </is>
       </c>
       <c r="R461" t="n">
         <v>0</v>
       </c>
       <c r="S461" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T461" t="inlineStr"/>
       <c r="U461" t="inlineStr"/>
       <c r="V461" t="inlineStr"/>
       <c r="W461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>0</v>
       </c>
       <c r="B462" t="n">
         <v>0</v>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>9955980E97</t>
+          <t>ID 4337</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Montebelluna (TV) presso Ospedale Vecchio Villa Carretta – CUP I98I22000160009 CIG 9955980E97 COD. TEC_AZ_057</t>
+          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H462" t="inlineStr"/>
       <c r="I462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J462" t="inlineStr"/>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>176033065</t>
+        </is>
+      </c>
       <c r="K462" t="inlineStr"/>
       <c r="L462" t="inlineStr"/>
       <c r="M462" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
+          <t>20/11/2029 00:00</t>
         </is>
       </c>
       <c r="O462" t="inlineStr">
         <is>
-          <t>25/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>25/09/2023</t>
+          <t>16/01/2024 15:00</t>
         </is>
       </c>
       <c r="R462" t="n">
-        <v>0</v>
+        <v>756000</v>
       </c>
       <c r="S462" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T462" t="inlineStr"/>
       <c r="U462" t="inlineStr"/>
       <c r="V462" t="inlineStr"/>
       <c r="W462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>0</v>
       </c>
       <c r="B463" t="n">
         <v>0</v>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>9993125bB9E</t>
+          <t>435_2024_EC</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Paese (TV) – CUP I98I22000010009 CIG 9993125B9E COD. TEC_AZ_043</t>
+          <t>Affidamento, mediante procedura telematica MEPA, della fornitura di una colonna videoendoscopica per l'U.O.C. di Gastroenterologia ed Endoscopia Digestiva del P.O. di Conegliano dell'azienda ULSS n. 2 Marca Trevigiana.</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H463" t="inlineStr"/>
       <c r="I463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J463" t="inlineStr"/>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>MEPA - 3838591</t>
+        </is>
+      </c>
       <c r="K463" t="inlineStr"/>
       <c r="L463" t="inlineStr"/>
       <c r="M463" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>09/11/2023 17:16</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
+          <t>09/11/2029 17:16</t>
         </is>
       </c>
       <c r="O463" t="inlineStr">
         <is>
-          <t>25/10/2023 23:59</t>
+          <t>20/11/2023 14:00</t>
         </is>
       </c>
       <c r="Q463" t="inlineStr">
         <is>
-          <t>22/09/2023</t>
+          <t>18/01/2024</t>
         </is>
       </c>
       <c r="R463" t="n">
-        <v>0</v>
+        <v>39987</v>
       </c>
       <c r="S463" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T463" t="inlineStr"/>
       <c r="U463" t="inlineStr"/>
       <c r="V463" t="inlineStr"/>
       <c r="W463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>0</v>
       </c>
       <c r="B464" t="n">
         <v>0</v>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>99814053FA</t>
+          <t>4464</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità presso il Poliambulatorio ”De Gironcoli” di Conegliano (TV) – CUP I28I22000100009 CIG 99814053FA COD. TEC_AZ_051</t>
+          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H464" t="inlineStr"/>
       <c r="I464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J464" t="inlineStr"/>
+      <c r="J464" t="inlineStr">
+        <is>
+          <t>175807449</t>
+        </is>
+      </c>
       <c r="K464" t="inlineStr"/>
       <c r="L464" t="inlineStr"/>
       <c r="M464" t="inlineStr">
         <is>
-          <t>22/09/2023 00:00</t>
+          <t>03/11/2023 14:30</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
-          <t>22/09/2029 00:00</t>
+          <t>03/11/2029 14:30</t>
         </is>
       </c>
       <c r="O464" t="inlineStr">
         <is>
-          <t>22/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>21/09/2023</t>
+          <t>13/11/2023 12:30</t>
         </is>
       </c>
       <c r="R464" t="n">
-        <v>0</v>
+        <v>376710</v>
       </c>
       <c r="S464" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T464" t="inlineStr"/>
       <c r="U464" t="inlineStr"/>
       <c r="V464" t="inlineStr"/>
       <c r="W464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>0</v>
       </c>
       <c r="B465" t="n">
         <v>0</v>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>9995922FC5</t>
+          <t>Z883BA6B3B</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>: PNNR - Realizzazione di una Casa della Comunità a Casier (TV) presso ex Scuole materne di Dosson – CUP I98I22000120009 CIG 9995922FC5 COD. TEC_AZ_046</t>
+          <t>Fornitura e installazione ingresso automatico ridondante presso Emodialisi del Presidio Ospedaliero di Conegliano (TV) – CIG Z883BA6B3B</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H465" t="inlineStr"/>
       <c r="I465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J465" t="inlineStr"/>
       <c r="K465" t="inlineStr"/>
       <c r="L465" t="inlineStr"/>
       <c r="M465" t="inlineStr">
         <is>
-          <t>22/09/2023 00:00</t>
+          <t>29/09/2023 00:00</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
-          <t>22/09/2029 00:00</t>
+          <t>29/09/2029 00:00</t>
         </is>
       </c>
       <c r="O465" t="inlineStr">
         <is>
-          <t>22/10/2023 23:59</t>
+          <t>29/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q465" t="inlineStr">
         <is>
-          <t>22/09/2023</t>
+          <t>28/09/2023</t>
         </is>
       </c>
       <c r="R465" t="n">
         <v>0</v>
       </c>
       <c r="S465" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T465" t="inlineStr"/>
       <c r="U465" t="inlineStr"/>
       <c r="V465" t="inlineStr"/>
       <c r="W465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>0</v>
       </c>
       <c r="B466" t="n">
         <v>0</v>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>996699614C</t>
+          <t>9770678A8C</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Mogliano Veneto (TV) presso la sede comunale del Distretto socio sanitario – CUP I68I22000220009 CIG 996699614C COD. TEC_AZ_047</t>
+          <t>Servizio di bonifica da ordigni esplosivi area del nuovo blocco urgenze ed emergenze presso il Presidio Ospedaliero di Conegliano (TV) – CUP I21B090000390003 CIG 9770678A8C</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H466" t="inlineStr"/>
       <c r="I466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J466" t="inlineStr"/>
       <c r="K466" t="inlineStr"/>
       <c r="L466" t="inlineStr"/>
       <c r="M466" t="inlineStr">
         <is>
-          <t>22/09/2023 00:00</t>
+          <t>29/09/2023 00:00</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
-          <t>22/09/2029 00:00</t>
+          <t>29/09/2029 00:00</t>
         </is>
       </c>
       <c r="O466" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>29/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q466" t="inlineStr">
         <is>
-          <t>22/09/2023</t>
+          <t>28/09/2023</t>
         </is>
       </c>
       <c r="R466" t="n">
         <v>0</v>
       </c>
       <c r="S466" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T466" t="inlineStr"/>
       <c r="U466" t="inlineStr"/>
       <c r="V466" t="inlineStr"/>
       <c r="W466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>0</v>
       </c>
       <c r="B467" t="n">
         <v>0</v>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>995951214E</t>
+          <t>99862711387</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità presso Palazzo Moretti in via Isola di Mezzo a Treviso – CUP I48I22000240009 CIG 995951214E COD. TEC_AZ_048</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità presso il Distretto sanitario di Vittorio Veneto (TV) – CUP I18I22000290009 CIG 9986271387 COD. TEC_AZ_053</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H467" t="inlineStr"/>
       <c r="I467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J467" t="inlineStr"/>
       <c r="K467" t="inlineStr"/>
       <c r="L467" t="inlineStr"/>
       <c r="M467" t="inlineStr">
         <is>
-          <t>22/09/2023 00:00</t>
+          <t>28/09/2023 00:00</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
-          <t>22/09/2029 00:00</t>
+          <t>28/09/2029 00:00</t>
         </is>
       </c>
       <c r="O467" t="inlineStr">
         <is>
-          <t>22/10/2023 23:59</t>
+          <t>28/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q467" t="inlineStr">
         <is>
-          <t>21/09/2023</t>
+          <t>27/09/2023</t>
         </is>
       </c>
       <c r="R467" t="n">
         <v>0</v>
       </c>
       <c r="S467" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T467" t="inlineStr"/>
       <c r="U467" t="inlineStr"/>
       <c r="V467" t="inlineStr"/>
       <c r="W467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>0</v>
       </c>
       <c r="B468" t="n">
         <v>0</v>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>99862924DB</t>
+          <t>ID  VARI</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di un Ospedale di Comunità presso il 3° piano del Blocco A del Presidio Ospedaliero in via Forlanini n. 71 a Vittorio Veneto (TV) – CUP I18I22000300006 CIG 99862924DB COD. TEC_AZ_059</t>
+          <t>Esiti affidamento procedure negoziate mese AGOSTO 2023</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H468" t="inlineStr"/>
       <c r="I468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J468" t="inlineStr"/>
       <c r="K468" t="inlineStr"/>
       <c r="L468" t="inlineStr"/>
       <c r="M468" t="inlineStr">
         <is>
-          <t>21/09/2023 00:00</t>
+          <t>27/09/2023 00:00</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
-          <t>21/09/2029 00:00</t>
+          <t>27/09/2029 00:00</t>
         </is>
       </c>
       <c r="O468" t="inlineStr">
         <is>
-          <t>21/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>21/09/2023</t>
+          <t>27/09/2023 23:59</t>
         </is>
       </c>
       <c r="R468" t="n">
         <v>0</v>
       </c>
       <c r="S468" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T468" t="inlineStr"/>
       <c r="U468" t="inlineStr"/>
       <c r="V468" t="inlineStr"/>
       <c r="W468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>0</v>
       </c>
       <c r="B469" t="n">
         <v>0</v>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>9973491124</t>
+          <t>99813441A4</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità presso l’ex Sede Ser.t di Castelfranco Veneto (TV) – CUP I28I22000150007 CIG 9973491124 COD. TEC_AZ_058</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità nel fabbricato ala est dell’ex Ospedale di Farra di Soligo (TV) – CUP I78I22000160009 CIG 99813441A4 COD. TEC_AZ_052</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H469" t="inlineStr"/>
       <c r="I469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J469" t="inlineStr"/>
       <c r="K469" t="inlineStr"/>
       <c r="L469" t="inlineStr"/>
       <c r="M469" t="inlineStr">
         <is>
-          <t>21/09/2023 00:00</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
-          <t>21/09/2029 00:00</t>
+          <t>26/09/2029 00:00</t>
         </is>
       </c>
       <c r="O469" t="inlineStr">
         <is>
-          <t>21/10/2023 23:59</t>
+          <t>26/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q469" t="inlineStr">
         <is>
-          <t>20/09/2023</t>
+          <t>25/09/2023</t>
         </is>
       </c>
       <c r="R469" t="n">
         <v>0</v>
       </c>
       <c r="S469" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T469" t="inlineStr"/>
       <c r="U469" t="inlineStr"/>
       <c r="V469" t="inlineStr"/>
       <c r="W469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>0</v>
       </c>
       <c r="B470" t="n">
         <v>0</v>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>9989128931</t>
+          <t>996965860B</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità presso ex Asilo di Fiera a Treviso – CUP I48I22000250009 CIG 9989128931 COD. TEC_AZ_049</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità all’ex Ospedale Guicciardini a Valdobbiadene (TV) – CUP I58I22000490006 CIG 996965860B COD. TEC_AZ_055</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H470" t="inlineStr"/>
       <c r="I470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J470" t="inlineStr"/>
       <c r="K470" t="inlineStr"/>
       <c r="L470" t="inlineStr"/>
       <c r="M470" t="inlineStr">
         <is>
-          <t>21/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
-          <t>21/09/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="O470" t="inlineStr">
         <is>
-          <t>21/10/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q470" t="inlineStr">
         <is>
-          <t>20/09/2023</t>
+          <t>25/09/2023</t>
         </is>
       </c>
       <c r="R470" t="n">
         <v>0</v>
       </c>
       <c r="S470" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T470" t="inlineStr"/>
       <c r="U470" t="inlineStr"/>
       <c r="V470" t="inlineStr"/>
       <c r="W470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>0</v>
       </c>
       <c r="B471" t="n">
         <v>0</v>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>9862146456</t>
+          <t>9988756636</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità ad Asolo (TV) presso il corpo sud del Distretto socio sanitario di via Forestuzzo – CUP I28I22000140009 CIG 9862146456 COD. TEC_AZ_056</t>
+          <t>PNNR - Realizzazione di un Ospedale di Comunità a Oderzo (TV) presso il Presidio Ospedaliero in viale Luzzatti n. 45 – CUP I58I22000510006 CIG 9988756636 COD. TEC_AZ_061</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H471" t="inlineStr"/>
       <c r="I471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J471" t="inlineStr"/>
       <c r="K471" t="inlineStr"/>
       <c r="L471" t="inlineStr"/>
       <c r="M471" t="inlineStr">
         <is>
-          <t>20/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
-          <t>20/09/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="O471" t="inlineStr">
         <is>
-          <t>20/10/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q471" t="inlineStr">
         <is>
-          <t>19/09/2023</t>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="R471" t="n">
         <v>0</v>
       </c>
       <c r="S471" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T471" t="inlineStr"/>
       <c r="U471" t="inlineStr"/>
       <c r="V471" t="inlineStr"/>
       <c r="W471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>0</v>
       </c>
       <c r="B472" t="n">
         <v>0</v>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>998890512D</t>
+          <t>99909454A2</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità del Distretto socio sanitario di Villorba (TV) – CUP I98I22000110008 CIG 998890512D COD. TEC_AZ_045</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Motta di Livenza (TV) presso ex Distretto – CUP I38I22000180009 CIG 99909454A2 COD. TEC_AZ_044</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H472" t="inlineStr"/>
       <c r="I472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J472" t="inlineStr"/>
       <c r="K472" t="inlineStr"/>
       <c r="L472" t="inlineStr"/>
       <c r="M472" t="inlineStr">
         <is>
-          <t>20/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
-          <t>20/09/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="O472" t="inlineStr">
         <is>
-          <t>20/10/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q472" t="inlineStr">
         <is>
-          <t>19/09/2023</t>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="R472" t="n">
         <v>0</v>
       </c>
       <c r="S472" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T472" t="inlineStr"/>
       <c r="U472" t="inlineStr"/>
       <c r="V472" t="inlineStr"/>
       <c r="W472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>0</v>
       </c>
       <c r="B473" t="n">
         <v>0</v>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>998247789D</t>
+          <t>9955980E97</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di un Ospedale di Comunità presso il Presidio Ospedaliero di Castelfranco Veneto (TV) 11° piano – CUP I28I22000160007 CIG 998247789D COD. TEC_AZ_060</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Montebelluna (TV) presso Ospedale Vecchio Villa Carretta – CUP I98I22000160009 CIG 9955980E97 COD. TEC_AZ_057</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H473" t="inlineStr"/>
       <c r="I473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J473" t="inlineStr"/>
       <c r="K473" t="inlineStr"/>
       <c r="L473" t="inlineStr"/>
       <c r="M473" t="inlineStr">
         <is>
-          <t>20/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
-          <t>20/09/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="O473" t="inlineStr">
         <is>
-          <t>20/10/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q473" t="inlineStr">
         <is>
-          <t>19/09/2023</t>
+          <t>25/09/2023</t>
         </is>
       </c>
       <c r="R473" t="n">
         <v>0</v>
       </c>
       <c r="S473" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T473" t="inlineStr"/>
       <c r="U473" t="inlineStr"/>
       <c r="V473" t="inlineStr"/>
       <c r="W473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>0</v>
       </c>
       <c r="B474" t="n">
         <v>0</v>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>997334155A</t>
+          <t>9993125bB9E</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Crespano del Grappa (TV) presso ex Ospedale – CUP I58I22000500009 CIG 997334155A COD. TEC_AZ_054</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Paese (TV) – CUP I98I22000010009 CIG 9993125B9E COD. TEC_AZ_043</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H474" t="inlineStr"/>
       <c r="I474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J474" t="inlineStr"/>
       <c r="K474" t="inlineStr"/>
       <c r="L474" t="inlineStr"/>
       <c r="M474" t="inlineStr">
         <is>
-          <t>20/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
-          <t>20/09/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="O474" t="inlineStr">
         <is>
-          <t>20/10/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q474" t="inlineStr">
         <is>
-          <t>19/09/2023</t>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="R474" t="n">
         <v>0</v>
       </c>
       <c r="S474" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T474" t="inlineStr"/>
       <c r="U474" t="inlineStr"/>
       <c r="V474" t="inlineStr"/>
       <c r="W474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>0</v>
       </c>
       <c r="B475" t="n">
         <v>0</v>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>9966960396</t>
+          <t>99697290A4</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Fornitura e posa in opera di segnaletica orizzontale e verticale per i parcheggi presso le strutture del Presidio Ospedaliero di Conegliano (TV) – CUP I29I23000220005 CIG 9966960396</t>
+          <t>PNNR - Realizzazione di un Ospedale di Comunità a Valdobbiadene (TV) – CUP I58I22000520009 CIG 99697290A4 COD. TEC_AZ_063</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Forniture e lavori</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H475" t="inlineStr"/>
       <c r="I475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J475" t="inlineStr"/>
       <c r="K475" t="inlineStr"/>
       <c r="L475" t="inlineStr"/>
       <c r="M475" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
-          <t>14/09/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="O475" t="inlineStr">
         <is>
-          <t>14/10/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q475" t="inlineStr">
         <is>
-          <t>13/09/2023</t>
+          <t>25/09/2023</t>
         </is>
       </c>
       <c r="R475" t="n">
         <v>0</v>
       </c>
       <c r="S475" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T475" t="inlineStr"/>
       <c r="U475" t="inlineStr"/>
       <c r="V475" t="inlineStr"/>
       <c r="W475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>0</v>
       </c>
       <c r="B476" t="n">
         <v>0</v>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Protocolli vari</t>
+          <t>9946499E9F</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>Elenco affidamenti primo semestre 2023</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Codognè (TV) presso ex Caserma NATO in via G. Ancillotto n. 20 – CUP I98I22000140009 CIG 9946499E9F COD. TEC_AZ_050</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H476" t="inlineStr"/>
       <c r="I476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J476" t="inlineStr"/>
       <c r="K476" t="inlineStr"/>
       <c r="L476" t="inlineStr"/>
       <c r="M476" t="inlineStr">
         <is>
-          <t>06/09/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
-          <t>06/09/2029 00:00</t>
+          <t>31/12/2029 00:00</t>
         </is>
       </c>
       <c r="O476" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>25/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q476" t="inlineStr">
+        <is>
+          <t>25/09/2023</t>
         </is>
       </c>
       <c r="R476" t="n">
         <v>0</v>
       </c>
       <c r="S476" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T476" t="inlineStr"/>
       <c r="U476" t="inlineStr"/>
       <c r="V476" t="inlineStr"/>
       <c r="W476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>0</v>
       </c>
       <c r="B477" t="n">
         <v>0</v>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>9838189A63</t>
+          <t>996699614C</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>Fornitura di telecamere e assistenza tecnica per la configurazione del sistema di acquisizione e archiviazione delle immagini per il completamento del sistema di videosorveglianza negli edifici 29, 30 e 31 del Presidio Ospedaliero di Treviso - CUP I46F23000050005 - CIG 9838189A63</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Mogliano Veneto (TV) presso la sede comunale del Distretto socio sanitario – CUP I68I22000220009 CIG 996699614C COD. TEC_AZ_047</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H477" t="inlineStr"/>
       <c r="I477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J477" t="inlineStr"/>
       <c r="K477" t="inlineStr"/>
       <c r="L477" t="inlineStr"/>
       <c r="M477" t="inlineStr">
         <is>
-          <t>25/08/2023 00:00</t>
+          <t>22/09/2023 00:00</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
-          <t>25/08/2029 00:00</t>
+          <t>22/09/2029 00:00</t>
         </is>
       </c>
       <c r="O477" t="inlineStr">
         <is>
-          <t>25/09/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="Q477" t="inlineStr">
         <is>
-          <t>25/08/2023</t>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="R477" t="n">
         <v>0</v>
       </c>
       <c r="S477" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T477" t="inlineStr"/>
       <c r="U477" t="inlineStr"/>
       <c r="V477" t="inlineStr"/>
       <c r="W477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>0</v>
       </c>
       <c r="B478" t="n">
         <v>0</v>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>ID VARI</t>
+          <t>9995922FC5</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese LUGLIO 2023</t>
+          <t>: PNNR - Realizzazione di una Casa della Comunità a Casier (TV) presso ex Scuole materne di Dosson – CUP I98I22000120009 CIG 9995922FC5 COD. TEC_AZ_046</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H478" t="inlineStr"/>
       <c r="I478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J478" t="inlineStr"/>
       <c r="K478" t="inlineStr"/>
       <c r="L478" t="inlineStr"/>
       <c r="M478" t="inlineStr">
         <is>
-          <t>25/08/2023 00:00</t>
+          <t>22/09/2023 00:00</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
-          <t>25/08/2029 00:00</t>
+          <t>22/09/2029 00:00</t>
         </is>
       </c>
       <c r="O478" t="inlineStr">
         <is>
-          <t>25/08/2023 23:59</t>
+          <t>22/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q478" t="inlineStr">
+        <is>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="R478" t="n">
         <v>0</v>
       </c>
       <c r="S478" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T478" t="inlineStr"/>
       <c r="U478" t="inlineStr"/>
       <c r="V478" t="inlineStr"/>
       <c r="W478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>0</v>
       </c>
       <c r="B479" t="n">
         <v>0</v>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>ID 4488</t>
+          <t>995951214E</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI NOLEGGIO FULL-SERVICE DI RISCUOTITRICI AUTOMATICHE PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (DISTRETTI DI TREVISO ED ASOLO) PER IL PERIODO DI 36 MESI.</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità presso Palazzo Moretti in via Isola di Mezzo a Treviso – CUP I48I22000240009 CIG 995951214E COD. TEC_AZ_048</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H479" t="inlineStr"/>
       <c r="I479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J479" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J479" t="inlineStr"/>
       <c r="K479" t="inlineStr"/>
       <c r="L479" t="inlineStr"/>
       <c r="M479" t="inlineStr">
         <is>
-          <t>17/08/2023 00:00</t>
+          <t>22/09/2023 00:00</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
-          <t>17/08/2029 00:00</t>
+          <t>22/09/2029 00:00</t>
         </is>
       </c>
       <c r="O479" t="inlineStr">
         <is>
-          <t>06/12/2024 17:00</t>
+          <t>22/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q479" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>21/09/2023</t>
         </is>
       </c>
       <c r="R479" t="n">
-        <v>1457982.6</v>
+        <v>0</v>
       </c>
       <c r="S479" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T479" t="inlineStr"/>
       <c r="U479" t="inlineStr"/>
       <c r="V479" t="inlineStr"/>
       <c r="W479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>0</v>
       </c>
       <c r="B480" t="n">
         <v>0</v>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>ID 4316 4465 4512 4584 4661 4664 4666 4667 4668 4694 4726</t>
+          <t>99814053FA</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>ESITO AFFIDAMENTI PROCEDURE SOTTO SOGLIA MESE DI GIUGNO 2023</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità presso il Poliambulatorio ”De Gironcoli” di Conegliano (TV) – CUP I28I22000100009 CIG 99814053FA COD. TEC_AZ_051</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H480" t="inlineStr"/>
       <c r="I480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J480" t="inlineStr"/>
       <c r="K480" t="inlineStr"/>
       <c r="L480" t="inlineStr"/>
       <c r="M480" t="inlineStr">
         <is>
-          <t>25/07/2023 00:00</t>
+          <t>22/09/2023 00:00</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
-          <t>25/07/2029 00:00</t>
+          <t>22/09/2029 00:00</t>
         </is>
       </c>
       <c r="O480" t="inlineStr">
         <is>
-          <t>25/07/2023 23:59</t>
+          <t>22/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q480" t="inlineStr">
+        <is>
+          <t>21/09/2023</t>
         </is>
       </c>
       <c r="R480" t="n">
         <v>0</v>
       </c>
       <c r="S480" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T480" t="inlineStr"/>
       <c r="U480" t="inlineStr"/>
       <c r="V480" t="inlineStr"/>
       <c r="W480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>0</v>
       </c>
       <c r="B481" t="n">
         <v>0</v>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>ZD23B152F4</t>
+          <t>9973491124</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>Fornitura e posa in opera di struttura di sostegno macchina UTA a copertura del fabbricato Farmacia presso il Presidio Ospedaliero di Vittorio Veneto (TV) – CIG ZD23B152F4</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità presso l’ex Sede Ser.t di Castelfranco Veneto (TV) – CUP I28I22000150007 CIG 9973491124 COD. TEC_AZ_058</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H481" t="inlineStr"/>
       <c r="I481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J481" t="inlineStr"/>
       <c r="K481" t="inlineStr"/>
       <c r="L481" t="inlineStr"/>
       <c r="M481" t="inlineStr">
         <is>
-          <t>20/07/2023 00:00</t>
+          <t>21/09/2023 00:00</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
-          <t>20/07/2029 00:00</t>
+          <t>21/09/2029 00:00</t>
         </is>
       </c>
       <c r="O481" t="inlineStr">
         <is>
-          <t>20/08/2023 23:59</t>
+          <t>21/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q481" t="inlineStr">
         <is>
-          <t>20/07/2023</t>
+          <t>20/09/2023</t>
         </is>
       </c>
       <c r="R481" t="n">
         <v>0</v>
       </c>
       <c r="S481" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T481" t="inlineStr"/>
       <c r="U481" t="inlineStr"/>
       <c r="V481" t="inlineStr"/>
       <c r="W481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>0</v>
       </c>
       <c r="B482" t="n">
         <v>0</v>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>983730835F</t>
+          <t>9989128931</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>Collaudo statico delle strutture, relativamente ai lavori per la realizzazione di un nuovo edificio per l’area critica del Presidio Ospedaliero di Conegliano (TV) - CUP I21B09000390003 - CIG 983730835F</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità presso ex Asilo di Fiera a Treviso – CUP I48I22000250009 CIG 9989128931 COD. TEC_AZ_049</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H482" t="inlineStr"/>
       <c r="I482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J482" t="inlineStr"/>
       <c r="K482" t="inlineStr"/>
       <c r="L482" t="inlineStr"/>
       <c r="M482" t="inlineStr">
         <is>
-          <t>20/07/2023 00:00</t>
+          <t>21/09/2023 00:00</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
-          <t>20/07/2029 00:00</t>
+          <t>21/09/2029 00:00</t>
         </is>
       </c>
       <c r="O482" t="inlineStr">
         <is>
-          <t>20/08/2023 23:59</t>
+          <t>21/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q482" t="inlineStr">
         <is>
-          <t>20/07/2023</t>
+          <t>20/09/2023</t>
         </is>
       </c>
       <c r="R482" t="n">
         <v>0</v>
       </c>
       <c r="S482" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T482" t="inlineStr"/>
       <c r="U482" t="inlineStr"/>
       <c r="V482" t="inlineStr"/>
       <c r="W482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>0</v>
       </c>
       <c r="B483" t="n">
         <v>0</v>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>4455</t>
+          <t>99862924DB</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>aderire all’aggiudicazione della fornitura di “elettrodi per monitoraggio lotti deserti”, di cui alla deliberazione del Direttore Generale di Azienda Zero n. 146 del 16.3.2023. ID 4455</t>
+          <t>PNNR - Realizzazione di un Ospedale di Comunità presso il 3° piano del Blocco A del Presidio Ospedaliero in via Forlanini n. 71 a Vittorio Veneto (TV) – CUP I18I22000300006 CIG 99862924DB COD. TEC_AZ_059</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H483" t="inlineStr"/>
       <c r="I483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J483" t="inlineStr"/>
       <c r="K483" t="inlineStr"/>
       <c r="L483" t="inlineStr"/>
       <c r="M483" t="inlineStr">
         <is>
-          <t>30/06/2023 00:00</t>
+          <t>21/09/2023 00:00</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
-          <t>30/06/2029 00:00</t>
+          <t>21/09/2029 00:00</t>
         </is>
       </c>
       <c r="O483" t="inlineStr">
         <is>
-          <t>07/06/2026 00:00</t>
+          <t>21/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q483" t="inlineStr">
+        <is>
+          <t>21/09/2023</t>
         </is>
       </c>
       <c r="R483" t="n">
-        <v>121380</v>
+        <v>0</v>
       </c>
       <c r="S483" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T483" t="inlineStr"/>
       <c r="U483" t="inlineStr"/>
       <c r="V483" t="inlineStr"/>
       <c r="W483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>0</v>
       </c>
       <c r="B484" t="n">
         <v>0</v>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>ID 4460</t>
+          <t>998890512D</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER I SOFTWARE DELL’ANAGRAFE SANITARIA, DEL SISTEMA INFORMATIVO OSPEDALIERO E DELLE INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA. ID 4460</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità del Distretto socio sanitario di Villorba (TV) – CUP I98I22000110008 CIG 998890512D COD. TEC_AZ_045</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H484" t="inlineStr"/>
       <c r="I484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J484" t="inlineStr"/>
       <c r="K484" t="inlineStr"/>
       <c r="L484" t="inlineStr"/>
       <c r="M484" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>20/09/2023 00:00</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
-          <t>29/06/2029 00:00</t>
+          <t>20/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O484" t="inlineStr">
+        <is>
+          <t>20/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q484" t="inlineStr">
+        <is>
+          <t>19/09/2023</t>
         </is>
       </c>
       <c r="R484" t="n">
-        <v>546432.9</v>
+        <v>0</v>
       </c>
       <c r="S484" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T484" t="inlineStr"/>
       <c r="U484" t="inlineStr"/>
       <c r="V484" t="inlineStr"/>
       <c r="W484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>0</v>
       </c>
       <c r="B485" t="n">
         <v>0</v>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>97398423E2</t>
+          <t>9862146456</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità presso l’ex sede Sert di Castelfranco Veneto (TV) (CUP I28I22000150007, CIG 97398423E2 TEC_ AZ_058)</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità ad Asolo (TV) presso il corpo sud del Distretto socio sanitario di via Forestuzzo – CUP I28I22000140009 CIG 9862146456 COD. TEC_AZ_056</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H485" t="inlineStr"/>
       <c r="I485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J485" t="inlineStr"/>
       <c r="K485" t="inlineStr"/>
       <c r="L485" t="inlineStr"/>
       <c r="M485" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>20/09/2023 00:00</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>20/09/2029 00:00</t>
         </is>
       </c>
       <c r="O485" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>20/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q485" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>19/09/2023</t>
         </is>
       </c>
       <c r="R485" t="n">
         <v>0</v>
       </c>
       <c r="S485" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T485" t="inlineStr"/>
       <c r="U485" t="inlineStr"/>
       <c r="V485" t="inlineStr"/>
       <c r="W485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>0</v>
       </c>
       <c r="B486" t="n">
         <v>0</v>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>973276970E</t>
+          <t>998247789D</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una Casa della Comunità a Codognè (TV) presso ex caserma NATO in via G. Ancillotto (CUP I98I22000140009, CIG 973276970E TEC_ AZ_050)</t>
+          <t>PNNR - Realizzazione di un Ospedale di Comunità presso il Presidio Ospedaliero di Castelfranco Veneto (TV) 11° piano – CUP I28I22000160007 CIG 998247789D COD. TEC_AZ_060</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H486" t="inlineStr"/>
       <c r="I486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J486" t="inlineStr"/>
       <c r="K486" t="inlineStr"/>
       <c r="L486" t="inlineStr"/>
       <c r="M486" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>20/09/2023 00:00</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>20/09/2029 00:00</t>
         </is>
       </c>
       <c r="O486" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>20/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q486" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>19/09/2023</t>
         </is>
       </c>
       <c r="R486" t="n">
         <v>0</v>
       </c>
       <c r="S486" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T486" t="inlineStr"/>
       <c r="U486" t="inlineStr"/>
       <c r="V486" t="inlineStr"/>
       <c r="W486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>0</v>
       </c>
       <c r="B487" t="n">
         <v>0</v>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>9740893731</t>
+          <t>997334155A</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di un Ospedale di Comunità e di una Casa della Comunità a Valdobbiadene – demolizione e ricostruzione ex padiglione degenze Guicciardini (TV) (CUP I58I22000520009, CIG 9740893731 TEC_ AZ_063)</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Crespano del Grappa (TV) presso ex Ospedale – CUP I58I22000500009 CIG 997334155A COD. TEC_AZ_054</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H487" t="inlineStr"/>
       <c r="I487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J487" t="inlineStr"/>
       <c r="K487" t="inlineStr"/>
       <c r="L487" t="inlineStr"/>
       <c r="M487" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>20/09/2023 00:00</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>20/09/2029 00:00</t>
         </is>
       </c>
       <c r="O487" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>20/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q487" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>19/09/2023</t>
         </is>
       </c>
       <c r="R487" t="n">
         <v>0</v>
       </c>
       <c r="S487" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T487" t="inlineStr"/>
       <c r="U487" t="inlineStr"/>
       <c r="V487" t="inlineStr"/>
       <c r="W487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>0</v>
       </c>
       <c r="B488" t="n">
         <v>0</v>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>9738591B84</t>
+          <t>9966960396</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità nel Distretto di Motta di Livenza (TV) (CUP I38I22000180009, CIG 9738591B84 TEC_ AZ_044)</t>
+          <t>Fornitura e posa in opera di segnaletica orizzontale e verticale per i parcheggi presso le strutture del Presidio Ospedaliero di Conegliano (TV) – CUP I29I23000220005 CIG 9966960396</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e lavori</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H488" t="inlineStr"/>
       <c r="I488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J488" t="inlineStr"/>
       <c r="K488" t="inlineStr"/>
       <c r="L488" t="inlineStr"/>
       <c r="M488" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>14/09/2029 00:00</t>
         </is>
       </c>
       <c r="O488" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>14/10/2023 23:59</t>
         </is>
       </c>
       <c r="Q488" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>13/09/2023</t>
         </is>
       </c>
       <c r="R488" t="n">
         <v>0</v>
       </c>
       <c r="S488" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T488" t="inlineStr"/>
       <c r="U488" t="inlineStr"/>
       <c r="V488" t="inlineStr"/>
       <c r="W488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>0</v>
       </c>
       <c r="B489" t="n">
         <v>0</v>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>97404487F7</t>
+          <t>Protocolli vari</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una Casa della Comunità a Crespano del Grappa, sede ex ospedale, comune di Pieve del Grappa (TV) (CUP I58I22000500009, CIG 97404487F7 TEC_ AZ_054)</t>
+          <t>Elenco affidamenti primo semestre 2023</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H489" t="inlineStr"/>
       <c r="I489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J489" t="inlineStr"/>
       <c r="K489" t="inlineStr"/>
       <c r="L489" t="inlineStr"/>
       <c r="M489" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>06/09/2023 00:00</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>06/09/2029 00:00</t>
         </is>
       </c>
       <c r="O489" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
-[...4 lines deleted...]
-          <t>20/06/2023</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="R489" t="n">
         <v>0</v>
       </c>
       <c r="S489" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T489" t="inlineStr"/>
       <c r="U489" t="inlineStr"/>
       <c r="V489" t="inlineStr"/>
       <c r="W489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>0</v>
       </c>
       <c r="B490" t="n">
         <v>0</v>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>93030152D7</t>
+          <t>ID VARI</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R., lavori di realizzazione di una nuova Casa della Comunità a Montebelluna presso ospedale vecchio Villa Caretta CUP I98I22000160009 -  CIG 93030152D7  -  TEC_AZ_057.</t>
+          <t>Esiti affidamento procedure negoziate mese LUGLIO 2023</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H490" t="inlineStr"/>
       <c r="I490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J490" t="inlineStr"/>
       <c r="K490" t="inlineStr"/>
       <c r="L490" t="inlineStr"/>
       <c r="M490" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>25/08/2029 00:00</t>
         </is>
       </c>
       <c r="O490" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
-[...4 lines deleted...]
-          <t>19/06/2023</t>
+          <t>25/08/2023 23:59</t>
         </is>
       </c>
       <c r="R490" t="n">
         <v>0</v>
       </c>
       <c r="S490" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T490" t="inlineStr"/>
       <c r="U490" t="inlineStr"/>
       <c r="V490" t="inlineStr"/>
       <c r="W490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>0</v>
       </c>
       <c r="B491" t="n">
         <v>0</v>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>9735416F6B</t>
+          <t>9838189A63</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità ai Poliambulatori De Gironcoli a Conegliano (TV) (CUP I28I22000100009, CIG 9735416F6B TEC_ AZ_051)</t>
+          <t>Fornitura di telecamere e assistenza tecnica per la configurazione del sistema di acquisizione e archiviazione delle immagini per il completamento del sistema di videosorveglianza negli edifici 29, 30 e 31 del Presidio Ospedaliero di Treviso - CUP I46F23000050005 - CIG 9838189A63</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H491" t="inlineStr"/>
       <c r="I491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J491" t="inlineStr"/>
       <c r="K491" t="inlineStr"/>
       <c r="L491" t="inlineStr"/>
       <c r="M491" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>25/08/2029 00:00</t>
         </is>
       </c>
       <c r="O491" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>25/09/2023 23:59</t>
         </is>
       </c>
       <c r="Q491" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>25/08/2023</t>
         </is>
       </c>
       <c r="R491" t="n">
         <v>0</v>
       </c>
       <c r="S491" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T491" t="inlineStr"/>
       <c r="U491" t="inlineStr"/>
       <c r="V491" t="inlineStr"/>
       <c r="W491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>0</v>
       </c>
       <c r="B492" t="n">
         <v>0</v>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>9737500733</t>
+          <t>ID 4488</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di ristrutturazione dell’ex scuola primaria per la realizzazione di una nuova Casa della Comunità a Paese (TV) (CUP I98I22000100009, CIG 9737500733 TEC_ AZ_043)</t>
+          <t>GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI NOLEGGIO FULL-SERVICE DI RISCUOTITRICI AUTOMATICHE PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA (DISTRETTI DI TREVISO ED ASOLO) PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H492" t="inlineStr"/>
       <c r="I492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J492" t="inlineStr"/>
+      <c r="J492" t="inlineStr">
+        <is>
+          <t>190700154</t>
+        </is>
+      </c>
       <c r="K492" t="inlineStr"/>
       <c r="L492" t="inlineStr"/>
       <c r="M492" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>17/08/2023 00:00</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>17/08/2029 00:00</t>
         </is>
       </c>
       <c r="O492" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>06/12/2024 17:00</t>
         </is>
       </c>
       <c r="Q492" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="R492" t="n">
-        <v>0</v>
+        <v>1457982.6</v>
       </c>
       <c r="S492" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T492" t="inlineStr"/>
       <c r="U492" t="inlineStr"/>
       <c r="V492" t="inlineStr"/>
       <c r="W492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>0</v>
       </c>
       <c r="B493" t="n">
         <v>0</v>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>9739988C5B</t>
+          <t>ID 4316 4465 4512 4584 4661 4664 4666 4667 4668 4694 4726</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità a Montebelluna (TV) presso ospedale vecchio Villa Carretta (CUP I98I22000160009, CIG 9739988C5B TEC_ AZ_057)</t>
+          <t>ESITO AFFIDAMENTI PROCEDURE SOTTO SOGLIA MESE DI GIUGNO 2023</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H493" t="inlineStr"/>
       <c r="I493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J493" t="inlineStr"/>
       <c r="K493" t="inlineStr"/>
       <c r="L493" t="inlineStr"/>
       <c r="M493" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>25/07/2023 00:00</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>25/07/2029 00:00</t>
         </is>
       </c>
       <c r="O493" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
-[...4 lines deleted...]
-          <t>20/06/2023</t>
+          <t>25/07/2023 23:59</t>
         </is>
       </c>
       <c r="R493" t="n">
         <v>0</v>
       </c>
       <c r="S493" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T493" t="inlineStr"/>
       <c r="U493" t="inlineStr"/>
       <c r="V493" t="inlineStr"/>
       <c r="W493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>0</v>
       </c>
       <c r="B494" t="n">
         <v>0</v>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>973901596A</t>
+          <t>983730835F</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità a Treviso – ristrutturazione Palazzo Moretti (CUP I48I22000240009, CIG 973901596A TEC_ AZ_048)</t>
+          <t>Collaudo statico delle strutture, relativamente ai lavori per la realizzazione di un nuovo edificio per l’area critica del Presidio Ospedaliero di Conegliano (TV) - CUP I21B09000390003 - CIG 983730835F</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H494" t="inlineStr"/>
       <c r="I494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J494" t="inlineStr"/>
       <c r="K494" t="inlineStr"/>
       <c r="L494" t="inlineStr"/>
       <c r="M494" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>20/07/2023 00:00</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>20/07/2029 00:00</t>
         </is>
       </c>
       <c r="O494" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>20/08/2023 23:59</t>
         </is>
       </c>
       <c r="Q494" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>20/07/2023</t>
         </is>
       </c>
       <c r="R494" t="n">
         <v>0</v>
       </c>
       <c r="S494" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T494" t="inlineStr"/>
       <c r="U494" t="inlineStr"/>
       <c r="V494" t="inlineStr"/>
       <c r="W494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>0</v>
       </c>
       <c r="B495" t="n">
         <v>0</v>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>9738822A25</t>
+          <t>ZD23B152F4</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di un Ospedale di Comunità a Oderzo (TV) (CUP I58I22000510006, CIG 9738822A25 TEC_ AZ_061)</t>
+          <t>Fornitura e posa in opera di struttura di sostegno macchina UTA a copertura del fabbricato Farmacia presso il Presidio Ospedaliero di Vittorio Veneto (TV) – CIG ZD23B152F4</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H495" t="inlineStr"/>
       <c r="I495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J495" t="inlineStr"/>
       <c r="K495" t="inlineStr"/>
       <c r="L495" t="inlineStr"/>
       <c r="M495" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>20/07/2023 00:00</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>20/07/2029 00:00</t>
         </is>
       </c>
       <c r="O495" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>20/08/2023 23:59</t>
         </is>
       </c>
       <c r="Q495" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>20/07/2023</t>
         </is>
       </c>
       <c r="R495" t="n">
         <v>0</v>
       </c>
       <c r="S495" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T495" t="inlineStr"/>
       <c r="U495" t="inlineStr"/>
       <c r="V495" t="inlineStr"/>
       <c r="W495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>0</v>
       </c>
       <c r="B496" t="n">
         <v>0</v>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>97355741D2</t>
+          <t>4455</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità nel fabbricato ala est dell’ex Ospedale di Farra di Soligo (TV) (CUP I78I22000160009, CIG 97355741D2 TEC_ AZ_052)</t>
+          <t>aderire all’aggiudicazione della fornitura di “elettrodi per monitoraggio lotti deserti”, di cui alla deliberazione del Direttore Generale di Azienda Zero n. 146 del 16.3.2023. ID 4455</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H496" t="inlineStr"/>
       <c r="I496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J496" t="inlineStr"/>
       <c r="K496" t="inlineStr"/>
       <c r="L496" t="inlineStr"/>
       <c r="M496" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>30/06/2023 00:00</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
+          <t>30/06/2029 00:00</t>
         </is>
       </c>
       <c r="O496" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
-[...4 lines deleted...]
-          <t>20/06/2023</t>
+          <t>07/06/2026 00:00</t>
         </is>
       </c>
       <c r="R496" t="n">
-        <v>0</v>
+        <v>121380</v>
       </c>
       <c r="S496" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T496" t="inlineStr"/>
       <c r="U496" t="inlineStr"/>
       <c r="V496" t="inlineStr"/>
       <c r="W496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>0</v>
       </c>
       <c r="B497" t="n">
         <v>0</v>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>9739318377</t>
+          <t>ID 4460</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di ristrutturazione della sede comunale del distretto socio sanitario per la realizzazione di una nuova Casa della Comunità a Mogliano Veneto (TV) (CUP I68I22000220009, CIG 9739318377 TEC_ AZ_047)</t>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA E SUPPORTO SPECIALISTICO PER I SOFTWARE DELL’ANAGRAFE SANITARIA, DEL SISTEMA INFORMATIVO OSPEDALIERO E DELLE INTEGRAZIONI HL7 DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA. ID 4460</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H497" t="inlineStr"/>
       <c r="I497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J497" t="inlineStr"/>
       <c r="K497" t="inlineStr"/>
       <c r="L497" t="inlineStr"/>
       <c r="M497" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
-          <t>20/06/2029 00:00</t>
-[...9 lines deleted...]
-          <t>20/06/2023</t>
+          <t>29/06/2029 00:00</t>
         </is>
       </c>
       <c r="R497" t="n">
-        <v>0</v>
+        <v>546432.9</v>
       </c>
       <c r="S497" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T497" t="inlineStr"/>
       <c r="U497" t="inlineStr"/>
       <c r="V497" t="inlineStr"/>
       <c r="W497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>0</v>
       </c>
       <c r="B498" t="n">
         <v>0</v>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>9739612614</t>
+          <t>9735684C95</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione definitiva ed esecutiva - P.N.R.R. - lavori di manutenzione ordinaria e straordinaria del Corpo Sud del Distretto Socio Sanitario di Asolo (TV) per la realizzazione di una nuova Casa della Comunità (CUP I28I22000140009, CIG 9739612614 TEC_ AZ_056)</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione dell’Ospedale di Comunità’ presso il Presidio Ospedaliero di Vittorio Veneto (TV) (CUP I18I22000300006, CIG 9735684C95 TEC_ AZ_059)</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H498" t="inlineStr"/>
       <c r="I498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J498" t="inlineStr"/>
       <c r="K498" t="inlineStr"/>
       <c r="L498" t="inlineStr"/>
       <c r="M498" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
@@ -32746,56 +32681,56 @@
           <t>20/06/2023</t>
         </is>
       </c>
       <c r="R498" t="n">
         <v>0</v>
       </c>
       <c r="S498" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T498" t="inlineStr"/>
       <c r="U498" t="inlineStr"/>
       <c r="V498" t="inlineStr"/>
       <c r="W498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>0</v>
       </c>
       <c r="B499" t="n">
         <v>0</v>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>9735684C95</t>
+          <t>9739318377</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione dell’Ospedale di Comunità’ presso il Presidio Ospedaliero di Vittorio Veneto (TV) (CUP I18I22000300006, CIG 9735684C95 TEC_ AZ_059)</t>
+          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di ristrutturazione della sede comunale del distretto socio sanitario per la realizzazione di una nuova Casa della Comunità a Mogliano Veneto (TV) (CUP I68I22000220009, CIG 9739318377 TEC_ AZ_047)</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H499" t="inlineStr"/>
       <c r="I499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J499" t="inlineStr"/>
       <c r="K499" t="inlineStr"/>
       <c r="L499" t="inlineStr"/>
       <c r="M499" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
@@ -32815,125 +32750,125 @@
           <t>20/06/2023</t>
         </is>
       </c>
       <c r="R499" t="n">
         <v>0</v>
       </c>
       <c r="S499" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T499" t="inlineStr"/>
       <c r="U499" t="inlineStr"/>
       <c r="V499" t="inlineStr"/>
       <c r="W499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>0</v>
       </c>
       <c r="B500" t="n">
         <v>0</v>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>9738493AA5</t>
+          <t>93030152D7</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità alle ex scuole elementari di Dosson di Casier (TV) (CUP I98I22000120009, CIG 9738493AA5 TEC_ AZ_046)</t>
+          <t>Piano regionale di attuazione del P.N.R.R., lavori di realizzazione di una nuova Casa della Comunità a Montebelluna presso ospedale vecchio Villa Caretta CUP I98I22000160009 -  CIG 93030152D7  -  TEC_AZ_057.</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H500" t="inlineStr"/>
       <c r="I500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J500" t="inlineStr"/>
       <c r="K500" t="inlineStr"/>
       <c r="L500" t="inlineStr"/>
       <c r="M500" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
           <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O500" t="inlineStr">
         <is>
           <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q500" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
+          <t>19/06/2023</t>
         </is>
       </c>
       <c r="R500" t="n">
         <v>0</v>
       </c>
       <c r="S500" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T500" t="inlineStr"/>
       <c r="U500" t="inlineStr"/>
       <c r="V500" t="inlineStr"/>
       <c r="W500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>0</v>
       </c>
       <c r="B501" t="n">
         <v>0</v>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>9738729D65</t>
+          <t>9735416F6B</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità all’ex Asilo di Fiera a Treviso (CUP I48I22000250009, CIG 9738729D65 TEC_ AZ_049)</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità ai Poliambulatori De Gironcoli a Conegliano (TV) (CUP I28I22000100009, CIG 9735416F6B TEC_ AZ_051)</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H501" t="inlineStr"/>
       <c r="I501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J501" t="inlineStr"/>
       <c r="K501" t="inlineStr"/>
       <c r="L501" t="inlineStr"/>
       <c r="M501" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
@@ -32953,12176 +32888,12664 @@
           <t>20/06/2023</t>
         </is>
       </c>
       <c r="R501" t="n">
         <v>0</v>
       </c>
       <c r="S501" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T501" t="inlineStr"/>
       <c r="U501" t="inlineStr"/>
       <c r="V501" t="inlineStr"/>
       <c r="W501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>0</v>
       </c>
       <c r="B502" t="n">
         <v>0</v>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>ID 4686 4696 4753 4457 4315 4484 4481 4483 4067</t>
+          <t>9737500733</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>ESITO AFFIDAMENTI PROCEDURE SOTTO SOGLIA - MESE DI MAGGIO 2023</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di ristrutturazione dell’ex scuola primaria per la realizzazione di una nuova Casa della Comunità a Paese (TV) (CUP I98I22000100009, CIG 9737500733 TEC_ AZ_043)</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H502" t="inlineStr"/>
       <c r="I502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J502" t="inlineStr"/>
       <c r="K502" t="inlineStr"/>
       <c r="L502" t="inlineStr"/>
       <c r="M502" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
           <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O502" t="inlineStr">
         <is>
-          <t>20/06/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q502" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R502" t="n">
         <v>0</v>
       </c>
       <c r="S502" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T502" t="inlineStr"/>
       <c r="U502" t="inlineStr"/>
       <c r="V502" t="inlineStr"/>
       <c r="W502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>0</v>
       </c>
       <c r="B503" t="n">
         <v>0</v>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>937547785E</t>
+          <t>9739988C5B</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R., lavori per la realizzazione di un nuovo Ospedale di Comunità presso il P.O. Castelfranco Veneto CIG 937547785E COD.TEC_AZ_60 CUP I28I2200160007</t>
+          <t>Affidamento del servizio di verifica della progettazione definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità a Montebelluna (TV) presso ospedale vecchio Villa Carretta (CUP I98I22000160009, CIG 9739988C5B TEC_ AZ_057)</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H503" t="inlineStr"/>
       <c r="I503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J503" t="inlineStr"/>
       <c r="K503" t="inlineStr"/>
       <c r="L503" t="inlineStr"/>
       <c r="M503" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
-          <t>19/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O503" t="inlineStr">
         <is>
-          <t>19/07/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q503" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R503" t="n">
         <v>0</v>
       </c>
       <c r="S503" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T503" t="inlineStr"/>
       <c r="U503" t="inlineStr"/>
       <c r="V503" t="inlineStr"/>
       <c r="W503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>0</v>
       </c>
       <c r="B504" t="n">
         <v>0</v>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>9352993DFA</t>
+          <t>973901596A</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R., lavori per la realizzazione di un Ospedale di Comunità presso il P.O. Vittorio Veneto CIG 9352993DFA COD. TEC_AZ_059 CUP 18I22000300006.</t>
+          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità a Treviso – ristrutturazione Palazzo Moretti (CUP I48I22000240009, CIG 973901596A TEC_ AZ_048)</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H504" t="inlineStr"/>
       <c r="I504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J504" t="inlineStr"/>
       <c r="K504" t="inlineStr"/>
       <c r="L504" t="inlineStr"/>
       <c r="M504" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
-          <t>19/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O504" t="inlineStr">
         <is>
-          <t>19/07/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q504" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R504" t="n">
         <v>0</v>
       </c>
       <c r="S504" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T504" t="inlineStr"/>
       <c r="U504" t="inlineStr"/>
       <c r="V504" t="inlineStr"/>
       <c r="W504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>0</v>
       </c>
       <c r="B505" t="n">
         <v>0</v>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>9507015CF4</t>
+          <t>97398423E2</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R., lavori per la realizzazione di un nuovo Ospedale di Comunità presso il P.O. Oderzo CIG 9507015CF4 COD. TEC_AZ_61 CUP I58I22000510006.</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità presso l’ex sede Sert di Castelfranco Veneto (TV) (CUP I28I22000150007, CIG 97398423E2 TEC_ AZ_058)</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H505" t="inlineStr"/>
       <c r="I505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J505" t="inlineStr"/>
       <c r="K505" t="inlineStr"/>
       <c r="L505" t="inlineStr"/>
       <c r="M505" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
-          <t>19/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O505" t="inlineStr">
         <is>
-          <t>19/07/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q505" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R505" t="n">
         <v>0</v>
       </c>
       <c r="S505" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T505" t="inlineStr"/>
       <c r="U505" t="inlineStr"/>
       <c r="V505" t="inlineStr"/>
       <c r="W505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>0</v>
       </c>
       <c r="B506" t="n">
         <v>0</v>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>ESI-SOC-011</t>
+          <t>97355741D2</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>PROGETTUALITÀ DENOMINATA FACCIO CENTRO PER LA REALIZZAZIONE DEL MODELLO DI INTERVENTO IN MATERIA DI VITA INDIPENDENTE E INCLUSIONE SOCIALE E RELAZIONALE DELLE PERSONE CON DISABILITÀ NEL DISTRETTO DI PIEVEDI SOLIGO. AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità nel fabbricato ala est dell’ex Ospedale di Farra di Soligo (TV) (CUP I78I22000160009, CIG 97355741D2 TEC_ AZ_052)</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H506" t="inlineStr"/>
       <c r="I506" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J506" t="inlineStr"/>
       <c r="K506" t="inlineStr"/>
       <c r="L506" t="inlineStr"/>
       <c r="M506" t="inlineStr">
         <is>
-          <t>16/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N506" t="inlineStr">
         <is>
-          <t>16/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O506" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q506" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R506" t="n">
         <v>0</v>
       </c>
       <c r="S506" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T506" t="inlineStr"/>
       <c r="U506" t="inlineStr"/>
       <c r="V506" t="inlineStr"/>
       <c r="W506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>0</v>
       </c>
       <c r="B507" t="n">
         <v>0</v>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>9729196287</t>
+          <t>9738493AA5</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (Risonanza magnetica) ubicata presso la Radiologia del P.O. di Vittorio Veneto</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità alle ex scuole elementari di Dosson di Casier (TV) (CUP I98I22000120009, CIG 9738493AA5 TEC_ AZ_046)</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H507" t="inlineStr"/>
       <c r="I507" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J507" t="inlineStr"/>
       <c r="K507" t="inlineStr"/>
       <c r="L507" t="inlineStr"/>
       <c r="M507" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N507" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O507" t="inlineStr">
         <is>
-          <t>07/07/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q507" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R507" t="n">
         <v>0</v>
       </c>
       <c r="S507" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T507" t="inlineStr"/>
       <c r="U507" t="inlineStr"/>
       <c r="V507" t="inlineStr"/>
       <c r="W507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>0</v>
       </c>
       <c r="B508" t="n">
         <v>0</v>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>9577356C2F</t>
+          <t>9738729D65</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia ubicate nelle strutture dei distretti di Pieve di Soligo e Asolo</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità all’ex Asilo di Fiera a Treviso (CUP I48I22000250009, CIG 9738729D65 TEC_ AZ_049)</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H508" t="inlineStr"/>
       <c r="I508" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J508" t="inlineStr"/>
       <c r="K508" t="inlineStr"/>
       <c r="L508" t="inlineStr"/>
       <c r="M508" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N508" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O508" t="inlineStr">
         <is>
-          <t>07/07/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q508" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R508" t="n">
         <v>0</v>
       </c>
       <c r="S508" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T508" t="inlineStr"/>
       <c r="U508" t="inlineStr"/>
       <c r="V508" t="inlineStr"/>
       <c r="W508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>0</v>
       </c>
       <c r="B509" t="n">
         <v>0</v>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>9683491D8E</t>
+          <t>ID 4686 4696 4753 4457 4315 4484 4481 4483 4067</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (TAC) ubicata presso la Radiologia del P.O. di Conegliano</t>
+          <t>ESITO AFFIDAMENTI PROCEDURE SOTTO SOGLIA - MESE DI MAGGIO 2023</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H509" t="inlineStr"/>
       <c r="I509" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J509" t="inlineStr"/>
       <c r="K509" t="inlineStr"/>
       <c r="L509" t="inlineStr"/>
       <c r="M509" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N509" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O509" t="inlineStr">
         <is>
-          <t>07/07/2023 23:59</t>
-[...4 lines deleted...]
-          <t>26/05/2023</t>
+          <t>20/06/2023 23:59</t>
         </is>
       </c>
       <c r="R509" t="n">
         <v>0</v>
       </c>
       <c r="S509" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T509" t="inlineStr"/>
       <c r="U509" t="inlineStr"/>
       <c r="V509" t="inlineStr"/>
       <c r="W509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>0</v>
       </c>
       <c r="B510" t="n">
         <v>0</v>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>ID 4694</t>
+          <t>9738822A25</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato servizio di assistenza infermieristica e supporto all'attività odontoiatrica presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di un Ospedale di Comunità a Oderzo (TV) (CUP I58I22000510006, CIG 9738822A25 TEC_ AZ_061)</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H510" t="inlineStr"/>
       <c r="I510" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J510" t="inlineStr"/>
       <c r="K510" t="inlineStr"/>
       <c r="L510" t="inlineStr"/>
       <c r="M510" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N510" t="inlineStr">
         <is>
-          <t>25/05/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O510" t="inlineStr">
         <is>
-          <t>01/06/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q510" t="inlineStr">
         <is>
-          <t>30/06/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R510" t="n">
         <v>0</v>
       </c>
       <c r="S510" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T510" t="inlineStr"/>
       <c r="U510" t="inlineStr"/>
       <c r="V510" t="inlineStr"/>
       <c r="W510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>0</v>
       </c>
       <c r="B511" t="n">
         <v>0</v>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>ID  4708</t>
+          <t>973276970E</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER GLI APPLICATIVI MEDARCHIVER E MEDREVIEWER PER LE UO DI CARDIOLOGIA DI TREVISO E ASOLO, E PER LE UO DI ONCOLOGIA DI ASOLO E PIEVE, DITTA MEDARCHIVER SRL, PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una Casa della Comunità a Codognè (TV) presso ex caserma NATO in via G. Ancillotto (CUP I98I22000140009, CIG 973276970E TEC_ AZ_050)</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H511" t="inlineStr"/>
       <c r="I511" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J511" t="inlineStr"/>
       <c r="K511" t="inlineStr"/>
       <c r="L511" t="inlineStr"/>
       <c r="M511" t="inlineStr">
         <is>
-          <t>23/05/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N511" t="inlineStr">
         <is>
-          <t>23/05/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O511" t="inlineStr">
         <is>
-          <t>30/05/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q511" t="inlineStr">
         <is>
-          <t>21/07/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R511" t="n">
         <v>0</v>
       </c>
       <c r="S511" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T511" t="inlineStr"/>
       <c r="U511" t="inlineStr"/>
       <c r="V511" t="inlineStr"/>
       <c r="W511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>0</v>
       </c>
       <c r="B512" t="n">
         <v>0</v>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>ID 4566, 4565, 4128, 4649</t>
+          <t>9738591B84</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese APRILE 2023</t>
+          <t>Affidamento del servizio di verifica della progettazione esecutiva - P.N.R.R. - lavori di realizzazione di una nuova Casa della Comunità nel Distretto di Motta di Livenza (TV) (CUP I38I22000180009, CIG 9738591B84 TEC_ AZ_044)</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H512" t="inlineStr"/>
       <c r="I512" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J512" t="inlineStr"/>
       <c r="K512" t="inlineStr"/>
       <c r="L512" t="inlineStr"/>
       <c r="M512" t="inlineStr">
         <is>
-          <t>18/05/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N512" t="inlineStr">
         <is>
-          <t>18/05/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O512" t="inlineStr">
         <is>
-          <t>18/05/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q512" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R512" t="n">
         <v>0</v>
       </c>
       <c r="S512" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T512" t="inlineStr"/>
       <c r="U512" t="inlineStr"/>
       <c r="V512" t="inlineStr"/>
       <c r="W512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>0</v>
       </c>
       <c r="B513" t="n">
         <v>0</v>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>ID 91579</t>
+          <t>97404487F7</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 SISTEMI PER URODINAMICA DA DESTINARE ALLA U.O.C. DI GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ODERZO E ALLA U.O.C. DI UROLOGIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
+          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di una Casa della Comunità a Crespano del Grappa, sede ex ospedale, comune di Pieve del Grappa (TV) (CUP I58I22000500009, CIG 97404487F7 TEC_ AZ_054)</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H513" t="inlineStr"/>
       <c r="I513" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J513" t="inlineStr"/>
       <c r="K513" t="inlineStr"/>
       <c r="L513" t="inlineStr"/>
       <c r="M513" t="inlineStr">
         <is>
-          <t>17/05/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N513" t="inlineStr">
         <is>
-          <t>17/05/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O513" t="inlineStr">
         <is>
-          <t>31/05/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q513" t="inlineStr">
         <is>
-          <t>01/06/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R513" t="n">
         <v>0</v>
       </c>
       <c r="S513" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T513" t="inlineStr"/>
       <c r="U513" t="inlineStr"/>
       <c r="V513" t="inlineStr"/>
       <c r="W513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>0</v>
       </c>
       <c r="B514" t="n">
         <v>0</v>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>ID 4496</t>
+          <t>9740893731</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di “n. 2 Sistemi per la produzione di ghiaccio sterile” e relativo materiale di consumo, da destinare alle UU.OO. di Cardiochirurgia e di Chirurgia 2 del P.O. di Treviso, per il periodo di 36 mesi - ID Sintel 169214207</t>
+          <t>Affidamento del servizio di verifica della progettazione di fattibilità tecnica ed economica, definitiva ed esecutiva - P.N.R.R. - lavori di realizzazione di un Ospedale di Comunità e di una Casa della Comunità a Valdobbiadene – demolizione e ricostruzione ex padiglione degenze Guicciardini (TV) (CUP I58I22000520009, CIG 9740893731 TEC_ AZ_063)</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H514" t="inlineStr"/>
       <c r="I514" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J514" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J514" t="inlineStr"/>
       <c r="K514" t="inlineStr"/>
       <c r="L514" t="inlineStr"/>
       <c r="M514" t="inlineStr">
         <is>
-          <t>16/05/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N514" t="inlineStr">
         <is>
-          <t>16/05/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O514" t="inlineStr">
         <is>
-          <t>01/06/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q514" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R514" t="n">
         <v>0</v>
       </c>
       <c r="S514" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T514" t="inlineStr"/>
       <c r="U514" t="inlineStr"/>
       <c r="V514" t="inlineStr"/>
       <c r="W514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>0</v>
       </c>
       <c r="B515" t="n">
         <v>0</v>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>9256605817</t>
+          <t>9739612614</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R. – Lavori di realizzazione nuova Casa della Comunità ex sede Sert a Castelfranco Veneto (TV) CUP I28I22000150007 CIG 9256605817 TEC_AZ_058</t>
+          <t>Affidamento del servizio di verifica della progettazione definitiva ed esecutiva - P.N.R.R. - lavori di manutenzione ordinaria e straordinaria del Corpo Sud del Distretto Socio Sanitario di Asolo (TV) per la realizzazione di una nuova Casa della Comunità (CUP I28I22000140009, CIG 9739612614 TEC_ AZ_056)</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H515" t="inlineStr"/>
       <c r="I515" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J515" t="inlineStr"/>
       <c r="K515" t="inlineStr"/>
       <c r="L515" t="inlineStr"/>
       <c r="M515" t="inlineStr">
         <is>
-          <t>02/05/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="N515" t="inlineStr">
         <is>
-          <t>02/05/2029 00:00</t>
+          <t>20/06/2029 00:00</t>
         </is>
       </c>
       <c r="O515" t="inlineStr">
         <is>
-          <t>02/06/2023 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q515" t="inlineStr">
         <is>
-          <t>28/04/2023</t>
+          <t>20/06/2023</t>
         </is>
       </c>
       <c r="R515" t="n">
         <v>0</v>
       </c>
       <c r="S515" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T515" t="inlineStr"/>
       <c r="U515" t="inlineStr"/>
       <c r="V515" t="inlineStr"/>
       <c r="W515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>0</v>
       </c>
       <c r="B516" t="n">
         <v>0</v>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>ID 4537 4601 4611 4312 4311 4116 4310 4544 4480 4540 4500 4308 4606 4651</t>
+          <t>937547785E</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese MARZO 2023</t>
+          <t>Piano regionale di attuazione del P.N.R.R., lavori per la realizzazione di un nuovo Ospedale di Comunità presso il P.O. Castelfranco Veneto CIG 937547785E COD.TEC_AZ_60 CUP I28I2200160007</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H516" t="inlineStr"/>
       <c r="I516" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J516" t="inlineStr"/>
       <c r="K516" t="inlineStr"/>
       <c r="L516" t="inlineStr"/>
       <c r="M516" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="N516" t="inlineStr">
         <is>
-          <t>21/04/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="O516" t="inlineStr">
         <is>
-          <t>21/04/2023 23:59</t>
+          <t>19/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q516" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
         </is>
       </c>
       <c r="R516" t="n">
         <v>0</v>
       </c>
       <c r="S516" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T516" t="inlineStr"/>
       <c r="U516" t="inlineStr"/>
       <c r="V516" t="inlineStr"/>
       <c r="W516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>0</v>
       </c>
       <c r="B517" t="n">
         <v>0</v>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>9338550F3C</t>
+          <t>9507015CF4</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. RISTRUTTURAZIONE DI PORZIONE DELLA SEDE DEL POLIAMBULATORIO “DE GIRONCOLI” PER LA REALIZZAZIONE DELLA NUOVA CASA DELLA COMUNITA’ DI CONEGLIANO (TV) - TEC_ AZ_051. AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA. (CUP I28I22000100009, CIG 9338550F3C).</t>
+          <t>Piano regionale di attuazione del P.N.R.R., lavori per la realizzazione di un nuovo Ospedale di Comunità presso il P.O. Oderzo CIG 9507015CF4 COD. TEC_AZ_61 CUP I58I22000510006.</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H517" t="inlineStr"/>
       <c r="I517" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J517" t="inlineStr"/>
       <c r="K517" t="inlineStr"/>
       <c r="L517" t="inlineStr"/>
       <c r="M517" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="N517" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="O517" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>19/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q517" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>16/06/2023</t>
         </is>
       </c>
       <c r="R517" t="n">
         <v>0</v>
       </c>
       <c r="S517" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T517" t="inlineStr"/>
       <c r="U517" t="inlineStr"/>
       <c r="V517" t="inlineStr"/>
       <c r="W517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>0</v>
       </c>
       <c r="B518" t="n">
         <v>0</v>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>9318628717</t>
+          <t>9352993DFA</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R., lavori di realizzazione di una nuova casa della comunità del comune di Pieve del Grappa (TV) frazione di Crespano (CUP I58I22000500009 CIG 9318628717 COD. TEC_AZ_054)</t>
+          <t>Piano regionale di attuazione del P.N.R.R., lavori per la realizzazione di un Ospedale di Comunità presso il P.O. Vittorio Veneto CIG 9352993DFA COD. TEC_AZ_059 CUP 18I22000300006.</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H518" t="inlineStr"/>
       <c r="I518" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J518" t="inlineStr"/>
       <c r="K518" t="inlineStr"/>
       <c r="L518" t="inlineStr"/>
       <c r="M518" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="N518" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="O518" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>19/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q518" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>16/06/2023</t>
         </is>
       </c>
       <c r="R518" t="n">
         <v>0</v>
       </c>
       <c r="S518" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T518" t="inlineStr"/>
       <c r="U518" t="inlineStr"/>
       <c r="V518" t="inlineStr"/>
       <c r="W518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>0</v>
       </c>
       <c r="B519" t="n">
         <v>0</v>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>931275153D</t>
+          <t>ESI-SOC-011</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R.- lavori di ristrutturazione del fabbricato ala est dell’ ex Ospedale del Soligo a Farra di Soligo (TV) per la realizzazione di una nuova casa della comunità. CUP I78I22000160009-CIG 931275153D.</t>
+          <t>PROGETTUALITÀ DENOMINATA FACCIO CENTRO PER LA REALIZZAZIONE DEL MODELLO DI INTERVENTO IN MATERIA DI VITA INDIPENDENTE E INCLUSIONE SOCIALE E RELAZIONALE DELLE PERSONE CON DISABILITÀ NEL DISTRETTO DI PIEVEDI SOLIGO. AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H519" t="inlineStr"/>
       <c r="I519" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J519" t="inlineStr"/>
       <c r="K519" t="inlineStr"/>
       <c r="L519" t="inlineStr"/>
       <c r="M519" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>16/06/2023 00:00</t>
         </is>
       </c>
       <c r="N519" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>16/06/2029 00:00</t>
         </is>
       </c>
       <c r="O519" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>14/04/2023</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="R519" t="n">
         <v>0</v>
       </c>
       <c r="S519" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T519" t="inlineStr"/>
       <c r="U519" t="inlineStr"/>
       <c r="V519" t="inlineStr"/>
       <c r="W519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>0</v>
       </c>
       <c r="B520" t="n">
         <v>0</v>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>9395028E5B</t>
+          <t>9729196287</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>PIANO REGIONALE DI ATTUAZIONE P.N.R.R. - LAVORI DI REALIZZAZIONE NUOVA CASA DELLA COMUNITÀ (CUP I58I22000490006 COD. TEC_AZ_055) E OSPEDALE DI COMUNITÀ (CUP I58I22000520009 COD. TEC_AZ_063) ALL’EX PADIGLIONE GUICCIARDINI A VALDOBBIADENE (CIG 9395028E5B).</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (Risonanza magnetica) ubicata presso la Radiologia del P.O. di Vittorio Veneto</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H520" t="inlineStr"/>
       <c r="I520" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J520" t="inlineStr"/>
       <c r="K520" t="inlineStr"/>
       <c r="L520" t="inlineStr"/>
       <c r="M520" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="N520" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="O520" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>07/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q520" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="R520" t="n">
         <v>0</v>
       </c>
       <c r="S520" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T520" t="inlineStr"/>
       <c r="U520" t="inlineStr"/>
       <c r="V520" t="inlineStr"/>
       <c r="W520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>0</v>
       </c>
       <c r="B521" t="n">
         <v>0</v>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>9248350BD8</t>
+          <t>9577356C2F</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>Servizio per la progettazione definitiva esecutiva e di coordinamento della sicurezza in fase di progettazione presso ex asilo di Fiera a Treviso per la realizzazione di una casa della comunità (Cig: 9248350BD8, Cup: I48I22000250009,TEC_AZ_049)</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia ubicate nelle strutture dei distretti di Pieve di Soligo e Asolo</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H521" t="inlineStr"/>
       <c r="I521" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J521" t="inlineStr"/>
       <c r="K521" t="inlineStr"/>
       <c r="L521" t="inlineStr"/>
       <c r="M521" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="N521" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="O521" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>07/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q521" t="inlineStr">
         <is>
-          <t>13/04/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="R521" t="n">
         <v>0</v>
       </c>
       <c r="S521" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T521" t="inlineStr"/>
       <c r="U521" t="inlineStr"/>
       <c r="V521" t="inlineStr"/>
       <c r="W521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>0</v>
       </c>
       <c r="B522" t="n">
         <v>0</v>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>9295745372</t>
+          <t>9683491D8E</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI MANUTENZIONE ORDINARIA E STRAORDINARIA DEL CORPO SUD DEL DISTRETTO SOCIO SANITARIO DI ASOLO (TV) PER LA REALIZZAZIONE DI NUOVA CASA DELLA COMUNITA' AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE (CUP I28I22000140009, CIG 9295745372 TEC_ AZ_056)</t>
+          <t>Servizio per la gestione delle apparecchiature elettromedicali di alta tecnologia (TAC) ubicata presso la Radiologia del P.O. di Conegliano</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H522" t="inlineStr"/>
       <c r="I522" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J522" t="inlineStr"/>
       <c r="K522" t="inlineStr"/>
       <c r="L522" t="inlineStr"/>
       <c r="M522" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="N522" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="O522" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>07/07/2023 23:59</t>
         </is>
       </c>
       <c r="Q522" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="R522" t="n">
         <v>0</v>
       </c>
       <c r="S522" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T522" t="inlineStr"/>
       <c r="U522" t="inlineStr"/>
       <c r="V522" t="inlineStr"/>
       <c r="W522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>0</v>
       </c>
       <c r="B523" t="n">
         <v>0</v>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>9344732CC9</t>
+          <t>ID 4694</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI RISTRUTTURAZIONE EX PALAZZO VASCELLARI A VITTORIO VENETO (TV) PER ADIBIRLO A CASA DELLA COMUNITÀ. AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE (CUP I2 I18I22000290009 CIG 9344732CC9 COD. TEC_AZ_053)</t>
+          <t>Avviso di indagine di mercato servizio di assistenza infermieristica e supporto all'attività odontoiatrica presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H523" t="inlineStr"/>
       <c r="I523" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J523" t="inlineStr"/>
       <c r="K523" t="inlineStr"/>
       <c r="L523" t="inlineStr"/>
       <c r="M523" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="N523" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>25/05/2029 00:00</t>
         </is>
       </c>
       <c r="O523" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>01/06/2023 23:59</t>
         </is>
       </c>
       <c r="Q523" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>30/06/2023</t>
         </is>
       </c>
       <c r="R523" t="n">
         <v>0</v>
       </c>
       <c r="S523" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T523" t="inlineStr"/>
       <c r="U523" t="inlineStr"/>
       <c r="V523" t="inlineStr"/>
       <c r="W523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>0</v>
       </c>
       <c r="B524" t="n">
         <v>0</v>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>9348553DF9</t>
+          <t>ID  4708</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R. Lavori di realizzazioni nuova casa della comunità’ di Palazzo Moretti a Treviso (CUP I48I22000240009, CIG 9348553DF9, TEC_AZ_048).</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E ASSISTENZA SPECIALISTICA PER GLI APPLICATIVI MEDARCHIVER E MEDREVIEWER PER LE UO DI CARDIOLOGIA DI TREVISO E ASOLO, E PER LE UO DI ONCOLOGIA DI ASOLO E PIEVE, DITTA MEDARCHIVER SRL, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H524" t="inlineStr"/>
       <c r="I524" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J524" t="inlineStr"/>
       <c r="K524" t="inlineStr"/>
       <c r="L524" t="inlineStr"/>
       <c r="M524" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="N524" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>23/05/2029 00:00</t>
         </is>
       </c>
       <c r="O524" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
+          <t>30/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q524" t="inlineStr">
         <is>
-          <t>13/04/2023</t>
+          <t>21/07/2023</t>
         </is>
       </c>
       <c r="R524" t="n">
         <v>0</v>
       </c>
       <c r="S524" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T524" t="inlineStr"/>
       <c r="U524" t="inlineStr"/>
       <c r="V524" t="inlineStr"/>
       <c r="W524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="n">
         <v>0</v>
       </c>
       <c r="B525" t="n">
         <v>0</v>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>9370395692</t>
+          <t>ID 4566, 4565, 4128, 4649</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del P.N.R.R. ,lavori di realizzazione nuova casa della comunità di Codogne’ (TV) Ex Caserma Nato - Servizio di progettazione CUP: I98I22000140009     CIG: 9370395692 COD: TEC_AZ_050</t>
+          <t>Esiti affidamento procedure negoziate mese APRILE 2023</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H525" t="inlineStr"/>
       <c r="I525" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J525" t="inlineStr"/>
       <c r="K525" t="inlineStr"/>
       <c r="L525" t="inlineStr"/>
       <c r="M525" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="N525" t="inlineStr">
         <is>
-          <t>31/12/2029 00:00</t>
+          <t>18/05/2029 00:00</t>
         </is>
       </c>
       <c r="O525" t="inlineStr">
         <is>
-          <t>19/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>14/04/2023</t>
+          <t>18/05/2023 23:59</t>
         </is>
       </c>
       <c r="R525" t="n">
         <v>0</v>
       </c>
       <c r="S525" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T525" t="inlineStr"/>
       <c r="U525" t="inlineStr"/>
       <c r="V525" t="inlineStr"/>
       <c r="W525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="n">
         <v>0</v>
       </c>
       <c r="B526" t="n">
         <v>0</v>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>ID 4152</t>
+          <t>ID 91579</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO PER LA GESTIONE DEL CENTRO PER LA DIAGNOSI E LA RIABILITAZIONE FUNZIONALE DELL’AUTISMO E DEI DISTURBI DELLO SPETTRO AUTISTICO “ADELINA SAMAROTTO”, DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI N. 2 SISTEMI PER URODINAMICA DA DESTINARE ALLA U.O.C. DI GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ODERZO E ALLA U.O.C. DI UROLOGIA DEL PRESIDIO OSPEDALIERO DI TREVISO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H526" t="inlineStr"/>
       <c r="I526" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J526" t="inlineStr"/>
       <c r="K526" t="inlineStr"/>
       <c r="L526" t="inlineStr"/>
       <c r="M526" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>17/05/2023 00:00</t>
         </is>
       </c>
       <c r="N526" t="inlineStr">
         <is>
-          <t>17/04/2029 00:00</t>
+          <t>17/05/2029 00:00</t>
         </is>
       </c>
       <c r="O526" t="inlineStr">
         <is>
-          <t>27/04/2023 23:59</t>
+          <t>31/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q526" t="inlineStr">
         <is>
-          <t>04/05/2023</t>
+          <t>01/06/2023</t>
         </is>
       </c>
       <c r="R526" t="n">
         <v>0</v>
       </c>
       <c r="S526" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T526" t="inlineStr"/>
       <c r="U526" t="inlineStr"/>
       <c r="V526" t="inlineStr"/>
       <c r="W526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="n">
         <v>0</v>
       </c>
       <c r="B527" t="n">
         <v>0</v>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>3395323</t>
+          <t>ID 4496</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>Ampliamento del sistema DECT presso l’ospedale “Cà Foncello” di Treviso. Fornitura e installazione dei materiali e attivazione del sistema DECT, presso l’edificio 29 del P.O. di Treviso.</t>
+          <t>Fornitura a noleggio di “n. 2 Sistemi per la produzione di ghiaccio sterile” e relativo materiale di consumo, da destinare alle UU.OO. di Cardiochirurgia e di Chirurgia 2 del P.O. di Treviso, per il periodo di 36 mesi - ID Sintel 169214207</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H527" t="inlineStr"/>
       <c r="I527" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J527" t="inlineStr"/>
+      <c r="J527" t="inlineStr">
+        <is>
+          <t>169214207</t>
+        </is>
+      </c>
       <c r="K527" t="inlineStr"/>
       <c r="L527" t="inlineStr"/>
       <c r="M527" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>16/05/2023 00:00</t>
         </is>
       </c>
       <c r="N527" t="inlineStr">
         <is>
-          <t>12/04/2029 00:00</t>
+          <t>16/05/2029 00:00</t>
         </is>
       </c>
       <c r="O527" t="inlineStr">
         <is>
-          <t>12/04/2023 23:59</t>
-[...4 lines deleted...]
-          <t>31/03/2023</t>
+          <t>01/06/2023 23:59</t>
         </is>
       </c>
       <c r="R527" t="n">
         <v>0</v>
       </c>
       <c r="S527" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T527" t="inlineStr"/>
       <c r="U527" t="inlineStr"/>
       <c r="V527" t="inlineStr"/>
       <c r="W527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="n">
         <v>0</v>
       </c>
       <c r="B528" t="n">
         <v>0</v>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>9348749FB7</t>
+          <t>9256605817</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>PIANO REGIONALE DI ATTUAZIONE PNRR - LAVORI DI REALIZZAZIONE NUOVA CASA DELLA COMUNITÀ DI MOGLIANO PRESSO SEDE COMUNALE DISTRETTO. SERVIZI DI PROGETTAZIONE CIG 9348749FB7  CUPI68I22000220009  COD: TEC_AZ_047</t>
+          <t>Piano regionale di attuazione del P.N.R.R. – Lavori di realizzazione nuova Casa della Comunità ex sede Sert a Castelfranco Veneto (TV) CUP I28I22000150007 CIG 9256605817 TEC_AZ_058</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H528" t="inlineStr"/>
       <c r="I528" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J528" t="inlineStr"/>
       <c r="K528" t="inlineStr"/>
       <c r="L528" t="inlineStr"/>
       <c r="M528" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>02/05/2023 00:00</t>
         </is>
       </c>
       <c r="N528" t="inlineStr">
         <is>
-          <t>12/04/2029 00:00</t>
+          <t>02/05/2029 00:00</t>
         </is>
       </c>
       <c r="O528" t="inlineStr">
         <is>
-          <t>12/05/2023 23:59</t>
+          <t>02/06/2023 23:59</t>
         </is>
       </c>
       <c r="Q528" t="inlineStr">
         <is>
-          <t>12/04/2023</t>
+          <t>28/04/2023</t>
         </is>
       </c>
       <c r="R528" t="n">
         <v>0</v>
       </c>
       <c r="S528" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T528" t="inlineStr"/>
       <c r="U528" t="inlineStr"/>
       <c r="V528" t="inlineStr"/>
       <c r="W528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="n">
         <v>0</v>
       </c>
       <c r="B529" t="n">
         <v>0</v>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>9316699F38</t>
+          <t>ID 4537 4601 4611 4312 4311 4116 4310 4544 4480 4540 4500 4308 4606 4651</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>Piano regionale di attuazione del PNRR – Lavori di realizzazione della sede distrettuale di una nuova casa della comunità a Oderzo presso edificio ex Pagani nel presidio ospedaliero. Affidamento del servizio di progettazione di fattibilità tecnica ed economica CUP I51B22000730009 - CIG 9316699F38 - TEC_AZ_042.</t>
+          <t>Esiti affidamento procedure negoziate mese MARZO 2023</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H529" t="inlineStr"/>
       <c r="I529" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J529" t="inlineStr"/>
       <c r="K529" t="inlineStr"/>
       <c r="L529" t="inlineStr"/>
       <c r="M529" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="N529" t="inlineStr">
         <is>
-          <t>12/04/2029 00:00</t>
+          <t>21/04/2029 00:00</t>
         </is>
       </c>
       <c r="O529" t="inlineStr">
         <is>
-          <t>12/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>11/04/2023</t>
+          <t>21/04/2023 23:59</t>
         </is>
       </c>
       <c r="R529" t="n">
         <v>0</v>
       </c>
       <c r="S529" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T529" t="inlineStr"/>
       <c r="U529" t="inlineStr"/>
       <c r="V529" t="inlineStr"/>
       <c r="W529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="n">
         <v>0</v>
       </c>
       <c r="B530" t="n">
         <v>0</v>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>929590684D</t>
+          <t>9248350BD8</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>Lavori di realizzazione nuova casa della comunità a Motta di Livenza (TV) Affidamento dei servizi di progettazione CUP I38I22000180009 CIG 929590684D</t>
+          <t>Servizio per la progettazione definitiva esecutiva e di coordinamento della sicurezza in fase di progettazione presso ex asilo di Fiera a Treviso per la realizzazione di una casa della comunità (Cig: 9248350BD8, Cup: I48I22000250009,TEC_AZ_049)</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H530" t="inlineStr"/>
       <c r="I530" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J530" t="inlineStr"/>
       <c r="K530" t="inlineStr"/>
       <c r="L530" t="inlineStr"/>
       <c r="M530" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N530" t="inlineStr">
         <is>
-          <t>12/04/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O530" t="inlineStr">
         <is>
-          <t>12/05/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q530" t="inlineStr">
         <is>
-          <t>12/04/2023</t>
+          <t>13/04/2023</t>
         </is>
       </c>
       <c r="R530" t="n">
         <v>0</v>
       </c>
       <c r="S530" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T530" t="inlineStr"/>
       <c r="U530" t="inlineStr"/>
       <c r="V530" t="inlineStr"/>
       <c r="W530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="n">
         <v>0</v>
       </c>
       <c r="B531" t="n">
         <v>0</v>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>92496046AF</t>
+          <t>9295745372</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE PER LA REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITA’ A DOSSON IN COMUNE DI CASIER (TV).CUP I98I22000120009 - CIG- 92496046AF TEC_AZ_046</t>
+          <t>PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI MANUTENZIONE ORDINARIA E STRAORDINARIA DEL CORPO SUD DEL DISTRETTO SOCIO SANITARIO DI ASOLO (TV) PER LA REALIZZAZIONE DI NUOVA CASA DELLA COMUNITA' AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE (CUP I28I22000140009, CIG 9295745372 TEC_ AZ_056)</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H531" t="inlineStr"/>
       <c r="I531" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J531" t="inlineStr"/>
       <c r="K531" t="inlineStr"/>
       <c r="L531" t="inlineStr"/>
       <c r="M531" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N531" t="inlineStr">
         <is>
-          <t>12/04/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O531" t="inlineStr">
         <is>
-          <t>12/05/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q531" t="inlineStr">
         <is>
-          <t>12/04/2023</t>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R531" t="n">
         <v>0</v>
       </c>
       <c r="S531" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T531" t="inlineStr"/>
       <c r="U531" t="inlineStr"/>
       <c r="V531" t="inlineStr"/>
       <c r="W531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="n">
         <v>0</v>
       </c>
       <c r="B532" t="n">
         <v>0</v>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>9568368310</t>
+          <t>9344732CC9</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>Ampliamento del Sisteca DECT presso il Presidio Ospedaliero "Ca' Foncello" di Treviso. Fornitura e installazione dei materiali e attivazione del Sistema presso l'Edificio 29</t>
+          <t>PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. - LAVORI DI RISTRUTTURAZIONE EX PALAZZO VASCELLARI A VITTORIO VENETO (TV) PER ADIBIRLO A CASA DELLA COMUNITÀ. AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE (CUP I2 I18I22000290009 CIG 9344732CC9 COD. TEC_AZ_053)</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H532" t="inlineStr"/>
       <c r="I532" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J532" t="inlineStr"/>
       <c r="K532" t="inlineStr"/>
       <c r="L532" t="inlineStr"/>
       <c r="M532" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N532" t="inlineStr">
         <is>
-          <t>03/04/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O532" t="inlineStr">
         <is>
-          <t>03/05/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q532" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R532" t="n">
         <v>0</v>
       </c>
       <c r="S532" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T532" t="inlineStr"/>
       <c r="U532" t="inlineStr"/>
       <c r="V532" t="inlineStr"/>
       <c r="W532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="n">
         <v>0</v>
       </c>
       <c r="B533" t="n">
         <v>0</v>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>ID 4661</t>
+          <t>9348553DF9</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA, CORRETTIVA E CONSERVATIVA PER L’APPLICATIVO ZEEROMED E DEL RELATIVO SERVIZIO DI ELABORAZIONE MEDIANTE ALGORITMI DI INTELLIGENZA ARTIFICIALE, PER L’ANALISI PREDITTIVA E L’ELABORAZIONE PRECLINICA DI ESAMI MAMMOGRAFICI ID 4661.</t>
+          <t>Piano regionale di attuazione del P.N.R.R. Lavori di realizzazioni nuova casa della comunità’ di Palazzo Moretti a Treviso (CUP I48I22000240009, CIG 9348553DF9, TEC_AZ_048).</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H533" t="inlineStr"/>
       <c r="I533" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J533" t="inlineStr"/>
       <c r="K533" t="inlineStr"/>
       <c r="L533" t="inlineStr"/>
       <c r="M533" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N533" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O533" t="inlineStr">
+        <is>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q533" t="inlineStr">
         <is>
-          <t>30/06/2023</t>
+          <t>13/04/2023</t>
         </is>
       </c>
       <c r="R533" t="n">
-        <v>128920</v>
+        <v>0</v>
       </c>
       <c r="S533" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T533" t="inlineStr"/>
       <c r="U533" t="inlineStr"/>
       <c r="V533" t="inlineStr"/>
       <c r="W533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="n">
         <v>0</v>
       </c>
       <c r="B534" t="n">
         <v>0</v>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>ID 3747 4396</t>
+          <t>931275153D</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese FEBBRAIO 2023</t>
+          <t>Piano regionale di attuazione del P.N.R.R.- lavori di ristrutturazione del fabbricato ala est dell’ ex Ospedale del Soligo a Farra di Soligo (TV) per la realizzazione di una nuova casa della comunità. CUP I78I22000160009-CIG 931275153D.</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H534" t="inlineStr"/>
       <c r="I534" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J534" t="inlineStr"/>
       <c r="K534" t="inlineStr"/>
       <c r="L534" t="inlineStr"/>
       <c r="M534" t="inlineStr">
         <is>
-          <t>28/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N534" t="inlineStr">
         <is>
-          <t>28/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O534" t="inlineStr">
         <is>
-          <t>28/03/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q534" t="inlineStr">
+        <is>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R534" t="n">
         <v>0</v>
       </c>
       <c r="S534" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T534" t="inlineStr"/>
       <c r="U534" t="inlineStr"/>
       <c r="V534" t="inlineStr"/>
       <c r="W534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="n">
         <v>0</v>
       </c>
       <c r="B535" t="n">
         <v>0</v>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>ID 4651</t>
+          <t>9318628717</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>Piano regionale di attuazione del P.N.R.R., lavori di realizzazione di una nuova casa della comunità del comune di Pieve del Grappa (TV) frazione di Crespano (CUP I58I22000500009 CIG 9318628717 COD. TEC_AZ_054)</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H535" t="inlineStr"/>
       <c r="I535" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J535" t="inlineStr"/>
       <c r="K535" t="inlineStr"/>
       <c r="L535" t="inlineStr"/>
       <c r="M535" t="inlineStr">
         <is>
-          <t>16/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N535" t="inlineStr">
         <is>
-          <t>16/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O535" t="inlineStr">
         <is>
-          <t>23/03/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q535" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R535" t="n">
         <v>0</v>
       </c>
       <c r="S535" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T535" t="inlineStr"/>
       <c r="U535" t="inlineStr"/>
       <c r="V535" t="inlineStr"/>
       <c r="W535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="n">
         <v>0</v>
       </c>
       <c r="B536" t="n">
         <v>0</v>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>9338550F3C</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>PIANO REGIONALE DI ATTUAZIONE DEL P.N.R.R. RISTRUTTURAZIONE DI PORZIONE DELLA SEDE DEL POLIAMBULATORIO “DE GIRONCOLI” PER LA REALIZZAZIONE DELLA NUOVA CASA DELLA COMUNITA’ DI CONEGLIANO (TV) - TEC_ AZ_051. AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA. (CUP I28I22000100009, CIG 9338550F3C).</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H536" t="inlineStr"/>
       <c r="I536" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J536" t="inlineStr"/>
       <c r="K536" t="inlineStr"/>
       <c r="L536" t="inlineStr"/>
       <c r="M536" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N536" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O536" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q536" t="inlineStr">
+        <is>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R536" t="n">
         <v>0</v>
       </c>
       <c r="S536" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T536" t="inlineStr"/>
       <c r="U536" t="inlineStr"/>
       <c r="V536" t="inlineStr"/>
       <c r="W536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="n">
         <v>0</v>
       </c>
       <c r="B537" t="n">
         <v>0</v>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>ID  4584</t>
+          <t>9395028E5B</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI BANCA DATI DYNAMED PLUS.</t>
+          <t>PIANO REGIONALE DI ATTUAZIONE P.N.R.R. - LAVORI DI REALIZZAZIONE NUOVA CASA DELLA COMUNITÀ (CUP I58I22000490006 COD. TEC_AZ_055) E OSPEDALE DI COMUNITÀ (CUP I58I22000520009 COD. TEC_AZ_063) ALL’EX PADIGLIONE GUICCIARDINI A VALDOBBIADENE (CIG 9395028E5B).</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H537" t="inlineStr"/>
       <c r="I537" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J537" t="inlineStr"/>
       <c r="K537" t="inlineStr"/>
       <c r="L537" t="inlineStr"/>
       <c r="M537" t="inlineStr">
         <is>
-          <t>06/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N537" t="inlineStr">
         <is>
-          <t>06/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="O537" t="inlineStr">
         <is>
-          <t>15/03/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q537" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R537" t="n">
         <v>0</v>
       </c>
       <c r="S537" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T537" t="inlineStr"/>
       <c r="U537" t="inlineStr"/>
       <c r="V537" t="inlineStr"/>
       <c r="W537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="n">
         <v>0</v>
       </c>
       <c r="B538" t="n">
         <v>0</v>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>ID  3641</t>
+          <t>9370395692</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>Procedura Aperta telematica (SINTEL 165162490) per la fornitura di Reagenti e Sistemi in Service per la diagnostica Oncologica e Onco-Ematologica (Metodiche PCR, PCR Nested, Real Time PCR, NGS) per la UOC Anatomia e Istologia Patologica dell’Azienda Ulss2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Piano regionale di attuazione del P.N.R.R. ,lavori di realizzazione nuova casa della comunità di Codogne’ (TV) Ex Caserma Nato - Servizio di progettazione CUP: I98I22000140009     CIG: 9370395692 COD: TEC_AZ_050</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H538" t="inlineStr"/>
       <c r="I538" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J538" t="inlineStr"/>
       <c r="K538" t="inlineStr"/>
       <c r="L538" t="inlineStr"/>
       <c r="M538" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="N538" t="inlineStr">
         <is>
-          <t>03/03/2029 00:00</t>
+          <t>31/12/2029 00:00</t>
         </is>
       </c>
       <c r="O538" t="inlineStr">
         <is>
-          <t>07/04/2023 23:59</t>
+          <t>19/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q538" t="inlineStr">
         <is>
-          <t>25/08/2023</t>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R538" t="n">
         <v>0</v>
       </c>
       <c r="S538" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T538" t="inlineStr"/>
       <c r="U538" t="inlineStr"/>
       <c r="V538" t="inlineStr"/>
       <c r="W538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="n">
         <v>0</v>
       </c>
       <c r="B539" t="n">
         <v>0</v>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>3189 E 5394 (proroga tecnica)</t>
+          <t>ID 4152</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di “sostanze viscoelastiche per chirurgia oculistica”, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 653 del 27/09/2021. ID 3189</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO PER LA GESTIONE DEL CENTRO PER LA DIAGNOSI E LA RIABILITAZIONE FUNZIONALE DELL’AUTISMO E DEI DISTURBI DELLO SPETTRO AUTISTICO “ADELINA SAMAROTTO”, DELL’AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H539" t="inlineStr"/>
       <c r="I539" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J539" t="inlineStr"/>
       <c r="K539" t="inlineStr"/>
       <c r="L539" t="inlineStr"/>
       <c r="M539" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="N539" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>17/04/2029 00:00</t>
         </is>
       </c>
       <c r="O539" t="inlineStr">
         <is>
-          <t>03/01/2025 00:00</t>
+          <t>27/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q539" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
         </is>
       </c>
       <c r="R539" t="n">
-        <v>186319.1</v>
+        <v>0</v>
       </c>
       <c r="S539" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T539" t="inlineStr"/>
       <c r="U539" t="inlineStr"/>
       <c r="V539" t="inlineStr"/>
       <c r="W539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="n">
         <v>0</v>
       </c>
       <c r="B540" t="n">
         <v>0</v>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>ID 4315</t>
+          <t>9316699F38</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SULLA PIATTAFORMA SOFTWARE PER LA MEDICINA TRASFUSIONALE  DELLA DITTA GPI SPA (ID 4315)</t>
+          <t>Piano regionale di attuazione del PNRR – Lavori di realizzazione della sede distrettuale di una nuova casa della comunità a Oderzo presso edificio ex Pagani nel presidio ospedaliero. Affidamento del servizio di progettazione di fattibilità tecnica ed economica CUP I51B22000730009 - CIG 9316699F38 - TEC_AZ_042.</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H540" t="inlineStr"/>
       <c r="I540" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J540" t="inlineStr"/>
       <c r="K540" t="inlineStr"/>
       <c r="L540" t="inlineStr"/>
       <c r="M540" t="inlineStr">
         <is>
-          <t>28/02/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="N540" t="inlineStr">
         <is>
-          <t>28/02/2029 00:00</t>
+          <t>12/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O540" t="inlineStr">
+        <is>
+          <t>12/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q540" t="inlineStr">
         <is>
-          <t>19/05/2023</t>
+          <t>11/04/2023</t>
         </is>
       </c>
       <c r="R540" t="n">
-        <v>189180.28</v>
+        <v>0</v>
       </c>
       <c r="S540" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T540" t="inlineStr"/>
       <c r="U540" t="inlineStr"/>
       <c r="V540" t="inlineStr"/>
       <c r="W540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="n">
         <v>0</v>
       </c>
       <c r="B541" t="n">
         <v>0</v>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>ID  4149 4556 4457 4555 4579 4580 3902 4604 4605 3940 4577</t>
+          <t>3395323</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di GENNAIO 2023</t>
+          <t>Ampliamento del sistema DECT presso l’ospedale “Cà Foncello” di Treviso. Fornitura e installazione dei materiali e attivazione del sistema DECT, presso l’edificio 29 del P.O. di Treviso.</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
           <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H541" t="inlineStr"/>
       <c r="I541" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J541" t="inlineStr"/>
       <c r="K541" t="inlineStr"/>
       <c r="L541" t="inlineStr"/>
       <c r="M541" t="inlineStr">
         <is>
-          <t>24/02/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="N541" t="inlineStr">
         <is>
-          <t>24/02/2029 00:00</t>
+          <t>12/04/2029 00:00</t>
         </is>
       </c>
       <c r="O541" t="inlineStr">
         <is>
-          <t>24/02/2023 23:59</t>
+          <t>12/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q541" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
         </is>
       </c>
       <c r="R541" t="n">
         <v>0</v>
       </c>
       <c r="S541" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T541" t="inlineStr"/>
       <c r="U541" t="inlineStr"/>
       <c r="V541" t="inlineStr"/>
       <c r="W541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="n">
         <v>0</v>
       </c>
       <c r="B542" t="n">
         <v>0</v>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>ID 4413</t>
+          <t>9348749FB7</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di manifestazione di interesse per l’affidamento del Servizio medico presso la Casa Circondariale di Treviso per il periodo di 6 mesi</t>
+          <t>PIANO REGIONALE DI ATTUAZIONE PNRR - LAVORI DI REALIZZAZIONE NUOVA CASA DELLA COMUNITÀ DI MOGLIANO PRESSO SEDE COMUNALE DISTRETTO. SERVIZI DI PROGETTAZIONE CIG 9348749FB7  CUPI68I22000220009  COD: TEC_AZ_047</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H542" t="inlineStr"/>
       <c r="I542" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J542" t="inlineStr"/>
       <c r="K542" t="inlineStr"/>
       <c r="L542" t="inlineStr"/>
       <c r="M542" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="N542" t="inlineStr">
         <is>
-          <t>23/02/2029 00:00</t>
+          <t>12/04/2029 00:00</t>
         </is>
       </c>
       <c r="O542" t="inlineStr">
         <is>
-          <t>06/03/2023 23:59</t>
+          <t>12/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q542" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>12/04/2023</t>
         </is>
       </c>
       <c r="R542" t="n">
         <v>0</v>
       </c>
       <c r="S542" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T542" t="inlineStr"/>
       <c r="U542" t="inlineStr"/>
       <c r="V542" t="inlineStr"/>
       <c r="W542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="n">
         <v>0</v>
       </c>
       <c r="B543" t="n">
         <v>0</v>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>9488319888</t>
+          <t>92496046AF</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>Gestione e manutenzione dei sistemi territoriali mobili e complementari per l'esercizio della centrale operativa del SUEM 118 di Treviso</t>
+          <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE PER LA REALIZZAZIONE DI UNA NUOVA CASA DELLA COMUNITA’ A DOSSON IN COMUNE DI CASIER (TV).CUP I98I22000120009 - CIG- 92496046AF TEC_AZ_046</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>Forniture, Lavori e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H543" t="inlineStr"/>
       <c r="I543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J543" t="inlineStr"/>
       <c r="K543" t="inlineStr"/>
       <c r="L543" t="inlineStr"/>
       <c r="M543" t="inlineStr">
         <is>
-          <t>21/02/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="N543" t="inlineStr">
         <is>
-          <t>21/02/2029 00:00</t>
+          <t>12/04/2029 00:00</t>
         </is>
       </c>
       <c r="O543" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>12/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q543" t="inlineStr">
         <is>
-          <t>21/02/2023</t>
+          <t>12/04/2023</t>
         </is>
       </c>
       <c r="R543" t="n">
         <v>0</v>
       </c>
       <c r="S543" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T543" t="inlineStr"/>
       <c r="U543" t="inlineStr"/>
       <c r="V543" t="inlineStr"/>
       <c r="W543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="n">
         <v>0</v>
       </c>
       <c r="B544" t="n">
         <v>0</v>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>ID  4457</t>
+          <t>929590684D</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+          <t>Lavori di realizzazione nuova casa della comunità a Motta di Livenza (TV) Affidamento dei servizi di progettazione CUP I38I22000180009 CIG 929590684D</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H544" t="inlineStr"/>
       <c r="I544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J544" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J544" t="inlineStr"/>
       <c r="K544" t="inlineStr"/>
       <c r="L544" t="inlineStr"/>
       <c r="M544" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="N544" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>12/04/2029 00:00</t>
         </is>
       </c>
       <c r="O544" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>12/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q544" t="inlineStr">
         <is>
-          <t>19/05/2023</t>
+          <t>12/04/2023</t>
         </is>
       </c>
       <c r="R544" t="n">
-        <v>122500</v>
+        <v>0</v>
       </c>
       <c r="S544" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T544" t="inlineStr"/>
       <c r="U544" t="inlineStr"/>
       <c r="V544" t="inlineStr"/>
       <c r="W544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="n">
         <v>0</v>
       </c>
       <c r="B545" t="n">
         <v>0</v>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>ID 4606</t>
+          <t>9568368310</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato servizio di assistenza infermieristica e supporto all'attività odontoiatrica presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+          <t>Ampliamento del Sisteca DECT presso il Presidio Ospedaliero "Ca' Foncello" di Treviso. Fornitura e installazione dei materiali e attivazione del Sistema presso l'Edificio 29</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H545" t="inlineStr"/>
       <c r="I545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J545" t="inlineStr"/>
       <c r="K545" t="inlineStr"/>
       <c r="L545" t="inlineStr"/>
       <c r="M545" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>03/04/2023 00:00</t>
         </is>
       </c>
       <c r="N545" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>03/04/2029 00:00</t>
         </is>
       </c>
       <c r="O545" t="inlineStr">
         <is>
-          <t>23/02/2023 23:59</t>
+          <t>03/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q545" t="inlineStr">
         <is>
-          <t>10/03/2023</t>
+          <t>31/03/2023</t>
         </is>
       </c>
       <c r="R545" t="n">
         <v>0</v>
       </c>
       <c r="S545" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T545" t="inlineStr"/>
       <c r="U545" t="inlineStr"/>
       <c r="V545" t="inlineStr"/>
       <c r="W545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="n">
         <v>0</v>
       </c>
       <c r="B546" t="n">
         <v>0</v>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>ID-3472</t>
+          <t>ID 4661</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta telematica (ID SINTEL 164600361) per l’affidamento del servizio di erogazione di indagini citogenetiche e molecolari in epoca prenatale e postnatale per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA, CORRETTIVA E CONSERVATIVA PER L’APPLICATIVO ZEEROMED E DEL RELATIVO SERVIZIO DI ELABORAZIONE MEDIANTE ALGORITMI DI INTELLIGENZA ARTIFICIALE, PER L’ANALISI PREDITTIVA E L’ELABORAZIONE PRECLINICA DI ESAMI MAMMOGRAFICI ID 4661.</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H546" t="inlineStr"/>
       <c r="I546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J546" t="inlineStr"/>
       <c r="K546" t="inlineStr"/>
       <c r="L546" t="inlineStr"/>
       <c r="M546" t="inlineStr">
         <is>
-          <t>10/02/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="N546" t="inlineStr">
         <is>
-          <t>10/02/2029 00:00</t>
-[...4 lines deleted...]
-          <t>20/03/2023 23:59</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="Q546" t="inlineStr">
         <is>
-          <t>07/09/2023</t>
+          <t>30/06/2023</t>
         </is>
       </c>
       <c r="R546" t="n">
-        <v>0</v>
+        <v>128920</v>
       </c>
       <c r="S546" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T546" t="inlineStr"/>
       <c r="U546" t="inlineStr"/>
       <c r="V546" t="inlineStr"/>
       <c r="W546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="n">
         <v>0</v>
       </c>
       <c r="B547" t="n">
         <v>0</v>
       </c>
       <c r="C547" t="inlineStr">
         <is>
+          <t>ID 3747 4396</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese FEBBRAIO 2023</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr"/>
+      <c r="I547" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J547" t="inlineStr"/>
+      <c r="K547" t="inlineStr"/>
+      <c r="L547" t="inlineStr"/>
+      <c r="M547" t="inlineStr">
+        <is>
+          <t>28/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N547" t="inlineStr">
+        <is>
+          <t>28/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O547" t="inlineStr">
+        <is>
+          <t>28/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="R547" t="n">
+        <v>0</v>
+      </c>
+      <c r="S547" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T547" t="inlineStr"/>
+      <c r="U547" t="inlineStr"/>
+      <c r="V547" t="inlineStr"/>
+      <c r="W547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="n">
+        <v>0</v>
+      </c>
+      <c r="B548" t="n">
+        <v>0</v>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>ID 4651</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr">
+        <is>
+          <t>Avviso di indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H548" t="inlineStr"/>
+      <c r="I548" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J548" t="inlineStr"/>
+      <c r="K548" t="inlineStr"/>
+      <c r="L548" t="inlineStr"/>
+      <c r="M548" t="inlineStr">
+        <is>
+          <t>16/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N548" t="inlineStr">
+        <is>
+          <t>16/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O548" t="inlineStr">
+        <is>
+          <t>23/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q548" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="R548" t="n">
+        <v>0</v>
+      </c>
+      <c r="S548" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T548" t="inlineStr"/>
+      <c r="U548" t="inlineStr"/>
+      <c r="V548" t="inlineStr"/>
+      <c r="W548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="n">
+        <v>0</v>
+      </c>
+      <c r="B549" t="n">
+        <v>0</v>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>ID 3346</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H549" t="inlineStr"/>
+      <c r="I549" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J549" t="inlineStr"/>
+      <c r="K549" t="inlineStr"/>
+      <c r="L549" t="inlineStr"/>
+      <c r="M549" t="inlineStr">
+        <is>
+          <t>07/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N549" t="inlineStr">
+        <is>
+          <t>07/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O549" t="inlineStr">
+        <is>
+          <t>17/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="R549" t="n">
+        <v>0</v>
+      </c>
+      <c r="S549" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T549" t="inlineStr"/>
+      <c r="U549" t="inlineStr"/>
+      <c r="V549" t="inlineStr"/>
+      <c r="W549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="n">
+        <v>0</v>
+      </c>
+      <c r="B550" t="n">
+        <v>0</v>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>ID  4584</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI BANCA DATI DYNAMED PLUS.</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr"/>
+      <c r="I550" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J550" t="inlineStr"/>
+      <c r="K550" t="inlineStr"/>
+      <c r="L550" t="inlineStr"/>
+      <c r="M550" t="inlineStr">
+        <is>
+          <t>06/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N550" t="inlineStr">
+        <is>
+          <t>06/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O550" t="inlineStr">
+        <is>
+          <t>15/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q550" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="R550" t="n">
+        <v>0</v>
+      </c>
+      <c r="S550" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T550" t="inlineStr"/>
+      <c r="U550" t="inlineStr"/>
+      <c r="V550" t="inlineStr"/>
+      <c r="W550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="n">
+        <v>0</v>
+      </c>
+      <c r="B551" t="n">
+        <v>0</v>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>ID  3641</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>Procedura Aperta telematica (SINTEL 165162490) per la fornitura di Reagenti e Sistemi in Service per la diagnostica Oncologica e Onco-Ematologica (Metodiche PCR, PCR Nested, Real Time PCR, NGS) per la UOC Anatomia e Istologia Patologica dell’Azienda Ulss2 Marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr"/>
+      <c r="I551" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J551" t="inlineStr"/>
+      <c r="K551" t="inlineStr"/>
+      <c r="L551" t="inlineStr"/>
+      <c r="M551" t="inlineStr">
+        <is>
+          <t>03/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N551" t="inlineStr">
+        <is>
+          <t>03/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O551" t="inlineStr">
+        <is>
+          <t>07/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q551" t="inlineStr">
+        <is>
+          <t>25/08/2023</t>
+        </is>
+      </c>
+      <c r="R551" t="n">
+        <v>0</v>
+      </c>
+      <c r="S551" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T551" t="inlineStr"/>
+      <c r="U551" t="inlineStr"/>
+      <c r="V551" t="inlineStr"/>
+      <c r="W551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="n">
+        <v>0</v>
+      </c>
+      <c r="B552" t="n">
+        <v>0</v>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>3189 E 5394 (proroga tecnica)</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di “sostanze viscoelastiche per chirurgia oculistica”, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 653 del 27/09/2021. ID 3189</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr"/>
+      <c r="I552" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J552" t="inlineStr"/>
+      <c r="K552" t="inlineStr"/>
+      <c r="L552" t="inlineStr"/>
+      <c r="M552" t="inlineStr">
+        <is>
+          <t>01/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N552" t="inlineStr">
+        <is>
+          <t>01/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O552" t="inlineStr">
+        <is>
+          <t>03/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="R552" t="n">
+        <v>186319.1</v>
+      </c>
+      <c r="S552" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T552" t="inlineStr"/>
+      <c r="U552" t="inlineStr"/>
+      <c r="V552" t="inlineStr"/>
+      <c r="W552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="n">
+        <v>0</v>
+      </c>
+      <c r="B553" t="n">
+        <v>0</v>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>ID 4315</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SULLA PIATTAFORMA SOFTWARE PER LA MEDICINA TRASFUSIONALE  DELLA DITTA GPI SPA (ID 4315)</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr"/>
+      <c r="I553" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J553" t="inlineStr"/>
+      <c r="K553" t="inlineStr"/>
+      <c r="L553" t="inlineStr"/>
+      <c r="M553" t="inlineStr">
+        <is>
+          <t>28/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N553" t="inlineStr">
+        <is>
+          <t>28/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="Q553" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
+        </is>
+      </c>
+      <c r="R553" t="n">
+        <v>189180.28</v>
+      </c>
+      <c r="S553" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T553" t="inlineStr"/>
+      <c r="U553" t="inlineStr"/>
+      <c r="V553" t="inlineStr"/>
+      <c r="W553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="n">
+        <v>0</v>
+      </c>
+      <c r="B554" t="n">
+        <v>0</v>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>ID  4149 4556 4457 4555 4579 4580 3902 4604 4605 3940 4577</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di GENNAIO 2023</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr"/>
+      <c r="I554" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J554" t="inlineStr"/>
+      <c r="K554" t="inlineStr"/>
+      <c r="L554" t="inlineStr"/>
+      <c r="M554" t="inlineStr">
+        <is>
+          <t>24/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N554" t="inlineStr">
+        <is>
+          <t>24/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O554" t="inlineStr">
+        <is>
+          <t>24/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="R554" t="n">
+        <v>0</v>
+      </c>
+      <c r="S554" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T554" t="inlineStr"/>
+      <c r="U554" t="inlineStr"/>
+      <c r="V554" t="inlineStr"/>
+      <c r="W554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="n">
+        <v>0</v>
+      </c>
+      <c r="B555" t="n">
+        <v>0</v>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>ID 4413</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>Avviso di pubblicazione di manifestazione di interesse per l’affidamento del Servizio medico presso la Casa Circondariale di Treviso per il periodo di 6 mesi</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H555" t="inlineStr"/>
+      <c r="I555" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J555" t="inlineStr"/>
+      <c r="K555" t="inlineStr"/>
+      <c r="L555" t="inlineStr"/>
+      <c r="M555" t="inlineStr">
+        <is>
+          <t>23/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N555" t="inlineStr">
+        <is>
+          <t>23/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O555" t="inlineStr">
+        <is>
+          <t>06/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q555" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="R555" t="n">
+        <v>0</v>
+      </c>
+      <c r="S555" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T555" t="inlineStr"/>
+      <c r="U555" t="inlineStr"/>
+      <c r="V555" t="inlineStr"/>
+      <c r="W555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="n">
+        <v>0</v>
+      </c>
+      <c r="B556" t="n">
+        <v>0</v>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>9488319888</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>Gestione e manutenzione dei sistemi territoriali mobili e complementari per l'esercizio della centrale operativa del SUEM 118 di Treviso</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>Forniture, Lavori e Servizi</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H556" t="inlineStr"/>
+      <c r="I556" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J556" t="inlineStr"/>
+      <c r="K556" t="inlineStr"/>
+      <c r="L556" t="inlineStr"/>
+      <c r="M556" t="inlineStr">
+        <is>
+          <t>21/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N556" t="inlineStr">
+        <is>
+          <t>21/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O556" t="inlineStr">
+        <is>
+          <t>21/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q556" t="inlineStr">
+        <is>
+          <t>21/02/2023</t>
+        </is>
+      </c>
+      <c r="R556" t="n">
+        <v>0</v>
+      </c>
+      <c r="S556" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T556" t="inlineStr"/>
+      <c r="U556" t="inlineStr"/>
+      <c r="V556" t="inlineStr"/>
+      <c r="W556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="n">
+        <v>0</v>
+      </c>
+      <c r="B557" t="n">
+        <v>0</v>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>ID  4457</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H557" t="inlineStr"/>
+      <c r="I557" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J557" t="inlineStr">
+        <is>
+          <t>165321572</t>
+        </is>
+      </c>
+      <c r="K557" t="inlineStr"/>
+      <c r="L557" t="inlineStr"/>
+      <c r="M557" t="inlineStr">
+        <is>
+          <t>16/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N557" t="inlineStr">
+        <is>
+          <t>16/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O557" t="inlineStr">
+        <is>
+          <t>03/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q557" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
+        </is>
+      </c>
+      <c r="R557" t="n">
+        <v>122500</v>
+      </c>
+      <c r="S557" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T557" t="inlineStr"/>
+      <c r="U557" t="inlineStr"/>
+      <c r="V557" t="inlineStr"/>
+      <c r="W557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="n">
+        <v>0</v>
+      </c>
+      <c r="B558" t="n">
+        <v>0</v>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>ID 4606</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>Avviso di indagine di mercato servizio di assistenza infermieristica e supporto all'attività odontoiatrica presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H558" t="inlineStr"/>
+      <c r="I558" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J558" t="inlineStr"/>
+      <c r="K558" t="inlineStr"/>
+      <c r="L558" t="inlineStr"/>
+      <c r="M558" t="inlineStr">
+        <is>
+          <t>16/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N558" t="inlineStr">
+        <is>
+          <t>16/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O558" t="inlineStr">
+        <is>
+          <t>23/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q558" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="R558" t="n">
+        <v>0</v>
+      </c>
+      <c r="S558" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T558" t="inlineStr"/>
+      <c r="U558" t="inlineStr"/>
+      <c r="V558" t="inlineStr"/>
+      <c r="W558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="n">
+        <v>0</v>
+      </c>
+      <c r="B559" t="n">
+        <v>0</v>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>ID-3472</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>Gara europea a procedura aperta telematica (ID SINTEL 164600361) per l’affidamento del servizio di erogazione di indagini citogenetiche e molecolari in epoca prenatale e postnatale per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H559" t="inlineStr"/>
+      <c r="I559" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J559" t="inlineStr"/>
+      <c r="K559" t="inlineStr"/>
+      <c r="L559" t="inlineStr"/>
+      <c r="M559" t="inlineStr">
+        <is>
+          <t>10/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N559" t="inlineStr">
+        <is>
+          <t>10/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="O559" t="inlineStr">
+        <is>
+          <t>20/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q559" t="inlineStr">
+        <is>
+          <t>07/09/2023</t>
+        </is>
+      </c>
+      <c r="R559" t="n">
+        <v>0</v>
+      </c>
+      <c r="S559" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T559" t="inlineStr"/>
+      <c r="U559" t="inlineStr"/>
+      <c r="V559" t="inlineStr"/>
+      <c r="W559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="n">
+        <v>0</v>
+      </c>
+      <c r="B560" t="n">
+        <v>0</v>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
           <t>4128</t>
         </is>
       </c>
-      <c r="D547" t="inlineStr">
+      <c r="D560" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’affidamento di un “Sistema per la purificazione delle
 cellule staminali ematopoietiche da cordone ombelicale, sangue periferico e midollo osseo –
 trapianto allogenico”, da destinare alla U.O.C. Medicina Trasfusionale, P.O. di Treviso, per
 l’Azienda ULSS 2 Marca trevigiana, per il periodo di 18 mesi. ID SINTEL: 164616237</t>
         </is>
       </c>
-      <c r="E547" t="inlineStr">
-[...875 lines deleted...]
-      </c>
       <c r="E560" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H560" t="inlineStr"/>
       <c r="I560" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="J560" t="inlineStr"/>
-      <c r="K560" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K560" t="inlineStr"/>
       <c r="L560" t="inlineStr"/>
       <c r="M560" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N560" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O560" t="inlineStr">
         <is>
-          <t>21/11/2022 23:59</t>
+          <t>16/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q560" t="inlineStr">
         <is>
-          <t>21/11/2022</t>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R560" t="n">
-        <v>1203278.8</v>
+        <v>0</v>
       </c>
       <c r="S560" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T560" t="inlineStr"/>
       <c r="U560" t="inlineStr"/>
       <c r="V560" t="inlineStr"/>
       <c r="W560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="n">
         <v>0</v>
       </c>
       <c r="B561" t="n">
         <v>0</v>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>ID 4480</t>
+          <t>TEC_AZ_043</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SUL SOFTWARE DEL SISTEMA INFORMATIVO TERRITORIALE (SIT) DEI DISTRETTI DI TREVISO E ASOLO, DEL CUP, DEL REPOSITORY E DEL VIEWER REFERTI DEL DISTRETTO DI ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, PER l’ANNO 2023</t>
+          <t>Affidamento del servizio di progettazione definitiva ed esecutiva, della Direzione Lavori e del Coordinamento della sicurezza in fase di progettazione ed esecuzione lavori di ristrutturazione dell'ex Scuola Primaria di Paese (TV)  per la realizzazione di una nuova Casa della Comunità</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H561" t="inlineStr"/>
       <c r="I561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J561" t="inlineStr"/>
       <c r="K561" t="inlineStr"/>
       <c r="L561" t="inlineStr"/>
       <c r="M561" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>20/01/2023 00:00</t>
         </is>
       </c>
       <c r="N561" t="inlineStr">
         <is>
-          <t>17/11/2028 00:00</t>
+          <t>20/01/2029 00:00</t>
         </is>
       </c>
       <c r="O561" t="inlineStr">
         <is>
-          <t>01/12/2022 23:59</t>
+          <t>20/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q561" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>20/01/2023</t>
         </is>
       </c>
       <c r="R561" t="n">
         <v>0</v>
       </c>
       <c r="S561" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T561" t="inlineStr"/>
       <c r="U561" t="inlineStr"/>
       <c r="V561" t="inlineStr"/>
       <c r="W561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="n">
         <v>0</v>
       </c>
       <c r="B562" t="n">
         <v>0</v>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>ID 4500</t>
+          <t>ID 3773 4027 4039 4174 4189 4199 4293 4319 4410 4427 4436 4515 4516 4535 45</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA TECNICA E SPECIALISTICA E DEL SERVIZIO DI PRESIDIO SULLA PIATTAFORMA NAVISION, DELLA DITTA EID SRL, PER L’ANNO 2023.</t>
+          <t>Esiti affidamento procedure negoziate mese di DICEMBRE 2022</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H562" t="inlineStr"/>
       <c r="I562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J562" t="inlineStr"/>
       <c r="K562" t="inlineStr"/>
       <c r="L562" t="inlineStr"/>
       <c r="M562" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>20/01/2023 00:00</t>
         </is>
       </c>
       <c r="N562" t="inlineStr">
         <is>
-          <t>17/11/2028 00:00</t>
+          <t>20/01/2029 00:00</t>
         </is>
       </c>
       <c r="O562" t="inlineStr">
         <is>
-          <t>01/12/2022 23:59</t>
-[...4 lines deleted...]
-          <t>27/03/2023</t>
+          <t>20/01/2023 23:59</t>
         </is>
       </c>
       <c r="R562" t="n">
         <v>0</v>
       </c>
       <c r="S562" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T562" t="inlineStr"/>
       <c r="U562" t="inlineStr"/>
       <c r="V562" t="inlineStr"/>
       <c r="W562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="n">
         <v>0</v>
       </c>
       <c r="B563" t="n">
         <v>0</v>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>ID 4024 4028 4030 4479 4197 4490</t>
+          <t>TEC_AZ_042</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di OTTOBRE 2022</t>
+          <t>Affidamento servizio di progettazione di fattibilità tecnica  ed economica lavori di realizzazione della sede distrettuale di una nuova Casa della Comunità presso edificio ex Pagani nel Presidio Ospedaliero do Oderzo</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H563" t="inlineStr"/>
       <c r="I563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J563" t="inlineStr"/>
       <c r="K563" t="inlineStr"/>
       <c r="L563" t="inlineStr"/>
       <c r="M563" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>20/01/2023 00:00</t>
         </is>
       </c>
       <c r="N563" t="inlineStr">
         <is>
-          <t>15/11/2028 00:00</t>
+          <t>20/01/2029 00:00</t>
         </is>
       </c>
       <c r="O563" t="inlineStr">
         <is>
-          <t>15/11/2022 23:59</t>
+          <t>20/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q563" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
         </is>
       </c>
       <c r="R563" t="n">
         <v>0</v>
       </c>
       <c r="S563" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T563" t="inlineStr"/>
       <c r="U563" t="inlineStr"/>
       <c r="V563" t="inlineStr"/>
       <c r="W563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="n">
         <v>0</v>
       </c>
       <c r="B564" t="n">
         <v>0</v>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>ID 4481</t>
+          <t>10741</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>PNRR - Procedura negoziata per l'affidamento del servizio di sostegno alle capacità genitoriali e prevenzione delle vulnerabilità delle famiglie e dei bambini - programma di intervento per la prevenzione della  istituzionalizzazione per conto dell'Ambito Territoriale Sociale VEN_09 Treviso</t>
+          <t>AVVISO ESPLORATIVO PER L’ACQUISIZIONE DI MANIFESTAZIONI D’INTERESSE DA PARTE DI OPERATORI ECONOMICI QUALIFICATI PER L’AFFIDAMENTO DEL “SERVIZIO DI RIPARAZIONE E MANUTENZIONE PARTI MECCANICHE ED ELETTRICHE E DELLA MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DEGLI PNEUMATICI DEGLI AUTOMEZZI, INCLUSI I MEZZI DI SOCCORSO SANITARI” PER LA DURATA DI 12 MESI MEDIANTE PROCEDURA TELEMATICA ESPLETATA SU PIATTAFORMA MEPA</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H564" t="inlineStr"/>
       <c r="I564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J564" t="inlineStr"/>
       <c r="K564" t="inlineStr"/>
       <c r="L564" t="inlineStr"/>
       <c r="M564" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>18/01/2023 00:00</t>
         </is>
       </c>
       <c r="N564" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>18/01/2029 00:00</t>
         </is>
       </c>
       <c r="O564" t="inlineStr">
         <is>
-          <t>07/12/2022 23:59</t>
+          <t>01/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q564" t="inlineStr">
         <is>
-          <t>07/04/2023</t>
+          <t>14/06/2023</t>
         </is>
       </c>
       <c r="R564" t="n">
-        <v>0</v>
+        <v>204000</v>
       </c>
       <c r="S564" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T564" t="inlineStr"/>
       <c r="U564" t="inlineStr"/>
       <c r="V564" t="inlineStr"/>
       <c r="W564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="n">
         <v>0</v>
       </c>
       <c r="B565" t="n">
         <v>0</v>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>ID 4483</t>
+          <t>ID 4067</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>PNRR - Procedura negoziata per l'affidamento del servizio di sostegno alle capacità genitoriali e prevenzione delle vulnerabilità delle famiglie e dei bambini - programma di intervento per la prevenzione della  istituzionalizzazione per conto dell'Ambito Territoriale Sociale VEN_08 Asolo</t>
+          <t>Indagine di mercato per l’eventuale affidamento del servizio di Disaster Recovery Plan relativo ai contenitori di campioni biologici di unità cordonali e da aferesi presenti nella sala criogenica, afferenti alla U.O.C. Medicina Trasfusionale del P.O. di Treviso, e relativo ai contenitori criobiologici dei Centri P.M.A. dei P.O. di Conegliano e di Oderzo, per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H565" t="inlineStr"/>
       <c r="I565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J565" t="inlineStr"/>
       <c r="K565" t="inlineStr"/>
       <c r="L565" t="inlineStr"/>
       <c r="M565" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>17/01/2023 00:00</t>
         </is>
       </c>
       <c r="N565" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>17/01/2029 00:00</t>
         </is>
       </c>
       <c r="O565" t="inlineStr">
         <is>
-          <t>07/12/2022 23:59</t>
+          <t>16/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q565" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>30/05/2023</t>
         </is>
       </c>
       <c r="R565" t="n">
         <v>0</v>
       </c>
       <c r="S565" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T565" t="inlineStr"/>
       <c r="U565" t="inlineStr"/>
       <c r="V565" t="inlineStr"/>
       <c r="W565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="n">
         <v>0</v>
       </c>
       <c r="B566" t="n">
         <v>0</v>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>ID 4484</t>
+          <t>ID  4105</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>PNRR - Procedura negoziata per l'affidamento del servizio di sostegno alle capacità genitoriali e prevenzione delle vulnerabilità delle famiglie e dei bambini - programma di intervento per la prevenzione della  istituzionalizzazione per conto dell'Ambito Territoriale Sociale VEN_07 Conegliano</t>
+          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI GUARDIA MEDICA PRESSO I PRESIDI OSPEDALIERI DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 12 MESI, RINNOVABILI, SUDDIVISA IN 4 LOTTI.</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H566" t="inlineStr"/>
       <c r="I566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J566" t="inlineStr"/>
       <c r="K566" t="inlineStr"/>
       <c r="L566" t="inlineStr"/>
       <c r="M566" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="N566" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="O566" t="inlineStr">
         <is>
-          <t>07/12/2022 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q566" t="inlineStr">
         <is>
-          <t>07/04/2023</t>
+          <t>02/08/2023</t>
         </is>
       </c>
       <c r="R566" t="n">
         <v>0</v>
       </c>
       <c r="S566" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T566" t="inlineStr"/>
       <c r="U566" t="inlineStr"/>
       <c r="V566" t="inlineStr"/>
       <c r="W566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="n">
         <v>0</v>
       </c>
       <c r="B567" t="n">
         <v>0</v>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>ID 4202 4201 4478 4441 4354 4472 4470 4469 4471 4473</t>
+          <t>ID 4577</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di SETTEMBRE 2022</t>
+          <t>Avviso di indagine di mercato servizio medico presso la Casa circondariale e l’Istituto penale minorile di Treviso</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H567" t="inlineStr"/>
       <c r="I567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J567" t="inlineStr"/>
       <c r="K567" t="inlineStr"/>
       <c r="L567" t="inlineStr"/>
       <c r="M567" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="N567" t="inlineStr">
         <is>
-          <t>31/10/2028 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="O567" t="inlineStr">
         <is>
-          <t>31/10/2022 23:59</t>
+          <t>20/01/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q567" t="inlineStr">
+        <is>
+          <t>26/01/2023</t>
         </is>
       </c>
       <c r="R567" t="n">
         <v>0</v>
       </c>
       <c r="S567" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T567" t="inlineStr"/>
       <c r="U567" t="inlineStr"/>
       <c r="V567" t="inlineStr"/>
       <c r="W567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="n">
         <v>0</v>
       </c>
       <c r="B568" t="n">
         <v>0</v>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>ID   3965</t>
+          <t>3043 e 4482</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>Procedura Aperta telematica (SINTEL 159678162) per la fornitura in service di “Materiali vari per Emodinamica – 2° Procedura” per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Recepimento delle risultanze della gara regionale per la fornitura di kit in tnt sterili, suddivisa in n. 5 lotti territoriali. ID 3043 e 4482</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H568" t="inlineStr"/>
       <c r="I568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J568" t="inlineStr"/>
       <c r="K568" t="inlineStr"/>
       <c r="L568" t="inlineStr"/>
       <c r="M568" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>01/01/2023 00:00</t>
         </is>
       </c>
       <c r="N568" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>01/01/2029 00:00</t>
         </is>
       </c>
       <c r="O568" t="inlineStr">
         <is>
-          <t>05/12/2022 23:59</t>
-[...4 lines deleted...]
-          <t>14/07/2023</t>
+          <t>31/12/2027 00:00</t>
         </is>
       </c>
       <c r="R568" t="n">
-        <v>0</v>
+        <v>3424059</v>
       </c>
       <c r="S568" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T568" t="inlineStr"/>
       <c r="U568" t="inlineStr"/>
       <c r="V568" t="inlineStr"/>
       <c r="W568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="n">
         <v>0</v>
       </c>
       <c r="B569" t="n">
         <v>0</v>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>93454751F1</t>
+          <t>ID 4025 4486 4361 4508 4494 4437 4438</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>INCARICO DI ESECUZIONE PROVE DIAGNOSTICHE PER VALUTAZIONE VULNERABILITA' SISMICA SU VARIE SEDI - LOTTO 2</t>
+          <t>Esiti affidamento procedure negoziate mese di NOVEMBRE 2022</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H569" t="inlineStr"/>
       <c r="I569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J569" t="inlineStr"/>
       <c r="K569" t="inlineStr"/>
       <c r="L569" t="inlineStr"/>
       <c r="M569" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>21/12/2022 00:00</t>
         </is>
       </c>
       <c r="N569" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>21/12/2028 00:00</t>
         </is>
       </c>
       <c r="O569" t="inlineStr">
         <is>
-          <t>21/11/2022 23:59</t>
-[...4 lines deleted...]
-          <t>21/10/2022</t>
+          <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="R569" t="n">
         <v>0</v>
       </c>
       <c r="S569" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T569" t="inlineStr"/>
       <c r="U569" t="inlineStr"/>
       <c r="V569" t="inlineStr"/>
       <c r="W569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="n">
         <v>0</v>
       </c>
       <c r="B570" t="n">
         <v>0</v>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>9345413EC3</t>
+          <t>ID 4149</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>INCARICO DI ESECUZIONE PROVE DIAGNOSTICHE PER VALUTAZIONE VULNERABILITA' SISMICA SU VARIE SEDI - LOTTO 1</t>
+          <t>AVVISO DI INDAGINE DI  MERCATO SERVIZIO DI GESTIONE DELL’ATTESA IN PRONTO SOCCORSO NEGLI OSPEDALI DEL DISTRETTO DI PIEVE DI SOLIGO. ID SINTEL 162514214</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H570" t="inlineStr"/>
       <c r="I570" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J570" t="inlineStr"/>
       <c r="K570" t="inlineStr"/>
       <c r="L570" t="inlineStr"/>
       <c r="M570" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="N570" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>12/12/2028 00:00</t>
         </is>
       </c>
       <c r="O570" t="inlineStr">
         <is>
-          <t>21/11/2022 23:59</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="Q570" t="inlineStr">
         <is>
-          <t>21/10/2022</t>
+          <t>12/01/2023</t>
         </is>
       </c>
       <c r="R570" t="n">
         <v>0</v>
       </c>
       <c r="S570" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T570" t="inlineStr"/>
       <c r="U570" t="inlineStr"/>
       <c r="V570" t="inlineStr"/>
       <c r="W570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="n">
         <v>0</v>
       </c>
       <c r="B571" t="n">
         <v>0</v>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>ID 4204 4387 4449 3652</t>
+          <t>ID 4540</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di AGOSTO 2022</t>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA, DI ASSISTENZA TECNICA, NOLEGGIO WORKSTATION E SUPPORTO DI PRESIDIO SULLA PIATTAFORMA SOFTWARE IN USO PRESSO VARIE UNITA’ OPERATIVE, DELLA DITTA TESI ELETTRONICA E SISTEMI INFORMATIVI SPA, PER L’ANNO 2023.</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H571" t="inlineStr"/>
       <c r="I571" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J571" t="inlineStr"/>
       <c r="K571" t="inlineStr"/>
       <c r="L571" t="inlineStr"/>
       <c r="M571" t="inlineStr">
         <is>
-          <t>17/10/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N571" t="inlineStr">
         <is>
-          <t>17/10/2028 00:00</t>
-[...4 lines deleted...]
-          <t>17/10/2022 23:59</t>
+          <t>06/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="Q571" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
         </is>
       </c>
       <c r="R571" t="n">
-        <v>0</v>
+        <v>182585.05</v>
       </c>
       <c r="S571" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T571" t="inlineStr"/>
       <c r="U571" t="inlineStr"/>
       <c r="V571" t="inlineStr"/>
       <c r="W571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="n">
         <v>0</v>
       </c>
       <c r="B572" t="n">
         <v>0</v>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>ID  4311</t>
+          <t>ID 4544</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA DI VARI SOFTWARE, DELLA DITTA INFO.C.E.R. SRL PER L’ANNO 2023.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SULLA PIATTAFORMA SOFTWARE DEL PRONTO SOCCORSO E SULLA CARTELLA CLINICA PER LA MEDICINA D’URGENZA DEL DISTRETTO DI TREVISO, DELLA DITTA S3K SPA, PER L’ANNO 2023.</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H572" t="inlineStr"/>
       <c r="I572" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J572" t="inlineStr"/>
       <c r="K572" t="inlineStr"/>
       <c r="L572" t="inlineStr"/>
       <c r="M572" t="inlineStr">
         <is>
-          <t>13/10/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N572" t="inlineStr">
         <is>
-          <t>13/10/2028 00:00</t>
+          <t>06/12/2028 00:00</t>
         </is>
       </c>
       <c r="O572" t="inlineStr">
         <is>
-          <t>28/10/2022 23:59</t>
+          <t>16/12/2022 23:59</t>
         </is>
       </c>
       <c r="Q572" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>17/03/2023</t>
         </is>
       </c>
       <c r="R572" t="n">
         <v>0</v>
       </c>
       <c r="S572" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T572" t="inlineStr"/>
       <c r="U572" t="inlineStr"/>
       <c r="V572" t="inlineStr"/>
       <c r="W572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="n">
         <v>0</v>
       </c>
       <c r="B573" t="n">
         <v>0</v>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>ID   3934</t>
+          <t>4284 e 4285</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>Procedura Aperta telematica (ID Sintel 159850520) per la fornitura di un sistema per la termoablazione a microonde, composto da dispositivi (aghi/antenne, cavi di connessione) e generatore, per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t xml:space="preserve">PNRR –  Grandi apparecchiature - Adesione all'accordo quadro consip per la fornitura di gamma camere e sistemi gamma camera/ct, servizi connessi, dispositivi e servizi opzionali per le pubbliche Amministrazioni - 1 – Lotti 1 e 2  (ID 4284 e 4285) CUP Lotto n. 1  I29J22000880006 e Lotto n. 2  2I29J22000900006 </t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H573" t="inlineStr"/>
       <c r="I573" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J573" t="inlineStr"/>
-      <c r="K573" t="inlineStr"/>
+      <c r="K573" t="inlineStr">
+        <is>
+          <t>I29J22000900006</t>
+        </is>
+      </c>
       <c r="L573" t="inlineStr"/>
       <c r="M573" t="inlineStr">
         <is>
-          <t>11/10/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="N573" t="inlineStr">
         <is>
-          <t>11/10/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
         </is>
       </c>
       <c r="O573" t="inlineStr">
         <is>
-          <t>14/11/2022 23:59</t>
+          <t>21/11/2022 23:59</t>
         </is>
       </c>
       <c r="Q573" t="inlineStr">
         <is>
-          <t>21/07/2023</t>
+          <t>21/11/2022</t>
         </is>
       </c>
       <c r="R573" t="n">
-        <v>0</v>
+        <v>1203278.8</v>
       </c>
       <c r="S573" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T573" t="inlineStr"/>
       <c r="U573" t="inlineStr"/>
       <c r="V573" t="inlineStr"/>
       <c r="W573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="n">
         <v>0</v>
       </c>
       <c r="B574" t="n">
         <v>0</v>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>ID   4360</t>
+          <t>ID 4500</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta (ID Sintel 160107668) per l’affidamento del servizio “Connettività di rete a banda larga tra le sedi dell’Azienda ULSS n. 2 Marca trevigiana”, per il periodo di 36 mesi.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA TECNICA E SPECIALISTICA E DEL SERVIZIO DI PRESIDIO SULLA PIATTAFORMA NAVISION, DELLA DITTA EID SRL, PER L’ANNO 2023.</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H574" t="inlineStr"/>
       <c r="I574" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J574" t="inlineStr"/>
       <c r="K574" t="inlineStr"/>
       <c r="L574" t="inlineStr"/>
       <c r="M574" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="N574" t="inlineStr">
         <is>
-          <t>10/10/2028 00:00</t>
+          <t>17/11/2028 00:00</t>
         </is>
       </c>
       <c r="O574" t="inlineStr">
         <is>
-          <t>09/11/2022 23:59</t>
+          <t>01/12/2022 23:59</t>
         </is>
       </c>
       <c r="Q574" t="inlineStr">
         <is>
-          <t>08/05/2023</t>
+          <t>27/03/2023</t>
         </is>
       </c>
       <c r="R574" t="n">
         <v>0</v>
       </c>
       <c r="S574" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T574" t="inlineStr"/>
       <c r="U574" t="inlineStr"/>
       <c r="V574" t="inlineStr"/>
       <c r="W574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="n">
         <v>0</v>
       </c>
       <c r="B575" t="n">
         <v>0</v>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>100702</t>
+          <t>ID 4480</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>Avviso appalto aggiudicato per fornitura in opera di confinamento magnetico per installazione di n. 4 apparecchiature di risonanza magnetica nucleare (RMN) presso l'edificio 29 High Care del P.O. di Treviso</t>
+          <t>AVVISO DI INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SUL SOFTWARE DEL SISTEMA INFORMATIVO TERRITORIALE (SIT) DEI DISTRETTI DI TREVISO E ASOLO, DEL CUP, DEL REPOSITORY E DEL VIEWER REFERTI DEL DISTRETTO DI ASOLO E DELLA CARTELLA CLINICA ELETTRONICA DI PATOLOGIA NEONATALE DEL DISTRETTO DI TREVISO, DELLA DITTA GPI SPA, PER l’ANNO 2023</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H575" t="inlineStr"/>
       <c r="I575" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J575" t="inlineStr"/>
       <c r="K575" t="inlineStr"/>
       <c r="L575" t="inlineStr"/>
       <c r="M575" t="inlineStr">
         <is>
-          <t>03/10/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="N575" t="inlineStr">
         <is>
-          <t>03/10/2028 00:00</t>
+          <t>17/11/2028 00:00</t>
         </is>
       </c>
       <c r="O575" t="inlineStr">
         <is>
-          <t>03/11/2022 23:59</t>
+          <t>01/12/2022 23:59</t>
         </is>
       </c>
       <c r="Q575" t="inlineStr">
         <is>
-          <t>25/05/2022</t>
+          <t>17/03/2023</t>
         </is>
       </c>
       <c r="R575" t="n">
         <v>0</v>
       </c>
       <c r="S575" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T575" t="inlineStr"/>
       <c r="U575" t="inlineStr"/>
       <c r="V575" t="inlineStr"/>
       <c r="W575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="n">
         <v>0</v>
       </c>
       <c r="B576" t="n">
         <v>0</v>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>ID 4116</t>
+          <t>ID 4024 4028 4030 4479 4197 4490</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA PER LA PIATTAFORMA SOFTWARE AMMINISTRATIVO-CONTABILE AZIENDALE, DELLA DITTA EID SRL, PER L’ANNO 2023.</t>
+          <t>Esiti affidamento procedure negoziate mese di OTTOBRE 2022</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H576" t="inlineStr"/>
       <c r="I576" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J576" t="inlineStr"/>
       <c r="K576" t="inlineStr"/>
       <c r="L576" t="inlineStr"/>
       <c r="M576" t="inlineStr">
         <is>
-          <t>29/09/2022 00:00</t>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
       <c r="N576" t="inlineStr">
         <is>
-          <t>29/09/2028 00:00</t>
+          <t>15/11/2028 00:00</t>
         </is>
       </c>
       <c r="O576" t="inlineStr">
         <is>
-          <t>10/10/2022 23:59</t>
-[...4 lines deleted...]
-          <t>06/03/2023</t>
+          <t>15/11/2022 23:59</t>
         </is>
       </c>
       <c r="R576" t="n">
         <v>0</v>
       </c>
       <c r="S576" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T576" t="inlineStr"/>
       <c r="U576" t="inlineStr"/>
       <c r="V576" t="inlineStr"/>
       <c r="W576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="n">
         <v>0</v>
       </c>
       <c r="B577" t="n">
         <v>0</v>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>ID 4310</t>
+          <t>ID 4484</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO
-PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA, SUPPORTO SPECIALISTICO PER LA PIATTAFORMA SOFTWARE ORACOLO (SISTEMA INFORMATIVO DIREZIONALE) IN USO PRESSO DIVERSI SERVIZI AZIENDALI DELLA DITTA OSLO ITALIA SRL, PER GLI ANNI 2023/2024.</t>
+          <t>PNRR - Procedura negoziata per l'affidamento del servizio di sostegno alle capacità genitoriali e prevenzione delle vulnerabilità delle famiglie e dei bambini - programma di intervento per la prevenzione della  istituzionalizzazione per conto dell'Ambito Territoriale Sociale VEN_07 Conegliano</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H577" t="inlineStr"/>
       <c r="I577" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J577" t="inlineStr"/>
       <c r="K577" t="inlineStr"/>
       <c r="L577" t="inlineStr"/>
       <c r="M577" t="inlineStr">
         <is>
-          <t>27/09/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="N577" t="inlineStr">
         <is>
-          <t>27/09/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="O577" t="inlineStr">
         <is>
-          <t>07/10/2022 23:59</t>
+          <t>07/12/2022 23:59</t>
         </is>
       </c>
       <c r="Q577" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>07/04/2023</t>
         </is>
       </c>
       <c r="R577" t="n">
         <v>0</v>
       </c>
       <c r="S577" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T577" t="inlineStr"/>
       <c r="U577" t="inlineStr"/>
       <c r="V577" t="inlineStr"/>
       <c r="W577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="n">
         <v>0</v>
       </c>
       <c r="B578" t="n">
         <v>0</v>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>id. Sintel 159479903</t>
+          <t>ID 4481</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>Lavori di realizzazione di un nuovo blocco delle urgenze ed
-emergenze presso il Presidio ospedaliero di Conegliano (TV)</t>
+          <t>PNRR - Procedura negoziata per l'affidamento del servizio di sostegno alle capacità genitoriali e prevenzione delle vulnerabilità delle famiglie e dei bambini - programma di intervento per la prevenzione della  istituzionalizzazione per conto dell'Ambito Territoriale Sociale VEN_09 Treviso</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H578" t="inlineStr"/>
       <c r="I578" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J578" t="inlineStr"/>
       <c r="K578" t="inlineStr"/>
       <c r="L578" t="inlineStr"/>
       <c r="M578" t="inlineStr">
         <is>
-          <t>20/09/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="N578" t="inlineStr">
         <is>
-          <t>20/09/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="O578" t="inlineStr">
         <is>
-          <t>28/11/2022 23:59</t>
+          <t>07/12/2022 23:59</t>
         </is>
       </c>
       <c r="Q578" t="inlineStr">
         <is>
-          <t>30/05/2023</t>
+          <t>07/04/2023</t>
         </is>
       </c>
       <c r="R578" t="n">
-        <v>47398436</v>
+        <v>0</v>
       </c>
       <c r="S578" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T578" t="inlineStr"/>
       <c r="U578" t="inlineStr"/>
       <c r="V578" t="inlineStr"/>
       <c r="W578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="n">
         <v>0</v>
       </c>
       <c r="B579" t="n">
         <v>0</v>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>ESI-SOC-010</t>
+          <t>ID 4483</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA PER LA GESTIONE OPERATIVA DEL PROGETTO N. 4. “IMPLEMENTAZIONE DEGLI AMBULATORI E SPERIMENTAZIONE DI FORME DI TRATTAMENTI INTENSIVI” DEL PIANO OPERATIVO REGIONALE 2019 GIOCO D'AZZARDO PATOLOGICO (G.A.P.).</t>
+          <t>PNRR - Procedura negoziata per l'affidamento del servizio di sostegno alle capacità genitoriali e prevenzione delle vulnerabilità delle famiglie e dei bambini - programma di intervento per la prevenzione della  istituzionalizzazione per conto dell'Ambito Territoriale Sociale VEN_08 Asolo</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H579" t="inlineStr"/>
       <c r="I579" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J579" t="inlineStr"/>
       <c r="K579" t="inlineStr"/>
       <c r="L579" t="inlineStr"/>
       <c r="M579" t="inlineStr">
         <is>
-          <t>16/09/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="N579" t="inlineStr">
         <is>
-          <t>16/09/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="O579" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>07/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q579" t="inlineStr">
+        <is>
+          <t>14/04/2023</t>
         </is>
       </c>
       <c r="R579" t="n">
         <v>0</v>
       </c>
       <c r="S579" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T579" t="inlineStr"/>
       <c r="U579" t="inlineStr"/>
       <c r="V579" t="inlineStr"/>
       <c r="W579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="n">
         <v>0</v>
       </c>
       <c r="B580" t="n">
         <v>0</v>
       </c>
       <c r="C580" t="inlineStr">
         <is>
+          <t>ID 4202 4201 4478 4441 4354 4472 4470 4469 4471 4473</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di SETTEMBRE 2022</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H580" t="inlineStr"/>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J580" t="inlineStr"/>
+      <c r="K580" t="inlineStr"/>
+      <c r="L580" t="inlineStr"/>
+      <c r="M580" t="inlineStr">
+        <is>
+          <t>31/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N580" t="inlineStr">
+        <is>
+          <t>31/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O580" t="inlineStr">
+        <is>
+          <t>31/10/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R580" t="n">
+        <v>0</v>
+      </c>
+      <c r="S580" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T580" t="inlineStr"/>
+      <c r="U580" t="inlineStr"/>
+      <c r="V580" t="inlineStr"/>
+      <c r="W580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="n">
+        <v>0</v>
+      </c>
+      <c r="B581" t="n">
+        <v>0</v>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>ID   3965</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>Procedura Aperta telematica (SINTEL 159678162) per la fornitura in service di “Materiali vari per Emodinamica – 2° Procedura” per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H581" t="inlineStr"/>
+      <c r="I581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J581" t="inlineStr"/>
+      <c r="K581" t="inlineStr"/>
+      <c r="L581" t="inlineStr"/>
+      <c r="M581" t="inlineStr">
+        <is>
+          <t>28/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N581" t="inlineStr">
+        <is>
+          <t>28/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O581" t="inlineStr">
+        <is>
+          <t>05/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q581" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="R581" t="n">
+        <v>0</v>
+      </c>
+      <c r="S581" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T581" t="inlineStr"/>
+      <c r="U581" t="inlineStr"/>
+      <c r="V581" t="inlineStr"/>
+      <c r="W581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="n">
+        <v>0</v>
+      </c>
+      <c r="B582" t="n">
+        <v>0</v>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>9345413EC3</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>INCARICO DI ESECUZIONE PROVE DIAGNOSTICHE PER VALUTAZIONE VULNERABILITA' SISMICA SU VARIE SEDI - LOTTO 1</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H582" t="inlineStr"/>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J582" t="inlineStr"/>
+      <c r="K582" t="inlineStr"/>
+      <c r="L582" t="inlineStr"/>
+      <c r="M582" t="inlineStr">
+        <is>
+          <t>21/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N582" t="inlineStr">
+        <is>
+          <t>21/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O582" t="inlineStr">
+        <is>
+          <t>21/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q582" t="inlineStr">
+        <is>
+          <t>21/10/2022</t>
+        </is>
+      </c>
+      <c r="R582" t="n">
+        <v>0</v>
+      </c>
+      <c r="S582" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T582" t="inlineStr"/>
+      <c r="U582" t="inlineStr"/>
+      <c r="V582" t="inlineStr"/>
+      <c r="W582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="n">
+        <v>0</v>
+      </c>
+      <c r="B583" t="n">
+        <v>0</v>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>93454751F1</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>INCARICO DI ESECUZIONE PROVE DIAGNOSTICHE PER VALUTAZIONE VULNERABILITA' SISMICA SU VARIE SEDI - LOTTO 2</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H583" t="inlineStr"/>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J583" t="inlineStr"/>
+      <c r="K583" t="inlineStr"/>
+      <c r="L583" t="inlineStr"/>
+      <c r="M583" t="inlineStr">
+        <is>
+          <t>21/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N583" t="inlineStr">
+        <is>
+          <t>21/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O583" t="inlineStr">
+        <is>
+          <t>21/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q583" t="inlineStr">
+        <is>
+          <t>21/10/2022</t>
+        </is>
+      </c>
+      <c r="R583" t="n">
+        <v>0</v>
+      </c>
+      <c r="S583" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T583" t="inlineStr"/>
+      <c r="U583" t="inlineStr"/>
+      <c r="V583" t="inlineStr"/>
+      <c r="W583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="n">
+        <v>0</v>
+      </c>
+      <c r="B584" t="n">
+        <v>0</v>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>ID 4204 4387 4449 3652</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di AGOSTO 2022</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H584" t="inlineStr"/>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J584" t="inlineStr"/>
+      <c r="K584" t="inlineStr"/>
+      <c r="L584" t="inlineStr"/>
+      <c r="M584" t="inlineStr">
+        <is>
+          <t>17/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N584" t="inlineStr">
+        <is>
+          <t>17/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O584" t="inlineStr">
+        <is>
+          <t>17/10/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R584" t="n">
+        <v>0</v>
+      </c>
+      <c r="S584" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T584" t="inlineStr"/>
+      <c r="U584" t="inlineStr"/>
+      <c r="V584" t="inlineStr"/>
+      <c r="W584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="n">
+        <v>0</v>
+      </c>
+      <c r="B585" t="n">
+        <v>0</v>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>ID  4311</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO
+PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA DI VARI SOFTWARE, DELLA DITTA INFO.C.E.R. SRL PER L’ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H585" t="inlineStr"/>
+      <c r="I585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J585" t="inlineStr"/>
+      <c r="K585" t="inlineStr"/>
+      <c r="L585" t="inlineStr"/>
+      <c r="M585" t="inlineStr">
+        <is>
+          <t>13/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N585" t="inlineStr">
+        <is>
+          <t>13/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O585" t="inlineStr">
+        <is>
+          <t>28/10/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q585" t="inlineStr">
+        <is>
+          <t>06/03/2023</t>
+        </is>
+      </c>
+      <c r="R585" t="n">
+        <v>0</v>
+      </c>
+      <c r="S585" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T585" t="inlineStr"/>
+      <c r="U585" t="inlineStr"/>
+      <c r="V585" t="inlineStr"/>
+      <c r="W585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="n">
+        <v>0</v>
+      </c>
+      <c r="B586" t="n">
+        <v>0</v>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>ID   3934</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>Procedura Aperta telematica (ID Sintel 159850520) per la fornitura di un sistema per la termoablazione a microonde, composto da dispositivi (aghi/antenne, cavi di connessione) e generatore, per l’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H586" t="inlineStr"/>
+      <c r="I586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J586" t="inlineStr"/>
+      <c r="K586" t="inlineStr"/>
+      <c r="L586" t="inlineStr"/>
+      <c r="M586" t="inlineStr">
+        <is>
+          <t>11/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N586" t="inlineStr">
+        <is>
+          <t>11/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O586" t="inlineStr">
+        <is>
+          <t>14/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q586" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R586" t="n">
+        <v>0</v>
+      </c>
+      <c r="S586" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T586" t="inlineStr"/>
+      <c r="U586" t="inlineStr"/>
+      <c r="V586" t="inlineStr"/>
+      <c r="W586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="n">
+        <v>0</v>
+      </c>
+      <c r="B587" t="n">
+        <v>0</v>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>ID   4360</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr">
+        <is>
+          <t>Gara europea a procedura telematica aperta (ID Sintel 160107668) per l’affidamento del servizio “Connettività di rete a banda larga tra le sedi dell’Azienda ULSS n. 2 Marca trevigiana”, per il periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H587" t="inlineStr"/>
+      <c r="I587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J587" t="inlineStr"/>
+      <c r="K587" t="inlineStr"/>
+      <c r="L587" t="inlineStr"/>
+      <c r="M587" t="inlineStr">
+        <is>
+          <t>10/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N587" t="inlineStr">
+        <is>
+          <t>10/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O587" t="inlineStr">
+        <is>
+          <t>09/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q587" t="inlineStr">
+        <is>
+          <t>08/05/2023</t>
+        </is>
+      </c>
+      <c r="R587" t="n">
+        <v>0</v>
+      </c>
+      <c r="S587" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T587" t="inlineStr"/>
+      <c r="U587" t="inlineStr"/>
+      <c r="V587" t="inlineStr"/>
+      <c r="W587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="n">
+        <v>0</v>
+      </c>
+      <c r="B588" t="n">
+        <v>0</v>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>100702</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>Avviso appalto aggiudicato per fornitura in opera di confinamento magnetico per installazione di n. 4 apparecchiature di risonanza magnetica nucleare (RMN) presso l'edificio 29 High Care del P.O. di Treviso</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H588" t="inlineStr"/>
+      <c r="I588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J588" t="inlineStr"/>
+      <c r="K588" t="inlineStr"/>
+      <c r="L588" t="inlineStr"/>
+      <c r="M588" t="inlineStr">
+        <is>
+          <t>03/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N588" t="inlineStr">
+        <is>
+          <t>03/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O588" t="inlineStr">
+        <is>
+          <t>03/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q588" t="inlineStr">
+        <is>
+          <t>25/05/2022</t>
+        </is>
+      </c>
+      <c r="R588" t="n">
+        <v>0</v>
+      </c>
+      <c r="S588" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T588" t="inlineStr"/>
+      <c r="U588" t="inlineStr"/>
+      <c r="V588" t="inlineStr"/>
+      <c r="W588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="n">
+        <v>0</v>
+      </c>
+      <c r="B589" t="n">
+        <v>0</v>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>ID 4116</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA PER LA PIATTAFORMA SOFTWARE AMMINISTRATIVO-CONTABILE AZIENDALE, DELLA DITTA EID SRL, PER L’ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H589" t="inlineStr"/>
+      <c r="I589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J589" t="inlineStr"/>
+      <c r="K589" t="inlineStr"/>
+      <c r="L589" t="inlineStr"/>
+      <c r="M589" t="inlineStr">
+        <is>
+          <t>29/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N589" t="inlineStr">
+        <is>
+          <t>29/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O589" t="inlineStr">
+        <is>
+          <t>10/10/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q589" t="inlineStr">
+        <is>
+          <t>06/03/2023</t>
+        </is>
+      </c>
+      <c r="R589" t="n">
+        <v>0</v>
+      </c>
+      <c r="S589" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T589" t="inlineStr"/>
+      <c r="U589" t="inlineStr"/>
+      <c r="V589" t="inlineStr"/>
+      <c r="W589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="n">
+        <v>0</v>
+      </c>
+      <c r="B590" t="n">
+        <v>0</v>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>ID 4310</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO
+PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA, SUPPORTO SPECIALISTICO PER LA PIATTAFORMA SOFTWARE ORACOLO (SISTEMA INFORMATIVO DIREZIONALE) IN USO PRESSO DIVERSI SERVIZI AZIENDALI DELLA DITTA OSLO ITALIA SRL, PER GLI ANNI 2023/2024.</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H590" t="inlineStr"/>
+      <c r="I590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J590" t="inlineStr"/>
+      <c r="K590" t="inlineStr"/>
+      <c r="L590" t="inlineStr"/>
+      <c r="M590" t="inlineStr">
+        <is>
+          <t>27/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N590" t="inlineStr">
+        <is>
+          <t>27/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O590" t="inlineStr">
+        <is>
+          <t>07/10/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q590" t="inlineStr">
+        <is>
+          <t>06/03/2023</t>
+        </is>
+      </c>
+      <c r="R590" t="n">
+        <v>0</v>
+      </c>
+      <c r="S590" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T590" t="inlineStr"/>
+      <c r="U590" t="inlineStr"/>
+      <c r="V590" t="inlineStr"/>
+      <c r="W590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="n">
+        <v>0</v>
+      </c>
+      <c r="B591" t="n">
+        <v>0</v>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>id. Sintel 159479903</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>Lavori di realizzazione di un nuovo blocco delle urgenze ed
+emergenze presso il Presidio ospedaliero di Conegliano (TV)</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>Lavori</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H591" t="inlineStr"/>
+      <c r="I591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J591" t="inlineStr"/>
+      <c r="K591" t="inlineStr"/>
+      <c r="L591" t="inlineStr"/>
+      <c r="M591" t="inlineStr">
+        <is>
+          <t>20/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N591" t="inlineStr">
+        <is>
+          <t>20/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O591" t="inlineStr">
+        <is>
+          <t>28/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q591" t="inlineStr">
+        <is>
+          <t>30/05/2023</t>
+        </is>
+      </c>
+      <c r="R591" t="n">
+        <v>47398436</v>
+      </c>
+      <c r="S591" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T591" t="inlineStr"/>
+      <c r="U591" t="inlineStr"/>
+      <c r="V591" t="inlineStr"/>
+      <c r="W591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="n">
+        <v>0</v>
+      </c>
+      <c r="B592" t="n">
+        <v>0</v>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>ESI-SOC-010</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA PER LA GESTIONE OPERATIVA DEL PROGETTO N. 4. “IMPLEMENTAZIONE DEGLI AMBULATORI E SPERIMENTAZIONE DI FORME DI TRATTAMENTI INTENSIVI” DEL PIANO OPERATIVO REGIONALE 2019 GIOCO D'AZZARDO PATOLOGICO (G.A.P.).</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H592" t="inlineStr"/>
+      <c r="I592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J592" t="inlineStr"/>
+      <c r="K592" t="inlineStr"/>
+      <c r="L592" t="inlineStr"/>
+      <c r="M592" t="inlineStr">
+        <is>
+          <t>16/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N592" t="inlineStr">
+        <is>
+          <t>16/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O592" t="inlineStr">
+        <is>
+          <t>31/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="R592" t="n">
+        <v>0</v>
+      </c>
+      <c r="S592" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T592" t="inlineStr"/>
+      <c r="U592" t="inlineStr"/>
+      <c r="V592" t="inlineStr"/>
+      <c r="W592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="n">
+        <v>0</v>
+      </c>
+      <c r="B593" t="n">
+        <v>0</v>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>ID  3449</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER I SERVIZI A SUPPORTO DELLE ATTIVITÀ AFFERENTI AL DIPARTIMENTO DI PREVENZIONE PER IL PERIODO DI 36 MESI, DA DESTINARE ALL’AZIENDA ULSS N. 2 MARCA TREVIGIANA. (ID SINTEL 158627139)</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H593" t="inlineStr"/>
+      <c r="I593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J593" t="inlineStr"/>
+      <c r="K593" t="inlineStr"/>
+      <c r="L593" t="inlineStr"/>
+      <c r="M593" t="inlineStr">
+        <is>
+          <t>09/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N593" t="inlineStr">
+        <is>
+          <t>09/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O593" t="inlineStr">
+        <is>
+          <t>13/10/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q593" t="inlineStr">
+        <is>
+          <t>21/03/2023</t>
+        </is>
+      </c>
+      <c r="R593" t="n">
+        <v>2303250</v>
+      </c>
+      <c r="S593" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T593" t="inlineStr"/>
+      <c r="U593" t="inlineStr"/>
+      <c r="V593" t="inlineStr"/>
+      <c r="W593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="n">
+        <v>0</v>
+      </c>
+      <c r="B594" t="n">
+        <v>0</v>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
           <t>ID  4199</t>
         </is>
       </c>
-      <c r="D580" t="inlineStr">
+      <c r="D594" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO
 SERVIZIO IN MODALITÀ SAAS (SOFTWARE-AS-A-SERVICE) PER LA GESTIONE DEL PORTALE PUBBLICO E
 DELLA INTRANET AZIENDALE, DEL SERVIZIO DI PORTING DEI CONTENUTI ATTUALI, COMPRESO IL
 SERVIZIO DI MANUTENZIONE E ASSISTENZA PER I PRIMI 12 MESI, PER L’AZIENDA ULSS N. 2 MARCA
 TREVIGIANA. (ID. 4199).</t>
         </is>
       </c>
-      <c r="E580" t="inlineStr">
-[...946 lines deleted...]
-      </c>
       <c r="E594" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H594" t="inlineStr"/>
       <c r="I594" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J594" t="inlineStr"/>
       <c r="K594" t="inlineStr"/>
       <c r="L594" t="inlineStr"/>
       <c r="M594" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>09/09/2022 00:00</t>
         </is>
       </c>
       <c r="N594" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>09/09/2028 00:00</t>
         </is>
       </c>
       <c r="O594" t="inlineStr">
         <is>
-          <t>15/07/2022 23:59</t>
+          <t>26/09/2022 23:59</t>
         </is>
       </c>
       <c r="Q594" t="inlineStr">
         <is>
-          <t>28/07/2022</t>
+          <t>16/12/2022</t>
         </is>
       </c>
       <c r="R594" t="n">
         <v>0</v>
       </c>
       <c r="S594" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T594" t="inlineStr"/>
       <c r="U594" t="inlineStr"/>
       <c r="V594" t="inlineStr"/>
       <c r="W594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="n">
         <v>0</v>
       </c>
       <c r="B595" t="n">
         <v>0</v>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>ID 4092</t>
+          <t>ESI-SOC-009</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>Adesione alla Convenzione Consip Spa "Buoni pasto Edizione 9 – Lotto n. 3 – Regione del Veneto” per il servizio sostitutivo di mensa tramite buoni pasto elettronici per le pubbliche amministrazioni, ai sensi dell’art. 26 Legge n. 488/1999 e s.m.i. e dell’art. 58 della Legge n. 388/2000 e s.m.i.</t>
+          <t>REALIZZAZIONE DI INTERVENTI SOCIO ASSISTENZIALI E SOCIO EDUCATIVI PER PERSONE CON DISABILITA' NEL DISTRETTO DI TREVISO DELL'A.ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA.-</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H595" t="inlineStr"/>
       <c r="I595" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J595" t="inlineStr"/>
       <c r="K595" t="inlineStr"/>
       <c r="L595" t="inlineStr"/>
       <c r="M595" t="inlineStr">
         <is>
-          <t>07/07/2022 00:00</t>
+          <t>29/08/2022 00:00</t>
         </is>
       </c>
       <c r="N595" t="inlineStr">
         <is>
-          <t>07/07/2028 00:00</t>
+          <t>29/08/2028 00:00</t>
         </is>
       </c>
       <c r="O595" t="inlineStr">
         <is>
-          <t>21/02/2022 23:59</t>
-[...4 lines deleted...]
-          <t>21/07/2022</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="R595" t="n">
         <v>0</v>
       </c>
       <c r="S595" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T595" t="inlineStr"/>
       <c r="U595" t="inlineStr"/>
       <c r="V595" t="inlineStr"/>
       <c r="W595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="n">
         <v>0</v>
       </c>
       <c r="B596" t="n">
         <v>0</v>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>01072022</t>
+          <t>ID 3654 3883 4021 4178 4180 4181 4184 4185 4186 4206 4207 4414 4428</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>Lavori di manutenzione straordinaria degli impianti elettrici degli immobili dell’Azienda Ulss n. 2 Marca trevigiana, Distretto Treviso, per una durata di 36 mesi</t>
+          <t>Esiti affidamento procedure negoziate mese di LUGLIO 2022</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H596" t="inlineStr"/>
       <c r="I596" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J596" t="inlineStr"/>
       <c r="K596" t="inlineStr"/>
       <c r="L596" t="inlineStr"/>
       <c r="M596" t="inlineStr">
         <is>
-          <t>01/07/2022 00:00</t>
+          <t>18/08/2022 00:00</t>
         </is>
       </c>
       <c r="N596" t="inlineStr">
         <is>
-          <t>01/07/2028 00:00</t>
+          <t>18/08/2028 00:00</t>
         </is>
       </c>
       <c r="O596" t="inlineStr">
         <is>
-          <t>18/07/2022 23:59</t>
-[...4 lines deleted...]
-          <t>23/11/2022</t>
+          <t>18/08/2022 23:59</t>
         </is>
       </c>
       <c r="R596" t="n">
-        <v>3075000</v>
+        <v>0</v>
       </c>
       <c r="S596" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T596" t="inlineStr"/>
       <c r="U596" t="inlineStr"/>
       <c r="V596" t="inlineStr"/>
       <c r="W596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="n">
         <v>0</v>
       </c>
       <c r="B597" t="n">
         <v>0</v>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>01072022AC</t>
+          <t>4312</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>Lavori di manutenzione straordinaria degli impianti elettrici degli immobili dell’Azienda Ulss n. 2 Marca trevigiana, Distretti di Pieve di Soligo e Asolo, per una durata di 36 mesi</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA E DI ASSISTENZA TECNICA IN MODALITÀ FULL RISK H24 PER L’APPLICATIVO DIGISTAT DELLE SALE OPERATORIE DEL DISTRETTO DI TREVISO. DELLA DITTA ASCOM UMS SRL, FINO AL 31/03/2024 (ID 4312)</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H597" t="inlineStr"/>
       <c r="I597" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J597" t="inlineStr"/>
       <c r="K597" t="inlineStr"/>
       <c r="L597" t="inlineStr"/>
       <c r="M597" t="inlineStr">
         <is>
-          <t>01/07/2022 00:00</t>
+          <t>12/08/2022 00:00</t>
         </is>
       </c>
       <c r="N597" t="inlineStr">
         <is>
-          <t>01/07/2028 00:00</t>
+          <t>12/08/2028 00:00</t>
         </is>
       </c>
       <c r="O597" t="inlineStr">
         <is>
-          <t>18/07/2022 23:59</t>
+          <t>29/08/2022 23:59</t>
         </is>
       </c>
       <c r="Q597" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="R597" t="n">
-        <v>1506750</v>
+        <v>0</v>
       </c>
       <c r="S597" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T597" t="inlineStr"/>
       <c r="U597" t="inlineStr"/>
       <c r="V597" t="inlineStr"/>
       <c r="W597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="n">
         <v>0</v>
       </c>
       <c r="B598" t="n">
         <v>0</v>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>ID  3902</t>
+          <t>ESI-SOC-008</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>Manifestazione di  interesse per la fornitura di “Sonde per nutrizione e svuotamento gastro-duodenale” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>COLLABORAZIONE NELLA REALIZZAZIONE DI ALCUNE AZIONI PREVISTE DAL PROGETTO VITA INDIPENDENTE, DEL DISTRETTO DI ASOLO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA.</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H598" t="inlineStr"/>
       <c r="I598" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J598" t="inlineStr"/>
       <c r="K598" t="inlineStr"/>
       <c r="L598" t="inlineStr"/>
       <c r="M598" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>29/07/2022 00:00</t>
         </is>
       </c>
       <c r="N598" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>29/07/2028 00:00</t>
         </is>
       </c>
       <c r="O598" t="inlineStr">
         <is>
-          <t>11/07/2022 23:59</t>
-[...4 lines deleted...]
-          <t>18/01/2023</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="R598" t="n">
         <v>0</v>
       </c>
       <c r="S598" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T598" t="inlineStr"/>
       <c r="U598" t="inlineStr"/>
       <c r="V598" t="inlineStr"/>
       <c r="W598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="n">
         <v>0</v>
       </c>
       <c r="B599" t="n">
         <v>0</v>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>ID 3939 4274 4381 4318</t>
+          <t>ID 4445</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di MAGGIO 2022</t>
+          <t>Adesione all’Accordo Quadro Consip Spa “Veicoli in noleggio – Edizione 1” – Lotto n. 2 – vetture operative ad alimentazione alternativa" per la fornitura di veicoli in noleggio a lungo termine, senza conducente, per le pubbliche amministrazioni – stipulato ai sensi dell’art. 26 della Legge 488/1999 e s.m.i., dell’art. 58 della Legge n. 388/2000 e s.m.i., del D.M. 24/02/2000 e del D.M. 02/05/2001.</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H599" t="inlineStr"/>
       <c r="I599" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J599" t="inlineStr"/>
       <c r="K599" t="inlineStr"/>
       <c r="L599" t="inlineStr"/>
       <c r="M599" t="inlineStr">
         <is>
-          <t>15/06/2022 00:00</t>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
       <c r="N599" t="inlineStr">
         <is>
-          <t>15/06/2028 00:00</t>
+          <t>28/07/2028 00:00</t>
         </is>
       </c>
       <c r="O599" t="inlineStr">
         <is>
-          <t>15/06/2022 23:59</t>
+          <t>05/08/2022 23:59</t>
         </is>
       </c>
       <c r="Q599" t="inlineStr">
         <is>
-          <t>15/06/2022</t>
+          <t>05/08/2022</t>
         </is>
       </c>
       <c r="R599" t="n">
         <v>0</v>
       </c>
       <c r="S599" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T599" t="inlineStr"/>
       <c r="U599" t="inlineStr"/>
       <c r="V599" t="inlineStr"/>
       <c r="W599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="n">
         <v>0</v>
       </c>
       <c r="B600" t="n">
         <v>0</v>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>ID 3951 4093 4137 4205 4303 4196 4271 4261</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
+          <t>Esiti affidamento procedure negoziate mese di GIUGNO 2022</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H600" t="inlineStr"/>
       <c r="I600" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J600" t="inlineStr"/>
       <c r="K600" t="inlineStr"/>
       <c r="L600" t="inlineStr"/>
       <c r="M600" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="N600" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>18/07/2028 00:00</t>
         </is>
       </c>
       <c r="O600" t="inlineStr">
         <is>
-          <t>16/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>10/02/2023</t>
+          <t>18/07/2022 23:59</t>
         </is>
       </c>
       <c r="R600" t="n">
-        <v>68800</v>
+        <v>0</v>
       </c>
       <c r="S600" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T600" t="inlineStr"/>
       <c r="U600" t="inlineStr"/>
       <c r="V600" t="inlineStr"/>
       <c r="W600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="n">
         <v>0</v>
       </c>
       <c r="B601" t="n">
         <v>0</v>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>ID  3534</t>
+          <t>ID 4180</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>Procedura Aperta telematica (Sintel n.151034650) per la fornitura in service di “Kit monouso per iniezione di mezzo di contrasto e relativi iniettori” per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del  “Servizio di manutenzione evolutiva per lo sviluppo dell’integrazione software tra la piattaforma aziendale EMONET per il trasfusionale e l’infrastruttura del nuovo Sistema Informativo Ospedaliero della ditta GPI Spa di Trento".</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H601" t="inlineStr"/>
       <c r="I601" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J601" t="inlineStr"/>
       <c r="K601" t="inlineStr"/>
       <c r="L601" t="inlineStr"/>
       <c r="M601" t="inlineStr">
         <is>
-          <t>24/05/2022 00:00</t>
+          <t>14/07/2022 00:00</t>
         </is>
       </c>
       <c r="N601" t="inlineStr">
         <is>
-          <t>24/05/2028 00:00</t>
+          <t>14/07/2028 00:00</t>
         </is>
       </c>
       <c r="O601" t="inlineStr">
         <is>
-          <t>24/06/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q601" t="inlineStr">
         <is>
-          <t>03/02/2023</t>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R601" t="n">
         <v>0</v>
       </c>
       <c r="S601" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T601" t="inlineStr"/>
       <c r="U601" t="inlineStr"/>
       <c r="V601" t="inlineStr"/>
       <c r="W601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="n">
         <v>0</v>
       </c>
       <c r="B602" t="n">
         <v>0</v>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>ID 3732 4362 4380</t>
+          <t>ID 4184</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di APRILE 2022</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del "servizio di manutenzione evolutiva per lo sviluppo dell’integrazione software tra la piattaforma
+aziendale SUITESTENSA CIS/RIS/PACS per la Radiologia del Distretto di Pieve di Soligo
+(TV) e l’infrastruttura del nuovo Sistema Informativo Ospedaliero alla ditta EBIT Srl"</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H602" t="inlineStr"/>
       <c r="I602" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J602" t="inlineStr"/>
       <c r="K602" t="inlineStr"/>
       <c r="L602" t="inlineStr"/>
       <c r="M602" t="inlineStr">
         <is>
-          <t>17/05/2022 00:00</t>
+          <t>11/07/2022 00:00</t>
         </is>
       </c>
       <c r="N602" t="inlineStr">
         <is>
-          <t>17/05/2028 00:00</t>
+          <t>11/07/2028 00:00</t>
         </is>
       </c>
       <c r="O602" t="inlineStr">
         <is>
-          <t>17/05/2022 23:59</t>
+          <t>18/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q602" t="inlineStr">
+        <is>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R602" t="n">
         <v>0</v>
       </c>
       <c r="S602" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T602" t="inlineStr"/>
       <c r="U602" t="inlineStr"/>
       <c r="V602" t="inlineStr"/>
       <c r="W602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="n">
         <v>0</v>
       </c>
       <c r="B603" t="n">
         <v>0</v>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>91256</t>
+          <t>ID 4414</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>Servizio di conduzione e gestione impianti delle strutture sanitarie e socio-sanitarie del Distretto di Pieve di Soligo per 6 mesi - CIG 9159794521</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del  “Servizio di manutenzione evolutiva tra gli applicativi aziendali GESHLA e CBU, in uso presso il Centro Trasfusionale, e DPLEG-COMPAT in uso in Commissione patenti, con l’infrastruttura del NUOVO SIO della ditta INFOCER Srl ".</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H603" t="inlineStr"/>
       <c r="I603" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J603" t="inlineStr"/>
       <c r="K603" t="inlineStr"/>
       <c r="L603" t="inlineStr"/>
       <c r="M603" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>11/07/2022 00:00</t>
         </is>
       </c>
       <c r="N603" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>11/07/2028 00:00</t>
         </is>
       </c>
       <c r="O603" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>18/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q603" t="inlineStr">
         <is>
-          <t>12/05/2022</t>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R603" t="n">
         <v>0</v>
       </c>
       <c r="S603" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T603" t="inlineStr"/>
       <c r="U603" t="inlineStr"/>
       <c r="V603" t="inlineStr"/>
       <c r="W603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="n">
         <v>0</v>
       </c>
       <c r="B604" t="n">
         <v>0</v>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>93007</t>
+          <t>ID 4178</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>Servizio per la manutenzione preventiva e correttiva della centrale operativa del SUEM 118 di Treviso, per il periodo di dodici mesi</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del  “Servizio di manutenzione evolutiva per lo sviluppo dell’integrazione software tra l’Anagrafe Aziendale con l’infrastruttura del nuovo Sistema Informativo Ospedaliero, ditta GPI SpA.”</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H604" t="inlineStr"/>
       <c r="I604" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J604" t="inlineStr"/>
       <c r="K604" t="inlineStr"/>
       <c r="L604" t="inlineStr"/>
       <c r="M604" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="N604" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="O604" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q604" t="inlineStr">
         <is>
-          <t>16/05/2022</t>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R604" t="n">
         <v>0</v>
       </c>
       <c r="S604" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T604" t="inlineStr"/>
       <c r="U604" t="inlineStr"/>
       <c r="V604" t="inlineStr"/>
       <c r="W604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="n">
         <v>0</v>
       </c>
       <c r="B605" t="n">
         <v>0</v>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>93116</t>
+          <t>ID 4185</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>Servizio per la manutenzione dei sistemi territoriali mobili e complementari per l'esercizio della centrale operativa del SUEM 118 di Treviso</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del "servizio di manutenzione evolutiva per lo sviluppo dell’integrazione software tra la piattaforma aziendale GE RIS/PACS per la gestione della Radiologia del Distretto di Asolo e l’infrastruttura del nuovo Sistema Informativo Ospedaliero alla ditta GE Medical Systems SpA".</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H605" t="inlineStr"/>
       <c r="I605" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J605" t="inlineStr"/>
       <c r="K605" t="inlineStr"/>
       <c r="L605" t="inlineStr"/>
       <c r="M605" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="N605" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="O605" t="inlineStr">
         <is>
-          <t>16/05/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q605" t="inlineStr">
         <is>
-          <t>16/05/2022</t>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R605" t="n">
         <v>0</v>
       </c>
       <c r="S605" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T605" t="inlineStr"/>
       <c r="U605" t="inlineStr"/>
       <c r="V605" t="inlineStr"/>
       <c r="W605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="n">
         <v>0</v>
       </c>
       <c r="B606" t="n">
         <v>0</v>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>ID  3762</t>
+          <t>ID 4181</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del service per la gestione dei trattamenti dialitici (servizi infermieristici) presso l'Ospedale di Vittorio  Veneto, per i pazienti dell'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID Sintel 154000515</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del  “Servizio di manutenzione evolutiva per lo sviluppo dell’integrazione software tra le piattaforme aziendali DNLAB e ARMONIA, in uso presso le UO aziendali di Medicina di Laboratorio ed Anatomia Patologica, nonché il repository aziendale XVALUE e il middleware PICASSO con l’infrastruttura del nuovo Sistema Informativo Ospedaliero".</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H606" t="inlineStr"/>
       <c r="I606" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J606" t="inlineStr"/>
       <c r="K606" t="inlineStr"/>
       <c r="L606" t="inlineStr"/>
       <c r="M606" t="inlineStr">
         <is>
-          <t>13/05/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="N606" t="inlineStr">
         <is>
-          <t>13/05/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="O606" t="inlineStr">
         <is>
-          <t>20/06/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q606" t="inlineStr">
         <is>
-          <t>25/07/2022</t>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R606" t="n">
         <v>0</v>
       </c>
       <c r="S606" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T606" t="inlineStr"/>
       <c r="U606" t="inlineStr"/>
       <c r="V606" t="inlineStr"/>
       <c r="W606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="n">
         <v>0</v>
       </c>
       <c r="B607" t="n">
         <v>0</v>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>ID  4127</t>
+          <t>ID 4186</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la FORNITURA DI “MATERIALI PER LA PREPARAZIONE, ALIQUOTAZIONE E CRIOCONSERVAZIONE DI
-EMOCOMPONENTI DI USO NON TRASFUSIONALE CON RELATIVE APPARECCHIATURE”</t>
+          <t>PNRR - Procedura negoziata telematica, ai sensi dell’art. 63 comma 2 lett. b) del D.Lgs. 50/2016 e s.m.i, per l’affidamento del "Servizio di manutenzione evolutiva per lo sviluppo dell’integrazione software tra la piattaforma aziendale FUJI RIS/PACS per la gestione della Radiologia del Distretto di Treviso e l’infrastruttura del nuovo Sistema Informativo”.</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H607" t="inlineStr"/>
       <c r="I607" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J607" t="inlineStr"/>
       <c r="K607" t="inlineStr"/>
       <c r="L607" t="inlineStr"/>
       <c r="M607" t="inlineStr">
         <is>
-          <t>12/05/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="N607" t="inlineStr">
         <is>
-          <t>12/05/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="O607" t="inlineStr">
         <is>
-          <t>27/05/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q607" t="inlineStr">
         <is>
-          <t>03/02/2023</t>
+          <t>28/07/2022</t>
         </is>
       </c>
       <c r="R607" t="n">
         <v>0</v>
       </c>
       <c r="S607" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T607" t="inlineStr"/>
       <c r="U607" t="inlineStr"/>
       <c r="V607" t="inlineStr"/>
       <c r="W607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="n">
         <v>0</v>
       </c>
       <c r="B608" t="n">
         <v>0</v>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>ID - 3802</t>
+          <t>ID 4092</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA CON LA FORMULA DEL REPAIR EXCHANGE -MANUTENZIONE ED EVENTUALE SOSTITUZIONE- DI STRUMENTARIO CHIRURGICO (OTTICHE, STRUMENTI, ACCESSORI) PER I BLOCCHI OPERATORI DEI P.O. DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>Adesione alla Convenzione Consip Spa "Buoni pasto Edizione 9 – Lotto n. 3 – Regione del Veneto” per il servizio sostitutivo di mensa tramite buoni pasto elettronici per le pubbliche amministrazioni, ai sensi dell’art. 26 Legge n. 488/1999 e s.m.i. e dell’art. 58 della Legge n. 388/2000 e s.m.i.</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H608" t="inlineStr"/>
       <c r="I608" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J608" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J608" t="inlineStr"/>
       <c r="K608" t="inlineStr"/>
       <c r="L608" t="inlineStr"/>
       <c r="M608" t="inlineStr">
         <is>
-          <t>05/05/2022 00:00</t>
+          <t>07/07/2022 00:00</t>
         </is>
       </c>
       <c r="N608" t="inlineStr">
         <is>
-          <t>05/05/2028 00:00</t>
+          <t>07/07/2028 00:00</t>
         </is>
       </c>
       <c r="O608" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>21/02/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q608" t="inlineStr">
+        <is>
+          <t>21/07/2022</t>
         </is>
       </c>
       <c r="R608" t="n">
         <v>0</v>
       </c>
       <c r="S608" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T608" t="inlineStr"/>
       <c r="U608" t="inlineStr"/>
       <c r="V608" t="inlineStr"/>
       <c r="W608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="n">
         <v>0</v>
       </c>
       <c r="B609" t="n">
         <v>0</v>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>ID  3355</t>
+          <t>01072022AC</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica (ID Sintel 153505222) per la fornitura di “materiale per drenaggio/aspirazione” per l’Azienda ULSS 2 Marca Trevigiana, per il periodo di 36 mesi con facoltà di rinnovo per 24 mesi.</t>
+          <t>Lavori di manutenzione straordinaria degli impianti elettrici degli immobili dell’Azienda Ulss n. 2 Marca trevigiana, Distretti di Pieve di Soligo e Asolo, per una durata di 36 mesi</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H609" t="inlineStr"/>
       <c r="I609" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J609" t="inlineStr"/>
       <c r="K609" t="inlineStr"/>
       <c r="L609" t="inlineStr"/>
       <c r="M609" t="inlineStr">
         <is>
-          <t>04/05/2022 00:00</t>
+          <t>01/07/2022 00:00</t>
         </is>
       </c>
       <c r="N609" t="inlineStr">
         <is>
-          <t>04/05/2028 00:00</t>
+          <t>01/07/2028 00:00</t>
         </is>
       </c>
       <c r="O609" t="inlineStr">
         <is>
-          <t>06/06/2022 23:59</t>
+          <t>18/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q609" t="inlineStr">
         <is>
-          <t>11/08/2023</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="R609" t="n">
-        <v>0</v>
+        <v>1506750</v>
       </c>
       <c r="S609" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T609" t="inlineStr"/>
       <c r="U609" t="inlineStr"/>
       <c r="V609" t="inlineStr"/>
       <c r="W609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="n">
         <v>0</v>
       </c>
       <c r="B610" t="n">
         <v>0</v>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>ID 3356</t>
+          <t>01072022</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di gestione dei percorsi riabilitativi  Area DSM, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 153596719</t>
+          <t>Lavori di manutenzione straordinaria degli impianti elettrici degli immobili dell’Azienda Ulss n. 2 Marca trevigiana, Distretto Treviso, per una durata di 36 mesi</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H610" t="inlineStr"/>
       <c r="I610" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J610" t="inlineStr"/>
       <c r="K610" t="inlineStr"/>
       <c r="L610" t="inlineStr"/>
       <c r="M610" t="inlineStr">
         <is>
-          <t>26/04/2022 00:00</t>
+          <t>01/07/2022 00:00</t>
         </is>
       </c>
       <c r="N610" t="inlineStr">
         <is>
-          <t>26/04/2028 00:00</t>
+          <t>01/07/2028 00:00</t>
         </is>
       </c>
       <c r="O610" t="inlineStr">
         <is>
-          <t>06/06/2022 23:59</t>
+          <t>18/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q610" t="inlineStr">
         <is>
-          <t>08/03/2023</t>
+          <t>23/11/2022</t>
         </is>
       </c>
       <c r="R610" t="n">
-        <v>0</v>
+        <v>3075000</v>
       </c>
       <c r="S610" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T610" t="inlineStr"/>
       <c r="U610" t="inlineStr"/>
       <c r="V610" t="inlineStr"/>
       <c r="W610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="n">
         <v>0</v>
       </c>
       <c r="B611" t="n">
         <v>0</v>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>ID 4036 4275 4115 4164</t>
+          <t>ID  3902</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di MARZO 2022</t>
+          <t>Manifestazione di  interesse per la fornitura di “Sonde per nutrizione e svuotamento gastro-duodenale” per l’Azienda Ulss n. 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H611" t="inlineStr"/>
       <c r="I611" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J611" t="inlineStr"/>
       <c r="K611" t="inlineStr"/>
       <c r="L611" t="inlineStr"/>
       <c r="M611" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N611" t="inlineStr">
         <is>
-          <t>21/04/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O611" t="inlineStr">
         <is>
-          <t>21/04/2022 23:59</t>
+          <t>11/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q611" t="inlineStr">
+        <is>
+          <t>18/01/2023</t>
         </is>
       </c>
       <c r="R611" t="n">
         <v>0</v>
       </c>
       <c r="S611" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T611" t="inlineStr"/>
       <c r="U611" t="inlineStr"/>
       <c r="V611" t="inlineStr"/>
       <c r="W611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="n">
         <v>0</v>
       </c>
       <c r="B612" t="n">
         <v>0</v>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>3239 E 5391 (proroga tecnica)</t>
+          <t>ID 3939 4274 4381 4318</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>Aderire alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di elettrodi per monitoraggio, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 713 del 19.10.2021. ID 3239</t>
+          <t>Esiti affidamento procedure negoziate mese di MAGGIO 2022</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H612" t="inlineStr"/>
       <c r="I612" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J612" t="inlineStr"/>
       <c r="K612" t="inlineStr"/>
       <c r="L612" t="inlineStr"/>
       <c r="M612" t="inlineStr">
         <is>
-          <t>01/04/2022 00:00</t>
+          <t>15/06/2022 00:00</t>
         </is>
       </c>
       <c r="N612" t="inlineStr">
         <is>
-          <t>01/04/2028 00:00</t>
+          <t>15/06/2028 00:00</t>
         </is>
       </c>
       <c r="O612" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>15/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q612" t="inlineStr">
+        <is>
+          <t>15/06/2022</t>
         </is>
       </c>
       <c r="R612" t="n">
         <v>0</v>
       </c>
       <c r="S612" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T612" t="inlineStr"/>
       <c r="U612" t="inlineStr"/>
       <c r="V612" t="inlineStr"/>
       <c r="W612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="n">
         <v>0</v>
       </c>
       <c r="B613" t="n">
         <v>0</v>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>3207 E 5278 (proroga tecnica)</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di reti chirurgiche, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 594 del 01.09.2021, dal 01.04.2022 fino al 19.12.2024, ID 3207</t>
+          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H613" t="inlineStr"/>
       <c r="I613" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J613" t="inlineStr"/>
       <c r="K613" t="inlineStr"/>
       <c r="L613" t="inlineStr"/>
       <c r="M613" t="inlineStr">
         <is>
-          <t>01/04/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N613" t="inlineStr">
         <is>
-          <t>01/04/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O613" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>16/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q613" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
         </is>
       </c>
       <c r="R613" t="n">
-        <v>0</v>
+        <v>68800</v>
       </c>
       <c r="S613" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T613" t="inlineStr"/>
       <c r="U613" t="inlineStr"/>
       <c r="V613" t="inlineStr"/>
       <c r="W613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="n">
         <v>0</v>
       </c>
       <c r="B614" t="n">
         <v>0</v>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>ID 3915 - 3919</t>
+          <t>ID  3534</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di FEBBRAIO 2022</t>
+          <t>Procedura Aperta telematica (Sintel n.151034650) per la fornitura in service di “Kit monouso per iniezione di mezzo di contrasto e relativi iniettori” per l’Azienda Ulss 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H614" t="inlineStr"/>
       <c r="I614" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J614" t="inlineStr"/>
       <c r="K614" t="inlineStr"/>
       <c r="L614" t="inlineStr"/>
       <c r="M614" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>24/05/2022 00:00</t>
         </is>
       </c>
       <c r="N614" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>24/05/2028 00:00</t>
         </is>
       </c>
       <c r="O614" t="inlineStr">
         <is>
-          <t>28/03/2022 23:59</t>
+          <t>24/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q614" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
         </is>
       </c>
       <c r="R614" t="n">
         <v>0</v>
       </c>
       <c r="S614" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T614" t="inlineStr"/>
       <c r="U614" t="inlineStr"/>
       <c r="V614" t="inlineStr"/>
       <c r="W614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="n">
         <v>0</v>
       </c>
       <c r="B615" t="n">
         <v>0</v>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>54954</t>
+          <t>ID 3732 4362 4380</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>Provvedimenti d'urgenza per la continuità del servizio per la conduzione e gestione impianti delle strutture sanitarie e socio-sanitarie del Distretto di Pieve di Soligo (ex Ulss 7)</t>
+          <t>Esiti affidamento procedure negoziate mese di APRILE 2022</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H615" t="inlineStr"/>
       <c r="I615" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J615" t="inlineStr"/>
       <c r="K615" t="inlineStr"/>
       <c r="L615" t="inlineStr"/>
       <c r="M615" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>17/05/2022 00:00</t>
         </is>
       </c>
       <c r="N615" t="inlineStr">
         <is>
-          <t>24/03/2028 00:00</t>
+          <t>17/05/2028 00:00</t>
         </is>
       </c>
       <c r="O615" t="inlineStr">
         <is>
-          <t>24/03/2022 23:59</t>
-[...4 lines deleted...]
-          <t>24/03/2022</t>
+          <t>17/05/2022 23:59</t>
         </is>
       </c>
       <c r="R615" t="n">
         <v>0</v>
       </c>
       <c r="S615" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T615" t="inlineStr"/>
       <c r="U615" t="inlineStr"/>
       <c r="V615" t="inlineStr"/>
       <c r="W615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="n">
         <v>0</v>
       </c>
       <c r="B616" t="n">
         <v>0</v>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>40874</t>
+          <t>93007</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>AVVISO APPALTO AGGIUDICATO SERVIZIO DI CONDUZIONE E GESTIONE IMPIANTI DELLE STRUTTURE SANITARIE E SOCIO-SANITARIE DEL DISTRETTO DI PIEVE DI SOLIGO (EX ULSS 7) PER TRE MESI - CIG 9078837D4A</t>
+          <t>Servizio per la manutenzione preventiva e correttiva della centrale operativa del SUEM 118 di Treviso, per il periodo di dodici mesi</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H616" t="inlineStr"/>
       <c r="I616" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J616" t="inlineStr"/>
       <c r="K616" t="inlineStr"/>
       <c r="L616" t="inlineStr"/>
       <c r="M616" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="N616" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="O616" t="inlineStr">
         <is>
-          <t>07/03/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q616" t="inlineStr">
         <is>
-          <t>04/03/2022</t>
+          <t>16/05/2022</t>
         </is>
       </c>
       <c r="R616" t="n">
         <v>0</v>
       </c>
       <c r="S616" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T616" t="inlineStr"/>
       <c r="U616" t="inlineStr"/>
       <c r="V616" t="inlineStr"/>
       <c r="W616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="n">
         <v>0</v>
       </c>
       <c r="B617" t="n">
         <v>0</v>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>40856</t>
+          <t>91256</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>AVVISO APPALTO AGGIUDICATO SERVIZIO DI MANUTENZIONE ORDINARIA E STRAORDINARIA IMPIANTI ELETTRICI FULL SERVICE EX ULSS 7 PIEVE DI SOLIGO PER TRE MESI - CIG 907888768F</t>
+          <t>Servizio di conduzione e gestione impianti delle strutture sanitarie e socio-sanitarie del Distretto di Pieve di Soligo per 6 mesi - CIG 9159794521</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H617" t="inlineStr"/>
       <c r="I617" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J617" t="inlineStr"/>
       <c r="K617" t="inlineStr"/>
       <c r="L617" t="inlineStr"/>
       <c r="M617" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="N617" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="O617" t="inlineStr">
         <is>
-          <t>07/03/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q617" t="inlineStr">
         <is>
-          <t>04/03/2022</t>
+          <t>12/05/2022</t>
         </is>
       </c>
       <c r="R617" t="n">
         <v>0</v>
       </c>
       <c r="S617" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T617" t="inlineStr"/>
       <c r="U617" t="inlineStr"/>
       <c r="V617" t="inlineStr"/>
       <c r="W617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="n">
         <v>0</v>
       </c>
       <c r="B618" t="n">
         <v>0</v>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>40530</t>
+          <t>93116</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>AVVISO ESPLORATIVO PER L'ACQUISIZIONE DI MANIFESTAZIONI D'INTERESSE DA PARTE DI OPERATORI ECONOMICI PER L'AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA PROGRAMMATA E NON PROGRAMMATA DI TAPPEZZERIE (CPV 39515000-5) E DI TENDE VENEZIANE DI VARIO TIPO PRESENTI PRESSO I LOCALI DEGLI IMMOBILI DEL DISTRETTO DI PIEVE DI SOLIGO PER LA DURATA DI 36 MESI MEDIANTE PIATTAFORMA MEPA</t>
+          <t>Servizio per la manutenzione dei sistemi territoriali mobili e complementari per l'esercizio della centrale operativa del SUEM 118 di Treviso</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H618" t="inlineStr"/>
       <c r="I618" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J618" t="inlineStr"/>
       <c r="K618" t="inlineStr"/>
       <c r="L618" t="inlineStr"/>
       <c r="M618" t="inlineStr">
         <is>
-          <t>04/03/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="N618" t="inlineStr">
         <is>
-          <t>04/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="O618" t="inlineStr">
         <is>
-          <t>21/03/2022 23:59</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q618" t="inlineStr">
         <is>
-          <t>06/06/2022</t>
+          <t>16/05/2022</t>
         </is>
       </c>
       <c r="R618" t="n">
-        <v>123000</v>
+        <v>0</v>
       </c>
       <c r="S618" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T618" t="inlineStr"/>
       <c r="U618" t="inlineStr"/>
       <c r="V618" t="inlineStr"/>
       <c r="W618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="n">
         <v>0</v>
       </c>
       <c r="B619" t="n">
         <v>0</v>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>ESI-SOC-007</t>
+          <t>ID  3762</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO EX ART. 36 DEL D.LGS N. 50/2016 E ART. 1 DEL D.L. 76/2020, COME MODIFICATO DALL'ART. 51 DEL D.L. 77/2021, DEI SERVIZI DI SUPPORTO SOCIO-EDUCATIVO INDIVIDUALE, DI GRUPPO E TERRITORIALE, PER LA COSTRUZIONE DEI REQUISITI PER L'OCCUPABILITÀ E SUPPORTO ALL'INCLUSIONE SOCIALE ATTIVA DI PERSONE FRAGILI, PREFERIBILMENTE GIOVANI - PROGETTO PON INCLUSIONE AVVISO 3/2016.</t>
+          <t>Procedura aperta telematica per l'affidamento del service per la gestione dei trattamenti dialitici (servizi infermieristici) presso l'Ospedale di Vittorio  Veneto, per i pazienti dell'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID Sintel 154000515</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H619" t="inlineStr"/>
       <c r="I619" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J619" t="inlineStr"/>
       <c r="K619" t="inlineStr"/>
       <c r="L619" t="inlineStr"/>
       <c r="M619" t="inlineStr">
         <is>
-          <t>28/02/2022 00:00</t>
+          <t>13/05/2022 00:00</t>
         </is>
       </c>
       <c r="N619" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>13/05/2028 00:00</t>
         </is>
       </c>
       <c r="O619" t="inlineStr">
         <is>
-          <t>30/06/2022 23:59</t>
+          <t>20/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q619" t="inlineStr">
+        <is>
+          <t>25/07/2022</t>
         </is>
       </c>
       <c r="R619" t="n">
         <v>0</v>
       </c>
       <c r="S619" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T619" t="inlineStr"/>
       <c r="U619" t="inlineStr"/>
       <c r="V619" t="inlineStr"/>
       <c r="W619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="n">
         <v>0</v>
       </c>
       <c r="B620" t="n">
         <v>0</v>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>ID 3940</t>
+          <t>ID  4127</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse per la fornitura in service di n. 2 sistemi ad ultrasuoni e relativo materiale di consumo per la dissezione, ablazione e aspirazione dei tessuti molli, da destinare alle U.U.O.O. di chirurgia generale del P.O. di Treviso dell’Azienda ULSS 2 Marca Trevigiana, per il periodo di 24 mesi. (ID 3940)</t>
+          <t>Indagine di mercato per la FORNITURA DI “MATERIALI PER LA PREPARAZIONE, ALIQUOTAZIONE E CRIOCONSERVAZIONE DI
+EMOCOMPONENTI DI USO NON TRASFUSIONALE CON RELATIVE APPARECCHIATURE”</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H620" t="inlineStr"/>
       <c r="I620" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J620" t="inlineStr"/>
       <c r="K620" t="inlineStr"/>
       <c r="L620" t="inlineStr"/>
       <c r="M620" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>12/05/2022 00:00</t>
         </is>
       </c>
       <c r="N620" t="inlineStr">
         <is>
-          <t>07/02/2028 00:00</t>
+          <t>12/05/2028 00:00</t>
         </is>
       </c>
       <c r="O620" t="inlineStr">
         <is>
-          <t>23/02/2022 23:59</t>
+          <t>27/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q620" t="inlineStr">
         <is>
-          <t>02/01/2023</t>
+          <t>03/02/2023</t>
         </is>
       </c>
       <c r="R620" t="n">
         <v>0</v>
       </c>
       <c r="S620" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T620" t="inlineStr"/>
       <c r="U620" t="inlineStr"/>
       <c r="V620" t="inlineStr"/>
       <c r="W620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="n">
         <v>0</v>
       </c>
       <c r="B621" t="n">
         <v>0</v>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>ESI-SOC-006</t>
+          <t>ID - 3802</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI VIDEO-INTERPRETARIATO DIALOGICO E DI CONFERENZA IN LIS E DI TRADUZIONE DI CONTENUTI VIDEO O TESTUALI DALL'ITALIANO ALLA LIS.</t>
+          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA CON LA FORMULA DEL REPAIR EXCHANGE -MANUTENZIONE ED EVENTUALE SOSTITUZIONE- DI STRUMENTARIO CHIRURGICO (OTTICHE, STRUMENTI, ACCESSORI) PER I BLOCCHI OPERATORI DEI P.O. DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H621" t="inlineStr"/>
       <c r="I621" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J621" t="inlineStr"/>
+      <c r="J621" t="inlineStr">
+        <is>
+          <t>169426074</t>
+        </is>
+      </c>
       <c r="K621" t="inlineStr"/>
       <c r="L621" t="inlineStr"/>
       <c r="M621" t="inlineStr">
         <is>
-          <t>03/02/2022 00:00</t>
+          <t>05/05/2022 00:00</t>
         </is>
       </c>
       <c r="N621" t="inlineStr">
         <is>
-          <t>03/02/2028 00:00</t>
+          <t>05/05/2028 00:00</t>
         </is>
       </c>
       <c r="O621" t="inlineStr">
         <is>
-          <t>31/01/2025 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="R621" t="n">
         <v>0</v>
       </c>
       <c r="S621" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T621" t="inlineStr"/>
       <c r="U621" t="inlineStr"/>
       <c r="V621" t="inlineStr"/>
       <c r="W621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="n">
         <v>0</v>
       </c>
       <c r="B622" t="n">
         <v>0</v>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>ID 3308 3318 3444 3920 3938 4049 4055 4074 4095 4096 4098 4108</t>
+          <t>ID  3355</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di DICEMBRE 2021</t>
+          <t>Procedura aperta telematica (ID Sintel 153505222) per la fornitura di “materiale per drenaggio/aspirazione” per l’Azienda ULSS 2 Marca Trevigiana, per il periodo di 36 mesi con facoltà di rinnovo per 24 mesi.</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H622" t="inlineStr"/>
       <c r="I622" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J622" t="inlineStr"/>
       <c r="K622" t="inlineStr"/>
       <c r="L622" t="inlineStr"/>
       <c r="M622" t="inlineStr">
         <is>
-          <t>15/01/2022 00:00</t>
+          <t>04/05/2022 00:00</t>
         </is>
       </c>
       <c r="N622" t="inlineStr">
         <is>
-          <t>15/01/2028 00:00</t>
+          <t>04/05/2028 00:00</t>
         </is>
       </c>
       <c r="O622" t="inlineStr">
         <is>
-          <t>15/01/2022 23:59</t>
+          <t>06/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q622" t="inlineStr">
+        <is>
+          <t>11/08/2023</t>
         </is>
       </c>
       <c r="R622" t="n">
         <v>0</v>
       </c>
       <c r="S622" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T622" t="inlineStr"/>
       <c r="U622" t="inlineStr"/>
       <c r="V622" t="inlineStr"/>
       <c r="W622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="n">
         <v>0</v>
       </c>
       <c r="B623" t="n">
         <v>0</v>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>3476 E 5393 (proroga tecnica)</t>
+          <t>ID 3356</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di medicazioni semplici, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 604 del 09.09.2021. ID 3476</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di gestione dei percorsi riabilitativi  Area DSM, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 153596719</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H623" t="inlineStr"/>
       <c r="I623" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J623" t="inlineStr"/>
       <c r="K623" t="inlineStr"/>
       <c r="L623" t="inlineStr"/>
       <c r="M623" t="inlineStr">
         <is>
-          <t>01/01/2022 00:00</t>
+          <t>26/04/2022 00:00</t>
         </is>
       </c>
       <c r="N623" t="inlineStr">
         <is>
-          <t>01/01/2028 00:00</t>
+          <t>26/04/2028 00:00</t>
         </is>
       </c>
       <c r="O623" t="inlineStr">
         <is>
-          <t>28/12/2024 00:00</t>
+          <t>06/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q623" t="inlineStr">
+        <is>
+          <t>08/03/2023</t>
         </is>
       </c>
       <c r="R623" t="n">
-        <v>1436739</v>
+        <v>0</v>
       </c>
       <c r="S623" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T623" t="inlineStr"/>
       <c r="U623" t="inlineStr"/>
       <c r="V623" t="inlineStr"/>
       <c r="W623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="n">
         <v>0</v>
       </c>
       <c r="B624" t="n">
         <v>0</v>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>ID 3955 3970 3656 3651</t>
+          <t>ID 4036 4275 4115 4164</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di NOVEMBRE 2021</t>
+          <t>Esiti affidamento procedure negoziate mese di MARZO 2022</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>Lavori e Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H624" t="inlineStr"/>
       <c r="I624" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J624" t="inlineStr"/>
       <c r="K624" t="inlineStr"/>
       <c r="L624" t="inlineStr"/>
       <c r="M624" t="inlineStr">
         <is>
-          <t>22/12/2021 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
       <c r="N624" t="inlineStr">
         <is>
-          <t>22/12/2027 00:00</t>
+          <t>21/04/2028 00:00</t>
         </is>
       </c>
       <c r="O624" t="inlineStr">
         <is>
-          <t>22/12/2021 23:59</t>
+          <t>21/04/2022 23:59</t>
         </is>
       </c>
       <c r="R624" t="n">
         <v>0</v>
       </c>
       <c r="S624" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T624" t="inlineStr"/>
       <c r="U624" t="inlineStr"/>
       <c r="V624" t="inlineStr"/>
       <c r="W624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="n">
         <v>0</v>
       </c>
       <c r="B625" t="n">
         <v>0</v>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>ID 3657 3540 3663 3679 3813 3849 4109</t>
+          <t>3207 E 5278 (proroga tecnica)</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di OTTOBRE 2021</t>
+          <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di reti chirurgiche, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 594 del 01.09.2021, dal 01.04.2022 fino al 19.12.2024, ID 3207</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H625" t="inlineStr"/>
       <c r="I625" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J625" t="inlineStr"/>
       <c r="K625" t="inlineStr"/>
       <c r="L625" t="inlineStr"/>
       <c r="M625" t="inlineStr">
         <is>
-          <t>22/12/2021 00:00</t>
+          <t>01/04/2022 00:00</t>
         </is>
       </c>
       <c r="N625" t="inlineStr">
         <is>
-          <t>22/12/2027 00:00</t>
+          <t>01/04/2028 00:00</t>
         </is>
       </c>
       <c r="O625" t="inlineStr">
         <is>
-          <t>22/12/2021 23:59</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="R625" t="n">
         <v>0</v>
       </c>
       <c r="S625" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T625" t="inlineStr"/>
       <c r="U625" t="inlineStr"/>
       <c r="V625" t="inlineStr"/>
       <c r="W625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="n">
         <v>0</v>
       </c>
       <c r="B626" t="n">
         <v>0</v>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>ID 3965 BIS</t>
+          <t>3239 E 5391 (proroga tecnica)</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “MATERIALI
-VARI PER EMODINAMICA – 2^ PROCEDURA” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
+          <t>Aderire alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di elettrodi per monitoraggio, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 713 del 19.10.2021. ID 3239</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H626" t="inlineStr"/>
       <c r="I626" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J626" t="inlineStr"/>
       <c r="K626" t="inlineStr"/>
       <c r="L626" t="inlineStr"/>
       <c r="M626" t="inlineStr">
         <is>
-          <t>30/11/2021 00:00</t>
+          <t>01/04/2022 00:00</t>
         </is>
       </c>
       <c r="N626" t="inlineStr">
         <is>
-          <t>30/11/2027 00:00</t>
+          <t>01/04/2028 00:00</t>
         </is>
       </c>
       <c r="O626" t="inlineStr">
         <is>
-          <t>15/12/2021 23:59</t>
-[...4 lines deleted...]
-          <t>15/12/2021</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="R626" t="n">
         <v>0</v>
       </c>
       <c r="S626" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T626" t="inlineStr"/>
       <c r="U626" t="inlineStr"/>
       <c r="V626" t="inlineStr"/>
       <c r="W626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="n">
         <v>0</v>
       </c>
       <c r="B627" t="n">
         <v>0</v>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>ID 3902</t>
+          <t>ID 3915 - 3919</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “SONDE PER
-[...1 lines deleted...]
-TREVIGIANA</t>
+          <t>Esiti affidamento procedure negoziate mese di FEBBRAIO 2022</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H627" t="inlineStr"/>
       <c r="I627" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J627" t="inlineStr"/>
       <c r="K627" t="inlineStr"/>
       <c r="L627" t="inlineStr"/>
       <c r="M627" t="inlineStr">
         <is>
-          <t>30/11/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="N627" t="inlineStr">
         <is>
-          <t>30/11/2027 00:00</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="O627" t="inlineStr">
         <is>
-          <t>15/12/2021 23:59</t>
-[...4 lines deleted...]
-          <t>15/12/2021</t>
+          <t>28/03/2022 23:59</t>
         </is>
       </c>
       <c r="R627" t="n">
         <v>0</v>
       </c>
       <c r="S627" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T627" t="inlineStr"/>
       <c r="U627" t="inlineStr"/>
       <c r="V627" t="inlineStr"/>
       <c r="W627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="n">
         <v>0</v>
       </c>
       <c r="B628" t="n">
         <v>0</v>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>ES-SOC-005</t>
+          <t>54954</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO, TRAMITE PROCEDURA TELEMATICA, EX ART. 36 DEL D.LGS N. 50/2016 E ART. 1 DEL D.L. 76/2020, COME MODIFICATO DALL'ART. 51 DEL D.L. 77/2021, DELLA FORNITURA DEL SERVIZIO DI EDUCATIVA DOMICILIARE E TERRITORIALE, SOSTEGNO ALLA GENITORIALITÀ, MEDIAZIONE FAMILIARE - PON INCLUSIONE AVVISO 3/2016 CONVENZIONE N. AV3-2016_VEN_08-CUP I29J16000290006</t>
+          <t>Provvedimenti d'urgenza per la continuità del servizio per la conduzione e gestione impianti delle strutture sanitarie e socio-sanitarie del Distretto di Pieve di Soligo (ex Ulss 7)</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H628" t="inlineStr"/>
       <c r="I628" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J628" t="inlineStr"/>
       <c r="K628" t="inlineStr"/>
       <c r="L628" t="inlineStr"/>
       <c r="M628" t="inlineStr">
         <is>
-          <t>30/11/2021 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
       <c r="N628" t="inlineStr">
         <is>
-          <t>30/11/2027 00:00</t>
+          <t>24/03/2028 00:00</t>
         </is>
       </c>
       <c r="O628" t="inlineStr">
         <is>
-          <t>31/12/2021 23:59</t>
+          <t>24/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q628" t="inlineStr">
+        <is>
+          <t>24/03/2022</t>
         </is>
       </c>
       <c r="R628" t="n">
         <v>0</v>
       </c>
       <c r="S628" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T628" t="inlineStr"/>
       <c r="U628" t="inlineStr"/>
       <c r="V628" t="inlineStr"/>
       <c r="W628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="n">
         <v>0</v>
       </c>
       <c r="B629" t="n">
         <v>0</v>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>87441783F5</t>
+          <t>40856</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>NUOVI LAVORI DI COMPLETAMENTO DEL VANO TECNICO AL 13° PIANO DEL MONOBLOCCO DEL P.O. DI CASTELFRANCO VENETO</t>
+          <t>AVVISO APPALTO AGGIUDICATO SERVIZIO DI MANUTENZIONE ORDINARIA E STRAORDINARIA IMPIANTI ELETTRICI FULL SERVICE EX ULSS 7 PIEVE DI SOLIGO PER TRE MESI - CIG 907888768F</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H629" t="inlineStr"/>
       <c r="I629" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J629" t="inlineStr"/>
       <c r="K629" t="inlineStr"/>
       <c r="L629" t="inlineStr"/>
       <c r="M629" t="inlineStr">
         <is>
-          <t>25/11/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="N629" t="inlineStr">
         <is>
-          <t>25/11/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="O629" t="inlineStr">
         <is>
-          <t>25/11/2021 23:59</t>
+          <t>07/03/2022 23:59</t>
         </is>
       </c>
       <c r="Q629" t="inlineStr">
         <is>
-          <t>25/11/2021</t>
+          <t>04/03/2022</t>
         </is>
       </c>
       <c r="R629" t="n">
         <v>0</v>
       </c>
       <c r="S629" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T629" t="inlineStr"/>
       <c r="U629" t="inlineStr"/>
       <c r="V629" t="inlineStr"/>
       <c r="W629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="n">
         <v>0</v>
       </c>
       <c r="B630" t="n">
         <v>0</v>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>8873635341</t>
+          <t>40874</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA LAVORI DI RISTRUTTURAZIONE EDILIZIA E IMPIANTISTICA DI PORZIONE DELL'AREA MEDICA EX STAC E UDIE PER NUOVO REPARTO DI PNEUMOLOGIA CON DEGENZE SEMINTENSIVE E ORDINARIE PRESSO P.O. TREVISO EDIFICI 04 E 05 LIVELLO D</t>
+          <t>AVVISO APPALTO AGGIUDICATO SERVIZIO DI CONDUZIONE E GESTIONE IMPIANTI DELLE STRUTTURE SANITARIE E SOCIO-SANITARIE DEL DISTRETTO DI PIEVE DI SOLIGO (EX ULSS 7) PER TRE MESI - CIG 9078837D4A</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H630" t="inlineStr"/>
       <c r="I630" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J630" t="inlineStr"/>
       <c r="K630" t="inlineStr"/>
       <c r="L630" t="inlineStr"/>
       <c r="M630" t="inlineStr">
         <is>
-          <t>25/11/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="N630" t="inlineStr">
         <is>
-          <t>25/11/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="O630" t="inlineStr">
         <is>
-          <t>25/11/2021 23:59</t>
+          <t>07/03/2022 23:59</t>
         </is>
       </c>
       <c r="Q630" t="inlineStr">
         <is>
-          <t>24/11/2021</t>
+          <t>04/03/2022</t>
         </is>
       </c>
       <c r="R630" t="n">
         <v>0</v>
       </c>
       <c r="S630" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T630" t="inlineStr"/>
       <c r="U630" t="inlineStr"/>
       <c r="V630" t="inlineStr"/>
       <c r="W630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="n">
         <v>0</v>
       </c>
       <c r="B631" t="n">
         <v>0</v>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>8873662987</t>
+          <t>40530</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>LAVORI DI RISTRUTTURAZIONE EDILIZIA E IMPIANTISTICA DI PORZIONE DELL'AREA MEDICA EX STAC E UDIE PER NUOVO REPARTO DI PNEUMOLOGIA CON DEGENZE SEMINTENSIVE E ORDINARIE PRESSO IL PRESIDIO OSPEDALIERO DI TREVISO EDIFICI 04 E 05 LIVELLO D</t>
+          <t>AVVISO ESPLORATIVO PER L'ACQUISIZIONE DI MANIFESTAZIONI D'INTERESSE DA PARTE DI OPERATORI ECONOMICI PER L'AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA PROGRAMMATA E NON PROGRAMMATA DI TAPPEZZERIE (CPV 39515000-5) E DI TENDE VENEZIANE DI VARIO TIPO PRESENTI PRESSO I LOCALI DEGLI IMMOBILI DEL DISTRETTO DI PIEVE DI SOLIGO PER LA DURATA DI 36 MESI MEDIANTE PIATTAFORMA MEPA</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H631" t="inlineStr"/>
       <c r="I631" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J631" t="inlineStr"/>
       <c r="K631" t="inlineStr"/>
       <c r="L631" t="inlineStr"/>
       <c r="M631" t="inlineStr">
         <is>
-          <t>25/11/2021 00:00</t>
+          <t>04/03/2022 00:00</t>
         </is>
       </c>
       <c r="N631" t="inlineStr">
         <is>
-          <t>25/11/2027 00:00</t>
+          <t>04/03/2028 00:00</t>
         </is>
       </c>
       <c r="O631" t="inlineStr">
         <is>
-          <t>25/11/2021 23:59</t>
+          <t>21/03/2022 23:59</t>
         </is>
       </c>
       <c r="Q631" t="inlineStr">
         <is>
-          <t>24/11/2021</t>
+          <t>06/06/2022</t>
         </is>
       </c>
       <c r="R631" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="S631" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T631" t="inlineStr"/>
       <c r="U631" t="inlineStr"/>
       <c r="V631" t="inlineStr"/>
       <c r="W631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="n">
         <v>0</v>
       </c>
       <c r="B632" t="n">
         <v>0</v>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>0651876915</t>
+          <t>ESI-SOC-007</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>INTERVENTI IMPIANTISTICI NON PROGRAMMABILI EXTRA CANONE</t>
+          <t>AFFIDAMENTO EX ART. 36 DEL D.LGS N. 50/2016 E ART. 1 DEL D.L. 76/2020, COME MODIFICATO DALL'ART. 51 DEL D.L. 77/2021, DEI SERVIZI DI SUPPORTO SOCIO-EDUCATIVO INDIVIDUALE, DI GRUPPO E TERRITORIALE, PER LA COSTRUZIONE DEI REQUISITI PER L'OCCUPABILITÀ E SUPPORTO ALL'INCLUSIONE SOCIALE ATTIVA DI PERSONE FRAGILI, PREFERIBILMENTE GIOVANI - PROGETTO PON INCLUSIONE AVVISO 3/2016.</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H632" t="inlineStr"/>
       <c r="I632" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J632" t="inlineStr"/>
       <c r="K632" t="inlineStr"/>
       <c r="L632" t="inlineStr"/>
       <c r="M632" t="inlineStr">
         <is>
-          <t>25/11/2021 00:00</t>
+          <t>28/02/2022 00:00</t>
         </is>
       </c>
       <c r="N632" t="inlineStr">
         <is>
-          <t>25/11/2027 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="O632" t="inlineStr">
         <is>
-          <t>25/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>25/11/2021</t>
+          <t>30/06/2022 23:59</t>
         </is>
       </c>
       <c r="R632" t="n">
         <v>0</v>
       </c>
       <c r="S632" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T632" t="inlineStr"/>
       <c r="U632" t="inlineStr"/>
       <c r="V632" t="inlineStr"/>
       <c r="W632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="n">
         <v>0</v>
       </c>
       <c r="B633" t="n">
         <v>0</v>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>ID 3177 3887</t>
+          <t>ID 3940</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di SETTEMBRE 2021</t>
+          <t>Manifestazione di interesse per la fornitura in service di n. 2 sistemi ad ultrasuoni e relativo materiale di consumo per la dissezione, ablazione e aspirazione dei tessuti molli, da destinare alle U.U.O.O. di chirurgia generale del P.O. di Treviso dell’Azienda ULSS 2 Marca Trevigiana, per il periodo di 24 mesi. (ID 3940)</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H633" t="inlineStr"/>
       <c r="I633" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J633" t="inlineStr"/>
       <c r="K633" t="inlineStr"/>
       <c r="L633" t="inlineStr"/>
       <c r="M633" t="inlineStr">
         <is>
-          <t>05/11/2021 00:00</t>
+          <t>07/02/2022 00:00</t>
         </is>
       </c>
       <c r="N633" t="inlineStr">
         <is>
-          <t>05/11/2027 00:00</t>
+          <t>07/02/2028 00:00</t>
         </is>
       </c>
       <c r="O633" t="inlineStr">
         <is>
-          <t>05/11/2021 23:59</t>
+          <t>23/02/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q633" t="inlineStr">
+        <is>
+          <t>02/01/2023</t>
         </is>
       </c>
       <c r="R633" t="n">
         <v>0</v>
       </c>
       <c r="S633" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T633" t="inlineStr"/>
       <c r="U633" t="inlineStr"/>
       <c r="V633" t="inlineStr"/>
       <c r="W633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="n">
         <v>0</v>
       </c>
       <c r="B634" t="n">
         <v>0</v>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>3940</t>
+          <t>ESI-SOC-006</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l'avvio di una procedura negoziata telematica per la fornitura di n. 2 Sistemi ad ultrasuoni per
-[...1 lines deleted...]
-U.U.O.O. di Chirurgia Generale del P.O. di Treviso</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI VIDEO-INTERPRETARIATO DIALOGICO E DI CONFERENZA IN LIS E DI TRADUZIONE DI CONTENUTI VIDEO O TESTUALI DALL'ITALIANO ALLA LIS.</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H634" t="inlineStr"/>
       <c r="I634" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J634" t="inlineStr"/>
       <c r="K634" t="inlineStr"/>
       <c r="L634" t="inlineStr"/>
       <c r="M634" t="inlineStr">
         <is>
-          <t>02/11/2021 00:00</t>
+          <t>03/02/2022 00:00</t>
         </is>
       </c>
       <c r="N634" t="inlineStr">
         <is>
-          <t>02/11/2027 00:00</t>
+          <t>03/02/2028 00:00</t>
         </is>
       </c>
       <c r="O634" t="inlineStr">
         <is>
-          <t>17/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>14/12/2021</t>
+          <t>31/01/2025 23:59</t>
         </is>
       </c>
       <c r="R634" t="n">
         <v>0</v>
       </c>
       <c r="S634" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T634" t="inlineStr"/>
       <c r="U634" t="inlineStr"/>
       <c r="V634" t="inlineStr"/>
       <c r="W634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="n">
         <v>0</v>
       </c>
       <c r="B635" t="n">
         <v>0</v>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>4090</t>
+          <t>ID 3308 3318 3444 3920 3938 4049 4055 4074 4095 4096 4098 4108</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI N. 10 SEPARATORI CELLULARI PER RECUPERO INTRAOPERATORIO E RELATIVO MATERIALE DI CONSUMO DA DESTINARE A DIPARTIMENTI DIVERSI DEL DISTRETTO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI (ID 4090)</t>
+          <t>Esiti affidamento procedure negoziate mese di DICEMBRE 2021</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H635" t="inlineStr"/>
       <c r="I635" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J635" t="inlineStr"/>
       <c r="K635" t="inlineStr"/>
       <c r="L635" t="inlineStr"/>
       <c r="M635" t="inlineStr">
         <is>
-          <t>27/10/2021 00:00</t>
+          <t>15/01/2022 00:00</t>
         </is>
       </c>
       <c r="N635" t="inlineStr">
         <is>
-          <t>27/10/2027 00:00</t>
+          <t>15/01/2028 00:00</t>
         </is>
       </c>
       <c r="O635" t="inlineStr">
         <is>
-          <t>12/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>12/11/2021</t>
+          <t>15/01/2022 23:59</t>
         </is>
       </c>
       <c r="R635" t="n">
         <v>0</v>
       </c>
       <c r="S635" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T635" t="inlineStr"/>
       <c r="U635" t="inlineStr"/>
       <c r="V635" t="inlineStr"/>
       <c r="W635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="n">
         <v>0</v>
       </c>
       <c r="B636" t="n">
         <v>0</v>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>190139</t>
+          <t>3476 E 5393 (proroga tecnica)</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>AVVISO ESPLORATIVO PER L'ACQUISIZIONE DI MANIFESTAZIONI D'INTERESSE DA PARTE DI OPERATORI ECONOMICI PER L'AFFIDAMENTO DEL SERVIZIO DI RIPARAZIONE E MANUTENZIONE PARTI MECCANICHE ED ELETTRICHE E DELLA MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DI PNEUMATICI DEGLI AUTOMEZZI, INCLUSI I MEZZI DI SOCCORSO SANITARI PER LA DURATA DI 12 MESI MEDIANTE PROCEDURA TELEMATICA ESPLETATA SU PIATTAFORMA MEPA</t>
+          <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di medicazioni semplici, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 604 del 09.09.2021. ID 3476</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H636" t="inlineStr"/>
       <c r="I636" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J636" t="inlineStr"/>
       <c r="K636" t="inlineStr"/>
       <c r="L636" t="inlineStr"/>
       <c r="M636" t="inlineStr">
         <is>
-          <t>20/10/2021 00:00</t>
+          <t>01/01/2022 00:00</t>
         </is>
       </c>
       <c r="N636" t="inlineStr">
         <is>
-          <t>20/10/2027 00:00</t>
+          <t>01/01/2028 00:00</t>
         </is>
       </c>
       <c r="O636" t="inlineStr">
         <is>
-          <t>03/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>10/02/2022</t>
+          <t>28/12/2024 00:00</t>
         </is>
       </c>
       <c r="R636" t="n">
-        <v>204000</v>
+        <v>1436739</v>
       </c>
       <c r="S636" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T636" t="inlineStr"/>
       <c r="U636" t="inlineStr"/>
       <c r="V636" t="inlineStr"/>
       <c r="W636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="n">
         <v>0</v>
       </c>
       <c r="B637" t="n">
         <v>0</v>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>ID 3640</t>
+          <t>ID 3657 3540 3663 3679 3813 3849 4109</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>Procedura Aperta telematica (Sintel 146132889) per la fornitura di n. 1 “Sistema per la Diagnostica Citogenetica Molecolare con metodica ARRAY-CGH” per la UOC Anatomia e Istologia Patologica dell’Azienda Ulss2 Marca Trevigiana, per il periodo di  36 mesi, con facoltà di rinnovo per il periodo di 24 mesi</t>
+          <t>Esiti affidamento procedure negoziate mese di OTTOBRE 2021</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H637" t="inlineStr"/>
       <c r="I637" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J637" t="inlineStr"/>
       <c r="K637" t="inlineStr"/>
       <c r="L637" t="inlineStr"/>
       <c r="M637" t="inlineStr">
         <is>
-          <t>13/10/2021 00:00</t>
+          <t>22/12/2021 00:00</t>
         </is>
       </c>
       <c r="N637" t="inlineStr">
         <is>
-          <t>13/10/2027 00:00</t>
+          <t>22/12/2027 00:00</t>
         </is>
       </c>
       <c r="O637" t="inlineStr">
         <is>
-          <t>17/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>12/05/2022</t>
+          <t>22/12/2021 23:59</t>
         </is>
       </c>
       <c r="R637" t="n">
         <v>0</v>
       </c>
       <c r="S637" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T637" t="inlineStr"/>
       <c r="U637" t="inlineStr"/>
       <c r="V637" t="inlineStr"/>
       <c r="W637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="n">
         <v>0</v>
       </c>
       <c r="B638" t="n">
         <v>0</v>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>ID 3559</t>
+          <t>ID 3955 3970 3656 3651</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
+          <t>Esiti affidamento procedure negoziate mese di NOVEMBRE 2021</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori e Servizi</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H638" t="inlineStr"/>
       <c r="I638" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J638" t="inlineStr"/>
       <c r="K638" t="inlineStr"/>
       <c r="L638" t="inlineStr"/>
       <c r="M638" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>22/12/2021 00:00</t>
         </is>
       </c>
       <c r="N638" t="inlineStr">
         <is>
-          <t>08/10/2027 00:00</t>
+          <t>22/12/2027 00:00</t>
         </is>
       </c>
       <c r="O638" t="inlineStr">
         <is>
-          <t>12/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>03/06/2022</t>
+          <t>22/12/2021 23:59</t>
         </is>
       </c>
       <c r="R638" t="n">
         <v>0</v>
       </c>
       <c r="S638" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T638" t="inlineStr"/>
       <c r="U638" t="inlineStr"/>
       <c r="V638" t="inlineStr"/>
       <c r="W638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="n">
         <v>0</v>
       </c>
       <c r="B639" t="n">
         <v>0</v>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>3954</t>
+          <t>ES-SOC-005</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE DI MERCATO PER LA FORNITURA DI UNA PIATTAFORMA  DEDICATA ALLA GESTIONE DEL PAZIENTE NELL’ AMBITO DELL’ATTIVITÀ DI EMERGENZA-URGENZA PRE-OSPEDALIERA DA DESTINARE ALLA AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI (ID 3954)</t>
+          <t>AFFIDAMENTO, TRAMITE PROCEDURA TELEMATICA, EX ART. 36 DEL D.LGS N. 50/2016 E ART. 1 DEL D.L. 76/2020, COME MODIFICATO DALL'ART. 51 DEL D.L. 77/2021, DELLA FORNITURA DEL SERVIZIO DI EDUCATIVA DOMICILIARE E TERRITORIALE, SOSTEGNO ALLA GENITORIALITÀ, MEDIAZIONE FAMILIARE - PON INCLUSIONE AVVISO 3/2016 CONVENZIONE N. AV3-2016_VEN_08-CUP I29J16000290006</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H639" t="inlineStr"/>
       <c r="I639" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J639" t="inlineStr"/>
       <c r="K639" t="inlineStr"/>
       <c r="L639" t="inlineStr"/>
       <c r="M639" t="inlineStr">
         <is>
-          <t>07/10/2021 00:00</t>
+          <t>30/11/2021 00:00</t>
         </is>
       </c>
       <c r="N639" t="inlineStr">
         <is>
-          <t>07/10/2027 00:00</t>
+          <t>30/11/2027 00:00</t>
         </is>
       </c>
       <c r="O639" t="inlineStr">
         <is>
-          <t>25/10/2021 23:59</t>
-[...4 lines deleted...]
-          <t>29/10/2021</t>
+          <t>31/12/2021 23:59</t>
         </is>
       </c>
       <c r="R639" t="n">
         <v>0</v>
       </c>
       <c r="S639" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T639" t="inlineStr"/>
       <c r="U639" t="inlineStr"/>
       <c r="V639" t="inlineStr"/>
       <c r="W639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="n">
         <v>0</v>
       </c>
       <c r="B640" t="n">
         <v>0</v>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>ID 2949 3935 3886 3655</t>
+          <t>ID 3965 BIS</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di AGOSTO 2021</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “MATERIALI
+VARI PER EMODINAMICA – 2^ PROCEDURA” PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>Forniture, Lavori e Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H640" t="inlineStr"/>
       <c r="I640" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J640" t="inlineStr"/>
       <c r="K640" t="inlineStr"/>
       <c r="L640" t="inlineStr"/>
       <c r="M640" t="inlineStr">
         <is>
-          <t>24/09/2021 00:00</t>
+          <t>30/11/2021 00:00</t>
         </is>
       </c>
       <c r="N640" t="inlineStr">
         <is>
-          <t>24/09/2027 00:00</t>
+          <t>30/11/2027 00:00</t>
         </is>
       </c>
       <c r="O640" t="inlineStr">
         <is>
-          <t>24/09/2021 23:59</t>
+          <t>15/12/2021 23:59</t>
         </is>
       </c>
       <c r="Q640" t="inlineStr">
         <is>
-          <t>24/09/2021</t>
+          <t>15/12/2021</t>
         </is>
       </c>
       <c r="R640" t="n">
         <v>0</v>
       </c>
       <c r="S640" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T640" t="inlineStr"/>
       <c r="U640" t="inlineStr"/>
       <c r="V640" t="inlineStr"/>
       <c r="W640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="n">
         <v>0</v>
       </c>
       <c r="B641" t="n">
         <v>0</v>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>ID 3055</t>
+          <t>ID 3902</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l’affidamento del servizio di gestione dei gruppi appartamento di Spresiano, Oderzo e Motta di Livenza, per persone con disabilità, per l’azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 143704271</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “SONDE PER
+NUTRIZIONE E SVUOTAMENTO GASTRO DUODENALE” PER L’AZIENDA ULSS N. 2 MARCA
+TREVIGIANA</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H641" t="inlineStr"/>
       <c r="I641" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J641" t="inlineStr"/>
       <c r="K641" t="inlineStr"/>
       <c r="L641" t="inlineStr"/>
       <c r="M641" t="inlineStr">
         <is>
-          <t>07/09/2021 00:00</t>
+          <t>30/11/2021 00:00</t>
         </is>
       </c>
       <c r="N641" t="inlineStr">
         <is>
-          <t>07/09/2027 00:00</t>
+          <t>30/11/2027 00:00</t>
         </is>
       </c>
       <c r="O641" t="inlineStr">
         <is>
-          <t>11/10/2021 23:59</t>
+          <t>15/12/2021 23:59</t>
         </is>
       </c>
       <c r="Q641" t="inlineStr">
         <is>
-          <t>24/08/2022</t>
+          <t>15/12/2021</t>
         </is>
       </c>
       <c r="R641" t="n">
         <v>0</v>
       </c>
       <c r="S641" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T641" t="inlineStr"/>
       <c r="U641" t="inlineStr"/>
       <c r="V641" t="inlineStr"/>
       <c r="W641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="n">
         <v>0</v>
       </c>
       <c r="B642" t="n">
         <v>0</v>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>ID 3978 3853 3947 3978 3982</t>
+          <t>8873635341</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di LUGLIO 2021</t>
+          <t>SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA LAVORI DI RISTRUTTURAZIONE EDILIZIA E IMPIANTISTICA DI PORZIONE DELL'AREA MEDICA EX STAC E UDIE PER NUOVO REPARTO DI PNEUMOLOGIA CON DEGENZE SEMINTENSIVE E ORDINARIE PRESSO P.O. TREVISO EDIFICI 04 E 05 LIVELLO D</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>Forniture, Lavori e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H642" t="inlineStr"/>
       <c r="I642" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J642" t="inlineStr"/>
       <c r="K642" t="inlineStr"/>
       <c r="L642" t="inlineStr"/>
       <c r="M642" t="inlineStr">
         <is>
-          <t>02/09/2021 00:00</t>
+          <t>25/11/2021 00:00</t>
         </is>
       </c>
       <c r="N642" t="inlineStr">
         <is>
-          <t>02/09/2027 00:00</t>
+          <t>25/11/2027 00:00</t>
         </is>
       </c>
       <c r="O642" t="inlineStr">
         <is>
-          <t>02/09/2021 23:59</t>
+          <t>25/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q642" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
         </is>
       </c>
       <c r="R642" t="n">
         <v>0</v>
       </c>
       <c r="S642" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T642" t="inlineStr"/>
       <c r="U642" t="inlineStr"/>
       <c r="V642" t="inlineStr"/>
       <c r="W642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="n">
         <v>0</v>
       </c>
       <c r="B643" t="n">
         <v>0</v>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>ESI-SOC-004</t>
+          <t>8873662987</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, A SEGUITO DI INDAGINE ESPLORATIVA, DELLA GESTIONE OPERATIVA DEL PROGETTO N. 2 "AZIONI DI SENSIBILIZZAZIONE E PREVENZIONE NELLA POPOLAZIONE SCOLASTICA E GENERALE" DEL PIANO OPERATIVO REGIONALE 2018 SUL GIOCO D'AZZARDO PATOLOGICO (GAP).</t>
+          <t>LAVORI DI RISTRUTTURAZIONE EDILIZIA E IMPIANTISTICA DI PORZIONE DELL'AREA MEDICA EX STAC E UDIE PER NUOVO REPARTO DI PNEUMOLOGIA CON DEGENZE SEMINTENSIVE E ORDINARIE PRESSO IL PRESIDIO OSPEDALIERO DI TREVISO EDIFICI 04 E 05 LIVELLO D</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H643" t="inlineStr"/>
       <c r="I643" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J643" t="inlineStr"/>
       <c r="K643" t="inlineStr"/>
       <c r="L643" t="inlineStr"/>
       <c r="M643" t="inlineStr">
         <is>
-          <t>16/08/2021 00:00</t>
+          <t>25/11/2021 00:00</t>
         </is>
       </c>
       <c r="N643" t="inlineStr">
         <is>
-          <t>16/08/2027 00:00</t>
+          <t>25/11/2027 00:00</t>
         </is>
       </c>
       <c r="O643" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>25/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q643" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
         </is>
       </c>
       <c r="R643" t="n">
         <v>0</v>
       </c>
       <c r="S643" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T643" t="inlineStr"/>
       <c r="U643" t="inlineStr"/>
       <c r="V643" t="inlineStr"/>
       <c r="W643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="n">
         <v>0</v>
       </c>
       <c r="B644" t="n">
         <v>0</v>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>ESI-SOC-003</t>
+          <t>87441783F5</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, A SEGUITO DI INDAGINE ESPLORATIVA , DELLA COLLABORAZIONE NELLA REALIZZAZIONE DEL PROGETTO "OMNES" - FNA BANDO 2019-2021.</t>
+          <t>NUOVI LAVORI DI COMPLETAMENTO DEL VANO TECNICO AL 13° PIANO DEL MONOBLOCCO DEL P.O. DI CASTELFRANCO VENETO</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H644" t="inlineStr"/>
       <c r="I644" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J644" t="inlineStr"/>
       <c r="K644" t="inlineStr"/>
       <c r="L644" t="inlineStr"/>
       <c r="M644" t="inlineStr">
         <is>
-          <t>09/08/2021 00:00</t>
+          <t>25/11/2021 00:00</t>
         </is>
       </c>
       <c r="N644" t="inlineStr">
         <is>
-          <t>09/08/2027 00:00</t>
+          <t>25/11/2027 00:00</t>
         </is>
       </c>
       <c r="O644" t="inlineStr">
         <is>
-          <t>31/12/2021 23:59</t>
+          <t>25/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q644" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="R644" t="n">
         <v>0</v>
       </c>
       <c r="S644" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T644" t="inlineStr"/>
       <c r="U644" t="inlineStr"/>
       <c r="V644" t="inlineStr"/>
       <c r="W644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="n">
         <v>0</v>
       </c>
       <c r="B645" t="n">
         <v>0</v>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>ESI-SOC-002</t>
+          <t>0651876915</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA PER LA GESTIONE OPERATIVA DEL PROGETTO N. 4. "IMPLEMENTAZIONE DEGLI AMBULATORI E SPERIMENTAZIONE DI FORME DI TRATTAMENTI INTENSIVI" DEL PIANO OPERATIVO REGIONALE 2018 GIOCO D'AZZARDO PATOLOGICO (G.A.P.). -</t>
+          <t>INTERVENTI IMPIANTISTICI NON PROGRAMMABILI EXTRA CANONE</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H645" t="inlineStr"/>
       <c r="I645" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J645" t="inlineStr"/>
       <c r="K645" t="inlineStr"/>
       <c r="L645" t="inlineStr"/>
       <c r="M645" t="inlineStr">
         <is>
-          <t>02/08/2021 00:00</t>
+          <t>25/11/2021 00:00</t>
         </is>
       </c>
       <c r="N645" t="inlineStr">
         <is>
-          <t>02/08/2027 00:00</t>
+          <t>25/11/2027 00:00</t>
         </is>
       </c>
       <c r="O645" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>25/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q645" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="R645" t="n">
         <v>0</v>
       </c>
       <c r="S645" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T645" t="inlineStr"/>
       <c r="U645" t="inlineStr"/>
       <c r="V645" t="inlineStr"/>
       <c r="W645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="n">
         <v>0</v>
       </c>
       <c r="B646" t="n">
         <v>0</v>
       </c>
       <c r="C646" t="inlineStr">
         <is>
+          <t>ID 3177 3887</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di SETTEMBRE 2021</t>
+        </is>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H646" t="inlineStr"/>
+      <c r="I646" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J646" t="inlineStr"/>
+      <c r="K646" t="inlineStr"/>
+      <c r="L646" t="inlineStr"/>
+      <c r="M646" t="inlineStr">
+        <is>
+          <t>05/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N646" t="inlineStr">
+        <is>
+          <t>05/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O646" t="inlineStr">
+        <is>
+          <t>05/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R646" t="n">
+        <v>0</v>
+      </c>
+      <c r="S646" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T646" t="inlineStr"/>
+      <c r="U646" t="inlineStr"/>
+      <c r="V646" t="inlineStr"/>
+      <c r="W646" t="inlineStr"/>
+    </row>
+    <row r="647">
+      <c r="A647" t="n">
+        <v>0</v>
+      </c>
+      <c r="B647" t="n">
+        <v>0</v>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>3940</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr">
+        <is>
+          <t>Consultazione preliminare di mercato per l'avvio di una procedura negoziata telematica per la fornitura di n. 2 Sistemi ad ultrasuoni per
+la dissezione, ablazione e aspirazione dei tessuti molli, da destinare alle
+U.U.O.O. di Chirurgia Generale del P.O. di Treviso</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H647" t="inlineStr"/>
+      <c r="I647" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J647" t="inlineStr"/>
+      <c r="K647" t="inlineStr"/>
+      <c r="L647" t="inlineStr"/>
+      <c r="M647" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N647" t="inlineStr">
+        <is>
+          <t>02/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O647" t="inlineStr">
+        <is>
+          <t>17/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q647" t="inlineStr">
+        <is>
+          <t>14/12/2021</t>
+        </is>
+      </c>
+      <c r="R647" t="n">
+        <v>0</v>
+      </c>
+      <c r="S647" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T647" t="inlineStr"/>
+      <c r="U647" t="inlineStr"/>
+      <c r="V647" t="inlineStr"/>
+      <c r="W647" t="inlineStr"/>
+    </row>
+    <row r="648">
+      <c r="A648" t="n">
+        <v>0</v>
+      </c>
+      <c r="B648" t="n">
+        <v>0</v>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>4090</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr">
+        <is>
+          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA IN SERVICE DI N. 10 SEPARATORI CELLULARI PER RECUPERO INTRAOPERATORIO E RELATIVO MATERIALE DI CONSUMO DA DESTINARE A DIPARTIMENTI DIVERSI DEL DISTRETTO DI TREVISO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI (ID 4090)</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H648" t="inlineStr"/>
+      <c r="I648" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J648" t="inlineStr"/>
+      <c r="K648" t="inlineStr"/>
+      <c r="L648" t="inlineStr"/>
+      <c r="M648" t="inlineStr">
+        <is>
+          <t>27/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N648" t="inlineStr">
+        <is>
+          <t>27/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O648" t="inlineStr">
+        <is>
+          <t>12/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q648" t="inlineStr">
+        <is>
+          <t>12/11/2021</t>
+        </is>
+      </c>
+      <c r="R648" t="n">
+        <v>0</v>
+      </c>
+      <c r="S648" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T648" t="inlineStr"/>
+      <c r="U648" t="inlineStr"/>
+      <c r="V648" t="inlineStr"/>
+      <c r="W648" t="inlineStr"/>
+    </row>
+    <row r="649">
+      <c r="A649" t="n">
+        <v>0</v>
+      </c>
+      <c r="B649" t="n">
+        <v>0</v>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>190139</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr">
+        <is>
+          <t>AVVISO ESPLORATIVO PER L'ACQUISIZIONE DI MANIFESTAZIONI D'INTERESSE DA PARTE DI OPERATORI ECONOMICI PER L'AFFIDAMENTO DEL SERVIZIO DI RIPARAZIONE E MANUTENZIONE PARTI MECCANICHE ED ELETTRICHE E DELLA MANUTENZIONE/RIPARAZIONE E SOSTITUZIONE DI PNEUMATICI DEGLI AUTOMEZZI, INCLUSI I MEZZI DI SOCCORSO SANITARI PER LA DURATA DI 12 MESI MEDIANTE PROCEDURA TELEMATICA ESPLETATA SU PIATTAFORMA MEPA</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H649" t="inlineStr"/>
+      <c r="I649" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J649" t="inlineStr"/>
+      <c r="K649" t="inlineStr"/>
+      <c r="L649" t="inlineStr"/>
+      <c r="M649" t="inlineStr">
+        <is>
+          <t>20/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N649" t="inlineStr">
+        <is>
+          <t>20/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O649" t="inlineStr">
+        <is>
+          <t>03/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q649" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="R649" t="n">
+        <v>204000</v>
+      </c>
+      <c r="S649" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T649" t="inlineStr"/>
+      <c r="U649" t="inlineStr"/>
+      <c r="V649" t="inlineStr"/>
+      <c r="W649" t="inlineStr"/>
+    </row>
+    <row r="650">
+      <c r="A650" t="n">
+        <v>0</v>
+      </c>
+      <c r="B650" t="n">
+        <v>0</v>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>ID 3640</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr">
+        <is>
+          <t>Procedura Aperta telematica (Sintel 146132889) per la fornitura di n. 1 “Sistema per la Diagnostica Citogenetica Molecolare con metodica ARRAY-CGH” per la UOC Anatomia e Istologia Patologica dell’Azienda Ulss2 Marca Trevigiana, per il periodo di  36 mesi, con facoltà di rinnovo per il periodo di 24 mesi</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H650" t="inlineStr"/>
+      <c r="I650" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J650" t="inlineStr"/>
+      <c r="K650" t="inlineStr"/>
+      <c r="L650" t="inlineStr"/>
+      <c r="M650" t="inlineStr">
+        <is>
+          <t>13/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N650" t="inlineStr">
+        <is>
+          <t>13/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O650" t="inlineStr">
+        <is>
+          <t>17/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q650" t="inlineStr">
+        <is>
+          <t>12/05/2022</t>
+        </is>
+      </c>
+      <c r="R650" t="n">
+        <v>0</v>
+      </c>
+      <c r="S650" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T650" t="inlineStr"/>
+      <c r="U650" t="inlineStr"/>
+      <c r="V650" t="inlineStr"/>
+      <c r="W650" t="inlineStr"/>
+    </row>
+    <row r="651">
+      <c r="A651" t="n">
+        <v>0</v>
+      </c>
+      <c r="B651" t="n">
+        <v>0</v>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>ID 3559</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr">
+        <is>
+          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H651" t="inlineStr"/>
+      <c r="I651" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J651" t="inlineStr"/>
+      <c r="K651" t="inlineStr"/>
+      <c r="L651" t="inlineStr"/>
+      <c r="M651" t="inlineStr">
+        <is>
+          <t>08/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N651" t="inlineStr">
+        <is>
+          <t>08/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O651" t="inlineStr">
+        <is>
+          <t>12/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q651" t="inlineStr">
+        <is>
+          <t>03/06/2022</t>
+        </is>
+      </c>
+      <c r="R651" t="n">
+        <v>0</v>
+      </c>
+      <c r="S651" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T651" t="inlineStr"/>
+      <c r="U651" t="inlineStr"/>
+      <c r="V651" t="inlineStr"/>
+      <c r="W651" t="inlineStr"/>
+    </row>
+    <row r="652">
+      <c r="A652" t="n">
+        <v>0</v>
+      </c>
+      <c r="B652" t="n">
+        <v>0</v>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>3954</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr">
+        <is>
+          <t>AVVISO DI CONSULTAZIONE DI MERCATO PER LA FORNITURA DI UNA PIATTAFORMA  DEDICATA ALLA GESTIONE DEL PAZIENTE NELL’ AMBITO DELL’ATTIVITÀ DI EMERGENZA-URGENZA PRE-OSPEDALIERA DA DESTINARE ALLA AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 24 MESI (ID 3954)</t>
+        </is>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H652" t="inlineStr"/>
+      <c r="I652" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J652" t="inlineStr"/>
+      <c r="K652" t="inlineStr"/>
+      <c r="L652" t="inlineStr"/>
+      <c r="M652" t="inlineStr">
+        <is>
+          <t>07/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N652" t="inlineStr">
+        <is>
+          <t>07/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O652" t="inlineStr">
+        <is>
+          <t>25/10/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q652" t="inlineStr">
+        <is>
+          <t>29/10/2021</t>
+        </is>
+      </c>
+      <c r="R652" t="n">
+        <v>0</v>
+      </c>
+      <c r="S652" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T652" t="inlineStr"/>
+      <c r="U652" t="inlineStr"/>
+      <c r="V652" t="inlineStr"/>
+      <c r="W652" t="inlineStr"/>
+    </row>
+    <row r="653">
+      <c r="A653" t="n">
+        <v>0</v>
+      </c>
+      <c r="B653" t="n">
+        <v>0</v>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>ID 2949 3935 3886 3655</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di AGOSTO 2021</t>
+        </is>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>Forniture, Lavori e Servizi</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H653" t="inlineStr"/>
+      <c r="I653" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J653" t="inlineStr"/>
+      <c r="K653" t="inlineStr"/>
+      <c r="L653" t="inlineStr"/>
+      <c r="M653" t="inlineStr">
+        <is>
+          <t>24/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N653" t="inlineStr">
+        <is>
+          <t>24/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O653" t="inlineStr">
+        <is>
+          <t>24/09/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q653" t="inlineStr">
+        <is>
+          <t>24/09/2021</t>
+        </is>
+      </c>
+      <c r="R653" t="n">
+        <v>0</v>
+      </c>
+      <c r="S653" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T653" t="inlineStr"/>
+      <c r="U653" t="inlineStr"/>
+      <c r="V653" t="inlineStr"/>
+      <c r="W653" t="inlineStr"/>
+    </row>
+    <row r="654">
+      <c r="A654" t="n">
+        <v>0</v>
+      </c>
+      <c r="B654" t="n">
+        <v>0</v>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>ID 3055</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l’affidamento del servizio di gestione dei gruppi appartamento di Spresiano, Oderzo e Motta di Livenza, per persone con disabilità, per l’azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 143704271</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H654" t="inlineStr"/>
+      <c r="I654" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J654" t="inlineStr"/>
+      <c r="K654" t="inlineStr"/>
+      <c r="L654" t="inlineStr"/>
+      <c r="M654" t="inlineStr">
+        <is>
+          <t>07/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N654" t="inlineStr">
+        <is>
+          <t>07/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O654" t="inlineStr">
+        <is>
+          <t>11/10/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q654" t="inlineStr">
+        <is>
+          <t>24/08/2022</t>
+        </is>
+      </c>
+      <c r="R654" t="n">
+        <v>0</v>
+      </c>
+      <c r="S654" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T654" t="inlineStr"/>
+      <c r="U654" t="inlineStr"/>
+      <c r="V654" t="inlineStr"/>
+      <c r="W654" t="inlineStr"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="n">
+        <v>0</v>
+      </c>
+      <c r="B655" t="n">
+        <v>0</v>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>ID 3978 3853 3947 3978 3982</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di LUGLIO 2021</t>
+        </is>
+      </c>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>Forniture, Lavori e Servizi</t>
+        </is>
+      </c>
+      <c r="F655" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H655" t="inlineStr"/>
+      <c r="I655" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J655" t="inlineStr"/>
+      <c r="K655" t="inlineStr"/>
+      <c r="L655" t="inlineStr"/>
+      <c r="M655" t="inlineStr">
+        <is>
+          <t>02/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N655" t="inlineStr">
+        <is>
+          <t>02/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O655" t="inlineStr">
+        <is>
+          <t>02/09/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R655" t="n">
+        <v>0</v>
+      </c>
+      <c r="S655" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T655" t="inlineStr"/>
+      <c r="U655" t="inlineStr"/>
+      <c r="V655" t="inlineStr"/>
+      <c r="W655" t="inlineStr"/>
+    </row>
+    <row r="656">
+      <c r="A656" t="n">
+        <v>0</v>
+      </c>
+      <c r="B656" t="n">
+        <v>0</v>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>ESI-SOC-004</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, A SEGUITO DI INDAGINE ESPLORATIVA, DELLA GESTIONE OPERATIVA DEL PROGETTO N. 2 "AZIONI DI SENSIBILIZZAZIONE E PREVENZIONE NELLA POPOLAZIONE SCOLASTICA E GENERALE" DEL PIANO OPERATIVO REGIONALE 2018 SUL GIOCO D'AZZARDO PATOLOGICO (GAP).</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H656" t="inlineStr"/>
+      <c r="I656" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J656" t="inlineStr"/>
+      <c r="K656" t="inlineStr"/>
+      <c r="L656" t="inlineStr"/>
+      <c r="M656" t="inlineStr">
+        <is>
+          <t>16/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N656" t="inlineStr">
+        <is>
+          <t>16/08/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O656" t="inlineStr">
+        <is>
+          <t>31/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R656" t="n">
+        <v>0</v>
+      </c>
+      <c r="S656" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T656" t="inlineStr"/>
+      <c r="U656" t="inlineStr"/>
+      <c r="V656" t="inlineStr"/>
+      <c r="W656" t="inlineStr"/>
+    </row>
+    <row r="657">
+      <c r="A657" t="n">
+        <v>0</v>
+      </c>
+      <c r="B657" t="n">
+        <v>0</v>
+      </c>
+      <c r="C657" t="inlineStr">
+        <is>
+          <t>ESI-SOC-003</t>
+        </is>
+      </c>
+      <c r="D657" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, A SEGUITO DI INDAGINE ESPLORATIVA , DELLA COLLABORAZIONE NELLA REALIZZAZIONE DEL PROGETTO "OMNES" - FNA BANDO 2019-2021.</t>
+        </is>
+      </c>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H657" t="inlineStr"/>
+      <c r="I657" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J657" t="inlineStr"/>
+      <c r="K657" t="inlineStr"/>
+      <c r="L657" t="inlineStr"/>
+      <c r="M657" t="inlineStr">
+        <is>
+          <t>09/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N657" t="inlineStr">
+        <is>
+          <t>09/08/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O657" t="inlineStr">
+        <is>
+          <t>31/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="R657" t="n">
+        <v>0</v>
+      </c>
+      <c r="S657" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T657" t="inlineStr"/>
+      <c r="U657" t="inlineStr"/>
+      <c r="V657" t="inlineStr"/>
+      <c r="W657" t="inlineStr"/>
+    </row>
+    <row r="658">
+      <c r="A658" t="n">
+        <v>0</v>
+      </c>
+      <c r="B658" t="n">
+        <v>0</v>
+      </c>
+      <c r="C658" t="inlineStr">
+        <is>
+          <t>ESI-SOC-002</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE ESPLORATIVA PER LA GESTIONE OPERATIVA DEL PROGETTO N. 4. "IMPLEMENTAZIONE DEGLI AMBULATORI E SPERIMENTAZIONE DI FORME DI TRATTAMENTI INTENSIVI" DEL PIANO OPERATIVO REGIONALE 2018 GIOCO D'AZZARDO PATOLOGICO (G.A.P.). -</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H658" t="inlineStr"/>
+      <c r="I658" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J658" t="inlineStr"/>
+      <c r="K658" t="inlineStr"/>
+      <c r="L658" t="inlineStr"/>
+      <c r="M658" t="inlineStr">
+        <is>
+          <t>02/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N658" t="inlineStr">
+        <is>
+          <t>02/08/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O658" t="inlineStr">
+        <is>
+          <t>31/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="R658" t="n">
+        <v>0</v>
+      </c>
+      <c r="S658" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T658" t="inlineStr"/>
+      <c r="U658" t="inlineStr"/>
+      <c r="V658" t="inlineStr"/>
+      <c r="W658" t="inlineStr"/>
+    </row>
+    <row r="659">
+      <c r="A659" t="n">
+        <v>0</v>
+      </c>
+      <c r="B659" t="n">
+        <v>0</v>
+      </c>
+      <c r="C659" t="inlineStr">
+        <is>
           <t>ID 3973</t>
         </is>
       </c>
-      <c r="D646" t="inlineStr">
+      <c r="D659" t="inlineStr">
         <is>
           <t>Consultazione preliminare di mercato
 relativa alla fornitura di
 arredi diversi per l’allestimento dei locali presenti presso l’Edificio 29,
 Cittadella Sanitaria, del Presidio Ospedaliero di Treviso (ID 3973)</t>
         </is>
       </c>
-      <c r="E646" t="inlineStr">
+      <c r="E659" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F646" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M646" t="inlineStr">
+      <c r="F659" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H659" t="inlineStr"/>
+      <c r="I659" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J659" t="inlineStr"/>
+      <c r="K659" t="inlineStr"/>
+      <c r="L659" t="inlineStr"/>
+      <c r="M659" t="inlineStr">
         <is>
           <t>29/07/2021 00:00</t>
         </is>
       </c>
-      <c r="N646" t="inlineStr">
+      <c r="N659" t="inlineStr">
         <is>
           <t>29/07/2027 00:00</t>
         </is>
       </c>
-      <c r="O646" t="inlineStr">
+      <c r="O659" t="inlineStr">
         <is>
           <t>31/08/2021 23:59</t>
         </is>
       </c>
-      <c r="Q646" t="inlineStr">
+      <c r="Q659" t="inlineStr">
         <is>
           <t>31/08/2021</t>
         </is>
       </c>
-      <c r="R646" t="n">
-[...2 lines deleted...]
-      <c r="S646" t="inlineStr">
+      <c r="R659" t="n">
+        <v>0</v>
+      </c>
+      <c r="S659" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T646" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C647" t="inlineStr">
+      <c r="T659" t="inlineStr"/>
+      <c r="U659" t="inlineStr"/>
+      <c r="V659" t="inlineStr"/>
+      <c r="W659" t="inlineStr"/>
+    </row>
+    <row r="660">
+      <c r="A660" t="n">
+        <v>0</v>
+      </c>
+      <c r="B660" t="n">
+        <v>0</v>
+      </c>
+      <c r="C660" t="inlineStr">
         <is>
           <t>ID 3934</t>
         </is>
       </c>
-      <c r="D647" t="inlineStr">
+      <c r="D660" t="inlineStr">
         <is>
           <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI “SISTEMA PER LA TERMOABLAZIONE A MICROONDE, COMPOSTO DA DISPOSITIVI (AGHI/ANTENNE; CAVI DI CONNESSIONE) E GENERATORE”PER  L’AZIENDA ULSS N. 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E647" t="inlineStr">
+      <c r="E660" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F647" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M647" t="inlineStr">
+      <c r="F660" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H660" t="inlineStr"/>
+      <c r="I660" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J660" t="inlineStr"/>
+      <c r="K660" t="inlineStr"/>
+      <c r="L660" t="inlineStr"/>
+      <c r="M660" t="inlineStr">
         <is>
           <t>22/07/2021 00:00</t>
         </is>
       </c>
-      <c r="N647" t="inlineStr">
+      <c r="N660" t="inlineStr">
         <is>
           <t>22/07/2027 00:00</t>
         </is>
       </c>
-      <c r="O647" t="inlineStr">
+      <c r="O660" t="inlineStr">
         <is>
           <t>13/08/2021 23:59</t>
         </is>
       </c>
-      <c r="Q647" t="inlineStr">
+      <c r="Q660" t="inlineStr">
         <is>
           <t>14/12/2021</t>
         </is>
       </c>
-      <c r="R647" t="n">
-[...2 lines deleted...]
-      <c r="S647" t="inlineStr">
+      <c r="R660" t="n">
+        <v>0</v>
+      </c>
+      <c r="S660" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T647" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C648" t="inlineStr">
+      <c r="T660" t="inlineStr"/>
+      <c r="U660" t="inlineStr"/>
+      <c r="V660" t="inlineStr"/>
+      <c r="W660" t="inlineStr"/>
+    </row>
+    <row r="661">
+      <c r="A661" t="n">
+        <v>0</v>
+      </c>
+      <c r="B661" t="n">
+        <v>0</v>
+      </c>
+      <c r="C661" t="inlineStr">
         <is>
           <t>ESI-SOC-001</t>
         </is>
       </c>
-      <c r="D648" t="inlineStr">
+      <c r="D661" t="inlineStr">
         <is>
           <t>AVVISO PER L'ATTUAZIONE DEL DISPOSITIVO D'INTERVENTO "EDUCATIVA
 DOMICILIARE" NELL'AMBITO DELL'IMPLEMENTAZIONE DEL PROGRAMMA P.I.P.P.I. PER
 LE ANNUALITA' 2019-2020 (P.I.P.P.I. 8) E 2020-2021 (P.I.P.P.I. 9). AFFIDAMENTO DIRETTO A
 SEGUITO INDAGINE ESPLORATIVA APERTA.</t>
         </is>
       </c>
-      <c r="E648" t="inlineStr">
+      <c r="E661" t="inlineStr">
         <is>
           <t>Servizi</t>
-        </is>
-[...870 lines deleted...]
-          <t>Forniture</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H661" t="inlineStr"/>
       <c r="I661" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J661" t="inlineStr"/>
       <c r="K661" t="inlineStr"/>
       <c r="L661" t="inlineStr"/>
       <c r="M661" t="inlineStr">
         <is>
-          <t>17/02/2021 00:00</t>
+          <t>22/07/2021 00:00</t>
         </is>
       </c>
       <c r="N661" t="inlineStr">
         <is>
-          <t>17/02/2027 00:00</t>
+          <t>22/07/2027 00:00</t>
         </is>
       </c>
       <c r="O661" t="inlineStr">
         <is>
-          <t>26/03/2021 23:59</t>
-[...4 lines deleted...]
-          <t>30/12/2021</t>
+          <t>16/05/2022 23:59</t>
         </is>
       </c>
       <c r="R661" t="n">
         <v>0</v>
       </c>
       <c r="S661" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T661" t="inlineStr"/>
       <c r="U661" t="inlineStr"/>
       <c r="V661" t="inlineStr"/>
       <c r="W661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="n">
         <v>0</v>
       </c>
       <c r="B662" t="n">
         <v>0</v>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>ID 3658</t>
+          <t>ID 3737 3990</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di GENNAIO 2021</t>
+          <t>Esiti affidamento procedure negoziate mese di GIUGNO 2021</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
           <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H662" t="inlineStr"/>
       <c r="I662" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J662" t="inlineStr"/>
       <c r="K662" t="inlineStr"/>
       <c r="L662" t="inlineStr"/>
       <c r="M662" t="inlineStr">
         <is>
-          <t>16/02/2021 00:00</t>
+          <t>14/07/2021 00:00</t>
         </is>
       </c>
       <c r="N662" t="inlineStr">
         <is>
-          <t>16/02/2027 00:00</t>
+          <t>14/07/2027 00:00</t>
         </is>
       </c>
       <c r="O662" t="inlineStr">
         <is>
-          <t>16/02/2021 23:59</t>
+          <t>14/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q662" t="inlineStr">
+        <is>
+          <t>14/07/2021</t>
         </is>
       </c>
       <c r="R662" t="n">
         <v>0</v>
       </c>
       <c r="S662" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T662" t="inlineStr"/>
       <c r="U662" t="inlineStr"/>
       <c r="V662" t="inlineStr"/>
       <c r="W662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="n">
         <v>0</v>
       </c>
       <c r="B663" t="n">
         <v>0</v>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>ID  3351</t>
+          <t>ID 3317 3385 3811 3912 3933</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>Affidamento dei servizi assicurativi dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3351</t>
+          <t>Esiti affidamento procedure negoziate mese di MAGGIO 2021</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H663" t="inlineStr"/>
       <c r="I663" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J663" t="inlineStr"/>
       <c r="K663" t="inlineStr"/>
       <c r="L663" t="inlineStr"/>
       <c r="M663" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
         </is>
       </c>
       <c r="N663" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>18/06/2027 00:00</t>
         </is>
       </c>
       <c r="O663" t="inlineStr">
         <is>
-          <t>19/03/2021 23:59</t>
-[...4 lines deleted...]
-          <t>30/06/2021</t>
+          <t>18/06/2021 23:59</t>
         </is>
       </c>
       <c r="R663" t="n">
         <v>0</v>
       </c>
       <c r="S663" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T663" t="inlineStr"/>
       <c r="U663" t="inlineStr"/>
       <c r="V663" t="inlineStr"/>
       <c r="W663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="n">
         <v>0</v>
       </c>
       <c r="B664" t="n">
         <v>0</v>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>ID 2917 BIS</t>
+          <t>ID  3482</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI FRONT END E ATTIVITÀ COLLEGATE A SUPPORTO DELL’ATTIVITÀ DELL’AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO.</t>
+          <t>Esiti affidamento procedure negoziate mese di APRILE 2021</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H664" t="inlineStr"/>
       <c r="I664" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J664" t="inlineStr"/>
       <c r="K664" t="inlineStr"/>
       <c r="L664" t="inlineStr"/>
       <c r="M664" t="inlineStr">
         <is>
-          <t>08/02/2021 00:00</t>
+          <t>18/05/2021 00:00</t>
         </is>
       </c>
       <c r="N664" t="inlineStr">
         <is>
-          <t>08/02/2027 00:00</t>
+          <t>18/05/2027 00:00</t>
         </is>
       </c>
       <c r="O664" t="inlineStr">
         <is>
-          <t>18/02/2021 23:59</t>
-[...4 lines deleted...]
-          <t>29/04/2021</t>
+          <t>18/05/2021 23:59</t>
         </is>
       </c>
       <c r="R664" t="n">
         <v>0</v>
       </c>
       <c r="S664" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T664" t="inlineStr"/>
       <c r="U664" t="inlineStr"/>
       <c r="V664" t="inlineStr"/>
       <c r="W664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="n">
         <v>0</v>
       </c>
       <c r="B665" t="n">
         <v>0</v>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>ID 3102</t>
+          <t>Sintel ID 139627217</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA DI GARA RELATIVA ALL’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO BAR-CAFFETTERIA ALL’INTERNO DEI PRESIDI OSPEDALIERI DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI.</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PROPEDEUTICA ALL’INDIZIONE DEL PROCEDIMENTO PER L’AFFIDAMENTO DI SOLUZIONI PRE-PREANALITICHE, E ANALITICHE COMPLETE DI AUTOMAZIONE, PER L’ESECUZIONE DI INDAGINI DIAGNOSTICHE VARIE DI LABORATORIO, PER L’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H665" t="inlineStr"/>
       <c r="I665" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J665" t="inlineStr"/>
       <c r="K665" t="inlineStr"/>
       <c r="L665" t="inlineStr"/>
       <c r="M665" t="inlineStr">
         <is>
-          <t>21/01/2021 00:00</t>
+          <t>12/05/2021 00:00</t>
         </is>
       </c>
       <c r="N665" t="inlineStr">
         <is>
-          <t>21/01/2027 00:00</t>
+          <t>12/05/2027 00:00</t>
         </is>
       </c>
       <c r="O665" t="inlineStr">
         <is>
-          <t>05/02/2021 23:59</t>
+          <t>21/06/2021 23:59</t>
         </is>
       </c>
       <c r="Q665" t="inlineStr">
         <is>
-          <t>18/06/2021</t>
+          <t>05/10/2021</t>
         </is>
       </c>
       <c r="R665" t="n">
         <v>0</v>
       </c>
       <c r="S665" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T665" t="inlineStr"/>
       <c r="U665" t="inlineStr"/>
       <c r="V665" t="inlineStr"/>
       <c r="W665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="n">
         <v>0</v>
       </c>
       <c r="B666" t="n">
         <v>0</v>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>ID  3375</t>
+          <t>ID 3182</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di trasporto campioni biologici ed altro materiale per l’Azienda ULSS n. 2Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3375</t>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio  di gestione del nido aziendale "La Chiocciola" dell'Azienda ULSS n. 2 Marca trevigiana - Distretto di Pieve di Soligo, per il periodo di 36 mesi. ID Sintel 139247026</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H666" t="inlineStr"/>
       <c r="I666" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J666" t="inlineStr"/>
       <c r="K666" t="inlineStr"/>
       <c r="L666" t="inlineStr"/>
       <c r="M666" t="inlineStr">
         <is>
-          <t>13/01/2021 00:00</t>
+          <t>29/04/2021 00:00</t>
         </is>
       </c>
       <c r="N666" t="inlineStr">
         <is>
-          <t>13/01/2027 00:00</t>
+          <t>29/04/2027 00:00</t>
         </is>
       </c>
       <c r="O666" t="inlineStr">
         <is>
-          <t>08/02/2021 23:59</t>
+          <t>04/06/2021 23:59</t>
         </is>
       </c>
       <c r="Q666" t="inlineStr">
         <is>
-          <t>21/03/2022</t>
+          <t>20/06/2022</t>
         </is>
       </c>
       <c r="R666" t="n">
         <v>0</v>
       </c>
       <c r="S666" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T666" t="inlineStr"/>
       <c r="U666" t="inlineStr"/>
       <c r="V666" t="inlineStr"/>
       <c r="W666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="n">
         <v>0</v>
       </c>
       <c r="B667" t="n">
         <v>0</v>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>ID 3101 3257 3276 3309 3321 3357 3334  3626 3649 3664 3783  3845</t>
+          <t>ID 3406 3650 3319 3669</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di DICEMBRE 2020</t>
+          <t>Esiti affidamento procedure negoziate mese di MARZO 2021</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
           <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H667" t="inlineStr"/>
       <c r="I667" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J667" t="inlineStr"/>
       <c r="K667" t="inlineStr"/>
       <c r="L667" t="inlineStr"/>
       <c r="M667" t="inlineStr">
         <is>
-          <t>12/01/2021 00:00</t>
+          <t>23/04/2021 00:00</t>
         </is>
       </c>
       <c r="N667" t="inlineStr">
         <is>
-          <t>12/01/2027 00:00</t>
+          <t>23/04/2027 00:00</t>
         </is>
       </c>
       <c r="O667" t="inlineStr">
         <is>
-          <t>12/01/2021 23:59</t>
+          <t>23/04/2021 23:59</t>
         </is>
       </c>
       <c r="R667" t="n">
         <v>0</v>
       </c>
       <c r="S667" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T667" t="inlineStr"/>
       <c r="U667" t="inlineStr"/>
       <c r="V667" t="inlineStr"/>
       <c r="W667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="n">
         <v>0</v>
       </c>
       <c r="B668" t="n">
         <v>0</v>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>3728</t>
+          <t>ID  2915</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>Avviso di consultazione preliminare di mercato per l'affidamento dell' attività riabilitativa a domicilio e presso i Centri Diurni per persone con disabilità</t>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H668" t="inlineStr"/>
       <c r="I668" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J668" t="inlineStr"/>
       <c r="K668" t="inlineStr"/>
       <c r="L668" t="inlineStr"/>
       <c r="M668" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>23/04/2021 00:00</t>
         </is>
       </c>
       <c r="N668" t="inlineStr">
         <is>
-          <t>30/12/2026 00:00</t>
+          <t>23/04/2027 00:00</t>
         </is>
       </c>
       <c r="O668" t="inlineStr">
         <is>
-          <t>14/01/2021 23:59</t>
+          <t>31/05/2021 23:59</t>
         </is>
       </c>
       <c r="Q668" t="inlineStr">
         <is>
-          <t>16/06/2021</t>
+          <t>20/06/2022</t>
         </is>
       </c>
       <c r="R668" t="n">
-        <v>1484783</v>
+        <v>0</v>
       </c>
       <c r="S668" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T668" t="inlineStr"/>
       <c r="U668" t="inlineStr"/>
       <c r="V668" t="inlineStr"/>
       <c r="W668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="n">
         <v>0</v>
       </c>
       <c r="B669" t="n">
         <v>0</v>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>SOC-002</t>
+          <t>ID  2944</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento dell’attuazione di alcune azioni previste dal Progetto Vita Indipendente, Fondo 2018 – DISTRETTO DI TREVISO CIG n. 8551126468</t>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di facchinaggio e traslochi per l'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. ID Sintel 136997436</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H669" t="inlineStr"/>
       <c r="I669" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J669" t="inlineStr"/>
       <c r="K669" t="inlineStr"/>
       <c r="L669" t="inlineStr"/>
       <c r="M669" t="inlineStr">
         <is>
-          <t>24/12/2020 00:00</t>
+          <t>23/04/2021 00:00</t>
         </is>
       </c>
       <c r="N669" t="inlineStr">
         <is>
-          <t>24/12/2026 00:00</t>
+          <t>23/04/2027 00:00</t>
         </is>
       </c>
       <c r="O669" t="inlineStr">
         <is>
-          <t>07/01/2021 23:59</t>
+          <t>27/05/2021 23:59</t>
         </is>
       </c>
       <c r="Q669" t="inlineStr">
         <is>
-          <t>24/12/2020</t>
+          <t>20/05/2022</t>
         </is>
       </c>
       <c r="R669" t="n">
         <v>0</v>
       </c>
       <c r="S669" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T669" t="inlineStr"/>
       <c r="U669" t="inlineStr"/>
       <c r="V669" t="inlineStr"/>
       <c r="W669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="n">
         <v>0</v>
       </c>
       <c r="B670" t="n">
         <v>0</v>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>ID 3816 - 3838 - 3829</t>
+          <t>ID 3102 BIS</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di NOVEMBRE 2020</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA DI GARA RELATIVA ALL’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO BAR-CAFFETTERIA ALL’INTERNO DEI PRESIDI OSPEDALIERI DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI.</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H670" t="inlineStr"/>
       <c r="I670" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J670" t="inlineStr"/>
       <c r="K670" t="inlineStr"/>
       <c r="L670" t="inlineStr"/>
       <c r="M670" t="inlineStr">
         <is>
-          <t>14/12/2020 00:00</t>
+          <t>17/03/2021 00:00</t>
         </is>
       </c>
       <c r="N670" t="inlineStr">
         <is>
-          <t>14/12/2026 00:00</t>
+          <t>17/03/2027 00:00</t>
         </is>
       </c>
       <c r="O670" t="inlineStr">
         <is>
-          <t>14/12/2020 23:59</t>
+          <t>26/03/2021 23:59</t>
         </is>
       </c>
       <c r="Q670" t="inlineStr">
         <is>
-          <t>14/12/2020</t>
+          <t>18/06/2021</t>
         </is>
       </c>
       <c r="R670" t="n">
         <v>0</v>
       </c>
       <c r="S670" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T670" t="inlineStr"/>
       <c r="U670" t="inlineStr"/>
       <c r="V670" t="inlineStr"/>
       <c r="W670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="n">
         <v>0</v>
       </c>
       <c r="B671" t="n">
         <v>0</v>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>ID 3347</t>
+          <t>ID 3392 3799 3847 3885 3871 3872</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>Servizio di gestione dell’archivio di documentazione sanitaria dell’Azienda U.L.S.S. n. 2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3347</t>
+          <t>Esiti affidamento procedure negoziate mese di FEBBRAIO 2021</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H671" t="inlineStr"/>
       <c r="I671" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J671" t="inlineStr"/>
       <c r="K671" t="inlineStr"/>
       <c r="L671" t="inlineStr"/>
       <c r="M671" t="inlineStr">
         <is>
-          <t>27/11/2020 00:00</t>
+          <t>15/03/2021 00:00</t>
         </is>
       </c>
       <c r="N671" t="inlineStr">
         <is>
-          <t>27/11/2026 00:00</t>
+          <t>15/03/2027 00:00</t>
         </is>
       </c>
       <c r="O671" t="inlineStr">
         <is>
-          <t>29/01/2021 23:59</t>
-[...4 lines deleted...]
-          <t>28/05/2021</t>
+          <t>15/03/2021 23:59</t>
         </is>
       </c>
       <c r="R671" t="n">
-        <v>1069425</v>
+        <v>0</v>
       </c>
       <c r="S671" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T671" t="inlineStr"/>
       <c r="U671" t="inlineStr"/>
       <c r="V671" t="inlineStr"/>
       <c r="W671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="n">
         <v>0</v>
       </c>
       <c r="B672" t="n">
         <v>0</v>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>3558</t>
+          <t>8574724617</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>Fornitura di Apparati iperconvergenti per il potenziamento del sistema informativo dell’Azienda ULSS n. 2 Marca trevigiana comprensivo di manutenzione e garanzia hardware e software per il periodo di 36 mesi (Sistema dinamico codice 2685279)</t>
+          <t>PROCEDURA NEGOZIATA TELEMATICA PER L'AFFIDAMENTO DELLA FORNITURA, MONTAGGIO, INSTALLAZIONE E PROGETTAZIONE DI SEGNALETICA DAMBIENTE DELL'ULSS N. 2 MARCA TREVIGIANA DISTRETTO DI PIEVE DI SOLIGO, PER LA DURATA DI 24 MESI - CIG 8574724617, AGGIUDICAZIONE</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H672" t="inlineStr"/>
       <c r="I672" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J672" t="inlineStr"/>
       <c r="K672" t="inlineStr"/>
       <c r="L672" t="inlineStr"/>
       <c r="M672" t="inlineStr">
         <is>
-          <t>25/11/2020 00:00</t>
+          <t>05/03/2021 00:00</t>
         </is>
       </c>
       <c r="N672" t="inlineStr">
         <is>
-          <t>25/11/2026 00:00</t>
+          <t>05/03/2027 00:00</t>
         </is>
       </c>
       <c r="O672" t="inlineStr">
         <is>
-          <t>04/02/2021 23:59</t>
+          <t>25/03/2021 23:59</t>
         </is>
       </c>
       <c r="Q672" t="inlineStr">
         <is>
-          <t>06/04/2021</t>
+          <t>05/03/2021</t>
         </is>
       </c>
       <c r="R672" t="n">
         <v>0</v>
       </c>
       <c r="S672" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T672" t="inlineStr"/>
       <c r="U672" t="inlineStr"/>
       <c r="V672" t="inlineStr"/>
       <c r="W672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="n">
         <v>0</v>
       </c>
       <c r="B673" t="n">
         <v>0</v>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>3201 3212 3535 3613 3765</t>
+          <t>ID 3569</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di OTTOBRE 2020</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA DI GARA RELATIVA ALL’AFFIDAMENTO IN CONCESSIONE DELL’INSTALLAZIONE E GESTIONE DEI DISTRIBUTORI AUTOMATICI DI BEVANDE E ALIMENTI DISLOCATI PRESSO LE STRUTTURE DEI DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI.</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H673" t="inlineStr"/>
       <c r="I673" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J673" t="inlineStr"/>
       <c r="K673" t="inlineStr"/>
       <c r="L673" t="inlineStr"/>
       <c r="M673" t="inlineStr">
         <is>
-          <t>23/11/2020 00:00</t>
+          <t>19/02/2021 00:00</t>
         </is>
       </c>
       <c r="N673" t="inlineStr">
         <is>
-          <t>23/11/2026 00:00</t>
+          <t>19/02/2027 00:00</t>
         </is>
       </c>
       <c r="O673" t="inlineStr">
         <is>
-          <t>23/11/2020 23:59</t>
+          <t>05/03/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q673" t="inlineStr">
+        <is>
+          <t>17/03/2021</t>
         </is>
       </c>
       <c r="R673" t="n">
         <v>0</v>
       </c>
       <c r="S673" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T673" t="inlineStr"/>
       <c r="U673" t="inlineStr"/>
       <c r="V673" t="inlineStr"/>
       <c r="W673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="n">
         <v>0</v>
       </c>
       <c r="B674" t="n">
         <v>0</v>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>131389491</t>
+          <t>ID  3638</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l'individuazione dei soggetti da invitare alla procedura negoziata per l'affidamento dell'accordo quadro per lavori di manutenzione straordinaria degli impianti idro-termo sanitari degli immobili dell'Azienda Ulss 2 - Distretto Treviso, della durata di 36 mesi</t>
+          <t>Procedura Aperta per l’affidamento della fornitura di “Ausili monouso per incontinenza urinaria e fecale di cui all’Allegato 2 del DPCM 12.1.2017 a favore di assistiti residenti o domiciliati nel territorio dell’Azienda ULSS 2 Marca trevigiana”, per il periodo di 36 mesi. ID Sintel134562229</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H674" t="inlineStr"/>
       <c r="I674" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J674" t="inlineStr"/>
       <c r="K674" t="inlineStr"/>
       <c r="L674" t="inlineStr"/>
       <c r="M674" t="inlineStr">
         <is>
-          <t>17/11/2020 00:00</t>
+          <t>17/02/2021 00:00</t>
         </is>
       </c>
       <c r="N674" t="inlineStr">
         <is>
-          <t>17/11/2026 00:00</t>
+          <t>17/02/2027 00:00</t>
         </is>
       </c>
       <c r="O674" t="inlineStr">
         <is>
-          <t>02/12/2020 23:59</t>
+          <t>26/03/2021 23:59</t>
         </is>
       </c>
       <c r="Q674" t="inlineStr">
         <is>
-          <t>12/07/2021</t>
+          <t>30/12/2021</t>
         </is>
       </c>
       <c r="R674" t="n">
-        <v>3690000</v>
+        <v>0</v>
       </c>
       <c r="S674" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T674" t="inlineStr"/>
       <c r="U674" t="inlineStr"/>
       <c r="V674" t="inlineStr"/>
       <c r="W674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="n">
         <v>0</v>
       </c>
       <c r="B675" t="n">
         <v>0</v>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>ID 3634 e ID 4671</t>
+          <t>ID 3658</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>Procedura Aperta telematica per la fornitura di “Carta per fotocopiatrici e stampanti laser” per l’Azienda Ulss 2 Marca Trevigiana, per il periodo di 36 mesi. (ID Sintel n. 129547014)</t>
+          <t>Esiti affidamento procedure negoziate mese di GENNAIO 2021</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H675" t="inlineStr"/>
       <c r="I675" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J675" t="inlineStr"/>
       <c r="K675" t="inlineStr"/>
       <c r="L675" t="inlineStr"/>
       <c r="M675" t="inlineStr">
         <is>
-          <t>19/10/2020 00:00</t>
+          <t>16/02/2021 00:00</t>
         </is>
       </c>
       <c r="N675" t="inlineStr">
         <is>
-          <t>19/10/2026 00:00</t>
+          <t>16/02/2027 00:00</t>
         </is>
       </c>
       <c r="O675" t="inlineStr">
         <is>
-          <t>09/11/2020 23:59</t>
-[...4 lines deleted...]
-          <t>22/01/2021</t>
+          <t>16/02/2021 23:59</t>
         </is>
       </c>
       <c r="R675" t="n">
         <v>0</v>
       </c>
       <c r="S675" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T675" t="inlineStr"/>
       <c r="U675" t="inlineStr"/>
       <c r="V675" t="inlineStr"/>
       <c r="W675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="n">
         <v>0</v>
       </c>
       <c r="B676" t="n">
         <v>0</v>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>ID  3369</t>
+          <t>ID  3351</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>Esiti affidamento procedure negoziate mese di SETTEMBRE 2020</t>
+          <t>Affidamento dei servizi assicurativi dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3351</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t>Forniture e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H676" t="inlineStr"/>
       <c r="I676" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J676" t="inlineStr"/>
       <c r="K676" t="inlineStr"/>
       <c r="L676" t="inlineStr"/>
       <c r="M676" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="N676" t="inlineStr">
         <is>
-          <t>15/10/2026 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="O676" t="inlineStr">
         <is>
-          <t>15/10/2020 23:59</t>
+          <t>19/03/2021 23:59</t>
         </is>
       </c>
       <c r="Q676" t="inlineStr">
         <is>
-          <t>15/10/2020</t>
+          <t>30/06/2021</t>
         </is>
       </c>
       <c r="R676" t="n">
         <v>0</v>
       </c>
       <c r="S676" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T676" t="inlineStr"/>
       <c r="U676" t="inlineStr"/>
       <c r="V676" t="inlineStr"/>
       <c r="W676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="n">
         <v>0</v>
       </c>
       <c r="B677" t="n">
         <v>0</v>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>ID 2916</t>
+          <t>ID 2917 BIS</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>Bando di gara a procedura aperta per l’affidamento della gestione del servizio residenziale e dei centri diurni del centro polivalente “Atlantis” per persone con disabilita’, dell’Azienda ULSS 2 Marca trevigiana – Distretto di Asolo , per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID SINTEL: 129507415.</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO DELL’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI FRONT END E ATTIVITÀ COLLEGATE A SUPPORTO DELL’ATTIVITÀ DELL’AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO.</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H677" t="inlineStr"/>
       <c r="I677" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J677" t="inlineStr"/>
       <c r="K677" t="inlineStr"/>
       <c r="L677" t="inlineStr"/>
       <c r="M677" t="inlineStr">
         <is>
-          <t>05/10/2020 00:00</t>
+          <t>08/02/2021 00:00</t>
         </is>
       </c>
       <c r="N677" t="inlineStr">
         <is>
-          <t>05/10/2026 00:00</t>
+          <t>08/02/2027 00:00</t>
         </is>
       </c>
       <c r="O677" t="inlineStr">
         <is>
-          <t>04/12/2020 23:59</t>
+          <t>18/02/2021 23:59</t>
         </is>
       </c>
       <c r="Q677" t="inlineStr">
         <is>
-          <t>16/08/2021</t>
+          <t>29/04/2021</t>
         </is>
       </c>
       <c r="R677" t="n">
         <v>0</v>
       </c>
       <c r="S677" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T677" t="inlineStr"/>
       <c r="U677" t="inlineStr"/>
       <c r="V677" t="inlineStr"/>
       <c r="W677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="n">
         <v>0</v>
       </c>
       <c r="B678" t="n">
         <v>0</v>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>ID  3354 e ID 5132 di rinnovo</t>
+          <t>ID 3102</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>GARA A PROCEDURA APERTA PER LA FORNITURA DI“SISTEMI PER IL RISCALDAMENTO DEL PAZIENTE”PER L’AZIENDA ULSS N. 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI, CON FACOLTA’ DI EVENTUALE RINNOVO PER ULTERIORI 24 MESI. ID  3354 e ID 5132 di rinnovo</t>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO PER LA PROCEDURA DI GARA RELATIVA ALL’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO BAR-CAFFETTERIA ALL’INTERNO DEI PRESIDI OSPEDALIERI DI CONEGLIANO E VITTORIO VENETO DELL’AZIENDA ULSS N. 2 MARCA TREVIGIANA PER IL PERIODO DI 60 MESI.</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H678" t="inlineStr"/>
       <c r="I678" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J678" t="inlineStr"/>
       <c r="K678" t="inlineStr"/>
       <c r="L678" t="inlineStr"/>
       <c r="M678" t="inlineStr">
         <is>
-          <t>29/09/2020 00:00</t>
+          <t>21/01/2021 00:00</t>
         </is>
       </c>
       <c r="N678" t="inlineStr">
         <is>
-          <t>29/09/2026 00:00</t>
+          <t>21/01/2027 00:00</t>
         </is>
       </c>
       <c r="O678" t="inlineStr">
         <is>
-          <t>06/11/2020 23:59</t>
+          <t>05/02/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q678" t="inlineStr">
+        <is>
+          <t>18/06/2021</t>
         </is>
       </c>
       <c r="R678" t="n">
         <v>0</v>
       </c>
       <c r="S678" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T678" t="inlineStr"/>
       <c r="U678" t="inlineStr"/>
       <c r="V678" t="inlineStr"/>
       <c r="W678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="n">
         <v>0</v>
       </c>
       <c r="B679" t="n">
         <v>0</v>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>ID 3540</t>
+          <t>ID  3375</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI N. 1 STERILIZZATRICE A VAPORE DA 12 UNITÀ  CON ACCESSORI, DA DESTINARE ALLA CENTRALE UNICA DI STERILIZZAZIONE DEL P.O. DI VITTORIO VENETO</t>
+          <t>Affidamento del servizio di trasporto campioni biologici ed altro materiale per l’Azienda ULSS n. 2Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3375</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H679" t="inlineStr"/>
       <c r="I679" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J679" t="inlineStr"/>
       <c r="K679" t="inlineStr"/>
       <c r="L679" t="inlineStr"/>
       <c r="M679" t="inlineStr">
         <is>
-          <t>24/09/2020 00:00</t>
+          <t>13/01/2021 00:00</t>
         </is>
       </c>
       <c r="N679" t="inlineStr">
         <is>
-          <t>24/09/2026 00:00</t>
+          <t>13/01/2027 00:00</t>
         </is>
       </c>
       <c r="O679" t="inlineStr">
         <is>
-          <t>09/10/2020 23:59</t>
+          <t>08/02/2021 23:59</t>
         </is>
       </c>
       <c r="Q679" t="inlineStr">
         <is>
-          <t>26/10/2020</t>
+          <t>21/03/2022</t>
         </is>
       </c>
       <c r="R679" t="n">
         <v>0</v>
       </c>
       <c r="S679" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T679" t="inlineStr"/>
       <c r="U679" t="inlineStr"/>
       <c r="V679" t="inlineStr"/>
       <c r="W679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="n">
         <v>0</v>
       </c>
       <c r="B680" t="n">
         <v>0</v>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>ID 3732</t>
+          <t>ID 3101 3257 3276 3309 3321 3357 3334  3626 3649 3664 3783  3845</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI N. 1 LAVASTRUMENTI A TERMODISINFEZIONE CON ACCESSORI,  DA DESTINARE ALLA CENTRALE UNICA DI STERILIZZAZIONE DEL P.O. DI VITTORIO VENETO</t>
+          <t>Esiti affidamento procedure negoziate mese di DICEMBRE 2020</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e Servizi</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H680" t="inlineStr"/>
       <c r="I680" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J680" t="inlineStr"/>
       <c r="K680" t="inlineStr"/>
       <c r="L680" t="inlineStr"/>
       <c r="M680" t="inlineStr">
         <is>
-          <t>24/09/2020 00:00</t>
+          <t>12/01/2021 00:00</t>
         </is>
       </c>
       <c r="N680" t="inlineStr">
         <is>
-          <t>24/09/2026 00:00</t>
+          <t>12/01/2027 00:00</t>
         </is>
       </c>
       <c r="O680" t="inlineStr">
         <is>
-          <t>09/10/2020 23:59</t>
-[...4 lines deleted...]
-          <t>26/10/2020</t>
+          <t>12/01/2021 23:59</t>
         </is>
       </c>
       <c r="R680" t="n">
         <v>0</v>
       </c>
       <c r="S680" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T680" t="inlineStr"/>
       <c r="U680" t="inlineStr"/>
       <c r="V680" t="inlineStr"/>
       <c r="W680" t="inlineStr"/>
+    </row>
+    <row r="681">
+      <c r="A681" t="n">
+        <v>0</v>
+      </c>
+      <c r="B681" t="n">
+        <v>0</v>
+      </c>
+      <c r="C681" t="inlineStr">
+        <is>
+          <t>3728</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr">
+        <is>
+          <t>Avviso di consultazione preliminare di mercato per l'affidamento dell' attività riabilitativa a domicilio e presso i Centri Diurni per persone con disabilità</t>
+        </is>
+      </c>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H681" t="inlineStr"/>
+      <c r="I681" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J681" t="inlineStr"/>
+      <c r="K681" t="inlineStr"/>
+      <c r="L681" t="inlineStr"/>
+      <c r="M681" t="inlineStr">
+        <is>
+          <t>30/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N681" t="inlineStr">
+        <is>
+          <t>30/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O681" t="inlineStr">
+        <is>
+          <t>14/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q681" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="R681" t="n">
+        <v>1484783</v>
+      </c>
+      <c r="S681" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T681" t="inlineStr"/>
+      <c r="U681" t="inlineStr"/>
+      <c r="V681" t="inlineStr"/>
+      <c r="W681" t="inlineStr"/>
+    </row>
+    <row r="682">
+      <c r="A682" t="n">
+        <v>0</v>
+      </c>
+      <c r="B682" t="n">
+        <v>0</v>
+      </c>
+      <c r="C682" t="inlineStr">
+        <is>
+          <t>SOC-002</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE ESPLORATIVA APERTA per l’affidamento dell’attuazione di alcune azioni previste dal Progetto Vita Indipendente, Fondo 2018 – DISTRETTO DI TREVISO CIG n. 8551126468</t>
+        </is>
+      </c>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H682" t="inlineStr"/>
+      <c r="I682" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J682" t="inlineStr"/>
+      <c r="K682" t="inlineStr"/>
+      <c r="L682" t="inlineStr"/>
+      <c r="M682" t="inlineStr">
+        <is>
+          <t>24/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N682" t="inlineStr">
+        <is>
+          <t>24/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O682" t="inlineStr">
+        <is>
+          <t>07/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q682" t="inlineStr">
+        <is>
+          <t>24/12/2020</t>
+        </is>
+      </c>
+      <c r="R682" t="n">
+        <v>0</v>
+      </c>
+      <c r="S682" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T682" t="inlineStr"/>
+      <c r="U682" t="inlineStr"/>
+      <c r="V682" t="inlineStr"/>
+      <c r="W682" t="inlineStr"/>
+    </row>
+    <row r="683">
+      <c r="A683" t="n">
+        <v>0</v>
+      </c>
+      <c r="B683" t="n">
+        <v>0</v>
+      </c>
+      <c r="C683" t="inlineStr">
+        <is>
+          <t>ID 3816 - 3838 - 3829</t>
+        </is>
+      </c>
+      <c r="D683" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di NOVEMBRE 2020</t>
+        </is>
+      </c>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H683" t="inlineStr"/>
+      <c r="I683" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J683" t="inlineStr"/>
+      <c r="K683" t="inlineStr"/>
+      <c r="L683" t="inlineStr"/>
+      <c r="M683" t="inlineStr">
+        <is>
+          <t>14/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N683" t="inlineStr">
+        <is>
+          <t>14/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O683" t="inlineStr">
+        <is>
+          <t>14/12/2020 23:59</t>
+        </is>
+      </c>
+      <c r="Q683" t="inlineStr">
+        <is>
+          <t>14/12/2020</t>
+        </is>
+      </c>
+      <c r="R683" t="n">
+        <v>0</v>
+      </c>
+      <c r="S683" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T683" t="inlineStr"/>
+      <c r="U683" t="inlineStr"/>
+      <c r="V683" t="inlineStr"/>
+      <c r="W683" t="inlineStr"/>
+    </row>
+    <row r="684">
+      <c r="A684" t="n">
+        <v>0</v>
+      </c>
+      <c r="B684" t="n">
+        <v>0</v>
+      </c>
+      <c r="C684" t="inlineStr">
+        <is>
+          <t>ID 3347</t>
+        </is>
+      </c>
+      <c r="D684" t="inlineStr">
+        <is>
+          <t>Servizio di gestione dell’archivio di documentazione sanitaria dell’Azienda U.L.S.S. n. 2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3347</t>
+        </is>
+      </c>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H684" t="inlineStr"/>
+      <c r="I684" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J684" t="inlineStr"/>
+      <c r="K684" t="inlineStr"/>
+      <c r="L684" t="inlineStr"/>
+      <c r="M684" t="inlineStr">
+        <is>
+          <t>27/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N684" t="inlineStr">
+        <is>
+          <t>27/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O684" t="inlineStr">
+        <is>
+          <t>29/01/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q684" t="inlineStr">
+        <is>
+          <t>28/05/2021</t>
+        </is>
+      </c>
+      <c r="R684" t="n">
+        <v>1069425</v>
+      </c>
+      <c r="S684" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T684" t="inlineStr"/>
+      <c r="U684" t="inlineStr"/>
+      <c r="V684" t="inlineStr"/>
+      <c r="W684" t="inlineStr"/>
+    </row>
+    <row r="685">
+      <c r="A685" t="n">
+        <v>0</v>
+      </c>
+      <c r="B685" t="n">
+        <v>0</v>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>3558</t>
+        </is>
+      </c>
+      <c r="D685" t="inlineStr">
+        <is>
+          <t>Fornitura di Apparati iperconvergenti per il potenziamento del sistema informativo dell’Azienda ULSS n. 2 Marca trevigiana comprensivo di manutenzione e garanzia hardware e software per il periodo di 36 mesi (Sistema dinamico codice 2685279)</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H685" t="inlineStr"/>
+      <c r="I685" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J685" t="inlineStr"/>
+      <c r="K685" t="inlineStr"/>
+      <c r="L685" t="inlineStr"/>
+      <c r="M685" t="inlineStr">
+        <is>
+          <t>25/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N685" t="inlineStr">
+        <is>
+          <t>25/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O685" t="inlineStr">
+        <is>
+          <t>04/02/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q685" t="inlineStr">
+        <is>
+          <t>06/04/2021</t>
+        </is>
+      </c>
+      <c r="R685" t="n">
+        <v>0</v>
+      </c>
+      <c r="S685" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T685" t="inlineStr"/>
+      <c r="U685" t="inlineStr"/>
+      <c r="V685" t="inlineStr"/>
+      <c r="W685" t="inlineStr"/>
+    </row>
+    <row r="686">
+      <c r="A686" t="n">
+        <v>0</v>
+      </c>
+      <c r="B686" t="n">
+        <v>0</v>
+      </c>
+      <c r="C686" t="inlineStr">
+        <is>
+          <t>3201 3212 3535 3613 3765</t>
+        </is>
+      </c>
+      <c r="D686" t="inlineStr">
+        <is>
+          <t>Esiti affidamento procedure negoziate mese di OTTOBRE 2020</t>
+        </is>
+      </c>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>Forniture e Servizi</t>
+        </is>
+      </c>
+      <c r="F686" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H686" t="inlineStr"/>
+      <c r="I686" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J686" t="inlineStr"/>
+      <c r="K686" t="inlineStr"/>
+      <c r="L686" t="inlineStr"/>
+      <c r="M686" t="inlineStr">
+        <is>
+          <t>23/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N686" t="inlineStr">
+        <is>
+          <t>23/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O686" t="inlineStr">
+        <is>
+          <t>23/11/2020 23:59</t>
+        </is>
+      </c>
+      <c r="R686" t="n">
+        <v>0</v>
+      </c>
+      <c r="S686" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T686" t="inlineStr"/>
+      <c r="U686" t="inlineStr"/>
+      <c r="V686" t="inlineStr"/>
+      <c r="W686" t="inlineStr"/>
+    </row>
+    <row r="687">
+      <c r="A687" t="n">
+        <v>0</v>
+      </c>
+      <c r="B687" t="n">
+        <v>0</v>
+      </c>
+      <c r="C687" t="inlineStr">
+        <is>
+          <t>131389491</t>
+        </is>
+      </c>
+      <c r="D687" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per l'individuazione dei soggetti da invitare alla procedura negoziata per l'affidamento dell'accordo quadro per lavori di manutenzione straordinaria degli impianti idro-termo sanitari degli immobili dell'Azienda Ulss 2 - Distretto Treviso, della durata di 36 mesi</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>Lavori</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H687" t="inlineStr"/>
+      <c r="I687" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J687" t="inlineStr"/>
+      <c r="K687" t="inlineStr"/>
+      <c r="L687" t="inlineStr"/>
+      <c r="M687" t="inlineStr">
+        <is>
+          <t>17/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="N687" t="inlineStr">
+        <is>
+          <t>17/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O687" t="inlineStr">
+        <is>
+          <t>02/12/2020 23:59</t>
+        </is>
+      </c>
+      <c r="Q687" t="inlineStr">
+        <is>
+          <t>12/07/2021</t>
+        </is>
+      </c>
+      <c r="R687" t="n">
+        <v>3690000</v>
+      </c>
+      <c r="S687" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T687" t="inlineStr"/>
+      <c r="U687" t="inlineStr"/>
+      <c r="V687" t="inlineStr"/>
+      <c r="W687" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>