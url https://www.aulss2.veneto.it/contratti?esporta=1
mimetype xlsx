--- v1 (2026-08-08)
+++ v2 (2026-11-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,107 +544,102 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5801</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Proroga per il periodo di 6 mesi, presumibilmente dal 01/06/2026 al 30/11/2026, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
+          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>210293634</t>
+          <t>220808786</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t>B92B8CD8E7</t>
+          <t>BC09978A98,BC09979B6B</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>09/12/2031 00:00</t>
+          <t>16/06/2032 00:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>29/11/2025 00:00</t>
-[...4 lines deleted...]
-          <t>05/12/2025</t>
+          <t>21/07/2026 00:00</t>
         </is>
       </c>
       <c r="R2" t="n">
-        <v>529165.9399999999</v>
+        <v>2365000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5802</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
@@ -688,2873 +683,2950 @@
           <t>09/12/2031 00:00</t>
         </is>
       </c>
       <c r="R3" t="n">
         <v>423332.72</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5381</t>
+          <t>5801</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Servizio di gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili e dei Containers per la sterilizzazione di marchio Aesculap di proprietà dell’Azienda Ulss 2 Marca trevigiana – Distretto di Pieve di Soligo - ID 5381</t>
+          <t>Proroga per il periodo di 6 mesi, presumibilmente dal 01/06/2026 al 30/11/2026, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr"/>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>210293634</t>
+        </is>
+      </c>
       <c r="K4" t="inlineStr"/>
-      <c r="L4" t="inlineStr"/>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>B92B8CD8E7</t>
+        </is>
+      </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>05/09/2025 11:05</t>
+          <t>09/12/2025 00:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>05/09/2031 11:05</t>
+          <t>09/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>29/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>138000</v>
+        <v>529165.9399999999</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ID 5369</t>
+          <t>5381</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Rinnovo, previsto negli atti della gara originaria, dell'appalto del servizio di facchinaggio e traslochi per il periodo di 24 mesi.</t>
+          <t xml:space="preserve"> Servizio di gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili e dei Containers per la sterilizzazione di marchio Aesculap di proprietà dell’Azienda Ulss 2 Marca trevigiana – Distretto di Pieve di Soligo - ID 5381</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
-      <c r="L5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>05/09/2025 11:05</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>31/07/2027 00:00</t>
-[...9 lines deleted...]
-          <t>15/09/2025</t>
+          <t>05/09/2031 11:05</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>287720</v>
+        <v>138000</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5545</t>
+          <t>ID 5369</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Fornitura di cartucce e toner per stampanti HP. ID 5545</t>
+          <t>Rinnovo, previsto negli atti della gara originaria, dell'appalto del servizio di facchinaggio e traslochi per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>MEPA RDO n. 5223605</t>
+          <t>205916778</t>
         </is>
       </c>
       <c r="K6" t="inlineStr"/>
-      <c r="L6" t="inlineStr"/>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>B7EA70C9E3</t>
+        </is>
+      </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>01/04/2031 00:00</t>
+          <t>31/07/2027 00:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>31/03/2026 00:00</t>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>123540.3</v>
+        <v>287720</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>5545</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
+          <t>Fornitura di cartucce e toner per stampanti HP. ID 5545</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>190095325</t>
+          <t>MEPA RDO n. 5223605</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
+          <t>01/04/2031 00:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>27/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>11/10/2024</t>
+          <t>31/03/2026 00:00</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>128060</v>
+        <v>123540.3</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>8675412874</t>
+          <t>5227</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ACCORDO QUADRO PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - DISTRETTO DI TREVISO - CUP I46G20000020002 CIG 8675412874. PROROGA.</t>
+          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr"/>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>190095325</t>
+        </is>
+      </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>12/09/2024 08:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>12/09/2030 08:00</t>
+          <t>11/10/2030 00:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>11/09/2029 08:00</t>
+          <t>27/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>0</v>
+        <v>128060</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>8928829EC5</t>
+          <t>8675412874</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ORDINARIA IMPIANTI ELEVATORI. PROROGA.</t>
+          <t>ACCORDO QUADRO PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEGLI IMPIANTI IDRO-TERMO SANITARI DEGLI IMMOBILI DELL'AZIENDA ULSS 2 MARCA TREVIGIANA - DISTRETTO DI TREVISO - CUP I46G20000020002 CIG 8675412874. PROROGA.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Proroga in riferimento servizio manutenzione ordinaria impianti elevatori Aulss 2 "Marca Trevigiana".&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Provvedimento proroga.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>12/09/2024 08:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>04/09/2030 00:00</t>
+          <t>12/09/2030 08:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>11/09/2029 08:00</t>
         </is>
       </c>
       <c r="R9" t="n">
         <v>0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5154</t>
+          <t>8928829EC5</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+          <t>SERVIZIO DI MANUTENZIONE ORDINARIA IMPIANTI ELEVATORI. PROROGA.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Proroga in riferimento servizio manutenzione ordinaria impianti elevatori Aulss 2 "Marca Trevigiana".&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>186983365</t>
+          <t>TEC_AZ_094</t>
         </is>
       </c>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/08/2024</t>
+          <t>04/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>03/09/2029 00:00</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>123300</v>
+        <v>0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>4937</t>
+          <t>5154</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
+          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>186983365</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>31/07/2024 09:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>31/07/2030 09:00</t>
+          <t>02/09/2030 00:00</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>35000</v>
+        <v>123300</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
+          <t>4937</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Progetti PNRR - Grandi apparecchiature – Procedura negoziata per la fornitura di accessori a corredo del mammografo modello Senographe Pristina 3D marca GE Medical Systems Scs presente presso il P.O. di Treviso dell’Azienda ulss n. 2 Marca trevigiana</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>I49J22000840006</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr"/>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>31/07/2024 09:00</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>31/07/2030 09:00</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="R12" t="n">
+        <v>35000</v>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr"/>
+      <c r="U12" t="inlineStr"/>
+      <c r="V12" t="inlineStr"/>
+      <c r="W12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>0</v>
+      </c>
+      <c r="B13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
           <t>TEC_AZ_082</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>ACCORDI QUADRO, SUDDIVISI IN 4 LOTTI, DELLA DURATA DI 36 MESI PER L’ESECUZIONE DEI LAVORI DI MANUTENZIONE STRAORDINARIA E DI ADEGUAMENTO NORMATIVO DELLE OPERE EDILI DEGLI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Affidamento di quatto accordi quadro relativi ai lavori di manutenzione straordinaria ed adeguamento normativo degli edifici ognuno dell'importo di euro 1.350.000,,0 di cui euro 70.000.00 di oneri per la sicurezza così identificati:&lt;/p&gt;
 &lt;p&gt;Lotto 1  Presidio Ospedaliero di Treviso &lt;/p&gt;
 &lt;p&gt;Lotto 2 - Presidio Ospedaliero di Oderzo e sedi del territorio del Distretto Treviso&lt;/p&gt;
 &lt;p&gt;Lotto 3 - Distretto Pieve di Soligo&lt;/p&gt;
 &lt;p&gt;Lotto 4 - Distretto Asolo&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Ciascun concorrente può presentare offerta solo per un lotto. &lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Al fine di garantire il più ampio accesso alla procedura di gara e l’affidabilità nell’esecuzione dell’appalto, ciascun operatore economico, può partecipare presentando l’offerta per un solo lotto, qualificandosi unicamente per il lotto prescelto.&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>186290288</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr"/>
-[...62 lines deleted...]
-      <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>20/09/2023 00:00</t>
+          <t>09/07/2024 10:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>20/09/2029 00:00</t>
+          <t>09/07/2029 10:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>20/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>19/09/2023</t>
+          <t>12/08/2024 18:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>0</v>
+        <v>5400000</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>ID 4705</t>
+          <t>997334155A</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Crespano del Grappa (TV) presso ex Ospedale – CUP I58I22000500009 CIG 997334155A COD. TEC_AZ_054</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
-          <t>25/07/2023 08:39</t>
+          <t>20/09/2023 00:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>25/07/2029 08:39</t>
+          <t>20/09/2029 00:00</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>28/08/2023 17:00</t>
+          <t>20/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>19/09/2023</t>
         </is>
       </c>
       <c r="R14" t="n">
-        <v>199700</v>
+        <v>0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>ID 4796</t>
+          <t>ID 4705</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
+          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>14/07/2023 13:27</t>
+          <t>25/07/2023 08:39</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>14/07/2029 13:27</t>
+          <t>25/07/2029 08:39</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>21/07/2023 13:00</t>
+          <t>28/08/2023 17:00</t>
         </is>
       </c>
       <c r="R15" t="n">
-        <v>84130</v>
+        <v>199700</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ID 4193</t>
+          <t>ID 4796</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
+          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>171958727</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>14/07/2023 13:27</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>14/04/2029 00:00</t>
+          <t>14/07/2029 13:27</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>14/04/2023 23:59</t>
+          <t>21/07/2023 13:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>64159.68</v>
+        <v>84130</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>ID 4738</t>
+          <t>ID 4193</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
+          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>14/04/2029 00:00</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>14/04/2023 23:59</t>
         </is>
       </c>
       <c r="R17" t="n">
-        <v>81665.39999999999</v>
+        <v>64159.68</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ID 4668</t>
+          <t>ID 4738</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
+          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr"/>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>167867740</t>
+        </is>
+      </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
           <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>11/05/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>84835.46000000001</v>
+        <v>81665.39999999999</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>ID   4090</t>
+          <t>ID 4668</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
+          <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>11/04/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
+          <t>11/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R19" t="n">
-        <v>490000</v>
+        <v>84835.46000000001</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ID  4316</t>
+          <t>ID   4090</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr"/>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>166875329</t>
+        </is>
+      </c>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>24/03/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>18/04/2023 23:59</t>
-[...4 lines deleted...]
-          <t>09/06/2023</t>
+          <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="R20" t="n">
-        <v>48225</v>
+        <v>490000</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>ID  4316</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>24/03/2029 00:00</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>18/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="R21" t="n">
-        <v>69204</v>
+        <v>48225</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R22" t="n">
-        <v>0</v>
+        <v>69204</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>ID 4581</t>
+          <t>ID 3346</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>119000</v>
+        <v>0</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>ID  4457</t>
+          <t>ID 4581</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>165321572</t>
+          <t>165021762</t>
         </is>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
           <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>03/03/2023 23:59</t>
         </is>
       </c>
-      <c r="Q24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R24" t="n">
-        <v>122500</v>
+        <v>119000</v>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>ID 4565</t>
+          <t>ID  4457</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Procedura negoziata telematica per l'acquisto di strumenti Endoscopici marca Pentax per l'U.O.C. di Gastroenterologia ed Endoscopia del P.O di Conegliano ( ID 4565)</t>
+          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>163516786</t>
+          <t>165321572</t>
         </is>
       </c>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>07/02/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>07/02/2029 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>28/02/2023 23:59</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>21/04/2023</t>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="R25" t="n">
-        <v>139998.5</v>
+        <v>122500</v>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>ID 4566</t>
+          <t>ID 4565</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Procedura negoziata telematica per l'acquisto di strumenti endoscopici marca Olympus per l'U.O.C di Gastroenterologia ed Endoscopia del P.O. del  di Conegliano (ID 4566)</t>
+          <t>Procedura negoziata telematica per l'acquisto di strumenti Endoscopici marca Pentax per l'U.O.C. di Gastroenterologia ed Endoscopia del P.O di Conegliano ( ID 4565)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>163508408</t>
+          <t>163516786</t>
         </is>
       </c>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr">
         <is>
           <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>07/02/2029 00:00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>28/02/2023 23:59</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>21/04/2023</t>
         </is>
       </c>
       <c r="R26" t="n">
-        <v>140002.84</v>
+        <v>139998.5</v>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>ID 4511</t>
+          <t>ID 4566</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
+          <t>Procedura negoziata telematica per l'acquisto di strumenti endoscopici marca Olympus per l'U.O.C di Gastroenterologia ed Endoscopia del P.O. del  di Conegliano (ID 4566)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>163477898</t>
+          <t>163508408</t>
         </is>
       </c>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/02/2029 00:00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>28/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>57120</v>
+        <v>140002.84</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>ID 4512</t>
+          <t>ID 4511</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
+          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>162682953</t>
+          <t>163477898</t>
         </is>
       </c>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>88002.3</v>
+        <v>57120</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>ID 3691</t>
+          <t>ID 4512</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
+          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>ID 159792220</t>
+          <t>162682953</t>
         </is>
       </c>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>06/12/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>06/12/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>10/02/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/05/2023</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="R29" t="n">
-        <v>1184000</v>
+        <v>88002.3</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>ID 4295</t>
+          <t>ID 3691</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>PNRR - Appalto specifico per l'affidamento di servizi PPALTO SPECIFICO PER L’AFFIDAMENTO DI SERVIZI APPLICATIVI E DI SERVIZIACCESSORI IN AMBITO DI CARTELLA CLINICA ED ENTERPRISE IMAGING PER LAREALIZZAZIONE DELLA PIATTAFORMA PROVINCIALE DI CARDIOLOGIA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “SERVIZI APPLICATIVIPER LE PUBBLICHE AMMINISTRAZIONI – SANITA’ DIGITALE – SISTEMI INFORMATIVICLINICO-ASSISTENZIALI” (ID 4295)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>ID 159792220</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>02/12/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>02/12/2028 00:00</t>
+          <t>06/12/2028 00:00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>02/12/2022 23:59</t>
+          <t>10/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="R30" t="n">
-        <v>186750</v>
+        <v>1184000</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>4284 e 4285</t>
+          <t>ID 4295</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">PNRR –  Grandi apparecchiature - Adesione all'accordo quadro consip per la fornitura di gamma camere e sistemi gamma camera/ct, servizi connessi, dispositivi e servizi opzionali per le pubbliche Amministrazioni - 1 – Lotti 1 e 2  (ID 4284 e 4285) CUP Lotto n. 1  I29J22000880006 e Lotto n. 2  2I29J22000900006 </t>
+          <t>PNRR - Appalto specifico per l'affidamento di servizi PPALTO SPECIFICO PER L’AFFIDAMENTO DI SERVIZI APPLICATIVI E DI SERVIZIACCESSORI IN AMBITO DI CARTELLA CLINICA ED ENTERPRISE IMAGING PER LAREALIZZAZIONE DELLA PIATTAFORMA PROVINCIALE DI CARDIOLOGIA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “SERVIZI APPLICATIVIPER LE PUBBLICHE AMMINISTRAZIONI – SANITA’ DIGITALE – SISTEMI INFORMATIVICLINICO-ASSISTENZIALI” (ID 4295)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
-          <t>I29J22000900006</t>
+          <t>I46G21001710006</t>
         </is>
       </c>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
+          <t>02/12/2028 00:00</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>21/11/2022 23:59</t>
-[...4 lines deleted...]
-          <t>21/11/2022</t>
+          <t>02/12/2022 23:59</t>
         </is>
       </c>
       <c r="R31" t="n">
-        <v>1203278.8</v>
+        <v>186750</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ID3788</t>
+          <t>4284 e 4285</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
+          <t xml:space="preserve">PNRR –  Grandi apparecchiature - Adesione all'accordo quadro consip per la fornitura di gamma camere e sistemi gamma camera/ct, servizi connessi, dispositivi e servizi opzionali per le pubbliche Amministrazioni - 1 – Lotti 1 e 2  (ID 4284 e 4285) CUP Lotto n. 1  I29J22000880006 e Lotto n. 2  2I29J22000900006 </t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J32" t="inlineStr"/>
-      <c r="K32" t="inlineStr"/>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>I29J22000900006</t>
+        </is>
+      </c>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
+          <t>21/11/2022 23:59</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>21/11/2022</t>
         </is>
       </c>
       <c r="R32" t="n">
-        <v>0</v>
+        <v>1203278.8</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>ID 4039</t>
+          <t>ID3788</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>24/10/2028 00:00</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>24/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>74950</v>
+        <v>0</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4189</t>
+          <t>ID 4039</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
+          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>09/08/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>09/08/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>02/09/2022 23:59</t>
-[...4 lines deleted...]
-          <t>23/12/2022</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>89900</v>
+        <v>74950</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>ID 4195</t>
+          <t>4189</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
+          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>04/07/2028 00:00</t>
+          <t>09/08/2028 00:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>02/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>23/12/2022</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>117213</v>
+        <v>89900</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4201</t>
+          <t>ID 4195</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
+          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>04/07/2028 00:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>01/08/2022 23:59</t>
         </is>
       </c>
-      <c r="Q36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R36" t="n">
-        <v>198000</v>
+        <v>117213</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>ID 4202</t>
+          <t>4201</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
+          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J37" t="inlineStr"/>
       <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>23/06/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>01/08/2022 23:59</t>
         </is>
       </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
+        </is>
+      </c>
       <c r="R37" t="n">
-        <v>198500</v>
+        <v>198000</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3888</t>
+          <t>ID 4202</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
+          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>23/06/2028 00:00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>15/07/2022 23:59</t>
-[...4 lines deleted...]
-          <t>20/02/2023</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="R38" t="n">
-        <v>240000</v>
+        <v>198500</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>ID 3747</t>
+          <t>3888</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>156469946</t>
+          <t>153199833</t>
         </is>
       </c>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
           <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>07/02/2023</t>
+          <t>20/02/2023</t>
         </is>
       </c>
       <c r="R39" t="n">
-        <v>177500</v>
+        <v>240000</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>ID 3747</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
+          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr"/>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>156469946</t>
+        </is>
+      </c>
       <c r="K40" t="inlineStr"/>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>16/06/2022 23:59</t>
+          <t>27/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>10/02/2023</t>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="R40" t="n">
-        <v>68800</v>
+        <v>177500</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ID  3973</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
+          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>16/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>18/01/2023</t>
+          <t>10/02/2023</t>
         </is>
       </c>
       <c r="R41" t="n">
-        <v>4919000</v>
+        <v>68800</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>ID 4036</t>
+          <t>ID  3973</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
+          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr"/>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>152421779</t>
+        </is>
+      </c>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>08/03/2022 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>06/04/2022</t>
+          <t>18/01/2023</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>1758837.4</v>
+        <v>4919000</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ID 3559</t>
+          <t>ID 4036</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
+          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr"/>
       <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>08/10/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>12/11/2021 23:59</t>
+          <t>08/03/2022 23:59</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>03/06/2022</t>
+          <t>06/04/2022</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>0</v>
+        <v>1758837.4</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID 3559</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J44" t="inlineStr"/>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>08/10/2021 00:00</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>08/10/2027 00:00</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>12/11/2021 23:59</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>03/06/2022</t>
         </is>
       </c>
       <c r="R44" t="n">
         <v>0</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>0</v>
+      </c>
+      <c r="B45" t="n">
+        <v>0</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="inlineStr"/>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R45" t="n">
+        <v>0</v>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
+      <c r="V45" t="inlineStr"/>
+      <c r="W45" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>