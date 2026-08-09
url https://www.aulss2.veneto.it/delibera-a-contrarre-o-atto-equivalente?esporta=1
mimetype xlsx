--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W95"/>
+  <dimension ref="A1:W96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -511,99 +511,99 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>5691</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>220808786</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>BC09978A98,BC09979B6B</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
@@ -683,4065 +683,4052 @@
           <t>15/06/2032 00:00</t>
         </is>
       </c>
       <c r="R3" t="n">
         <v>15900.2</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5766</t>
+          <t>5372</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
+          <t>Gara regionale per la fornitura in service di sistemi per dialisi – trattamenti depurativi extracorporei per acuti, in fabbisogno alle Aziende Sanitarie della Regione del Veneto e all’azienda Provinciale per i Servizi Sanitari della Provincia Autonoma di Trento. Rinnovo del contratto. ID 5372</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>05/02/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>05/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>0</v>
+        <v>642807.0600000001</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>5430</t>
+          <t>4465</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di reagenti, consumabili dedicati all’apparecchiatura di proprietà “Separatore AutoMacs-pro” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
+          <t>Gara regionale per la fornitura di “Dispositivi medici, impiantabili e non impiantabili per la cardiologia, per la durata di quattro anni e con opzione di proroga per ulteriori sei mesi. ID 4465</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>05/02/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>05/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>0</v>
+        <v>8317538</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5860</t>
+          <t>5766</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ricettari standardizzati a lettura automatica</t>
+          <t xml:space="preserve">Fornitura di reagenti, consumabili legati a protocolli specifici/linee guida per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>27/01/2026 00:00</t>
+          <t>05/02/2026 00:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>27/01/2032 00:00</t>
+          <t>05/02/2032 00:00</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>5855</t>
+          <t>5430</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Fornitura di un “Sistema diagnostico per l’esecuzione di monotest in tecnologia ELFA e relativi reagenti” per la U.O.C. Microbiologia dell’Azienda ULSS 2 Marca trevigiana. Rinnovo della fornitura per il periodo di 24 mesi.</t>
+          <t xml:space="preserve">Fornitura di reagenti, consumabili dedicati all’apparecchiatura di proprietà “Separatore AutoMacs-pro” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi. Affidamento della fornitura ai sensi dell’art. 50 comma 1 lett. b) del D.lgs. 36/2023. </t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>26/01/2026 00:00</t>
+          <t>05/02/2026 00:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>26/01/2032 00:00</t>
+          <t>05/02/2032 00:00</t>
         </is>
       </c>
       <c r="R7" t="n">
         <v>0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>5655</t>
+          <t>5860</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>occhiali DPI e visiere DPI</t>
+          <t>ricettari standardizzati a lettura automatica</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>MEPA 5578709</t>
+          <t>MEPA 5954717</t>
         </is>
       </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>30/12/2031 00:00</t>
+          <t>27/01/2032 00:00</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>54921</v>
+        <v>15840</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>5801</t>
+          <t>5855</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Proroga per il periodo di 6 mesi, presumibilmente dal 01/06/2026 al 30/11/2026, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
+          <t>Fornitura di un “Sistema diagnostico per l’esecuzione di monotest in tecnologia ELFA e relativi reagenti” per la U.O.C. Microbiologia dell’Azienda ULSS 2 Marca trevigiana. Rinnovo della fornitura per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
-      <c r="L9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>26/01/2026 00:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>09/12/2031 00:00</t>
-[...9 lines deleted...]
-          <t>05/12/2025</t>
+          <t>26/01/2032 00:00</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>529165.9399999999</v>
+        <v>0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5802</t>
+          <t>5655</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Opzione di modifica contrattuale in aumento entro il quinto d'obbligo, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
+          <t>occhiali DPI e visiere DPI</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>MEPA 5578709</t>
         </is>
       </c>
       <c r="K10" t="inlineStr"/>
-      <c r="L10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>09/12/2031 00:00</t>
+          <t>30/12/2031 00:00</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>423332.72</v>
+        <v>54921</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>5651</t>
+          <t>5801</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>fornitura di teli per la movimentazione dei pazienti</t>
+          <t>Proroga per il periodo di 6 mesi, presumibilmente dal 01/06/2026 al 30/11/2026, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>MEPA 5528322</t>
+          <t>210293634</t>
         </is>
       </c>
       <c r="K11" t="inlineStr"/>
-      <c r="L11" t="inlineStr"/>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>B92B8CD8E7</t>
+        </is>
+      </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>09/12/2025 00:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>20/11/2031 00:00</t>
+          <t>09/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>29/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>10848</v>
+        <v>529165.9399999999</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>5649</t>
+          <t>5802</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
+          <t>Opzione di modifica contrattuale in aumento entro il quinto d'obbligo, prevista negli atti della procedura aperta originaria, dell'appalto di rinnovo dei "servizi ausili protesici" DPCM 12/01/2017</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>MEPA 5559335</t>
+          <t>No</t>
         </is>
       </c>
       <c r="K12" t="inlineStr"/>
-      <c r="L12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>B92BA40B0F</t>
+        </is>
+      </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>09/12/2025 00:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>10/11/2031 00:00</t>
+          <t>09/12/2031 00:00</t>
         </is>
       </c>
       <c r="R12" t="n">
-        <v>116210.6</v>
+        <v>423332.72</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>5731</t>
+          <t>5651</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>FORNITURA LENZUOLINI AD USO SANITARIO</t>
+          <t>fornitura di teli per la movimentazione dei pazienti</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>MEPA 5592213</t>
+          <t>MEPA 5528322</t>
         </is>
       </c>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>10/11/2031 00:00</t>
+          <t>20/11/2031 00:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>136674</v>
+        <v>10848</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>5376</t>
+          <t>5731</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Servizio di monitoraggio periodico di sostanze chimiche/cancerogene presso i locali di lavoro e campionamenti personali per l’Azienda ULSS 2 Marca trevigiana per il periodo di 12 mesi. (ID: 5376)</t>
+          <t>FORNITURA LENZUOLINI AD USO SANITARIO</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>201769233</t>
+          <t>MEPA 5592213</t>
         </is>
       </c>
       <c r="K14" t="inlineStr"/>
-      <c r="L14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>10/11/2031 00:00</t>
         </is>
       </c>
       <c r="R14" t="n">
-        <v>74994</v>
+        <v>136674</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>ID 5662</t>
+          <t>5649</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>fornitura di bobine TNT per l'igiene del paziente</t>
+          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEPA 5470087                                      </t>
+          <t>MEPA 5559335</t>
         </is>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
-[...4 lines deleted...]
-          <t>16/09/2025 00:00</t>
+          <t>10/11/2031 00:00</t>
         </is>
       </c>
       <c r="R15" t="n">
-        <v>118750</v>
+        <v>116210.6</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>5381</t>
+          <t>5376</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Servizio di gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili e dei Containers per la sterilizzazione di marchio Aesculap di proprietà dell’Azienda Ulss 2 Marca trevigiana – Distretto di Pieve di Soligo - ID 5381</t>
+          <t>Servizio di monitoraggio periodico di sostanze chimiche/cancerogene presso i locali di lavoro e campionamenti personali per l’Azienda ULSS 2 Marca trevigiana per il periodo di 12 mesi. (ID: 5376)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>201769233</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr"/>
-      <c r="L16" t="inlineStr"/>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>B818C28F14</t>
+        </is>
+      </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>05/09/2025 11:05</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>05/09/2031 11:05</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>138000</v>
+        <v>74994</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>5722</t>
+          <t>ID 5662</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gara Regionale per la fornitura di “vaccini diversi” per le Aziende Sanitarie della Regione del Veneto, per l’Azienda Provinciale per i servizi sanitari di Trento (APSS) e per l’Azienda Sanitaria dell’Alto Adige – Comprensorio di Bolzano. Lotti deserti. </t>
+          <t>fornitura di bobine TNT per l'igiene del paziente</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr"/>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEPA 5470087                                      </t>
+        </is>
+      </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
-          <t>05/08/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>05/08/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="R17" t="n">
-        <v>0</v>
+        <v>118750</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ID 5369</t>
+          <t>5381</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Rinnovo, previsto negli atti della gara originaria, dell'appalto del servizio di facchinaggio e traslochi per il periodo di 24 mesi.</t>
+          <t xml:space="preserve"> Servizio di gestione, manutenzione e sostituzione in caso di non riparabilità dei dispositivi medici riutilizzabili e dei Containers per la sterilizzazione di marchio Aesculap di proprietà dell’Azienda Ulss 2 Marca trevigiana – Distretto di Pieve di Soligo - ID 5381</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
-      <c r="L18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
+          <t>05/09/2025 11:05</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>31/07/2027 00:00</t>
-[...9 lines deleted...]
-          <t>15/09/2025</t>
+          <t>05/09/2031 11:05</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>287720</v>
+        <v>138000</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5685</t>
+          <t>5722</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Appalto specifico per la fornitura di vaccini antinfluenzali per la campagna 2025/2026 per le Aziende Sanitarie della Regione del Veneto e per l'Azienda Provinciale per i Servizi Sanitari di Trento.</t>
+          <t xml:space="preserve">Gara Regionale per la fornitura di “vaccini diversi” per le Aziende Sanitarie della Regione del Veneto, per l’Azienda Provinciale per i servizi sanitari di Trento (APSS) e per l’Azienda Sanitaria dell’Alto Adige – Comprensorio di Bolzano. Lotti deserti. </t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>05/08/2025 00:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>28/07/2031 00:00</t>
+          <t>05/08/2031 00:00</t>
         </is>
       </c>
       <c r="R19" t="n">
         <v>0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5603</t>
+          <t>ID 5369</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura biennale in esclusiva di farmaci chemioterapici in sacche multidose per le Aziende Sanitarie della Regione del Veneto.</t>
+          <t>Rinnovo, previsto negli atti della gara originaria, dell'appalto del servizio di facchinaggio e traslochi per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr"/>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>205916778</t>
+        </is>
+      </c>
       <c r="K20" t="inlineStr"/>
-      <c r="L20" t="inlineStr"/>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>B7EA70C9E3</t>
+        </is>
+      </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>28/07/2031 00:00</t>
+          <t>31/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="R20" t="n">
-        <v>0</v>
+        <v>287720</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>5380</t>
+          <t>5685</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Servizio di gestione documentale e protocollo per l'Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. (ID: 5380)</t>
+          <t>Appalto specifico per la fornitura di vaccini antinfluenzali per la campagna 2025/2026 per le Aziende Sanitarie della Regione del Veneto e per l'Azienda Provinciale per i Servizi Sanitari di Trento.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
-      <c r="L21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>25/07/2025 12:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>25/07/2031 12:00</t>
+          <t>28/07/2031 00:00</t>
         </is>
       </c>
       <c r="R21" t="n">
-        <v>393120</v>
+        <v>0</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5669</t>
+          <t>5603</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>PROCEDURA REGIONALE PER LA FORNITURA DI PRODOTTI PER NUTRIZIONE PARENTERALE PER ADULTI E BAMBINI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. RINNOVO PER IL PERIODO DI 24 MESI.</t>
+          <t>Gara regionale per la fornitura biennale in esclusiva di farmaci chemioterapici in sacche multidose per le Aziende Sanitarie della Regione del Veneto.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>25/07/2031 00:00</t>
+          <t>28/07/2031 00:00</t>
         </is>
       </c>
       <c r="R22" t="n">
         <v>0</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5684</t>
+          <t>5380</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA BIENNALE IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB – ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO E L’AZIENDA SANITARIA DELL’ALTO ADIGE, COMPRENSORIO DI BOLZANO- II^ EDIZIONE</t>
+          <t>Servizio di gestione documentale e protocollo per l'Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. (ID: 5380)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
-      <c r="L23" t="inlineStr"/>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>B7B7E34F43</t>
+        </is>
+      </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>10/07/2031 00:00</t>
+          <t>25/07/2031 12:00</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>0</v>
+        <v>393120</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4924</t>
+          <t>5669</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Rinnovo, previsto negli atti di gara originaria, del servizio di gestione dell'archivio della documentazione sanitaria, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi (ID: 4924)</t>
+          <t>PROCEDURA REGIONALE PER LA FORNITURA DI PRODOTTI PER NUTRIZIONE PARENTERALE PER ADULTI E BAMBINI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. RINNOVO PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
-      <c r="L24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>29/05/2025 12:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>29/05/2031 12:00</t>
+          <t>25/07/2031 00:00</t>
         </is>
       </c>
       <c r="R24" t="n">
-        <v>570537</v>
+        <v>0</v>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>5505</t>
+          <t>5684</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E PER L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO (DELIBERAZIONI DI AZIENDA ZERO NN. 262-296/2025). </t>
+          <t>GARA REGIONALE PER LA FORNITURA BIENNALE IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB – ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO E L’AZIENDA SANITARIA DELL’ALTO ADIGE, COMPRENSORIO DI BOLZANO- II^ EDIZIONE</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>15/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>08/08/2025</t>
+          <t>10/07/2031 00:00</t>
         </is>
       </c>
       <c r="R25" t="n">
         <v>0</v>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5667</t>
+          <t>4924</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Gara regionale per la fornitura di farmaci in esclusiva 35^ edizione per le Aziende Sanitarie della Regione del Veneto.</t>
+          <t>Rinnovo, previsto negli atti di gara originaria, del servizio di gestione dell'archivio della documentazione sanitaria, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi (ID: 4924)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr"/>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>201015101</t>
+        </is>
+      </c>
       <c r="K26" t="inlineStr"/>
-      <c r="L26" t="inlineStr"/>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>B6B5A64151</t>
+        </is>
+      </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>29/05/2025 12:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>14/05/2031 00:00</t>
+          <t>29/05/2031 12:00</t>
         </is>
       </c>
       <c r="R26" t="n">
-        <v>0</v>
+        <v>570537</v>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>CIG: B6FCC0B357</t>
+          <t>5505</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
+          <t xml:space="preserve">ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E PER L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO (DELIBERAZIONI DI AZIENDA ZERO NN. 262-296/2025). </t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
-[...4 lines deleted...]
-          <t>15/07/2025 00:00</t>
+          <t>15/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>147086</v>
+        <v>0</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>CIG: B6FCDB63B6</t>
+          <t>5667</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Fornitura e installazione di elementi proteximetrici per il bunker n. 4 presso la radioterapia del P.O. di Treviso. TEC_CT_019  -  CUP: I45F25000140002</t>
+          <t>Gara regionale per la fornitura di farmaci in esclusiva 35^ edizione per le Aziende Sanitarie della Regione del Veneto.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Forniture e lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>15/07/2030 00:00</t>
-[...4 lines deleted...]
-          <t>15/07/2025 00:00</t>
+          <t>14/05/2031 00:00</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>131316</v>
+        <v>0</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5460</t>
+          <t>CIG: B6FCDB63B6</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>fornitura di lenzuolini ad uso sanitario</t>
+          <t>Fornitura e installazione di elementi proteximetrici per il bunker n. 4 presso la radioterapia del P.O. di Treviso. TEC_CT_019  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Forniture e lavori</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>28/04/2031 00:00</t>
+          <t>15/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R29" t="n">
-        <v>136870</v>
+        <v>131316</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5588</t>
+          <t>CIG: B6FCC0B357</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
+          <t>Lavori edili e affini per la realizzazione del bunker n. 4 presso la Radioterapia del P.O. di Treviso. TEC_CT_018  -  CUP: I45F25000140002</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>28/04/2031 00:00</t>
+          <t>15/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>15/07/2025 00:00</t>
         </is>
       </c>
       <c r="R30" t="n">
-        <v>130524.34</v>
+        <v>147086</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>5469</t>
+          <t>5460</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura in service di n. 3 apparecchiature automatiche per la colorazione gram di vetrini complete di reagenti e consumabili, da destinare all'U.O.C. di  Microbiologia dell'Azienda ULSS n.2 Marca trevigiana, per il periodo di 36 mesi. ID 5469</t>
+          <t>fornitura di lenzuolini ad uso sanitario</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr"/>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>MEPA 5307113</t>
+        </is>
+      </c>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
-          <t>09/04/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>09/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>28/04/2025 00:00</t>
+          <t>28/04/2031 00:00</t>
         </is>
       </c>
       <c r="R31" t="n">
-        <v>0</v>
+        <v>136870</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ID 5302</t>
+          <t>5588</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>fornitura di calzature da lavoro - zoccoli DPI per i distretti di Asolo e Pieve di Soligo</t>
+          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>MEPA 5117693</t>
+          <t>MEPA 5218779</t>
         </is>
       </c>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
-          <t>12/03/2025 13:02</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>12/03/2031 13:02</t>
+          <t>28/04/2031 00:00</t>
         </is>
       </c>
       <c r="R32" t="n">
-        <v>39170</v>
+        <v>130524.34</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>ID 5306</t>
+          <t>5469</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Servizi assicurativi relativi alla copertura assicurativa della responsabilità civile auto RCA – libro  matricola,  per il periodo di 36 mesi. ID 5306</t>
+          <t>Indagine di mercato per la fornitura in service di n. 3 apparecchiature automatiche per la colorazione gram di vetrini complete di reagenti e consumabili, da destinare all'U.O.C. di  Microbiologia dell'Azienda ULSS n.2 Marca trevigiana, per il periodo di 36 mesi. ID 5469</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>09/04/2025 00:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>09/04/2031 00:00</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>13/03/2025 12:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>1650000</v>
+        <v>0</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>ID 5341</t>
+          <t>ID 5302</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>fornitura di presidi per interventi di vitrectomia e del noleggio dello strumento facovitrectomo Constellation per la UOC Oculistica di Conegliano</t>
+          <t>fornitura di calzature da lavoro - zoccoli DPI per i distretti di Asolo e Pieve di Soligo</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>MEPA 4933083</t>
+          <t>MEPA 5117693</t>
         </is>
       </c>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>04/02/2025 13:30</t>
+          <t>12/03/2025 13:02</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>04/02/2031 13:30</t>
+          <t>12/03/2031 13:02</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>136264.86</v>
+        <v>39170</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5351</t>
+          <t>ID 5341</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura farmaci in concorrenza 17^ edizione - ID 5351</t>
+          <t>fornitura di presidi per interventi di vitrectomia e del noleggio dello strumento facovitrectomo Constellation per la UOC Oculistica di Conegliano</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr"/>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>MEPA 4933083</t>
+        </is>
+      </c>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>04/02/2025 13:30</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>04/02/2031 13:30</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>49881.23</v>
+        <v>136264.86</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>ID 4336</t>
+          <t>5351</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>fornitura di detergenti a marchio Deconex o equivalente per la centrale unica di sterilizzazione</t>
+          <t>Adesione gara regionale fornitura farmaci in concorrenza 17^ edizione - ID 5351</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
-          <t>23/01/2025 12:55</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>23/01/2031 12:55</t>
-[...4 lines deleted...]
-          <t>31/01/2025 00:00</t>
+          <t>03/02/2031 00:00</t>
         </is>
       </c>
       <c r="R36" t="n">
-        <v>93368.89999999999</v>
+        <v>49881.23</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>5417</t>
+          <t>ID 4336</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Indagine di mercato per manifestazione di interesse per la fornitura di "Sfere radiomarcate con Ittrio-90 (Y90), comprensive di sistema di iniezione e relativi accessori" per il biennio 2025-2026 - ID 5417</t>
+          <t>fornitura di detergenti a marchio Deconex o equivalente per la centrale unica di sterilizzazione</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>210420449</t>
+          <t>MEPA 4914921</t>
         </is>
       </c>
       <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>23/01/2025 12:55</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>22/01/2031 00:00</t>
+          <t>23/01/2031 12:55</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="R37" t="n">
-        <v>240000</v>
+        <v>93368.89999999999</v>
       </c>
       <c r="S37" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>4117</t>
+          <t>5417</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura in ambito ospedaliero e territoriale di ausili per stomia e per incontinenza fecale.ID 4117</t>
+          <t>Indagine di mercato per manifestazione di interesse per la fornitura di "Sfere radiomarcate con Ittrio-90 (Y90), comprensive di sistema di iniezione e relativi accessori" per il biennio 2025-2026 - ID 5417</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr"/>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>210420449</t>
+        </is>
+      </c>
       <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>06/11/2026 00:00</t>
+          <t>22/01/2031 00:00</t>
         </is>
       </c>
       <c r="R38" t="n">
-        <v>6682619.5</v>
+        <v>240000</v>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>ID 5303</t>
+          <t>4117</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>fornitura di materiale di cancelleria</t>
+          <t>Adesione agli accordi quadro stipulati tra Azienda Zero e le ditte utilmente collocate nelle graduatorie della procedura di gara regionale per la fornitura in ambito ospedaliero e territoriale di ausili per stomia e per incontinenza fecale.ID 4117</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr">
         <is>
-          <t>16/12/2024 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>16/12/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>06/11/2026 00:00</t>
         </is>
       </c>
       <c r="R39" t="n">
-        <v>115345.84</v>
+        <v>6682619.5</v>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ID 5277</t>
+          <t>ID 5303</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
+          <t>fornitura di materiale di cancelleria</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>MEPA 4883409</t>
+          <t>MEPA 4866089</t>
         </is>
       </c>
       <c r="K40" t="inlineStr"/>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr">
         <is>
-          <t>13/12/2024 12:00</t>
+          <t>16/12/2024 00:00</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>13/12/2030 12:00</t>
+          <t>16/12/2030 00:00</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R40" t="n">
-        <v>101097.1</v>
+        <v>115345.84</v>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ID 5067</t>
+          <t>ID 5277</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>fornitura di materiale di convivenza monouso alternativo alla plastica e conforme al D.lgs. 196/2021</t>
+          <t xml:space="preserve">Fornitura di carta per fotocopiatrici e stampanti </t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>MEPA 4583668</t>
+          <t>MEPA 4883409</t>
         </is>
       </c>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>13/12/2024 12:00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>04/12/2030 00:00</t>
+          <t>13/12/2030 12:00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R41" t="n">
-        <v>77656.73</v>
+        <v>101097.1</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5295</t>
+          <t>ID 5067</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Appalto del servizio di facchinaggio e traslochi per l'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. Esercizio della facoltà di proroga del contratto - prevista negli atti della procedura originaria di gara e nel relativo contratto - per il periodo di 6 (sei) mesi.</t>
+          <t>fornitura di materiale di convivenza monouso alternativo alla plastica e conforme al D.lgs. 196/2021</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr"/>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>MEPA 4583668</t>
+        </is>
+      </c>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>02/12/2030 00:00</t>
+          <t>04/12/2030 00:00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>12/11/2024 17:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="R42" t="n">
-        <v>71930</v>
+        <v>77656.73</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ID 5250</t>
+          <t>5295</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Procedura aperta per la fornitura di Sistemi diagnostici per Immunoematologia eritrocitaria per le Aziende Sanitarie della Regione del Veneto. Rinnovo per il periodo di 24 mesi – Lotto 2 Ditta Dia4it</t>
+          <t>Appalto del servizio di facchinaggio e traslochi per l'Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi. Esercizio della facoltà di proroga del contratto - prevista negli atti della procedura originaria di gara e nel relativo contratto - per il periodo di 6 (sei) mesi.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr"/>
       <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr">
         <is>
-          <t>17/11/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>17/11/2030 00:00</t>
+          <t>02/12/2030 00:00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>16/11/2026 00:00</t>
+          <t>12/11/2024 17:00</t>
         </is>
       </c>
       <c r="R43" t="n">
-        <v>309553.4</v>
+        <v>71930</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>ID 4468</t>
+          <t>ID 5250</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Adesione gara regionale per la fornitura di Sistemi Diagnostici per la determinazione quantitativa di proteine specifiche a favore delle Aziende Sanitarie della Regione del Veneto. ID 4468.</t>
+          <t>Procedura aperta per la fornitura di Sistemi diagnostici per Immunoematologia eritrocitaria per le Aziende Sanitarie della Regione del Veneto. Rinnovo per il periodo di 24 mesi – Lotto 2 Ditta Dia4it</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J44" t="inlineStr"/>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr">
         <is>
-          <t>15/11/2024 10:00</t>
+          <t>17/11/2024 00:00</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>15/11/2030 10:00</t>
-[...4 lines deleted...]
-          <t>08/11/2024</t>
+          <t>17/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>16/11/2026 00:00</t>
         </is>
       </c>
       <c r="R44" t="n">
-        <v>0</v>
+        <v>309553.4</v>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>ID 5057</t>
+          <t>ID 5058</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Fornitura in service di un sistema per la semina automatica di piastre e relativi tamponi di trasporto, per la U.O.C. Microbiologia dell’Azienda ULSS n. 2 Marca trevigiana. ID 5057</t>
+          <t>“Sistemi POCT in biologia molecolare per la rilevazione in urgenza di target multipli per la diagnosi di infezioni respiratorie” per i Pronto Soccorsi pediatrici dell’Azienda Ulss 2 Marca trevigiana, per le esigenze stagionali anni 2024-2025. ID 5058</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>184606674</t>
+          <t>189567388</t>
         </is>
       </c>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr"/>
       <c r="M45" t="inlineStr">
         <is>
           <t>15/11/2024 10:00</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>15/11/2030 10:00</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>08/11/2024</t>
         </is>
       </c>
       <c r="R45" t="n">
-        <v>77287.5</v>
+        <v>69912.5</v>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr"/>
       <c r="W45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>ID 5058</t>
+          <t>ID 4468</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>“Sistemi POCT in biologia molecolare per la rilevazione in urgenza di target multipli per la diagnosi di infezioni respiratorie” per i Pronto Soccorsi pediatrici dell’Azienda Ulss 2 Marca trevigiana, per le esigenze stagionali anni 2024-2025. ID 5058</t>
+          <t>Adesione gara regionale per la fornitura di Sistemi Diagnostici per la determinazione quantitativa di proteine specifiche a favore delle Aziende Sanitarie della Regione del Veneto. ID 4468.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J46" t="inlineStr"/>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr">
         <is>
           <t>15/11/2024 10:00</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>15/11/2030 10:00</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>08/11/2024</t>
         </is>
       </c>
       <c r="R46" t="n">
-        <v>69912.5</v>
+        <v>0</v>
       </c>
       <c r="S46" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>ID 5057</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
+          <t>Fornitura in service di un sistema per la semina automatica di piastre e relativi tamponi di trasporto, per la U.O.C. Microbiologia dell’Azienda ULSS n. 2 Marca trevigiana. ID 5057</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>190095325</t>
+          <t>184606674</t>
         </is>
       </c>
       <c r="K47" t="inlineStr"/>
       <c r="L47" t="inlineStr"/>
       <c r="M47" t="inlineStr">
         <is>
-          <t>11/10/2024 00:00</t>
+          <t>15/11/2024 10:00</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>11/10/2030 00:00</t>
-[...4 lines deleted...]
-          <t>27/09/2024 00:00</t>
+          <t>15/11/2030 10:00</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="R47" t="n">
-        <v>128060</v>
+        <v>77287.5</v>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5154</t>
+          <t>5227</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+          <t xml:space="preserve">Servizio di stoccaggio ed allestimento delle richieste delle Unità richiedenti di medicinali con AIC per il Distretto di Asolo e Treviso, per il periodo di 3 (tre) mesi - Cig B3437C71FE. </t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>186983365</t>
+          <t>190095325</t>
         </is>
       </c>
       <c r="K48" t="inlineStr"/>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>11/10/2024 00:00</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
+          <t>11/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>27/09/2024 00:00</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="R48" t="n">
-        <v>123300</v>
+        <v>128060</v>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr"/>
       <c r="W48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4152</t>
+          <t>5154</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta telematica per l’affidamento del servizio per la gestione del Centro per la diagnosi e la riabilitazione funzionale dell’autismo e dei disturbi dello spettro autistico “Adelina Samarotto”, per il periodo di 36 mesi.</t>
+          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>188171139</t>
+          <t>186983365</t>
         </is>
       </c>
       <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>14/08/2024 00:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>14/08/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/09/2024 00:00</t>
+          <t>02/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="R49" t="n">
-        <v>3884650</v>
+        <v>123300</v>
       </c>
       <c r="S49" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>0</v>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>5176</t>
+          <t>4152</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>PROROGA PER IL PERIODO DI 12 MESI, DAL 01/10/2024 AL 30/09/2025, NELLE MORE DELLA CONCLUSIONE DELLA PROCEDURA DI GARA AZIENDALE, DEL SERVIZIO DI GESTIONE DEL CENTRO "ADELINA SAMAROTTO".</t>
+          <t>Gara europea a procedura aperta telematica per l’affidamento del servizio per la gestione del Centro per la diagnosi e la riabilitazione funzionale dell’autismo e dei disturbi dello spettro autistico “Adelina Samarotto”, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr"/>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>188171139</t>
+        </is>
+      </c>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr">
         <is>
-          <t>12/08/2024 00:00</t>
+          <t>14/08/2024 00:00</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>12/08/2030 00:00</t>
+          <t>14/08/2030 00:00</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>25/07/2024 00:00</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="R50" t="n">
-        <v>369115</v>
+        <v>3884650</v>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
       <c r="W50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>0</v>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>TEC_AZ_094</t>
+          <t>5176</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA SVOLTA IN MODALITA’ TELEMATICA TRAMITE UTILIZZO DELLA PIATTAFORMA SINTEL PER L’AFFIDAMENTO DELL’ACCORDO QUADRO CON UNICO OPERATORE (ART. 59 CO. 3 D. LGS. 36/23) DEI LAVORI DI SOSTITUZIONE E MANUTENZIONE DI IMPIANTI ELEVATORI, COMPRENSIVO DEL SERVIZIO DI MANUTENZIONE PER 24 MESI-CIG B2BBC2E2DE CUP I92C23001140002 TEC_AZ_094</t>
+          <t>PROROGA PER IL PERIODO DI 12 MESI, DAL 01/10/2024 AL 30/09/2025, NELLE MORE DELLA CONCLUSIONE DELLA PROCEDURA DI GARA AZIENDALE, DEL SERVIZIO DI GESTIONE DEL CENTRO "ADELINA SAMAROTTO".</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Lavori e Servizi</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J51" t="inlineStr"/>
       <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr">
         <is>
-          <t>08/08/2024 17:00</t>
+          <t>12/08/2024 00:00</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>08/08/2029 00:00</t>
+          <t>12/08/2030 00:00</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>13/09/2024 18:00</t>
+          <t>25/07/2024 00:00</t>
         </is>
       </c>
       <c r="R51" t="n">
-        <v>932400</v>
+        <v>369115</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>0</v>
       </c>
       <c r="B52" t="n">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5027</t>
+          <t>TEC_AZ_094</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Adesione alla Convenzione Consip “Servizio Sanitario Nazionale – Lotto 12, per l’affidamento dei servizi di pulizia, di sanificazione ed altri servizi per gli Enti del Servizio Sanitario Nazionale” (ID 1460)”, per l’acquisizione dei servizi di pulizia, di sanificazione presso i presidi ospedalieri del Distretto di Pieve di Soligo e presso le sedi territoriali dei distretti di Pieve di Soligo e di Asolo</t>
+          <t>PROCEDURA APERTA SVOLTA IN MODALITA’ TELEMATICA TRAMITE UTILIZZO DELLA PIATTAFORMA SINTEL PER L’AFFIDAMENTO DELL’ACCORDO QUADRO CON UNICO OPERATORE (ART. 59 CO. 3 D. LGS. 36/23) DEI LAVORI DI SOSTITUZIONE E MANUTENZIONE DI IMPIANTI ELEVATORI, COMPRENSIVO DEL SERVIZIO DI MANUTENZIONE PER 24 MESI-CIG B2BBC2E2DE CUP I92C23001140002 TEC_AZ_094</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Lavori e Servizi</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr"/>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>188215739</t>
+        </is>
+      </c>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr">
         <is>
-          <t>01/04/2024 00:00</t>
+          <t>08/08/2024 17:00</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>01/04/2030 00:00</t>
+          <t>08/08/2029 00:00</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>31/03/2028 00:00</t>
+          <t>13/09/2024 18:00</t>
         </is>
       </c>
       <c r="R52" t="n">
-        <v>13975260</v>
+        <v>932400</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>0</v>
       </c>
       <c r="B53" t="n">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ID 4820</t>
+          <t>5027</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Fornitura in “Service di un sistema diagnostico per la selezione dei pazienti oncologici da destinare a terapie molecolari”, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi.</t>
+          <t>Adesione alla Convenzione Consip “Servizio Sanitario Nazionale – Lotto 12, per l’affidamento dei servizi di pulizia, di sanificazione ed altri servizi per gli Enti del Servizio Sanitario Nazionale” (ID 1460)”, per l’acquisizione dei servizi di pulizia, di sanificazione presso i presidi ospedalieri del Distretto di Pieve di Soligo e presso le sedi territoriali dei distretti di Pieve di Soligo e di Asolo</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>01/04/2024 00:00</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>14/02/2030 00:00</t>
+          <t>01/04/2030 00:00</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>04/03/2024 13:00</t>
+          <t>31/03/2028 00:00</t>
         </is>
       </c>
       <c r="R53" t="n">
-        <v>177600</v>
+        <v>13975260</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr"/>
       <c r="W53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>0</v>
       </c>
       <c r="B54" t="n">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ID 4894</t>
+          <t>ID 4820</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso. ID 4894</t>
+          <t>Fornitura in “Service di un sistema diagnostico per la selezione dei pazienti oncologici da destinare a terapie molecolari”, per l'Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr"/>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>179449988</t>
+        </is>
+      </c>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr">
         <is>
-          <t>19/01/2024 12:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>19/01/2030 12:00</t>
+          <t>14/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>04/03/2024 13:00</t>
         </is>
       </c>
       <c r="R54" t="n">
-        <v>0</v>
+        <v>177600</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>0</v>
       </c>
       <c r="B55" t="n">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4574</t>
+          <t>ID 4894</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
+          <t>Fornitura a noleggio di n. 1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di radiologia del P.O. di Treviso. ID 4894</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J55" t="inlineStr"/>
       <c r="K55" t="inlineStr"/>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr">
         <is>
-          <t>04/01/2024 00:00</t>
+          <t>19/01/2024 12:00</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>04/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>14/03/2024 16:00</t>
+          <t>19/01/2030 12:00</t>
         </is>
       </c>
       <c r="R55" t="n">
-        <v>180420</v>
+        <v>0</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
       <c r="W55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>0</v>
       </c>
       <c r="B56" t="n">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ID 4675</t>
+          <t>4574</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
+          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>176624081</t>
+          <t>177373390</t>
         </is>
       </c>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>04/01/2024 00:00</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>04/01/2030 00:00</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>15/12/2023 23:59</t>
+          <t>14/03/2024 16:00</t>
         </is>
       </c>
       <c r="R56" t="n">
-        <v>114717.06</v>
+        <v>180420</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>0</v>
       </c>
       <c r="B57" t="n">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ID 4337</t>
+          <t>ID 4675</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
+          <t>Fornitura di "Sistemi chiusi per la nebulizzazione caldo/freddo preriempiti di acqua sterile e riscaldatori" per l'Azienda ULSS 2 Marca trevigiana per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>176033065</t>
+          <t>176624081</t>
         </is>
       </c>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>20/11/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>16/01/2024 15:00</t>
+          <t>15/12/2023 23:59</t>
         </is>
       </c>
       <c r="R57" t="n">
-        <v>756000</v>
+        <v>114717.06</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>0</v>
       </c>
       <c r="B58" t="n">
         <v>0</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4464</t>
+          <t>ID 4337</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 12 mesi</t>
+          <t>Fornitura in service di “n. 2 coloratori integrati con montavetrini per la colorazione in ematossillina ed eosina”, per la U.O.C. di Anatomia e Istologia Patologica sedi di Treviso e Conegliano dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 36 mesi.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>175807449</t>
+          <t>176033065</t>
         </is>
       </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr">
         <is>
-          <t>03/11/2023 14:30</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>03/11/2029 14:30</t>
+          <t>20/11/2029 00:00</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>13/11/2023 12:30</t>
+          <t>16/01/2024 15:00</t>
         </is>
       </c>
       <c r="R58" t="n">
-        <v>376710</v>
+        <v>756000</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>0</v>
       </c>
       <c r="B59" t="n">
         <v>0</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4326</t>
+          <t>4464</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA DI " DISPOSITIVI PER LA NEURO-STIMOLAZIONE SACRALE - LOTTO UNICO", PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI. </t>
+          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>n. 175355529</t>
+          <t>175807449</t>
         </is>
       </c>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr">
         <is>
-          <t>31/10/2023 00:00</t>
+          <t>03/11/2023 14:30</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>31/10/2029 00:00</t>
+          <t>03/11/2029 14:30</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>17/11/2023 12:00</t>
+          <t>13/11/2023 12:30</t>
         </is>
       </c>
       <c r="R59" t="n">
-        <v>0</v>
+        <v>376710</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
       <c r="W59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>0</v>
       </c>
       <c r="B60" t="n">
         <v>0</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>ID 4520</t>
+          <t>4326</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
+          <t xml:space="preserve">PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA DI " DISPOSITIVI PER LA NEURO-STIMOLAZIONE SACRALE - LOTTO UNICO", PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 36 MESI. </t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>176182406</t>
+          <t>n. 175355529</t>
         </is>
       </c>
       <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
-          <t>20/10/2023 15:00</t>
+          <t>31/10/2023 00:00</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>20/10/2029 15:00</t>
+          <t>31/10/2029 00:00</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>03/11/2023 12:00</t>
+          <t>17/11/2023 12:00</t>
         </is>
       </c>
       <c r="R60" t="n">
-        <v>273950</v>
+        <v>0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>0</v>
       </c>
       <c r="B61" t="n">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>997334155A</t>
+          <t>ID 4520</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>PNNR - Realizzazione di una Casa della Comunità a Crespano del Grappa (TV) presso ex Ospedale – CUP I58I22000500009 CIG 997334155A COD. TEC_AZ_054</t>
+          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr"/>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>176182406</t>
+        </is>
+      </c>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr">
         <is>
-          <t>20/09/2023 00:00</t>
+          <t>20/10/2023 15:00</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>20/09/2029 00:00</t>
+          <t>20/10/2029 15:00</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>20/10/2023 23:59</t>
-[...4 lines deleted...]
-          <t>19/09/2023</t>
+          <t>03/11/2023 12:00</t>
         </is>
       </c>
       <c r="R61" t="n">
-        <v>0</v>
+        <v>273950</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>0</v>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>ID 4705</t>
+          <t>997334155A</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
+          <t>PNNR - Realizzazione di una Casa della Comunità a Crespano del Grappa (TV) presso ex Ospedale – CUP I58I22000500009 CIG 997334155A COD. TEC_AZ_054</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Lavori</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr">
         <is>
-          <t>25/07/2023 08:39</t>
+          <t>20/09/2023 00:00</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>25/07/2029 08:39</t>
+          <t>20/09/2029 00:00</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>28/08/2023 17:00</t>
+          <t>20/10/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>19/09/2023</t>
         </is>
       </c>
       <c r="R62" t="n">
-        <v>199700</v>
+        <v>0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr"/>
       <c r="W62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>0</v>
       </c>
       <c r="B63" t="n">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>ID 4796</t>
+          <t>ID 4705</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
+          <t>Manutenzione delle licenze oracle in uso presso il Distretto di Treviso e di Pieve  per il periodo di 12 mesi. (ID 4705)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr"/>
       <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr">
         <is>
-          <t>14/07/2023 13:27</t>
+          <t>25/07/2023 08:39</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>14/07/2029 13:27</t>
+          <t>25/07/2029 08:39</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>21/07/2023 13:00</t>
+          <t>28/08/2023 17:00</t>
         </is>
       </c>
       <c r="R63" t="n">
-        <v>84130</v>
+        <v>199700</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="V63" t="inlineStr"/>
       <c r="W63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>0</v>
       </c>
       <c r="B64" t="n">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>ID 4193</t>
+          <t>ID 4796</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
+          <t>Fornitura di n 47 panel PC medicali da destinare alle sale operatorie dell'Edificio 29 del P.O. di Treviso (ID 4796)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr"/>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>171958727</t>
+        </is>
+      </c>
       <c r="K64" t="inlineStr"/>
       <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>14/07/2023 13:27</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>14/04/2029 00:00</t>
+          <t>14/07/2029 13:27</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>14/04/2023 23:59</t>
+          <t>21/07/2023 13:00</t>
         </is>
       </c>
       <c r="R64" t="n">
-        <v>64159.68</v>
+        <v>84130</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr"/>
       <c r="W64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>0</v>
       </c>
       <c r="B65" t="n">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>ID 4738</t>
+          <t>ID 4193</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
+          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J65" t="inlineStr"/>
       <c r="K65" t="inlineStr"/>
       <c r="L65" t="inlineStr"/>
       <c r="M65" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>13/04/2029 00:00</t>
+          <t>14/04/2029 00:00</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>14/04/2023 23:59</t>
         </is>
       </c>
       <c r="R65" t="n">
-        <v>81665.39999999999</v>
+        <v>64159.68</v>
       </c>
       <c r="S65" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="V65" t="inlineStr"/>
       <c r="W65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>0</v>
       </c>
       <c r="B66" t="n">
         <v>0</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>ID 4668</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Manutenzione delle licenze oracle per l'azienda ULSS n. 2 Marca Trevigiana per il periodo di 12 mesi.(ID 4668)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
@@ -4783,573 +4770,573 @@
           <t>05/06/2023</t>
         </is>
       </c>
       <c r="R66" t="n">
         <v>84835.46000000001</v>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr"/>
       <c r="W66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>0</v>
       </c>
       <c r="B67" t="n">
         <v>0</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>ID   4090</t>
+          <t>ID 4738</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
+          <t xml:space="preserve"> fornitura di n. 1 aggiornamento del sistema di monitoraggio da destinare al Pronto Soccorso del P.O. di Treviso. (ID 4738)</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>166875329</t>
+          <t>167867740</t>
         </is>
       </c>
       <c r="K67" t="inlineStr"/>
       <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>11/04/2029 00:00</t>
+          <t>13/04/2029 00:00</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>02/05/2023 23:59</t>
         </is>
       </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
       <c r="R67" t="n">
-        <v>490000</v>
+        <v>81665.39999999999</v>
       </c>
       <c r="S67" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr"/>
       <c r="W67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>0</v>
       </c>
       <c r="B68" t="n">
         <v>0</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>ID   2917</t>
+          <t>ID   4090</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>GARA A PROCEDURA APERTA PER L'AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI FRONT END E ATTIVITA' COLLEGATE A SUPPORTO DELL'ATTIVITA' DELL'AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO, PER IL PERIODO DI 36 MESI.</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr"/>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>166875329</t>
+        </is>
+      </c>
       <c r="K68" t="inlineStr"/>
       <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>16/05/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="R68" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="S68" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr"/>
       <c r="W68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>0</v>
       </c>
       <c r="B69" t="n">
         <v>0</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>ID  4316</t>
+          <t>ID   2917</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
+          <t>GARA A PROCEDURA APERTA PER L'AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI FRONT END E ATTIVITA' COLLEGATE A SUPPORTO DELL'ATTIVITA' DELL'AZIENDA SOCIO-SANITARIA ULSS N. 2 DELLA REGIONE VENETO, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>24/03/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>18/04/2023 23:59</t>
-[...4 lines deleted...]
-          <t>09/06/2023</t>
+          <t>16/05/2023 23:59</t>
         </is>
       </c>
       <c r="R69" t="n">
-        <v>48225</v>
+        <v>0</v>
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr"/>
       <c r="W69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>0</v>
       </c>
       <c r="B70" t="n">
         <v>0</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>ID  4316</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t>Fornitura in modalità on-premise di licenze ivanti endpoint manager e ivanti patch manager per la gestione in sicurezza dei dispositivi informatici in uso presso l'Azienda Ulss n. 2 Marca Trevigiana per il periodo di 12 mesi (ID 4316)</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr"/>
       <c r="M70" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>24/03/2029 00:00</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>18/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="R70" t="n">
-        <v>69204</v>
+        <v>48225</v>
       </c>
       <c r="S70" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="V70" t="inlineStr"/>
       <c r="W70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>0</v>
       </c>
       <c r="B71" t="n">
         <v>0</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr"/>
       <c r="L71" t="inlineStr"/>
       <c r="M71" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R71" t="n">
-        <v>0</v>
+        <v>69204</v>
       </c>
       <c r="S71" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="V71" t="inlineStr"/>
       <c r="W71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>0</v>
       </c>
       <c r="B72" t="n">
         <v>0</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>ID 4581</t>
+          <t>ID  3346</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr"/>
       <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R72" t="n">
-        <v>119000</v>
+        <v>0</v>
       </c>
       <c r="S72" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="V72" t="inlineStr"/>
       <c r="W72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>0</v>
       </c>
       <c r="B73" t="n">
         <v>0</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>ID  4457</t>
+          <t>ID 4581</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
+          <t xml:space="preserve"> Fornitura in service di n. 1 sistema intraoperatorio per la misurazione del flusso sanguigno e relativi accessori, da destinare alla U.O.C. di Cardiochirurgia del P.O. di Treviso, per il periodo di 12 mesi  (ID 4581) SINTEL: 165021762</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>165321572</t>
+          <t>165021762</t>
         </is>
       </c>
       <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr"/>
       <c r="M73" t="inlineStr">
         <is>
           <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>03/03/2023 23:59</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R73" t="n">
-        <v>122500</v>
+        <v>119000</v>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr"/>
       <c r="W73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>0</v>
       </c>
       <c r="B74" t="n">
         <v>0</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>ID 4565</t>
+          <t>ID  4457</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Procedura negoziata telematica per l'acquisto di strumenti Endoscopici marca Pentax per l'U.O.C. di Gastroenterologia ed Endoscopia del P.O di Conegliano ( ID 4565)</t>
+          <t>fornitura a noleggio di n.1 tomografo a risonanza magnetica da 1,5T su mezzo mobile per il periodo di 7 settimane da destinare al Dipartimento di Radiologia del P.O. di Treviso dell’Azienda ULSS 2 Marca TrevigianaID SINTEL: 165321572 (ID 4457)</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>163516786</t>
+          <t>165321572</t>
         </is>
       </c>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr"/>
       <c r="M74" t="inlineStr">
         <is>
-          <t>07/02/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>07/02/2029 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>28/02/2023 23:59</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>21/04/2023</t>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="R74" t="n">
-        <v>139998.5</v>
+        <v>122500</v>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr"/>
       <c r="W74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>0</v>
       </c>
       <c r="B75" t="n">
         <v>0</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>ID 4566</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
@@ -5399,1407 +5386,1480 @@
           <t>21/04/2023</t>
         </is>
       </c>
       <c r="R75" t="n">
         <v>140002.84</v>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr"/>
       <c r="W75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>0</v>
       </c>
       <c r="B76" t="n">
         <v>0</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>ID 4511</t>
+          <t>ID 4565</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
+          <t>Procedura negoziata telematica per l'acquisto di strumenti Endoscopici marca Pentax per l'U.O.C. di Gastroenterologia ed Endoscopia del P.O di Conegliano ( ID 4565)</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>163477898</t>
+          <t>163516786</t>
         </is>
       </c>
       <c r="K76" t="inlineStr"/>
       <c r="L76" t="inlineStr"/>
       <c r="M76" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/02/2029 00:00</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>28/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
         </is>
       </c>
       <c r="R76" t="n">
-        <v>57120</v>
+        <v>139998.5</v>
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr"/>
       <c r="W76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>0</v>
       </c>
       <c r="B77" t="n">
         <v>0</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>ID 4512</t>
+          <t>ID 4511</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
+          <t>fornitura di n. 3 riuniti otorinolaringoiatrici da  destinare ai PP.OO. di Vittorio Veneto e di Conegliano (ID 4511)(ID Sintel 163477898)</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>162682953</t>
+          <t>163477898</t>
         </is>
       </c>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="inlineStr"/>
       <c r="M77" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="R77" t="n">
-        <v>88002.3</v>
+        <v>57120</v>
       </c>
       <c r="S77" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="V77" t="inlineStr"/>
       <c r="W77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>0</v>
       </c>
       <c r="B78" t="n">
         <v>0</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>ID 4453</t>
+          <t>ID 4512</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio per la gestione dei trattamenti dialitici (servizi infermieristici), presso l’Ospedale di Vittorio Veneto, per i pazienti dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID SINTEL 161608846. Cig: 94965397E4</t>
+          <t>fornitura di n. 15 barelle elettriche motorizzate a trazione autonoma da destinare alle UU.OO.CC. di Pronto Soccorso di Conegliano e Vittorio Veneto.  (ID 4512) ID SINTEL: 162682953</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr"/>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>162682953</t>
+        </is>
+      </c>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr"/>
       <c r="M78" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>16/12/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>27/01/2023 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="R78" t="n">
-        <v>462200</v>
+        <v>88002.3</v>
       </c>
       <c r="S78" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="V78" t="inlineStr"/>
       <c r="W78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>0</v>
       </c>
       <c r="B79" t="n">
         <v>0</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>ID 3691</t>
+          <t>ID 4453</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio per la gestione dei trattamenti dialitici (servizi infermieristici), presso l’Ospedale di Vittorio Veneto, per i pazienti dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID SINTEL 161608846. Cig: 94965397E4</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr"/>
       <c r="M79" t="inlineStr">
         <is>
-          <t>06/12/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>06/12/2028 00:00</t>
+          <t>16/12/2028 00:00</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>10/02/2023 23:59</t>
-[...4 lines deleted...]
-          <t>05/05/2023</t>
+          <t>27/01/2023 23:59</t>
         </is>
       </c>
       <c r="R79" t="n">
-        <v>1184000</v>
+        <v>462200</v>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="V79" t="inlineStr"/>
       <c r="W79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>0</v>
       </c>
       <c r="B80" t="n">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>ID 4295</t>
+          <t>ID 3691</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>PNRR - Appalto specifico per l'affidamento di servizi PPALTO SPECIFICO PER L’AFFIDAMENTO DI SERVIZI APPLICATIVI E DI SERVIZIACCESSORI IN AMBITO DI CARTELLA CLINICA ED ENTERPRISE IMAGING PER LAREALIZZAZIONE DELLA PIATTAFORMA PROVINCIALE DI CARDIOLOGIA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “SERVIZI APPLICATIVIPER LE PUBBLICHE AMMINISTRAZIONI – SANITA’ DIGITALE – SISTEMI INFORMATIVICLINICO-ASSISTENZIALI” (ID 4295)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di armadi farmaceutici per un sistema automatizzato da installare presso il magazzino del Servizio di Farmacia della Ulss 2 Marca trevigiana e relativa manutenzione (ID 3691)  (ID Sintel 159792220)</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>ID 159792220</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr"/>
       <c r="M80" t="inlineStr">
         <is>
-          <t>02/12/2022 00:00</t>
+          <t>06/12/2022 00:00</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>02/12/2028 00:00</t>
+          <t>06/12/2028 00:00</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>02/12/2022 23:59</t>
+          <t>10/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="R80" t="n">
-        <v>186750</v>
+        <v>1184000</v>
       </c>
       <c r="S80" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr"/>
       <c r="W80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>0</v>
       </c>
       <c r="B81" t="n">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4284 e 4285</t>
+          <t>ID 4295</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">PNRR –  Grandi apparecchiature - Adesione all'accordo quadro consip per la fornitura di gamma camere e sistemi gamma camera/ct, servizi connessi, dispositivi e servizi opzionali per le pubbliche Amministrazioni - 1 – Lotti 1 e 2  (ID 4284 e 4285) CUP Lotto n. 1  I29J22000880006 e Lotto n. 2  2I29J22000900006 </t>
+          <t>PNRR - Appalto specifico per l'affidamento di servizi PPALTO SPECIFICO PER L’AFFIDAMENTO DI SERVIZI APPLICATIVI E DI SERVIZIACCESSORI IN AMBITO DI CARTELLA CLINICA ED ENTERPRISE IMAGING PER LAREALIZZAZIONE DELLA PIATTAFORMA PROVINCIALE DI CARDIOLOGIA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “SERVIZI APPLICATIVIPER LE PUBBLICHE AMMINISTRAZIONI – SANITA’ DIGITALE – SISTEMI INFORMATIVICLINICO-ASSISTENZIALI” (ID 4295)</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr">
         <is>
-          <t>I29J22000900006</t>
+          <t>I46G21001710006</t>
         </is>
       </c>
       <c r="L81" t="inlineStr"/>
       <c r="M81" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
+          <t>02/12/2028 00:00</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>21/11/2022 23:59</t>
-[...4 lines deleted...]
-          <t>21/11/2022</t>
+          <t>02/12/2022 23:59</t>
         </is>
       </c>
       <c r="R81" t="n">
-        <v>1203278.8</v>
+        <v>186750</v>
       </c>
       <c r="S81" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr"/>
       <c r="W81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>0</v>
       </c>
       <c r="B82" t="n">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>ID3788</t>
+          <t>4284 e 4285</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
+          <t xml:space="preserve">PNRR –  Grandi apparecchiature - Adesione all'accordo quadro consip per la fornitura di gamma camere e sistemi gamma camera/ct, servizi connessi, dispositivi e servizi opzionali per le pubbliche Amministrazioni - 1 – Lotti 1 e 2  (ID 4284 e 4285) CUP Lotto n. 1  I29J22000880006 e Lotto n. 2  2I29J22000900006 </t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="J82" t="inlineStr"/>
-      <c r="K82" t="inlineStr"/>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>I29J22000900006</t>
+        </is>
+      </c>
       <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
+          <t>21/11/2022 23:59</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>21/11/2022</t>
         </is>
       </c>
       <c r="R82" t="n">
-        <v>0</v>
+        <v>1203278.8</v>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="V82" t="inlineStr"/>
       <c r="W82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>0</v>
       </c>
       <c r="B83" t="n">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>ID 4039</t>
+          <t>ID3788</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>24/10/2028 00:00</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>24/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R83" t="n">
-        <v>74950</v>
+        <v>0</v>
       </c>
       <c r="S83" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
       <c r="V83" t="inlineStr"/>
       <c r="W83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>0</v>
       </c>
       <c r="B84" t="n">
         <v>0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>4189</t>
+          <t>ID 4039</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
+          <t>Acquisizione di una nuova nas per l'archiviazione dell' imaging delle sale operatorie del nuovo edificio 29  del  P.O. di Treviso (ID 4039)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr">
         <is>
-          <t>09/08/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>09/08/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>02/09/2022 23:59</t>
-[...4 lines deleted...]
-          <t>23/12/2022</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="R84" t="n">
-        <v>89900</v>
+        <v>74950</v>
       </c>
       <c r="S84" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="V84" t="inlineStr"/>
       <c r="W84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>0</v>
       </c>
       <c r="B85" t="n">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>ID 4195</t>
+          <t>4189</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
+          <t xml:space="preserve"> Fornitura di una nuova piattaforma software aziendale per la Dialisi comprensiva di licenze, di servizi professionali e di manutenzione ordinaria per Azienda Ulss 2 Marca Trevigiana per 36 mesi ( ID 4189)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J85" t="inlineStr"/>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>04/07/2028 00:00</t>
+          <t>09/08/2028 00:00</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>02/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>23/12/2022</t>
         </is>
       </c>
       <c r="R85" t="n">
-        <v>117213</v>
+        <v>89900</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="V85" t="inlineStr"/>
       <c r="W85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>0</v>
       </c>
       <c r="B86" t="n">
         <v>0</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>4201</t>
+          <t>ID 4195</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
+          <t>Fornitura di licenze microsoft windows server 2022 cal per l'aggiornamento della server farm e dell'infrastruttura ICT di Treviso. (ID 4195)</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr"/>
       <c r="L86" t="inlineStr"/>
       <c r="M86" t="inlineStr">
         <is>
-          <t>24/06/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>24/06/2028 00:00</t>
+          <t>04/07/2028 00:00</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>01/08/2022 23:59</t>
         </is>
       </c>
-      <c r="Q86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R86" t="n">
-        <v>198000</v>
+        <v>117213</v>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="V86" t="inlineStr"/>
       <c r="W86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>0</v>
       </c>
       <c r="B87" t="n">
         <v>0</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>ID 4202</t>
+          <t>4201</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
+          <t>Licenze commvault simpana e relativi servizi professionali per il periodo di 36 mesi per la nuova infrastruttura di backup &amp; restore Aziendale.  (ID 4201)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J87" t="inlineStr"/>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>24/06/2022 00:00</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>23/06/2028 00:00</t>
+          <t>24/06/2028 00:00</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>01/08/2022 23:59</t>
         </is>
       </c>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
+        </is>
+      </c>
       <c r="R87" t="n">
-        <v>198500</v>
+        <v>198000</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="V87" t="inlineStr"/>
       <c r="W87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>0</v>
       </c>
       <c r="B88" t="n">
         <v>0</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>3888</t>
+          <t>ID 4202</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
+          <t>Fornitura di software e hardware ICT per la server farm del Distretto di Soligo al fine del consolidamento nell'unico  data center presso l'Azienda ULSS n. 2 Marca Trevigiana (ID 4202)</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr"/>
       <c r="L88" t="inlineStr"/>
       <c r="M88" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>23/06/2028 00:00</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>15/07/2022 23:59</t>
-[...4 lines deleted...]
-          <t>20/02/2023</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="R88" t="n">
-        <v>240000</v>
+        <v>198500</v>
       </c>
       <c r="S88" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="V88" t="inlineStr"/>
       <c r="W88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>0</v>
       </c>
       <c r="B89" t="n">
         <v>0</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>ID 3747</t>
+          <t>3888</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
+          <t>Gara europea a procedura telematica aperta per la fornitura di due ecotomografi da destinare alle U.O.C. di Chirurgia Generale della  Ulss 2 Marca trevigiana, Distretto di Pieve di Soligo (ID 3888)  (ID Sintel 153199833)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>156469946</t>
+          <t>153199833</t>
         </is>
       </c>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr">
         <is>
           <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
+          <t>15/07/2022 23:59</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>07/02/2023</t>
+          <t>20/02/2023</t>
         </is>
       </c>
       <c r="R89" t="n">
-        <v>177500</v>
+        <v>240000</v>
       </c>
       <c r="S89" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="V89" t="inlineStr"/>
       <c r="W89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>0</v>
       </c>
       <c r="B90" t="n">
         <v>0</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>ID 3747</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
+          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J90" t="inlineStr"/>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>156469946</t>
+        </is>
+      </c>
       <c r="K90" t="inlineStr"/>
       <c r="L90" t="inlineStr"/>
       <c r="M90" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>16/06/2022 23:59</t>
+          <t>27/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>10/02/2023</t>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="R90" t="n">
-        <v>68800</v>
+        <v>177500</v>
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="V90" t="inlineStr"/>
       <c r="W90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>0</v>
       </c>
       <c r="B91" t="n">
         <v>0</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>ID  3973</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
+          <t>Fornitura di n 1 Ortopantomografo digitale 2D/3D da destinare all'Azienda ULSS n. 2  Marca Trevigiana P.O. di Vittorio Veneto (ID 4396)</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J91" t="inlineStr"/>
       <c r="K91" t="inlineStr"/>
       <c r="L91" t="inlineStr"/>
       <c r="M91" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>16/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>18/01/2023</t>
+          <t>10/02/2023</t>
         </is>
       </c>
       <c r="R91" t="n">
-        <v>4919000</v>
+        <v>68800</v>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="V91" t="inlineStr"/>
       <c r="W91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>0</v>
       </c>
       <c r="B92" t="n">
         <v>0</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>ID 4036</t>
+          <t>ID  3973</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
+          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr"/>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>152421779</t>
+        </is>
+      </c>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>08/03/2022 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>06/04/2022</t>
+          <t>18/01/2023</t>
         </is>
       </c>
       <c r="R92" t="n">
-        <v>1758837.4</v>
+        <v>4919000</v>
       </c>
       <c r="S92" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="V92" t="inlineStr"/>
       <c r="W92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>0</v>
       </c>
       <c r="B93" t="n">
         <v>0</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>ID 4164</t>
+          <t>ID 4036</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
+          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J93" t="inlineStr"/>
       <c r="K93" t="inlineStr"/>
       <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr">
         <is>
-          <t>25/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>25/01/2028 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>09/02/2022 23:59</t>
+          <t>08/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>06/04/2022</t>
         </is>
       </c>
       <c r="R93" t="n">
-        <v>0</v>
+        <v>1758837.4</v>
       </c>
       <c r="S93" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr"/>
       <c r="W93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>0</v>
       </c>
       <c r="B94" t="n">
         <v>0</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>ID 3559</t>
+          <t>ID 4164</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
+          <t>Fornitura di "Sistemi in biologia molecolare per la ricerca di mycobacterium tuberculosis complex e carbapenemasi, da campioneclinico", per le U.O. di Laboratorio analisi-microbiologia, dell’Azienda ULSS 2 MarcaTrevigiana, per il periodo di 24 mesi</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr"/>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>25/01/2022 00:00</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>08/10/2027 00:00</t>
+          <t>25/01/2028 00:00</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>12/11/2021 23:59</t>
-[...4 lines deleted...]
-          <t>03/06/2022</t>
+          <t>09/02/2022 23:59</t>
         </is>
       </c>
       <c r="R94" t="n">
         <v>0</v>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="V94" t="inlineStr"/>
       <c r="W94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>0</v>
       </c>
       <c r="B95" t="n">
         <v>0</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID 3559</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J95" t="inlineStr"/>
       <c r="K95" t="inlineStr"/>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>08/10/2021 00:00</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>08/10/2027 00:00</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>12/11/2021 23:59</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>03/06/2022</t>
         </is>
       </c>
       <c r="R95" t="n">
         <v>0</v>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr"/>
       <c r="W95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>0</v>
+      </c>
+      <c r="B96" t="n">
+        <v>0</v>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr"/>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr"/>
+      <c r="K96" t="inlineStr"/>
+      <c r="L96" t="inlineStr"/>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R96" t="n">
+        <v>0</v>
+      </c>
+      <c r="S96" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T96" t="inlineStr"/>
+      <c r="U96" t="inlineStr"/>
+      <c r="V96" t="inlineStr"/>
+      <c r="W96" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>