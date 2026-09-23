--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D63"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data cessazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -465,1019 +465,169 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ABBRUZZESE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>LUCIANO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2026-07-06 00:00:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CV_ABBRUZZESE_LUCIANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>BABARE</t>
+          <t>CARONIA</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-06-26 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D3" t="inlineStr"/>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>CV_Caronia_Vincenzo_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BAGGIO</t>
+          <t>DELL'ANTONIA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr"/>
+          <t>2026-08-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>CV_FRANCESCO_DELLANTONIA__.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>BALLERINI</t>
+          <t>MASTROMARINO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>PIER FERRUCCIO</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CV_Pier_Ferruccio_Ballerini_.pdf</t>
+          <t>CV_MASTROMARINO_MARIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BARBETTI</t>
+          <t>PALUDETTI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PAOLA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BERTI</t>
+          <t>TRINGALI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MARCO</t>
-[...2 lines deleted...]
-      <c r="D7" t="inlineStr"/>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2026-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>CV_ALBERTO_TRINGALI_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BERTONI</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>FABIO</t>
-[...883 lines deleted...]
-      <c r="D63" t="inlineStr"/>
+          <t>DORIANO</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2026-09-21 00:00:00</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>CV_ZAMBON_DORIANO_.pdf</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>