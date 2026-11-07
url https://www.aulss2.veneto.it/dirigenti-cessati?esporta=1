--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data cessazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -465,169 +465,811 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ABBRUZZESE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>LUCIANO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2026-07-06 00:00:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CV_ABBRUZZESE_LUCIANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>CARONIA</t>
+          <t>AGOSTINI</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CV_Caronia_Vincenzo_.pdf</t>
+          <t>339008_1_0_.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>DELL'ANTONIA</t>
+          <t>BALLERINI</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>PIER FERRUCCIO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-08-16 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>CV_FRANCESCO_DELLANTONIA__.pdf</t>
+          <t>CV_Pier_Ferruccio_Ballerini_.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>MASTROMARINO</t>
+          <t>BARICHELLO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-10-27 00:00:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CV_MASTROMARINO_MARIO_.pdf</t>
+          <t>CV_PAOLO_BARICHELLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>PALUDETTI</t>
+          <t>BENVENUTI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D6" t="inlineStr"/>
+          <t>2025-12-30 00:00:00</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>CV_BENVENUTI_STEFANO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>TRINGALI</t>
+          <t>BERTOLIN</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANDY</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>CV_ALBERTO_TRINGALI_.pdf</t>
+          <t>CV_Bertolin_Andy_.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>BIASIUTTI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>DORIANO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2026-09-21 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>CV_ZAMBON_DORIANO_.pdf</t>
+          <t>BIASIUTTI_CARLO__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>BONARIOL</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2025-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>CV_Bonariol_Luca_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>BONIVENTO</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>GIAMPIETRO</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2025-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>775606_1_0_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>BURELLI</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2024-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>PAOLO_BURELLI__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>BUSATO</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>ENRICO</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2025-11-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>CV_BUSATO_ENRICO__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>CADAMURO MORGANTE</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2024-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>CV_Cadamuro_Morgante_Marco_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>COPPE</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2026-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>COPPE_ALBERTO__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>DE FILIPPIS</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>COSIMO</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>733420_1_0_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>DE MENIS</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>ERNESTO</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2025-12-31 00:00:00</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>CV_DE_MENIS_ERNESTO__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>DEMITRI</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>SILVIO</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2025-02-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>CV_DEMITRI_SILVIO_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>DE SALVIA</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2024-01-13 00:00:00</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>CV_matricola_2851760_DE_SALVIA_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>DI PAOLA</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2026-10-26 00:00:00</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>CV_Di_Paola_Francesco_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>FERRAMOSCA</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>MARIALUISA</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2026-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>CV_FERRAMOSCA_MARIALUISA_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>FERRARESE</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>FABIO</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2025-12-30 00:00:00</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>CV_FERRARESE_FABIO_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>GHERLINZONI</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>FILIPPO</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2025-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>CV_matricola_2824765_GHERLINZONI_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>MACCARI</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>DANIELA</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2026-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>CV_DANIELA_MACCARI_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>MENEGHETTI</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>EZIO</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2026-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>CV_MENEGHETTI_EZIO_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>PALMINTERI</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>GIUSEPPE-ROBERTO</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2024-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>774876_1_0_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>PALUDETTI</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>PAOLA</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>CV_PAOLA_PALUDETTI_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>PATELLI</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2025-11-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>CV_Paolo_Patelli__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>PESAVENTO</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>RAFFAELE</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2024-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>777167_1_0_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>PICCOLI</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>GIANLUCA</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2024-03-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>CV_matricola_2804994_PICCOLI_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>REBUZZI</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>ENRICO</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2024-12-30 00:00:00</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>REBUZZI_ENRICO__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>SBEGHEN</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>RAFFAELE</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2025-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>777172_1_0_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>SFORZI</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>MAURIZIO</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2024-02-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>CV_matricola_2816013_SFORZI_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>SIBILLA</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>TARCISIO</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2025-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>CV_matricola_2816021_SIBILLA_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>TASSO</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>SIMONE</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2024-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CV_TASSO_SIMONE__.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>TRINGALI</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2026-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>CV_ALBERTO_TRINGALI_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>VERONESI</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>ARIANNA</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2025-03-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>347394_1_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>VISONA'</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>ADRIANA</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2024-04-14 00:00:00</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>VISONA_ADRIANA__.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>