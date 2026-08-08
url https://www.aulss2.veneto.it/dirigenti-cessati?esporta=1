--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -410,1142 +410,1074 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D67"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data cessazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>BALLERINI</t>
+          <t>ABBRUZZESE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PIER FERRUCCIO</t>
+          <t>LUCIANO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2026-07-06 00:00:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CV_Pier_Ferruccio_Ballerini_.pdf</t>
+          <t>CV_ABBRUZZESE_LUCIANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>BARBETTI</t>
+          <t>BABARE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ROBERTA</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2026-06-26 00:00:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BERTI</t>
+          <t>BAGGIO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LEONARDO</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>BERTONI</t>
+          <t>BALLERINI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>FABIO</t>
-[...2 lines deleted...]
-      <c r="D5" t="inlineStr"/>
+          <t>PIER FERRUCCIO</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2021-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>CV_Pier_Ferruccio_Ballerini_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BIANCHINI</t>
+          <t>BARBETTI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
-[...4 lines deleted...]
-          <t>2026-06-01 00:00:00</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BORSATO</t>
+          <t>BERTI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BOSCHETTI</t>
+          <t>BERTONI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>GIAN ANTONIO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>BOSI</t>
+          <t>BIANCHINI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-06-15 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BROGIALDI</t>
+          <t>BORSATO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
-[...4 lines deleted...]
-          <t>2026-05-01 00:00:00</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>CACCIATORE</t>
+          <t>BOSCHETTI</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MATILDE</t>
-[...4 lines deleted...]
-          <t>2026-05-01 00:00:00</t>
+          <t>GIAN ANTONIO</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>CALLEGARO</t>
+          <t>BOSI</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2024-04-15 00:00:00</t>
+          <t>2026-06-15 00:00:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>CALZOLARI</t>
+          <t>BROGIALDI</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>VITTORIO</t>
+          <t>FEDERICA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>CAMPION</t>
+          <t>CACCIATORE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MATILDE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2020-07-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>CASTELLANI</t>
+          <t>CALZOLARI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>VITTORIO</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>CASTIGLIONI</t>
+          <t>CALZOLARI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2026-06-10 00:00:00</t>
+          <t>2026-06-25 00:00:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>CICCONI</t>
+          <t>CARONIA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
-[...2 lines deleted...]
-      <c r="D17" t="inlineStr"/>
+          <t>VINCENZO</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>CV_Caronia_Vincenzo_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>CURSANO</t>
+          <t>CASTELLANI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MARIA CONCETTA</t>
-[...4 lines deleted...]
-          <t>2021-08-02 00:00:00</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>D'AMBRA</t>
+          <t>CASTIGLIONI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2026-06-10 00:00:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>D'ANTONIO</t>
+          <t>CATTAPAN</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ETTORE</t>
-[...2 lines deleted...]
-      <c r="D20" t="inlineStr"/>
+          <t>IRENE</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2026-07-15 00:00:00</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>CV_IC_TV_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>DA RE</t>
+          <t>CICCONI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>JACOPO</t>
-[...4 lines deleted...]
-          <t>2024-01-15 00:00:00</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>CITRON</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>GIULIANO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2023-03-20 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>FORMENTINI</t>
+          <t>D'AMBRA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2021-05-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>FULLONE</t>
+          <t>D'ANTONIO</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>FRANCO WILLIAMS</t>
-[...4 lines deleted...]
-          <t>2022-10-17 00:00:00</t>
+          <t>ETTORE</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FUSCO</t>
+          <t>DAVANZO</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2023-07-01 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>GAVA</t>
+          <t>DEAMBROSIS</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>PAOLA</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>L'ABBATE</t>
+          <t>FRANCIA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>GIUSI</t>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>LOMBARDI</t>
+          <t>GAVA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
-[...4 lines deleted...]
-          <t>2026-05-01 00:00:00</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>LUCCI</t>
+          <t>L'ABBATE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
-[...4 lines deleted...]
-          <t>2024-08-01 00:00:00</t>
+          <t>GIUSI</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>MAFFII</t>
+          <t>LOMBARDI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MARINI</t>
+          <t>MAFFII</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>BRUNO</t>
-[...11 lines deleted...]
-      </c>
+          <t>EDOARDO</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>MASPERO</t>
+          <t>MARINI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>CHIARA</t>
-[...2 lines deleted...]
-      <c r="D32" t="inlineStr"/>
+          <t>BRUNO</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>777169_1.0.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>MASTROMARINO</t>
+          <t>MASPERO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>MARIO</t>
-[...11 lines deleted...]
-      </c>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>MASTROSIMONE</t>
+          <t>MASTROMARINO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
-[...2 lines deleted...]
-      <c r="D34" t="inlineStr"/>
+          <t>MARIO</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CV_MASTROMARINO_MARIO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>MAUGERI</t>
+          <t>MASTROSIMONE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>PLACIDO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>MICHIELETTO</t>
+          <t>MAUGERI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>NICOLA</t>
-[...11 lines deleted...]
-      </c>
+          <t>PLACIDO</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>MINUTE</t>
+          <t>MODOLO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2024-06-17 00:00:00</t>
+          <t>2026-06-10 00:00:00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CV_europeo_Minute_compatto_202411.pdf</t>
+          <t>CV_MODOLOFrancesca_05062025_.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>MODOLO</t>
+          <t>NATOLI</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
-[...11 lines deleted...]
-      </c>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>NATOLI</t>
+          <t>PANCIERA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>OLIOSI</t>
+          <t>PIOL DE VECCHI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>FAUSTO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2022-03-09 00:00:00</t>
+          <t>2026-07-11 00:00:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>770476_1.0.pdf</t>
+          <t>726877_1.1.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>PANCIERA</t>
+          <t>PIOTTO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>MARILISA</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>PIOTTO</t>
+          <t>PIZZATI</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>MARILISA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D42" t="inlineStr"/>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>CURRICULUM_VITAE_Pizzati_signed_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>PIZZATI</t>
+          <t>RAIMONDI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
-[...11 lines deleted...]
-      </c>
+          <t>ALFREDO MARIA</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>RAIMONDI</t>
+          <t>RICCIO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ALFREDO MARIA</t>
-[...2 lines deleted...]
-      <c r="D44" t="inlineStr"/>
+          <t>FEDERICA</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2026-06-17 00:00:00</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>CV_Riccio.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ROCCO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>PASQUALINA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2025-01-08 00:00:00</t>
+          <t>2026-05-16 00:00:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>RICCIO</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
-[...11 lines deleted...]
-      </c>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>ROCCO</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>PASQUALINA</t>
-[...4 lines deleted...]
-          <t>2026-05-16 00:00:00</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>SANTURELLI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>PIERPAOLO</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>SANDRI</t>
+          <t>SARTORIO</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>SANTIN</t>
+          <t>SCAINI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
-[...4 lines deleted...]
-          <t>2023-03-24 00:00:00</t>
+          <t>MARIATERESA</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>SANTURELLI</t>
+          <t>SERENI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>PIERPAOLO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>SCAINI</t>
+          <t>SERNAGIOTTO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>MARIATERESA</t>
-[...2 lines deleted...]
-      <c r="D52" t="inlineStr"/>
+          <t>CARLO</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>338508_1.0.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>SCARPATO</t>
+          <t>SGRO'</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
-[...4 lines deleted...]
-          <t>2023-07-16 00:00:00</t>
+          <t>CARMELO MAURIZIO</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>SERENI</t>
+          <t>SIGNOR</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>SGRO'</t>
+          <t>SUTTO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>CARMELO MAURIZIO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>SIGNOR</t>
+          <t>TEDESCO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>SALVATRICE</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>SUTTO</t>
+          <t>TONINI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>TEDESCO</t>
+          <t>TURCO</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>SALVATRICE</t>
-[...4 lines deleted...]
-          <t>2026-05-01 00:00:00</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>TONINI</t>
+          <t>VALZANI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>VANIN</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>MATTIA</t>
-[...4 lines deleted...]
-          <t>2024-05-20 00:00:00</t>
+          <t>JESSICA</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>TURCO</t>
+          <t>ZANARDO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>VALZANI</t>
+          <t>ZANCO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>VANIN</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
-    </row>
-[...60 lines deleted...]
-      <c r="D67" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>