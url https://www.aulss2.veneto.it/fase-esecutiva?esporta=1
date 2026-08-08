--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -511,3201 +511,4689 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6045</t>
+          <t>6137</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Affidamento diretto del "servizio di assicurazione per la responsabilità professionale dei dipendenti tecnici" per il periodo di 36 mesi dal 31/05/2026 al 31/05/2029.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2026. ID6137</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t>BB7C81F81C</t>
+          <t>VARI</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>19/05/2026 00:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>19/05/2032 00:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>29/04/2026 00:00</t>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
-[...3 lines deleted...]
-        <v>43969.95</v>
+          <t>31/07/2026</t>
+        </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>3250</t>
+          <t>ID 6107, 6108, 6109</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER L'AFFIDAMENTO DEL SERVIZIO DI RACCOLTA, TRASPORTO E CONFERIMENTO AD IMPIANTI DI SMALTIMENTO/RECUPERO DEI RIFIUTI SPECIALI PERICOLOSI E NON PERICOLOSI PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA DEL LOTTO N. 3. PROROGA DAL 31/3/2026 AL 30/9/2026.</t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
-      <c r="L3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>30/03/2026 00:00</t>
+          <t>17/06/2026 12:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>30/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>22/06/2026 17:00</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="R3" t="n">
-        <v>0</v>
+        <v>7401659.5</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ID 5805, 5806, 5807</t>
+          <t>5645</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI KIT PER CIRCOLAZIONE EXTRACORPOREA, 1^ PROCEDURA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA 06.06.2026. ID 5645</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>7397809.5</v>
+        <v>622209.8</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>5432</t>
+          <t>5761</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Fornitura di “n. 1 Sistema per la Diagnostica Citogenetica Molecolare con metodica Array-CGH” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. CIG 890734097E.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE PER LE AZIENDE SANITARIE DELLA REGIONE VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO. PROROGA AL 30.9.2026. ID 5761</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>19/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>0</v>
+        <v>1195976.2</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5732</t>
+          <t>5752</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2025. - NOTIFICA DELIBERAZIONE DEL DIRETTORE GENERALE DELL'AULSS 2 MARCA TREVIGIANA N. 2020/2025.</t>
+          <t>Gara regionale per la fornitura di aghi e siringhe, proroga fino al 30/09/2026. ID 5752</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>0</v>
+        <v>343075.25</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ID 5692, 5693 ,5694</t>
+          <t>3129, 4543 (rinnovo), 5423 (proroga)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>Gara regionale, la fornitura di sistemi per dialisi peritoneale domiciliare continua (CAPD), dialisi automatizzata (APD) e sacche. ID 3129</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>03/09/2031 00:00</t>
-[...4 lines deleted...]
-          <t>29/08/2025</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>3702135</v>
+        <v>4349580</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>5378</t>
+          <t>5862</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GESTIONE DI SOCIAL MEDIA MARKETING E DI SUPPORTO DELLE RELAZIONI CON LA STAMPA PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER GLI ANNI 2025 - 2026 ID:5378</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017), 2^ TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – PROROGA FINO AL 30.06.2026. ID 5862</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>30/06/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>54800</v>
+        <v>60472.48</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>5490</t>
+          <t>5843</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Fornitura a noleggio di n. 1 apparecchio per diagnostica retinica avanzata (Angiografia ed OCT) Heidelberg da destinare alla U.O.C. Oculistica del P.O. di Conegliano. ID 5490</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E PER ORAS S.P.A. - 2^EDIZIONE. PROROGA AL 31.3.2026.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
-      <c r="L9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>23/06/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>78600</v>
+        <v>73677</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>ID 5083</t>
+          <t>5672</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE ED ASSISTENZA FULL-RISK, CON ATTIVITÀ ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI GAMBRO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. RINNOVO PER IL PERIODO DI 6 MESI</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017), 2^ TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – PROROGA FINO AL 31.12.2025. ID 5672</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>04/06/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>04/06/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>35175</v>
+        <v>45354.36</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ID 5593, 5594, 5595</t>
+          <t>5712</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
+          <t>ADESIONE ALLE CONVENZIONI STIPULATIE TRA AZIENDA ZERO E LE DITTE AGGIUDICATARIE DELL'APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA AL 31.12.2025. ID 5712</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>28/05/2031 00:00</t>
-[...4 lines deleted...]
-          <t>15/05/2025</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>7273218</v>
+        <v>55784.97</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>5286</t>
+          <t>ID 5394</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rinnovo per la fornitura di “Reagenti per la diagnostica rapida delle fusioni nelle L.A. (leucemie acute) dell’adulto” per la U.O.C. Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. </t>
+          <t>PROCEDURA REGIONALE PER LA FORNITURA DI SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA AL 31/12/2025</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>23/05/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="R12" t="n">
         <v>0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>4883</t>
+          <t>5859</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Servizio "Operativa di Comunità", concernente i servizi socio-educativi riferiti a minori, genitori, famiglie, adulti-educatori, insegnanti, allenatori sportivi, volontari, comprensivo del servizio "Operativa Plus", per il Distretto di Pieve di Soligo dell'Azienda ULSS 2 Marca  Trevigiana. Rinnovo del servizio per il periodo di 24 mesi. ID 4883</t>
+          <t>ADESIONE ALLE CONVENZIONI STIPULATIE TRA AZIENDA ZERO E LE DITTE AGGIUDICATARIE DELL'APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA AL 31.12.2026. ID 5859</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>22/05/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R13" t="n">
-        <v>592220.3</v>
+        <v>94481</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>5534</t>
+          <t>5804</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Gara regionale fornitura integrativa vaccino antimeningococco B multicomponente - proroga al 25/08/2025 - ID5534</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PROCEDURA NEGOZIATA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO, SUDDIVISA IN 2 LOTTI FUNZIONALI. PROROGA FINO AL 31.5.2026. ID 5804</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>22/04/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R14" t="n">
-        <v>342069</v>
+        <v>112429.49</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>5466</t>
+          <t>5816</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Gara regionale fornitura sistemi diagnostici in fabbisogno ai dipartimenti interaziendali di medicina trasfusionale (DIMT) della Regione del Veneto – lotti 1, 2 e 4. Proroga fino al 31/08/2025 - ID 5466</t>
+          <t>PROCEDURA REGIONALE PER LA FORNITURA DI RETI CHIRURGICHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL'APSS DI TRENTO, 2^ EDIZIONE. PROROGA AL 31.10.2026. ID 5816</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>22/04/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R15" t="n">
-        <v>519329.5</v>
+        <v>108316.39</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>5229</t>
+          <t>5803</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Gara regionale - Proroga al 31.08.2025 per fornitura farmaci esteri di cui alla DDG di Azienda Zero n. 624 del 16.10.2023 - ID 5229</t>
+          <t>GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MEZZI DI OSTEOSINTESI, PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA FINO AL 31.12.2025. ID 5803</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>04/04/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R16" t="n">
-        <v>70911.55</v>
+        <v>145352.73</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3360</t>
+          <t>5690</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Adesione alla convenzione stipulata tra Azienda Zero e la ditta aggiudicataria per il servizio di elisoccorso per le Aziende Sanitarie della Regione del Veneto - lotto n. 1 - base operativa HEMS di Treviso per il periodo di 6 anni. DDG n. 1246 del 28/06/2021. Determinazioni conseguenti. (id 3360)</t>
+          <t>FORNITURA DI DISPOSITIVI PER INFUSIONE - ACCESSI VASCOLARI, 1^ PROCEDURA, DI CUI ALLA DDG AZIENDA ZERO N. 249/2019 E LOTTI 14 E 16 DELLA GARA AZIENDALE DI CUI ALLA DDG 2445/2019. PROROGA FINO AL 31.12.2025. ID 5690</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>25/02/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R17" t="n">
-        <v>730800</v>
+        <v>35332.9</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5374</t>
+          <t>5789</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>SERVIZIO DI PORTINERIA PRESSO L’EDIFICIO N. 29 DELLA NUOVA CITTADELLA SANITARIA DEL PRESIDIO OSPEDALIERO DI TREVISO E PRESSO IL VARCO DELL’OBITORIO (VARCO B) DEL PRESIDIO OSPEDALIERO DI CONEGLIANO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+          <t>Gara regionale per la fornitura di protesi ginocchio, proroga fino al 31/12/2025. ID 5789</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
-          <t>27/01/2025 13:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>27/01/2031 13:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>06/02/2025 12:30</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R18" t="n">
-        <v>64200</v>
+        <v>204002.3</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5320</t>
+          <t>5727</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Servizio di gestione di centri prelievi, organizzazione e gestione di attività di assistenza infermieristica nel territorio e presso i presidi ospedalieri dell'Azienda Ulss n. 2 Marca trevigiana. Determinazioni conseguenti e prosecuzione del servizio. (id 5320)</t>
+          <t>Gara regionale per la fornitura di protesi d'anca e cementi, proroga fino al 31/08/2026. ID 5727</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>23/01/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R19" t="n">
-        <v>1535067</v>
+        <v>2277199.2</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5359</t>
+          <t>5713</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura principio attivo sevoflurano e sistemi erogazione (vaporizzatori) per Aziende Regione Veneto. Proroga. ID 5359</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. PROROGA AL 31.8.2026. ID 5713</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>20/01/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R20" t="n">
-        <v>16830</v>
+        <v>1954054.2</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>5364</t>
+          <t>5471</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura formule per nutrizione enterale, supplementi nutrizionali orali, integratori alimentari di micro organismi probiotici per Aziende Regione Veneto, ORAS Motta di Livenza, APSS Trento e ASDAA Bolzano - 2^ edizione. Proroga. ID5364.</t>
+          <t>Adesione alle convenzioni relative alla fornitura regionale di “Materiali per ortopedia ”, aggiudicata dalla U.O. Acquisti centralizzati SSR con Decreto n. 188 del 09/11/2017”. ID 5471</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>20/01/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R21" t="n">
-        <v>212925.8</v>
+        <v>44131</v>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5309</t>
+          <t>5599</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Adesione gara regionale fornitura vaccini in esclusiva rotavirus e pneumococco. Proroga. ID 5309</t>
+          <t>GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MEZZI DI OSTEOSINTESI, PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. PROROGA FINO AL 31.10.2025. ID 5599</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>20/01/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R22" t="n">
-        <v>89668</v>
+        <v>1092552.2</v>
       </c>
       <c r="S22" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5270</t>
+          <t>5617</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Proroga per fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica di ossigeno, apparecchiature e relativi servizi di assistenza, lotto unico, per AULSS 2 Distretto Treviso, nelle more procedura regionale - ID 5270</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI MEZZI DI SINTESI PER CHIRURGIA VERTEBRALE. PROROGA FINO AL 30.4.2026. ID 5617</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="R23" t="n">
-        <v>800307.7</v>
+        <v>934697.0600000001</v>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5264</t>
+          <t>5663</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Proroga servizio nutrizione enterale domiciliare (ned) per Aulss 2 Distretto Treviso e fornitura prodotti enterali e set per nutripompe per i presidi ospedalieri Treviso e Oderzo e case di riposo e rsa nelle more della nuova gara aziendale. ID 5264</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PROROGA FINO AL 30.11.2025. ID 5663</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
       <c r="R24" t="n">
-        <v>669095.8</v>
+        <v>108804.9</v>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>5269</t>
+          <t>6045</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Proroga fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica (irc) di ossigeno, apparecchiature e relativi servizi di assistenza nelle more della nuova gara regionale - ID 5269</t>
+          <t>Affidamento diretto del "servizio di assicurazione per la responsabilità professionale dei dipendenti tecnici" per il periodo di 36 mesi dal 31/05/2026 al 31/05/2029.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr"/>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>217406484</t>
+        </is>
+      </c>
       <c r="K25" t="inlineStr"/>
-      <c r="L25" t="inlineStr"/>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>BB7C81F81C</t>
+        </is>
+      </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>19/05/2026 00:00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>19/05/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>29/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
         </is>
       </c>
       <c r="R25" t="n">
-        <v>2282016.5</v>
+        <v>43969.95</v>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5395</t>
+          <t>3250</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Proroga gara regionale per la fornitura di dispositivi per endoscopia digestiva, respiratoria e bilio-pancreatica in fabbisogno alle Aziende Sanitarie della Regione del Veneto, ID 5395</t>
+          <t>GARA REGIONALE PER L'AFFIDAMENTO DEL SERVIZIO DI RACCOLTA, TRASPORTO E CONFERIMENTO AD IMPIANTI DI SMALTIMENTO/RECUPERO DEI RIFIUTI SPECIALI PERICOLOSI E NON PERICOLOSI PER L'AZIENDA ULSS N. 2 MARCA TREVIGIANA DEL LOTTO N. 3. PROROGA DAL 31/3/2026 AL 30/9/2026.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
-      <c r="L26" t="inlineStr"/>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>9860044DB3</t>
+        </is>
+      </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>30/03/2026 00:00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>30/03/2032 00:00</t>
         </is>
       </c>
       <c r="R26" t="n">
-        <v>744074.2</v>
+        <v>0</v>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>5396</t>
+          <t>ID 5805, 5806, 5807</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Gara regionale, la fornitura di protesi vascolari ed endovascolari, proroga fino al 30/06/2025. ID 5396</t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>30/06/2025 00:00</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R27" t="n">
-        <v>1456556.5</v>
+        <v>7397809.5</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5422</t>
+          <t>5432</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Gara regionale, per la fornitura di medicazioni speciali proroga fino al 30/06/2025. ID 5422</t>
+          <t>Fornitura di “n. 1 Sistema per la Diagnostica Citogenetica Molecolare con metodica Array-CGH” per la U.O.C. di Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana. Rinnovo per il periodo di 24 mesi. CIG 890734097E.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>30/06/2025 00:00</t>
+          <t>19/12/2031 00:00</t>
         </is>
       </c>
       <c r="R28" t="n">
-        <v>349679.62</v>
+        <v>0</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5293</t>
+          <t>5732</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Adesione gara regionale farmaci in concorrenza appalti specifici dal VII al IX, farmaci esclusivi  per centri autorizzati dal I al XIV, farmaci in concorrenza dal I aI VI appalto. Proroga - ID 5293</t>
+          <t>ADESIONE ALLA GARA REGIONALE PER LA FORNITURA DI “FARMACI EMODERIVATI” IN ACCORDO QUADRO, DISPOSTA CON DELIBERAZIONE DI AZIENDA ZERO N. 26 DEL 22/01/2024. PROROGA FINO AL 31/12/2025. - NOTIFICA DELIBERAZIONE DEL DIRETTORE GENERALE DELL'AULSS 2 MARCA TREVIGIANA N. 2020/2025.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>27/12/2030 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="R29" t="n">
-        <v>72605752</v>
+        <v>0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5283</t>
+          <t>ID 5692, 5693 ,5694</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Proroga fornitura service sistemi automatici per esecuzione reazioni immunoistochimiche ed istochimiche per UOC anatomia ed istologia patologica Distretto Treviso nelle more della nuova gara aziendale – ID 5283</t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>03/09/2025 00:00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>27/12/2030 00:00</t>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="R30" t="n">
-        <v>369504</v>
+        <v>3702135</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ID 5294</t>
+          <t>5378</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Proroga fornitura farmaci di cui agli appalti specifici nn. I, II, III, IV, V, VI per le Aziende Sanitarie della Regione del Veneto. ID5294</t>
+          <t>SERVIZIO DI GESTIONE DI SOCIAL MEDIA MARKETING E DI SUPPORTO DELLE RELAZIONI CON LA STAMPA PER L’AZIENDA ULSS 2 MARCA TREVIGIANA, PER GLI ANNI 2025 - 2026 ID:5378</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr"/>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>196095517</t>
+        </is>
+      </c>
       <c r="K31" t="inlineStr"/>
-      <c r="L31" t="inlineStr"/>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>B7581B6837</t>
+        </is>
+      </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>02/12/2030 00:00</t>
+          <t>30/06/2031 00:00</t>
         </is>
       </c>
       <c r="R31" t="n">
-        <v>3916533.8</v>
+        <v>54800</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ID 5203</t>
+          <t>5490</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Fornitura di n. 5 Elettrobisturi di fascia media da destinare al blocco operatorio Ed. 4 del P.O. di Treviso (ID 5203)</t>
+          <t>Fornitura a noleggio di n. 1 apparecchio per diagnostica retinica avanzata (Angiografia ed OCT) Heidelberg da destinare alla U.O.C. Oculistica del P.O. di Conegliano. ID 5490</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr">
         <is>
-          <t>B50633A57C</t>
+          <t>B70EAEAF1B</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>25/11/2030 00:00</t>
-[...9 lines deleted...]
-          <t>17/01/2025</t>
+          <t>23/06/2031 00:00</t>
         </is>
       </c>
       <c r="R32" t="n">
-        <v>39900</v>
+        <v>78600</v>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5206</t>
+          <t>ID 5083</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Fornitura di n. 2 piattaforme per la gestione delle vie aeree Glidescope da destinare alle UU.OO. di Anestesia e Rianimazione dell’Azienda ULSS n. 2 Marca trevigiana – Distretto di Treviso (ID 5206)</t>
+          <t>SERVIZIO DI MANUTENZIONE ED ASSISTENZA FULL-RISK, CON ATTIVITÀ ON SITE, SU SISTEMI PER TRATTAMENTO ACQUA DIALISI GAMBRO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. RINNOVO PER IL PERIODO DI 6 MESI</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr"/>
-      <c r="L33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>04/06/2025 00:00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>25/11/2030 00:00</t>
-[...9 lines deleted...]
-          <t>17/01/2025</t>
+          <t>04/06/2031 00:00</t>
         </is>
       </c>
       <c r="R33" t="n">
-        <v>45940</v>
+        <v>35175</v>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>5177</t>
+          <t>ID 5593, 5594, 5595</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Servizio di “Recupero e cattura di cani, gatti ed altri animali domestici” nel territorio di competenza della Azienda Ulss n.2 Marca Trevigiana. ID 5177</t>
+          <t>SERVIZIO DI ACCETTAZIONE, PRENOTAZIONI DI ATTIVITÀ SANITARIA E DI SUPPORTO ALL'UTENZA - DISTRETTO DI TREVISO E SERVIZIO DI GESTIONE AMMINISTRATIVA INTEGRATA DELLE ATTIVITÀ DI FRONT END PRESSO I DISTRETTI DI ASOLO E PIEVE DI SOLIGO DELL'AZIENDA ULSS N. 2 MARCA TREVIGIANA. DETERMINAZIONI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
-          <t>23/09/2024 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>23/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>26/07/2024 00:00</t>
+          <t>28/05/2031 00:00</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>15/05/2025</t>
         </is>
       </c>
       <c r="R34" t="n">
-        <v>122000</v>
+        <v>7273218</v>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5154</t>
+          <t>5286</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+          <t xml:space="preserve">Rinnovo per la fornitura di “Reagenti per la diagnostica rapida delle fusioni nelle L.A. (leucemie acute) dell’adulto” per la U.O.C. Anatomia e Istologia Patologica dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 24 mesi. </t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>02/09/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/08/2024</t>
+          <t>23/05/2031 00:00</t>
         </is>
       </c>
       <c r="R35" t="n">
-        <v>123300</v>
+        <v>0</v>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
+          <t>4883</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Servizio "Operativa di Comunità", concernente i servizi socio-educativi riferiti a minori, genitori, famiglie, adulti-educatori, insegnanti, allenatori sportivi, volontari, comprensivo del servizio "Operativa Plus", per il Distretto di Pieve di Soligo dell'Azienda ULSS 2 Marca  Trevigiana. Rinnovo del servizio per il periodo di 24 mesi. ID 4883</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="inlineStr"/>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>22/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>22/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R36" t="n">
+        <v>592220.3</v>
+      </c>
+      <c r="S36" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T36" t="inlineStr"/>
+      <c r="U36" t="inlineStr"/>
+      <c r="V36" t="inlineStr"/>
+      <c r="W36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>0</v>
+      </c>
+      <c r="B37" t="n">
+        <v>0</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>5466</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Gara regionale fornitura sistemi diagnostici in fabbisogno ai dipartimenti interaziendali di medicina trasfusionale (DIMT) della Regione del Veneto – lotti 1, 2 e 4. Proroga fino al 31/08/2025 - ID 5466</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="inlineStr"/>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>22/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>22/04/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R37" t="n">
+        <v>519329.5</v>
+      </c>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T37" t="inlineStr"/>
+      <c r="U37" t="inlineStr"/>
+      <c r="V37" t="inlineStr"/>
+      <c r="W37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>0</v>
+      </c>
+      <c r="B38" t="n">
+        <v>0</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>5534</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Gara regionale fornitura integrativa vaccino antimeningococco B multicomponente - proroga al 25/08/2025 - ID5534</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr"/>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="inlineStr"/>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>22/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>22/04/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R38" t="n">
+        <v>342069</v>
+      </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T38" t="inlineStr"/>
+      <c r="U38" t="inlineStr"/>
+      <c r="V38" t="inlineStr"/>
+      <c r="W38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>0</v>
+      </c>
+      <c r="B39" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>5229</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Gara regionale - Proroga al 31.08.2025 per fornitura farmaci esteri di cui alla DDG di Azienda Zero n. 624 del 16.10.2023 - ID 5229</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr"/>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="inlineStr"/>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>04/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>04/04/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R39" t="n">
+        <v>70911.55</v>
+      </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T39" t="inlineStr"/>
+      <c r="U39" t="inlineStr"/>
+      <c r="V39" t="inlineStr"/>
+      <c r="W39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>0</v>
+      </c>
+      <c r="B40" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>3360</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Adesione alla convenzione stipulata tra Azienda Zero e la ditta aggiudicataria per il servizio di elisoccorso per le Aziende Sanitarie della Regione del Veneto - lotto n. 1 - base operativa HEMS di Treviso per il periodo di 6 anni. DDG n. 1246 del 28/06/2021. Determinazioni conseguenti. (id 3360)</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="inlineStr"/>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>25/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>25/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R40" t="n">
+        <v>730800</v>
+      </c>
+      <c r="S40" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T40" t="inlineStr"/>
+      <c r="U40" t="inlineStr"/>
+      <c r="V40" t="inlineStr"/>
+      <c r="W40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>0</v>
+      </c>
+      <c r="B41" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>5374</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI PORTINERIA PRESSO L’EDIFICIO N. 29 DELLA NUOVA CITTADELLA SANITARIA DEL PRESIDIO OSPEDALIERO DI TREVISO E PRESSO IL VARCO DELL’OBITORIO (VARCO B) DEL PRESIDIO OSPEDALIERO DI CONEGLIANO DELL’AZIENDA ULSS 2 MARCA TREVIGIANA.</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>195751357</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="inlineStr"/>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>27/01/2025 13:00</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>27/01/2031 13:00</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>06/02/2025 12:30</t>
+        </is>
+      </c>
+      <c r="R41" t="n">
+        <v>64200</v>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T41" t="inlineStr"/>
+      <c r="U41" t="inlineStr"/>
+      <c r="V41" t="inlineStr"/>
+      <c r="W41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>0</v>
+      </c>
+      <c r="B42" t="n">
+        <v>0</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>5320</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Servizio di gestione di centri prelievi, organizzazione e gestione di attività di assistenza infermieristica nel territorio e presso i presidi ospedalieri dell'Azienda Ulss n. 2 Marca trevigiana. Determinazioni conseguenti e prosecuzione del servizio. (id 5320)</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="inlineStr"/>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>23/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>23/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R42" t="n">
+        <v>1535067</v>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T42" t="inlineStr"/>
+      <c r="U42" t="inlineStr"/>
+      <c r="V42" t="inlineStr"/>
+      <c r="W42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>0</v>
+      </c>
+      <c r="B43" t="n">
+        <v>0</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>5309</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Adesione gara regionale fornitura vaccini in esclusiva rotavirus e pneumococco. Proroga. ID 5309</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="inlineStr"/>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>20/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R43" t="n">
+        <v>89668</v>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T43" t="inlineStr"/>
+      <c r="U43" t="inlineStr"/>
+      <c r="V43" t="inlineStr"/>
+      <c r="W43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>0</v>
+      </c>
+      <c r="B44" t="n">
+        <v>0</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>5359</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Adesione gara regionale fornitura principio attivo sevoflurano e sistemi erogazione (vaporizzatori) per Aziende Regione Veneto. Proroga. ID 5359</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="inlineStr"/>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>20/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R44" t="n">
+        <v>16830</v>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
+      <c r="V44" t="inlineStr"/>
+      <c r="W44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>0</v>
+      </c>
+      <c r="B45" t="n">
+        <v>0</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>5364</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Adesione gara regionale fornitura formule per nutrizione enterale, supplementi nutrizionali orali, integratori alimentari di micro organismi probiotici per Aziende Regione Veneto, ORAS Motta di Livenza, APSS Trento e ASDAA Bolzano - 2^ edizione. Proroga. ID5364.</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="inlineStr"/>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>20/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R45" t="n">
+        <v>212925.8</v>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
+      <c r="V45" t="inlineStr"/>
+      <c r="W45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>0</v>
+      </c>
+      <c r="B46" t="n">
+        <v>0</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>5270</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Proroga per fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica di ossigeno, apparecchiature e relativi servizi di assistenza, lotto unico, per AULSS 2 Distretto Treviso, nelle more procedura regionale - ID 5270</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="inlineStr"/>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>07/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>07/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R46" t="n">
+        <v>800307.7</v>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T46" t="inlineStr"/>
+      <c r="U46" t="inlineStr"/>
+      <c r="V46" t="inlineStr"/>
+      <c r="W46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>0</v>
+      </c>
+      <c r="B47" t="n">
+        <v>0</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>5269</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Proroga fornitura domiciliare a pazienti affetti da insufficienza respiratoria cronica (irc) di ossigeno, apparecchiature e relativi servizi di assistenza nelle more della nuova gara regionale - ID 5269</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="inlineStr"/>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>07/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>07/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R47" t="n">
+        <v>2282016.5</v>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T47" t="inlineStr"/>
+      <c r="U47" t="inlineStr"/>
+      <c r="V47" t="inlineStr"/>
+      <c r="W47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>0</v>
+      </c>
+      <c r="B48" t="n">
+        <v>0</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>5264</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Proroga servizio nutrizione enterale domiciliare (ned) per Aulss 2 Distretto Treviso e fornitura prodotti enterali e set per nutripompe per i presidi ospedalieri Treviso e Oderzo e case di riposo e rsa nelle more della nuova gara aziendale. ID 5264</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="inlineStr"/>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>07/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>07/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="R48" t="n">
+        <v>669095.8</v>
+      </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T48" t="inlineStr"/>
+      <c r="U48" t="inlineStr"/>
+      <c r="V48" t="inlineStr"/>
+      <c r="W48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>0</v>
+      </c>
+      <c r="B49" t="n">
+        <v>0</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>5422</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Gara regionale, per la fornitura di medicazioni speciali proroga fino al 30/06/2025. ID 5422</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="inlineStr"/>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>01/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>30/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="R49" t="n">
+        <v>349679.62</v>
+      </c>
+      <c r="S49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T49" t="inlineStr"/>
+      <c r="U49" t="inlineStr"/>
+      <c r="V49" t="inlineStr"/>
+      <c r="W49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>0</v>
+      </c>
+      <c r="B50" t="n">
+        <v>0</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>5395</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Proroga gara regionale per la fornitura di dispositivi per endoscopia digestiva, respiratoria e bilio-pancreatica in fabbisogno alle Aziende Sanitarie della Regione del Veneto, ID 5395</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr"/>
+      <c r="L50" t="inlineStr"/>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>01/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="R50" t="n">
+        <v>744074.2</v>
+      </c>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T50" t="inlineStr"/>
+      <c r="U50" t="inlineStr"/>
+      <c r="V50" t="inlineStr"/>
+      <c r="W50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>0</v>
+      </c>
+      <c r="B51" t="n">
+        <v>0</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>5396</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Gara regionale, la fornitura di protesi vascolari ed endovascolari, proroga fino al 30/06/2025. ID 5396</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="inlineStr"/>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>01/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>30/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="R51" t="n">
+        <v>1456556.5</v>
+      </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr"/>
+      <c r="U51" t="inlineStr"/>
+      <c r="V51" t="inlineStr"/>
+      <c r="W51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>0</v>
+      </c>
+      <c r="B52" t="n">
+        <v>0</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>5283</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Proroga fornitura service sistemi automatici per esecuzione reazioni immunoistochimiche ed istochimiche per UOC anatomia ed istologia patologica Distretto Treviso nelle more della nuova gara aziendale – ID 5283</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="inlineStr"/>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>27/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>27/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R52" t="n">
+        <v>369504</v>
+      </c>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T52" t="inlineStr"/>
+      <c r="U52" t="inlineStr"/>
+      <c r="V52" t="inlineStr"/>
+      <c r="W52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>0</v>
+      </c>
+      <c r="B53" t="n">
+        <v>0</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>5293</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Adesione gara regionale farmaci in concorrenza appalti specifici dal VII al IX, farmaci esclusivi  per centri autorizzati dal I al XIV, farmaci in concorrenza dal I aI VI appalto. Proroga - ID 5293</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="inlineStr"/>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>27/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>27/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R53" t="n">
+        <v>72605752</v>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T53" t="inlineStr"/>
+      <c r="U53" t="inlineStr"/>
+      <c r="V53" t="inlineStr"/>
+      <c r="W53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>0</v>
+      </c>
+      <c r="B54" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>ID 5294</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Proroga fornitura farmaci di cui agli appalti specifici nn. I, II, III, IV, V, VI per le Aziende Sanitarie della Regione del Veneto. ID5294</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr"/>
+      <c r="L54" t="inlineStr"/>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>02/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>02/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="R54" t="n">
+        <v>3916533.8</v>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T54" t="inlineStr"/>
+      <c r="U54" t="inlineStr"/>
+      <c r="V54" t="inlineStr"/>
+      <c r="W54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>0</v>
+      </c>
+      <c r="B55" t="n">
+        <v>0</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>ID 5203</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Fornitura di n. 5 Elettrobisturi di fascia media da destinare al blocco operatorio Ed. 4 del P.O. di Treviso (ID 5203)</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>RDO 4686074</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>B50633A57C</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>25/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>25/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>09/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="R55" t="n">
+        <v>39900</v>
+      </c>
+      <c r="S55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T55" t="inlineStr"/>
+      <c r="U55" t="inlineStr"/>
+      <c r="V55" t="inlineStr"/>
+      <c r="W55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>0</v>
+      </c>
+      <c r="B56" t="n">
+        <v>0</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>5206</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Fornitura di n. 2 piattaforme per la gestione delle vie aeree Glidescope da destinare alle UU.OO. di Anestesia e Rianimazione dell’Azienda ULSS n. 2 Marca trevigiana – Distretto di Treviso (ID 5206)</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Forniture</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr"/>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>4687446 MEPA</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr"/>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>B505B2279D</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>25/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>25/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>09/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="R56" t="n">
+        <v>45940</v>
+      </c>
+      <c r="S56" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T56" t="inlineStr"/>
+      <c r="U56" t="inlineStr"/>
+      <c r="V56" t="inlineStr"/>
+      <c r="W56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>0</v>
+      </c>
+      <c r="B57" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>5177</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Servizio di “Recupero e cattura di cani, gatti ed altri animali domestici” nel territorio di competenza della Azienda Ulss n.2 Marca Trevigiana. ID 5177</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr"/>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>186583813</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="inlineStr"/>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>23/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>23/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>26/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="R57" t="n">
+        <v>122000</v>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T57" t="inlineStr"/>
+      <c r="U57" t="inlineStr"/>
+      <c r="V57" t="inlineStr"/>
+      <c r="W57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>0</v>
+      </c>
+      <c r="B58" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>5154</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Appalto del servizio di trasporto di strumentario chirurgico, di dispositivi medici e di altri beni sanitari, per il Distretto di Pieve di Soligo dell’Azienda ULSS n. 2 Marca trevigiana per il periodo di 7 (sette) mesi dal 01/09/2024 al 31/03/2025. (ID 5154)</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr"/>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>186983365</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="inlineStr"/>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>02/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>02/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="R58" t="n">
+        <v>123300</v>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T58" t="inlineStr"/>
+      <c r="U58" t="inlineStr"/>
+      <c r="V58" t="inlineStr"/>
+      <c r="W58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>0</v>
+      </c>
+      <c r="B59" t="n">
+        <v>0</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
           <t>TEC_AZ_082</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>ACCORDI QUADRO, SUDDIVISI IN 4 LOTTI, DELLA DURATA DI 36 MESI PER L’ESECUZIONE DEI LAVORI DI MANUTENZIONE STRAORDINARIA E DI ADEGUAMENTO NORMATIVO DELLE OPERE EDILI DEGLI IMMOBILI DELL’AZIENDA ULSS 2 MARCA TREVIGIANA</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Affidamento di quatto accordi quadro relativi ai lavori di manutenzione straordinaria ed adeguamento normativo degli edifici ognuno dell'importo di euro 1.350.000,,0 di cui euro 70.000.00 di oneri per la sicurezza così identificati:&lt;/p&gt;
 &lt;p&gt;Lotto 1  Presidio Ospedaliero di Treviso &lt;/p&gt;
 &lt;p&gt;Lotto 2 - Presidio Ospedaliero di Oderzo e sedi del territorio del Distretto Treviso&lt;/p&gt;
 &lt;p&gt;Lotto 3 - Distretto Pieve di Soligo&lt;/p&gt;
 &lt;p&gt;Lotto 4 - Distretto Asolo&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Ciascun concorrente può presentare offerta solo per un lotto. &lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;strong&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:9.0pt"&gt;Al fine di garantire il più ampio accesso alla procedura di gara e l’affidabilità nell’esecuzione dell’appalto, ciascun operatore economico, può partecipare presentando l’offerta per un solo lotto, qualificandosi unicamente per il lotto prescelto.&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="I36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
         <is>
           <t>186290288</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M36" t="inlineStr">
+      <c r="K59" t="inlineStr"/>
+      <c r="L59" t="inlineStr"/>
+      <c r="M59" t="inlineStr">
         <is>
           <t>09/07/2024 10:00</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>09/07/2029 10:00</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
+      <c r="O59" t="inlineStr">
         <is>
           <t>12/08/2024 18:00</t>
         </is>
       </c>
-      <c r="R36" t="n">
+      <c r="R59" t="n">
         <v>5400000</v>
       </c>
-      <c r="S36" t="inlineStr">
+      <c r="S59" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T36" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C37" t="inlineStr">
+      <c r="T59" t="inlineStr"/>
+      <c r="U59" t="inlineStr"/>
+      <c r="V59" t="inlineStr"/>
+      <c r="W59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>0</v>
+      </c>
+      <c r="B60" t="n">
+        <v>0</v>
+      </c>
+      <c r="C60" t="inlineStr">
         <is>
           <t>4887 E 5392 (proroga tecnica)</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>Gara regionale per la fornitura di guanti e disinfettanti. Proroga al 30.6.2025.ID 4887</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M37" t="inlineStr">
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr"/>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="inlineStr"/>
+      <c r="M60" t="inlineStr">
         <is>
           <t>01/07/2024 00:00</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>01/07/2030 00:00</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O60" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
-      <c r="R37" t="n">
+      <c r="R60" t="n">
         <v>82981.69</v>
       </c>
-      <c r="S37" t="inlineStr">
+      <c r="S60" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T37" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C38" t="inlineStr">
+      <c r="T60" t="inlineStr"/>
+      <c r="U60" t="inlineStr"/>
+      <c r="V60" t="inlineStr"/>
+      <c r="W60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>0</v>
+      </c>
+      <c r="B61" t="n">
+        <v>0</v>
+      </c>
+      <c r="C61" t="inlineStr">
         <is>
           <t>ID 4690</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>SERVIZIO DI MEDIAZIONE LINGUISTICO-CULTURALE PER L'AZIENDA ULSS 2 MARCA TREVIGIANA, PER IL PERIODO DI 18 MESI.</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J38" t="inlineStr">
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr"/>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
         <is>
           <t>182567960</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M38" t="inlineStr">
+      <c r="K61" t="inlineStr"/>
+      <c r="L61" t="inlineStr"/>
+      <c r="M61" t="inlineStr">
         <is>
           <t>09/05/2024 19:03</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N61" t="inlineStr">
         <is>
           <t>09/05/2030 19:03</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O61" t="inlineStr">
         <is>
           <t>28/05/2024 18:00</t>
         </is>
       </c>
-      <c r="R38" t="n">
+      <c r="R61" t="n">
         <v>188100</v>
       </c>
-      <c r="S38" t="inlineStr">
+      <c r="S61" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T38" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="T61" t="inlineStr"/>
+      <c r="U61" t="inlineStr"/>
+      <c r="V61" t="inlineStr"/>
+      <c r="W61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>0</v>
+      </c>
+      <c r="B62" t="n">
+        <v>0</v>
+      </c>
+      <c r="C62" t="inlineStr">
         <is>
           <t>ID  3346</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M39" t="inlineStr">
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="inlineStr"/>
+      <c r="L62" t="inlineStr"/>
+      <c r="M62" t="inlineStr">
         <is>
           <t>07/03/2023 00:00</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N62" t="inlineStr">
         <is>
           <t>07/03/2029 00:00</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
+      <c r="O62" t="inlineStr">
         <is>
           <t>17/05/2023 23:59</t>
         </is>
       </c>
-      <c r="R39" t="n">
-[...2 lines deleted...]
-      <c r="S39" t="inlineStr">
+      <c r="R62" t="n">
+        <v>0</v>
+      </c>
+      <c r="S62" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T39" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C40" t="inlineStr">
+      <c r="T62" t="inlineStr"/>
+      <c r="U62" t="inlineStr"/>
+      <c r="V62" t="inlineStr"/>
+      <c r="W62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>0</v>
+      </c>
+      <c r="B63" t="n">
+        <v>0</v>
+      </c>
+      <c r="C63" t="inlineStr">
         <is>
           <t>3189 E 5394 (proroga tecnica)</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di “sostanze viscoelastiche per chirurgia oculistica”, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 653 del 27/09/2021. ID 3189</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M40" t="inlineStr">
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr"/>
+      <c r="L63" t="inlineStr"/>
+      <c r="M63" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N63" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
-      <c r="O40" t="inlineStr">
+      <c r="O63" t="inlineStr">
         <is>
           <t>03/01/2025 00:00</t>
         </is>
       </c>
-      <c r="R40" t="n">
+      <c r="R63" t="n">
         <v>186319.1</v>
       </c>
-      <c r="S40" t="inlineStr">
+      <c r="S63" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="T40" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="T63" t="inlineStr"/>
+      <c r="U63" t="inlineStr"/>
+      <c r="V63" t="inlineStr"/>
+      <c r="W63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>0</v>
+      </c>
+      <c r="B64" t="n">
+        <v>0</v>
+      </c>
+      <c r="C64" t="inlineStr">
         <is>
           <t>3207 E 5278 (proroga tecnica)</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>Adesione alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di reti chirurgiche, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 594 del 01.09.2021, dal 01.04.2022 fino al 19.12.2024, ID 3207</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M41" t="inlineStr">
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr"/>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr"/>
+      <c r="L64" t="inlineStr"/>
+      <c r="M64" t="inlineStr">
         <is>
           <t>01/04/2022 00:00</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>01/04/2028 00:00</t>
         </is>
       </c>
-      <c r="O41" t="inlineStr">
+      <c r="O64" t="inlineStr">
         <is>
           <t>19/12/2024 00:00</t>
         </is>
       </c>
-      <c r="R41" t="n">
-[...2 lines deleted...]
-      <c r="S41" t="inlineStr">
+      <c r="R64" t="n">
+        <v>0</v>
+      </c>
+      <c r="S64" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T41" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C42" t="inlineStr">
+      <c r="T64" t="inlineStr"/>
+      <c r="U64" t="inlineStr"/>
+      <c r="V64" t="inlineStr"/>
+      <c r="W64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>0</v>
+      </c>
+      <c r="B65" t="n">
+        <v>0</v>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>3239 E 5391 (proroga tecnica)</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>Aderire alle convenzioni stipulate tra Azienda Zero e le ditte aggiudicatarie per la fornitura di elettrodi per monitoraggio, di cui alla Deliberazione del Direttore Generale di Azienda Zero n. 713 del 19.10.2021. ID 3239</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M42" t="inlineStr">
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr"/>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="inlineStr"/>
+      <c r="L65" t="inlineStr"/>
+      <c r="M65" t="inlineStr">
         <is>
           <t>01/04/2022 00:00</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>01/04/2028 00:00</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>19/12/2024 00:00</t>
         </is>
       </c>
-      <c r="R42" t="n">
-[...2 lines deleted...]
-      <c r="S42" t="inlineStr">
+      <c r="R65" t="n">
+        <v>0</v>
+      </c>
+      <c r="S65" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
-      <c r="T42" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C43" t="inlineStr">
+      <c r="T65" t="inlineStr"/>
+      <c r="U65" t="inlineStr"/>
+      <c r="V65" t="inlineStr"/>
+      <c r="W65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>0</v>
+      </c>
+      <c r="B66" t="n">
+        <v>0</v>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>3652</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>Servizio di follow-up del processo di ricondizionamento dei dispositivi medici riutilizzabili per il Distretto di Pieve di Soligo, dell'Azienda ULSS 2 Marca trevigiana”, per il periodo di 36 mesi (id 3652)</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="M43" t="inlineStr">
+      <c r="H66" t="inlineStr"/>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="inlineStr"/>
+      <c r="M66" t="inlineStr">
         <is>
           <t>29/11/2021 00:00</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>29/11/2027 00:00</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O66" t="inlineStr">
         <is>
           <t>13/12/2021 23:59</t>
         </is>
       </c>
-      <c r="R43" t="n">
-[...2 lines deleted...]
-      <c r="S43" t="inlineStr">
+      <c r="R66" t="n">
+        <v>0</v>
+      </c>
+      <c r="S66" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T43" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C44" t="inlineStr">
+      <c r="T66" t="inlineStr"/>
+      <c r="U66" t="inlineStr"/>
+      <c r="V66" t="inlineStr"/>
+      <c r="W66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>0</v>
+      </c>
+      <c r="B67" t="n">
+        <v>0</v>
+      </c>
+      <c r="C67" t="inlineStr">
         <is>
           <t>ID 3559</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M44" t="inlineStr">
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr"/>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr"/>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="inlineStr"/>
+      <c r="M67" t="inlineStr">
         <is>
           <t>08/10/2021 00:00</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>08/10/2027 00:00</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O67" t="inlineStr">
         <is>
           <t>12/11/2021 23:59</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q67" t="inlineStr">
         <is>
           <t>03/06/2022</t>
         </is>
       </c>
-      <c r="R44" t="n">
-[...2 lines deleted...]
-      <c r="S44" t="inlineStr">
+      <c r="R67" t="n">
+        <v>0</v>
+      </c>
+      <c r="S67" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T44" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C45" t="inlineStr">
+      <c r="T67" t="inlineStr"/>
+      <c r="U67" t="inlineStr"/>
+      <c r="V67" t="inlineStr"/>
+      <c r="W67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>0</v>
+      </c>
+      <c r="B68" t="n">
+        <v>0</v>
+      </c>
+      <c r="C68" t="inlineStr">
         <is>
           <t>ID 3350</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t>Affidamento dei “servizi di distribuzione della posta e gestione documentale” dell’Azienda ULSS. n. 2 Marca trevigiana, suddivisa in due lotti, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3350</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="M45" t="inlineStr">
+      <c r="H68" t="inlineStr"/>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="inlineStr"/>
+      <c r="L68" t="inlineStr"/>
+      <c r="M68" t="inlineStr">
         <is>
           <t>13/08/2021 00:00</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>13/08/2027 00:00</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O68" t="inlineStr">
         <is>
           <t>30/09/2021 23:59</t>
         </is>
       </c>
-      <c r="R45" t="n">
+      <c r="R68" t="n">
         <v>956400</v>
       </c>
-      <c r="S45" t="inlineStr">
+      <c r="S68" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T45" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C46" t="inlineStr">
+      <c r="T68" t="inlineStr"/>
+      <c r="U68" t="inlineStr"/>
+      <c r="V68" t="inlineStr"/>
+      <c r="W68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>0</v>
+      </c>
+      <c r="B69" t="n">
+        <v>0</v>
+      </c>
+      <c r="C69" t="inlineStr">
         <is>
           <t>ID  2915</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M46" t="inlineStr">
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr"/>
+      <c r="L69" t="inlineStr"/>
+      <c r="M69" t="inlineStr">
         <is>
           <t>23/04/2021 00:00</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>23/04/2027 00:00</t>
         </is>
       </c>
-      <c r="O46" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>31/05/2021 23:59</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>20/06/2022</t>
         </is>
       </c>
-      <c r="R46" t="n">
-[...2 lines deleted...]
-      <c r="S46" t="inlineStr">
+      <c r="R69" t="n">
+        <v>0</v>
+      </c>
+      <c r="S69" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T46" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C47" t="inlineStr">
+      <c r="T69" t="inlineStr"/>
+      <c r="U69" t="inlineStr"/>
+      <c r="V69" t="inlineStr"/>
+      <c r="W69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>0</v>
+      </c>
+      <c r="B70" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" t="inlineStr">
         <is>
           <t>ID  3351</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>Affidamento dei servizi assicurativi dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3351</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M47" t="inlineStr">
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="inlineStr"/>
+      <c r="M70" t="inlineStr">
         <is>
           <t>15/02/2021 00:00</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N70" t="inlineStr">
         <is>
           <t>15/02/2027 00:00</t>
         </is>
       </c>
-      <c r="O47" t="inlineStr">
+      <c r="O70" t="inlineStr">
         <is>
           <t>19/03/2021 23:59</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q70" t="inlineStr">
         <is>
           <t>30/06/2021</t>
         </is>
       </c>
-      <c r="R47" t="n">
-[...2 lines deleted...]
-      <c r="S47" t="inlineStr">
+      <c r="R70" t="n">
+        <v>0</v>
+      </c>
+      <c r="S70" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T47" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C48" t="inlineStr">
+      <c r="T70" t="inlineStr"/>
+      <c r="U70" t="inlineStr"/>
+      <c r="V70" t="inlineStr"/>
+      <c r="W70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>0</v>
+      </c>
+      <c r="B71" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" t="inlineStr">
         <is>
           <t>ID  3375</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>Affidamento del servizio di trasporto campioni biologici ed altro materiale per l’Azienda ULSS n. 2Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3375</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E71" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M48" t="inlineStr">
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="inlineStr"/>
+      <c r="M71" t="inlineStr">
         <is>
           <t>13/01/2021 00:00</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N71" t="inlineStr">
         <is>
           <t>13/01/2027 00:00</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O71" t="inlineStr">
         <is>
           <t>08/02/2021 23:59</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q71" t="inlineStr">
         <is>
           <t>21/03/2022</t>
         </is>
       </c>
-      <c r="R48" t="n">
-[...2 lines deleted...]
-      <c r="S48" t="inlineStr">
+      <c r="R71" t="n">
+        <v>0</v>
+      </c>
+      <c r="S71" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T48" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C49" t="inlineStr">
+      <c r="T71" t="inlineStr"/>
+      <c r="U71" t="inlineStr"/>
+      <c r="V71" t="inlineStr"/>
+      <c r="W71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>0</v>
+      </c>
+      <c r="B72" t="n">
+        <v>0</v>
+      </c>
+      <c r="C72" t="inlineStr">
         <is>
           <t>ID 3347</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D72" t="inlineStr">
         <is>
           <t>Servizio di gestione dell’archivio di documentazione sanitaria dell’Azienda U.L.S.S. n. 2 Marca trevigiana, per il periodo di 36 mesi, con facoltà di rinnovo per ulteriori 24 mesi. ID 3347</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E72" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M49" t="inlineStr">
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="inlineStr"/>
+      <c r="M72" t="inlineStr">
         <is>
           <t>27/11/2020 00:00</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N72" t="inlineStr">
         <is>
           <t>27/11/2026 00:00</t>
         </is>
       </c>
-      <c r="O49" t="inlineStr">
+      <c r="O72" t="inlineStr">
         <is>
           <t>29/01/2021 23:59</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q72" t="inlineStr">
         <is>
           <t>28/05/2021</t>
         </is>
       </c>
-      <c r="R49" t="n">
+      <c r="R72" t="n">
         <v>1069425</v>
       </c>
-      <c r="S49" t="inlineStr">
+      <c r="S72" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T49" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C50" t="inlineStr">
+      <c r="T72" t="inlineStr"/>
+      <c r="U72" t="inlineStr"/>
+      <c r="V72" t="inlineStr"/>
+      <c r="W72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>0</v>
+      </c>
+      <c r="B73" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" t="inlineStr">
         <is>
           <t>3306</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>Adesione alla gara regionale per la fornitura di Mezzi di soccorso, di durata quinquennale per le Aziende Sanitarie della Regione Veneto (ID 3306)</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="M50" t="inlineStr">
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr"/>
+      <c r="L73" t="inlineStr"/>
+      <c r="M73" t="inlineStr">
         <is>
           <t>27/11/2020 00:00</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>27/11/2026 00:00</t>
         </is>
       </c>
-      <c r="R50" t="n">
+      <c r="R73" t="n">
         <v>229139.81</v>
       </c>
-      <c r="S50" t="inlineStr">
+      <c r="S73" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T50" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="W50" t="inlineStr"/>
+      <c r="T73" t="inlineStr"/>
+      <c r="U73" t="inlineStr"/>
+      <c r="V73" t="inlineStr"/>
+      <c r="W73" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>