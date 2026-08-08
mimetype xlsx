--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D380"/>
+  <dimension ref="A1:D378"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -615,346 +615,346 @@
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ANDRETTA</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>ANDRETTA_ANTONELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ANTIGA</t>
+          <t>AVONI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>AVONI</t>
+          <t>BACCHIN</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D11" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>BACCHIN_CLAUDIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>BACCHIN</t>
+          <t>BACCHION</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>CESARINA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BACCHIN_CLAUDIA_.pdf</t>
+          <t>318227_1.1.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>BACCHION</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ROBERTO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Bacchion_Roberto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BACCHION</t>
+          <t>BAGGIO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>CESARINA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>318227_1.1.pdf</t>
+          <t>BAGGIO_ALESSIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>BAGGIO</t>
+          <t>BALDISSER</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>BAGGIO_ALESSIA_.pdf</t>
+          <t>BALDISSER_SIMONETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>BALDISSER</t>
+          <t>BALDO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>BALDISSER_SIMONETTA_.pdf</t>
+          <t>BALDO_CHIARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BALDO</t>
+          <t>BARATTO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>BALDO_CHIARA_.pdf</t>
+          <t>BARATTO_MARIA_GRAZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BARATTO</t>
+          <t>BARBON</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>BARATTO_MARIA_GRAZIA_.pdf</t>
+          <t>BARBON_MICHELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>BARBON</t>
+          <t>BARIVIERA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>BARBON_MICHELA_.pdf</t>
+          <t>BARIVIERA_VERONICA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BARIVIERA</t>
+          <t>BARON</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BARIVIERA_VERONICA_.pdf</t>
+          <t>CV_Baron_Denise_.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BARON</t>
+          <t>BARRA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>DENISE</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>CV_VINCENZO_BARRA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BARRA</t>
+          <t>BASSO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CV_VINCENZO_BARRA_.pdf</t>
+          <t>Basso_Elisabetta_.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>BASSO</t>
+          <t>BATTISTELLA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>BAZZO</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bazzo_Silvia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
@@ -964,83 +964,83 @@
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>ALESSIO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bergamin_Alessio_.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>BERGAMIN</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>BERGAMIN_FRANCO_.pdf</t>
+          <t>CV_SERENA_BERGAMIN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>BERGAMIN</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CV_SERENA_BERGAMIN_.pdf</t>
+          <t>BERGAMIN_FRANCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>BERTAGNA DE MARCHI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>EMANUELA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>BERTAGNA_DEMARCHI_EMANUELA_.pdf</t>
         </is>
       </c>
     </row>
@@ -1179,7531 +1179,7519 @@
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>BETTIO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>BETTIO_CLAUDIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>BIDINOTTO</t>
+          <t>BOLZONELLA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>BIDINOTTO_CRISTINA_.pdf</t>
+          <t>Bolzonella_Luca_.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>BOLZONELLA</t>
+          <t>BOLZONELLO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Bolzonella_Luca_.pdf</t>
+          <t>BOLZONELLO_ELENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BOLZONELLO</t>
+          <t>BONALDO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>BOLZONELLO_ELENA_.pdf</t>
+          <t>CV_Bonaldo_Stefania_.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BONALDO</t>
+          <t>BONERBA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>CV_Bonerba_Silvia_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BONERBA</t>
+          <t>BONORA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>VANIO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>BONORA_VANIO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BONORA</t>
+          <t>BONTAE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>VANIO</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>BONORA_VANIO_.pdf</t>
+          <t>CV_BONTAE_GAIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BONTAE</t>
+          <t>BORTOLAZZO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CV_BONTAE_GAIA_.pdf</t>
+          <t>Sabrina_Bortolazzo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>BORTOLAZZO</t>
+          <t>BORTOLETTO</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Sabrina_Bortolazzo_.pdf</t>
+          <t>CV_BORTOLETTO_PAOLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>BORTOLETTO</t>
+          <t>BORTOLIN</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FABIOLA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>BORTOLIN</t>
+          <t>BORTOLON</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>FABIOLA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>BORTOLON_CHIARA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BORTOLON</t>
+          <t>BORTOT</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BORTOT</t>
+          <t>BOZZA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>VANNA</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Vanna_Bortot_.pdf</t>
+          <t>BOZZA_GIADA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BORTOT</t>
+          <t>BRAIT</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>PIERA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>BRAIT_PIERA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>BOZZA</t>
+          <t>BREDARIOL</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>MARISILVA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>BOZZA_GIADA_.pdf</t>
+          <t>BREDARIOL_MARISILVA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BRAIT</t>
+          <t>BRONCA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>PIERA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>BRAIT_PIERA_.pdf</t>
+          <t>BRONCA_MONICA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>BREDARIOL</t>
+          <t>BRUNETTA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>MARISILVA</t>
+          <t>ROSANELLA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>BREDARIOL_MARISILVA_.pdf</t>
+          <t>BRUNETTA_ROSANELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>BRONCA</t>
+          <t>BRUNETTO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>BRONCA_MONICA_.pdf</t>
+          <t>BRUNETTO_PAOLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>BRUNETTA</t>
+          <t>BRUNETTO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ROSANELLA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>BRUNETTA_ROSANELLA_.pdf</t>
+          <t>BRUNETTO_ALESSANDRA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>BRUNETTO</t>
+          <t>BUTTARELLI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>BRUNETTO_PAOLA_.pdf</t>
+          <t>Buttarelli_Claudio_.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>BRUNETTO</t>
+          <t>CADAMURO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>BRUNETTO_ALESSANDRA_.pdf</t>
+          <t>CADAMURO_BARBARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BUTTARELLI</t>
+          <t>CADONA'</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Buttarelli_Claudio_.pdf</t>
+          <t>CADONA_DENISE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CADAMURO</t>
+          <t>CAGNATO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CADAMURO_BARBARA_.pdf</t>
+          <t>Cagnato_Massimo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CADONA'</t>
+          <t>CAGNIN</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DENISE</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>CADONA_DENISE_.pdf</t>
+          <t>CAGNIN_RITA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CAGNATO</t>
+          <t>CAL</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Cagnato_Massimo_.pdf</t>
+          <t>CAL_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CAGNIN</t>
+          <t>CALESSO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>CAGNIN_RITA_.pdf</t>
+          <t>CALESSO_FRANCESCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CAL</t>
+          <t>CALO'</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CAL_SILVIA_.pdf</t>
+          <t>CALO_LUCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>CALESSO</t>
+          <t>CAMILLO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>CALESSO_FRANCESCA_.pdf</t>
+          <t>CAMILLO_MILENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CALO'</t>
+          <t>CAMMAROTA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CALO_LUCA_.pdf</t>
+          <t>CAMMAROTA_STEFANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CAMILLO</t>
+          <t>CAMPANA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CAMILLO_MILENA_.pdf</t>
+          <t>CAMPANA_ANNAMARIA_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CAMMAROTA</t>
+          <t>CANDIDO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CAMMAROTA_STEFANO_.pdf</t>
+          <t>Serena_Candido_.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CAMPANA</t>
+          <t>CANOVA</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CAMPANA_ANNAMARIA_1_.pdf</t>
+          <t>CANOVA_GIOVANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>CANDIDO</t>
+          <t>CANZIAN</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Serena_Candido_.pdf</t>
+          <t>CANZIAN_MARTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>CANOVA</t>
+          <t>CANZIAN</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>CANOVA_GIOVANNA_.pdf</t>
+          <t>MARIANNA_CANZIAN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>CANZIAN</t>
+          <t>CARNELOS</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>MARIANNA_CANZIAN_.pdf</t>
+          <t>CARNELOS_ALESSIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>CANZIAN</t>
+          <t>CARNIATO</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>CANZIAN_MARTINA_.pdf</t>
+          <t>CARNIATO_CINZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CARNELOS</t>
+          <t>CARNIO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>VITTORINA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CARNELOS_ALESSIA_.pdf</t>
+          <t>CARNIO_VITTORINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CARNIATO</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>CARNIO</t>
+          <t>CARUSO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>VITTORINA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CARNIO_VITTORINA_.pdf</t>
+          <t>CARUSO_ANGELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CASAGRANDE</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr"/>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>CASAGRANDE_VANIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>CARUSO</t>
+          <t>CASAGRANDE</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CARUSO_ANGELA_.pdf</t>
+          <t>CASAGRANDE_DARIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>CASAGRANDE</t>
+          <t>CASALLONI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>LIANA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CASAGRANDE_VANIA_.pdf</t>
+          <t>Liana_Casalloni_.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CASAGRANDE</t>
+          <t>CASONATO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CASAGRANDE_DARIO_.pdf</t>
+          <t>Casonato_Chiara_.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>CASALLONI</t>
+          <t>CAVALLI</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>LIANA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Liana_Casalloni_.pdf</t>
+          <t>CAVALLI_MAURIZIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>CASONATO</t>
+          <t>CAVASIN</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>EUGENIO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Casonato_Chiara_.pdf</t>
+          <t>CAVASIN_EUGENIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>CAVALLI</t>
+          <t>CECCHIN</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>CAVALLI_MAURIZIO_.pdf</t>
+          <t>Cecchin_Elena_.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>CAVASIN</t>
+          <t>CECCHIN</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>EUGENIO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CAVASIN_EUGENIO_.pdf</t>
+          <t>CECCHIN_SARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>CECCHIN</t>
+          <t>CECCON</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Cecchin_Elena_.pdf</t>
+          <t>CECCON_LORETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>CECCHIN</t>
+          <t>CELLA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>CECCON</t>
+          <t>CENTENARO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>CELLA</t>
+          <t>CERNIATO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>KETTY</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D85" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Cerniato_Ketty_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>CENTENARO</t>
+          <t>CESARO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>MARIALUISA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D86" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>CESARO_MARIALUISA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>CERNIATO</t>
+          <t>CESTARO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>KETTY</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Cerniato_Ketty_.pdf</t>
+          <t>CESTARO_FRANCESCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>CESARO</t>
+          <t>CHIESURIN</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>MARIALUISA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>CESTARO</t>
+          <t>CIAN</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>CESTARO_FRANCESCA_.pdf</t>
+          <t>CIAN_RITA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>CHIESURIN</t>
+          <t>CICERALE</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>PAOLA SARA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D90" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Cicerale_Paola_Sara_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>CIAN</t>
+          <t>CIET</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CIAN_RITA_.pdf</t>
+          <t>Alessia_Ciet_.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>CICERALE</t>
+          <t>CITRON</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>PAOLA SARA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Cicerale_Paola_Sara_.pdf</t>
+          <t>CITRON_LUCIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>CIET</t>
+          <t>CLEMENTI</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>ELSA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Alessia_Ciet_.pdf</t>
+          <t>CV_ELSA_CLEMENTI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>CIMADOR</t>
+          <t>COLESSO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>CIMADOR_STEFANIA_.pdf</t>
+          <t>COLESSO_MONICA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>CITRON</t>
+          <t>COLLODEL</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>CITRON_LUCIA_.pdf</t>
+          <t>COLLODEL_VALENTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>CLEMENTI</t>
+          <t>COLLOTTO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ELSA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CV_ELSA_CLEMENTI_.pdf</t>
+          <t>COLLOTTO_STEFANIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>COLESSO</t>
+          <t>COLOMBAN</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>COLESSO_MONICA_.pdf</t>
+          <t>CV_COLOMBAN_Sabina_.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>COLLODEL</t>
+          <t>COLUSSO</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>NIVES</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>COLLODEL_VALENTINA_.pdf</t>
+          <t>Nives_Colusso_.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>COLLOTTO</t>
+          <t>COMIN</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>COLLOTTO_STEFANIA_.pdf</t>
+          <t>COMIN_ROBERTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>COLOMBAN</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>CV_COLOMBAN_Sabina_.pdf</t>
+          <t>PAOLA_CONTE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>COLUSSO</t>
+          <t>CONVERTI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>NIVES</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Nives_Colusso_.pdf</t>
+          <t>CV_CONVERTI_GIANLUCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>COMIN</t>
+          <t>CONZON</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SILVANA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>COMIN_ROBERTA_.pdf</t>
+          <t>CONZON_SILVANA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>COSTANZI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>PAOLA_CONTE_.pdf</t>
+          <t>CV_Costanzi_Valentina_.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>CONVERTI</t>
+          <t>CROSATO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>LUISELLA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CV_CONVERTI_GIANLUCA_.pdf</t>
+          <t>CROSATO_LUISELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>CONZON</t>
+          <t>DA FRE'</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>SILVANA</t>
+          <t>STEFANIA GIOVANNA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>CONZON_SILVANA_.pdf</t>
+          <t>DA_FRE_STEFANIA_GIOVANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>COSTANZI</t>
+          <t>DAL BO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...2 lines deleted...]
-      <c r="D106" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>DAL_BO_SONIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CROSATO</t>
+          <t>DAL COL</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>LUISELLA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>CROSATO_LUISELLA_.pdf</t>
+          <t>DALCOL_MARINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>DA FRE'</t>
+          <t>DALLA LIBERA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>STEFANIA GIOVANNA</t>
+          <t>LIDIA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>DA_FRE_STEFANIA_GIOVANNA_.pdf</t>
+          <t>CV_LIDIA_DALLA_LIBERA__.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>DAL BO</t>
+          <t>DALLAN</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>COSETTA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>DAL_BO_SONIA_.pdf</t>
+          <t>CV_Cosetta_Dallan_.pdf</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>DAL COL</t>
+          <t>DALL'ARMI</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>REGINA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>DALCOL_MARINA_.pdf</t>
+          <t>DALLARMI_REGINA__.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>DALLA LIBERA</t>
+          <t>DALLE VEDOVE</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>LIDIA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>CV_LIDIA_DALLA_LIBERA__.pdf</t>
+          <t>CV_Dalle_Vedove_Valeria_.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>DALLAN</t>
+          <t>DAL TOE'</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>COSETTA</t>
+          <t>AZAELE</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>CV_Cosetta_Dallan_.pdf</t>
+          <t>AZAELE_DALTOE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>DALL'ARMI</t>
+          <t>DANCI</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>REGINA</t>
+          <t>MARIA AXENIA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>DALLARMI_REGINA__.pdf</t>
+          <t>DANCI_MARIA_AXENIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>DALLE VEDOVE</t>
+          <t>DA PARE'</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ENRICO ALESSIO</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...2 lines deleted...]
-      <c r="D114" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>DA_PARE_ENRICO_ALESSIO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>DAL TOE'</t>
+          <t>DA ROS</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>AZAELE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>AZAELE_DALTOE_.pdf</t>
+          <t>BARBARA_DA_ROS_.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>DANCI</t>
+          <t>DA ROS</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>MARIA AXENIA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>DANCI_MARIA_AXENIA_.pdf</t>
+          <t>MARA_DA_ROS_.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>DA PARE'</t>
+          <t>DE ANGELIS</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ENRICO ALESSIO</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>DA_PARE_ENRICO_ALESSIO_.pdf</t>
+          <t>DE_ANGELIS_GIUSEPPINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>DA ROS</t>
+          <t>DE BASTIANI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>BARBARA_DA_ROS_.pdf</t>
+          <t>CV_DE_BASTIANI_MARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>DA ROS</t>
+          <t>DE BIASI</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>MARA_DA_ROS_.pdf</t>
+          <t>DE_BIASI_ALESSIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>DE ANGELIS</t>
+          <t>DE BORTOLI</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>JESSICA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>DE_ANGELIS_GIUSEPPINA_.pdf</t>
+          <t>De_Bortoli_Jessica_.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>DE BASTIANI</t>
+          <t>DE COL</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CV_DE_BASTIANI_MARA_.pdf</t>
+          <t>319648_1.0.pdf</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>DE BIASI</t>
+          <t>DE FAVERI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>ANTONIO PIO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>DE_BIASI_ALESSIO_.pdf</t>
+          <t>DE_FAVERI_ANTONIO_PIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>DE BORTOLI</t>
+          <t>DE FRANCESCHI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>De_Bortoli_Jessica_.pdf</t>
+          <t>DE_FRANCESCHI_IRENE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>DE FAVERI</t>
+          <t>DE MARCHI</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>ANTONIO PIO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>DE_FAVERI_ANTONIO_PIO_.pdf</t>
+          <t>DE_MARCHI_LUCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>DE FRANCESCHI</t>
+          <t>DE MATTEIS</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>DE_FRANCESCHI_IRENE_.pdf</t>
+          <t>CINZIA_DE_MATTEIS_.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>DE MARCHI</t>
+          <t>DE MEIO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FLAMINIA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>DE_MARCHI_LUCA_.pdf</t>
+          <t>DEMEIO_FLAMINIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>DE MATTEIS</t>
+          <t>DE NADAI</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>CINZIA_DE_MATTEIS_.pdf</t>
+          <t>DE_NADAI_ANNALISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>DE MEIO</t>
+          <t>DE NARD</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>FLAMINIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>DEMEIO_FLAMINIA_.pdf</t>
+          <t>DE_NARD_MARTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>DE NADAI</t>
+          <t>DE PELLEGRIN</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>DE_NADAI_ANNALISA_.pdf</t>
+          <t>DE_PELLEGRIN_ARIANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>DE NARD</t>
+          <t>DE PICCOLI</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>DE_NARD_MARTINA_.pdf</t>
+          <t>Christian_DePiccoli_.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>DE PELLEGRIN</t>
+          <t>DE PIN</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>DE_PELLEGRIN_ARIANNA_.pdf</t>
+          <t>DE_PIN_BENEDETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>DE PICCOLI</t>
+          <t>DESTRO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Christian_DePiccoli_.pdf</t>
+          <t>DESTRO_MARIANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>DE PIN</t>
+          <t>DE TOFFOLI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>DE_PIN_BENEDETTA_.pdf</t>
+          <t>DE_TOFFOLI_BARBARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>DESTRO</t>
+          <t>DIDONE'</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>DESTRO_MARIANNA_.pdf</t>
+          <t>DIDONE_EMANUELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>DE TOFFOLI</t>
+          <t>DIMARTINO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>DE_TOFFOLI_BARBARA_.pdf</t>
+          <t>DIMARTINO_LUCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>DIDONE'</t>
+          <t>DI RUSSO</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>DIDONE_EMANUELA_.pdf</t>
+          <t>Di_Russo_Sabrina_.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>DIMARTINO</t>
+          <t>DI STASO</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>DIMARTINO_LUCA_.pdf</t>
+          <t>CV_DI_STASO_LUIGI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>DI RUSSO</t>
+          <t>DOMENICHETTI</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Di_Russo_Sabrina_.pdf</t>
+          <t>DOMENICHETTI_MARINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>DI STASO</t>
+          <t>DONADEL</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D139" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>CV_LAURA_DONADEL_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>DOMENICHETTI</t>
+          <t>DONADI</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>DOMENICHETTI_MARINA_.pdf</t>
+          <t>CV_DONADI_LAURA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>DONADEL</t>
+          <t>DRAGONI</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>CV_LAURA_DONADEL_.pdf</t>
+          <t>DRAGONI_CARLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>DONADI</t>
+          <t>DURANTE</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CV_DONADI_LAURA_.pdf</t>
+          <t>Durante_Stefania__.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>DRAGONI</t>
+          <t>FACCHIN</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>DRAGONI_CARLO_.pdf</t>
+          <t>CV_MARA_FACCHIN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>DURANTE</t>
+          <t>FACCHIN</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MONIA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Durante_Stefania__.pdf</t>
+          <t>FACCHIN_MONIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>FACCHIN</t>
+          <t>FACCIN</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>CV_MARA_FACCHIN_.pdf</t>
+          <t>FACCIN_RITA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>FACCHIN</t>
+          <t>FAVARO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>MONIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>FACCHIN_MONIA_.pdf</t>
+          <t>FAVARO_CHIARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>FACCIN</t>
+          <t>FAVARO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>FACCIN_RITA_.pdf</t>
+          <t>FAVARO_GRAZIELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>FAVARO</t>
+          <t>FAVERO</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>FAVARO_CHIARA_.pdf</t>
+          <t>Carmen_Favero_.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>FAVARO</t>
+          <t>FEDRIGO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>EGIDIO</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>FAVARO_GRAZIELLA_.pdf</t>
+          <t>Egidio_Fedrigo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>FAVERO</t>
+          <t>FELETTO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>EDY</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Carmen_Favero_.pdf</t>
+          <t>CV_FELETTO_EDY_.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>FEDRIGO</t>
+          <t>FELICETTI</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>EGIDIO</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Egidio_Fedrigo_.pdf</t>
+          <t>CV_FELICETTI_CARLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>FELETTO</t>
+          <t>FERRAIOLI</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>EDY</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CV_FELETTO_EDY_.pdf</t>
+          <t>FERRAIOLI_GIOVANNI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>FELICETTI</t>
+          <t>FIGLIOLA</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>GIULIANA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CV_FELICETTI_CARLA_.pdf</t>
+          <t>Figliola_Giuliana_.pdf</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>FERRAIOLI</t>
+          <t>FOLTRAN</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>FERRAIOLI_GIOVANNI_.pdf</t>
+          <t>FOLTRAN_ANGELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>FIGLIOLA</t>
+          <t>FORMIGARO</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>GIULIANA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Figliola_Giuliana_.pdf</t>
+          <t>FORMIGARO_ILARIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>FOLTRAN</t>
+          <t>FORNASIER</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>FOLTRAN_ANGELA_.pdf</t>
+          <t>FORNASIER_MATTEO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>FORMIGARO</t>
+          <t>FRACCARO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>FORMIGARO_ILARIA_.pdf</t>
+          <t>Fraccaro_Sebastiano_.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>FORNASIER</t>
+          <t>FRANCESCHET</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>FORNASIER_MATTEO_.pdf</t>
+          <t>Giulia_Franceschet_.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>FRACCARO</t>
+          <t>FRANCHINI</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>MARILENA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Fraccaro_Sebastiano_.pdf</t>
+          <t>Franchini_Marilena_.pdf</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>FRANCESCHET</t>
+          <t>FREGOLENT</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Giulia_Franceschet_.pdf</t>
+          <t>Simone_Fregolent_.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>FRANCHINI</t>
+          <t>FREGOLENT</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>MARILENA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Franchini_Marilena_.pdf</t>
+          <t>FREGOLENT_PAOLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>FREGOLENT</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>SONIA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>FREGOLENT_SONIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>FREGOLENT</t>
+          <t>FREGONESE</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>FREGOLENT_PAOLA_.pdf</t>
+          <t>FREGONESE_MARGHERITA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>FREGOLENT</t>
+          <t>FURLAN</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Simone_Fregolent_.pdf</t>
+          <t>FURLAN_GIANLUCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>FREGONESE</t>
+          <t>FURLANETTO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>FURLAN</t>
+          <t>FURLANETTO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>ANNARITA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>FURLANETTO</t>
+          <t>GALLO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D167" t="inlineStr"/>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>GALLO_CINZIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>FURLANETTO</t>
+          <t>GANZ</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>ANNARITA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D168" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Ganz_Andrea_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>GALLO</t>
+          <t>GANZER</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>JENNY</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>GALLO_CINZIA_.pdf</t>
+          <t>GANZER_JENNY_.pdf</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>GANZ</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Ganz_Andrea_.pdf</t>
+          <t>CV_GASPARINI_FEDERICA_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>GANZER</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>JENNY</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>GANZER_JENNY_.pdf</t>
+          <t>CV_Angela_Gasparini_.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>GAZZOLA</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>GIAMPIETRO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>CV_Angela_Gasparini_.pdf</t>
+          <t>Gazzola_Giampietro_.pdf</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>GHIRARDI</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CV_GASPARINI_FEDERICA_1.pdf</t>
+          <t>GHIRARDI_MARCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>GAZZOLA</t>
+          <t>GIACOMETTI</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Gazzola_Giampietro_.pdf</t>
+          <t>GIACOMETTI_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>GHIRARDI</t>
+          <t>GIUSTO</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>GHIRARDI_MARCO_.pdf</t>
+          <t>CV_Lucia_Giusto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>GIACOMETTI</t>
+          <t>GOBBO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>GIACOMETTI_SILVIA_.pdf</t>
+          <t>Gobbo_Cinzia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>GIUSTO</t>
+          <t>GOTTARDO</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>CV_Lucia_Giusto_.pdf</t>
+          <t>CV_GOTTARDO_CHIARA__.pdf</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>GOBBO</t>
+          <t>GOZZO</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Gobbo_Cinzia_.pdf</t>
+          <t>GOZZO_ROSANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>GOTTARDO</t>
+          <t>GRANZOTTO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>CV_GOTTARDO_CHIARA_.pdf</t>
+          <t>GRANZOTTO_GIORGIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>GOZZO</t>
+          <t>GRANZOTTO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>DENIS</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>GOZZO_ROSANNA_.pdf</t>
+          <t>Granzotto_Denis_.pdf</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>GRANZOTTO</t>
+          <t>GRILLO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>DENIS</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Granzotto_Denis_.pdf</t>
+          <t>GRILLO_ANNALISA__1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>GRANZOTTO</t>
+          <t>GRIMALDI</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>GRANZOTTO_GIORGIO_.pdf</t>
+          <t>GRIMALDI_BARBARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>GRILLO</t>
+          <t>GUARINI</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>GRILLO_ANNALISA__1_.pdf</t>
+          <t>GUARINI_SARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>GRIMALDI</t>
+          <t>GUARINO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>GRIMALDI_BARBARA_.pdf</t>
+          <t>CV_FRANCESCO_GUARINO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>GUARINI</t>
+          <t>IAZZONI</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>FLAVIA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>GUARINO</t>
+          <t>INDIANO</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
-      <c r="D186" t="inlineStr"/>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>INDIANO_DONATELLA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>IAZZONI</t>
+          <t>LAMATTINA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>FLAVIA</t>
+          <t>MARIAROSARIA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D187" t="inlineStr"/>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>LAMATTINA_MARIAROSARIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>INDIANO</t>
+          <t>LA VERDE</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>INDIANO_DONATELLA_.pdf</t>
+          <t>LA_VERDE_CLAUDIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>LAMATTINA</t>
+          <t>LIBRALATO</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>MARIAROSARIA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>LAMATTINA_MARIAROSARIA_.pdf</t>
+          <t>MARIO_LIBRALATO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>LA VERDE</t>
+          <t>LISETTO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>LA_VERDE_CLAUDIA_.pdf</t>
+          <t>LISETTO_VALENTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>LIBRALATO</t>
+          <t>LO MORIELLO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>MARIO_LIBRALATO_.pdf</t>
+          <t>CV_ANTONIO_LO_MORIELLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>LISETTO</t>
+          <t>LUCATO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ORIETTA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>LISETTO_VALENTINA_.pdf</t>
+          <t>LUCATO_ORIETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>LUCATO</t>
+          <t>MADDALOSSO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ORIETTA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>LUCATO_ORIETTA_.pdf</t>
+          <t>MADDALOSSO_DIEGO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>MADDALOSSO</t>
+          <t>MAGAGNIN</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>MADDALOSSO_DIEGO_.pdf</t>
+          <t>MAGAGNIN_LUISA_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>MAGAGNIN</t>
+          <t>MAGRO</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>MAGAGNIN_LUISA_1_.pdf</t>
+          <t>MAGRO_ISABELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>MAGRO</t>
+          <t>MANCUSO PRIZZITANO</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>GIUSEPPA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>MAGRO_ISABELLA_.pdf</t>
+          <t>GIUSEPPA_MANCUSO_PRIZZITANO__.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>MANCUSO PRIZZITANO</t>
+          <t>MANDELLI</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>GIUSEPPA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>GIUSEPPA_MANCUSO_PRIZZITANO__.pdf</t>
+          <t>Mandelli_Elena_.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>MANDELLI</t>
+          <t>MARCHESIN</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Mandelli_Elena_.pdf</t>
+          <t>Marchesin_Linda_.pdf</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>MARCHESIN</t>
+          <t>MARCHETTO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Marchesin_Linda_.pdf</t>
+          <t>MARCHETTO_CRISTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>MARCHETTO</t>
+          <t>MARCHIONI</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>MARCHETTO_CRISTINA_.pdf</t>
+          <t>Marchioni_Adriana_.pdf</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>MARCHIONI</t>
+          <t>MARCON</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>MARIA LISA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Marchioni_Adriana_.pdf</t>
+          <t>MARCON_MARIA_LISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>MARCON</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>MARCON_MELISSA_.pdf</t>
+          <t>MARCON_ELISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>MARCON</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>MARCON_ELISA_.pdf</t>
+          <t>MARCON_MELISSA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>MARCON</t>
+          <t>MARINI</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>MARIA LISA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>MARINI</t>
+          <t>MARTIGNAGO</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D205" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>MARTIGNAGO_TANIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>MARTIGNAGO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>MARTIGNAGO_TANIA_.pdf</t>
+          <t>MARTINA_BEATRICE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARTINUZZO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>FABRIZIA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>MARTINA_BEATRICE_.pdf</t>
+          <t>MARTINUZZO_FABRIZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>MARTINUZZO</t>
+          <t>MARZELLA</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>FABRIZIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>MARTINUZZO_FABRIZIA_.pdf</t>
+          <t>Francesca_Marzella_.pdf</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>MARZELLA</t>
+          <t>MASARIN</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Francesca_Marzella_.pdf</t>
+          <t>CV_MASARIN_SONIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>MASARIN</t>
+          <t>MASO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>CV_MASARIN_SONIA_.pdf</t>
+          <t>MASO_CARLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>MASO</t>
+          <t>MASSAROTTO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>MARCELLA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>MASO_CARLA_.pdf</t>
+          <t>MASSAROTTO_MARCELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>MASSAROTTO</t>
+          <t>MATTIAZZO</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>MARCELLA</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>MASSAROTTO_MARCELLA_.pdf</t>
+          <t>MATTIAZZO_MARIANGELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>MATTIAZZO</t>
+          <t>MATTION</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>MATTIAZZO_MARIANGELA_.pdf</t>
+          <t>MATTION_LARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>MATTION</t>
+          <t>MAZZARIOL</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>MATTION_LARA_.pdf</t>
+          <t>ELISA_MAZZARIOL_.pdf</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>MAZZARIOL</t>
+          <t>MAZZON</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>ELISA_MAZZARIOL_.pdf</t>
+          <t>Mazzon_Sandra_.pdf</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>MAZZON</t>
+          <t>MEL</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Mazzon_Sandra_.pdf</t>
+          <t>Mel_Patrizia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>MEL</t>
+          <t>MENEGHETTI</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Mel_Patrizia_.pdf</t>
+          <t>MENEGHETTI_LUCIA_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>MENEGHETTI</t>
+          <t>MENONCELLO</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>MENEGHETTI_LUCIA_1_.pdf</t>
+          <t>MENONCELLO_STEFANIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>MENONCELLO</t>
+          <t>MERLO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>MENONCELLO_STEFANIA_.pdf</t>
+          <t>MERLO_NICOLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>MERLO</t>
+          <t>MICHELON</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>MERLO_NICOLA_.pdf</t>
+          <t>Elena_Michelon_.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>MICHELON</t>
+          <t>MICHIELETTO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Elena_Michelon_.pdf</t>
+          <t>CV_Michieletto_Franco_.pdf</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>MICHIELETTO</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>CHIARA_MICHIELETTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>MICHIELETTO</t>
+          <t>MINATO</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>CV_Michieletto_Franco_.pdf</t>
+          <t>Minato_Milena_.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>MINATO</t>
+          <t>MIRABELLI</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Minato_Milena_.pdf</t>
+          <t>MIRABELLI_VALENTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>MIRABELLI</t>
+          <t>MOLIN</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>MIRABELLI_VALENTINA_.pdf</t>
+          <t>Michela_Molin_.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>MOLIN</t>
+          <t>MORELLI</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>DEBORA</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Michela_Molin_.pdf</t>
+          <t>MORELLI_DEBORA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>MORELLI</t>
+          <t>MORET</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>DEBORA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>MORELLI_DEBORA_.pdf</t>
+          <t>Moret_Barbara_2.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>MORET</t>
+          <t>MORO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Moret_Barbara_2.pdf</t>
+          <t>MORO_MASSIMO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>MORO</t>
+          <t>MOZ</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>MORO_MASSIMO_.pdf</t>
+          <t>Moz_Carlo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>MOZ</t>
+          <t>MUSSI</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Moz_Carlo_.pdf</t>
+          <t>CV_Mussi_Patrizia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>MUSSI</t>
+          <t>NARDARI</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>NARDARI</t>
+          <t>NASCIMBEN</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>NASCIMBEN</t>
+          <t>NICASTRO</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D233" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>NICASTRO_SARA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>NICASTRO</t>
+          <t>OLIVO</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>NICASTRO_SARA_.pdf</t>
+          <t>Olivo_Tiziana_.pdf</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>OLIVO</t>
+          <t>PACINI</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Olivo_Tiziana_.pdf</t>
+          <t>PACINI_ANTONELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>PACINI</t>
+          <t>PADOVAN</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>PACINI_ANTONELLA_.pdf</t>
+          <t>Padovan_Sara_.pdf</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>PADOVAN</t>
+          <t>PAGAN</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Padovan_Sara_.pdf</t>
+          <t>Pagan__Diego_.pdf</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>PAGAN</t>
+          <t>PAGOT</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Pagan__Diego_.pdf</t>
+          <t>STEFANO_PAGOT_.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>PAGOT</t>
+          <t>PAGOTTO</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>STEFANO_PAGOT_.pdf</t>
+          <t>PAGOTTO_ELISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>PAGOTTO</t>
+          <t>PAPA</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>PAGOTTO_ELISA_.pdf</t>
+          <t>PAPA_FRANCESCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>PAPA</t>
+          <t>PARISOTTO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>PAPA_FRANCESCA_.pdf</t>
+          <t>PARISOTTO_MANUELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>PARISOTTO</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>PARISOTTO_MANUELA_.pdf</t>
+          <t>PARISOTTO_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>PARISOTTO</t>
+          <t>PARLATORE</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>PARISOTTO_SILVIA_.pdf</t>
+          <t>PARLATORE_DONATELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>PARLATORE</t>
+          <t>PAROLIN</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>ILENIA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>PARLATORE_DONATELLA_.pdf</t>
+          <t>PAROLIN_ILENIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>PAROLIN</t>
+          <t>PASTRELLO</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>ILENIA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>PAROLIN_ILENIA_.pdf</t>
+          <t>PASTRELLO_ALESSIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>PASTRELLO</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>PASTRELLO_ALESSIA_.pdf</t>
+          <t>PAVAN_LUCIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>PAVAN</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Pavan_Giovanni_.pdf</t>
+          <t>CV_Pavan_Mara_.pdf</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>PAVAN</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>CV_Pavan_Mara_.pdf</t>
+          <t>Pavan_Giovanni_.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>PIAN</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>LORIS</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>PAVAN_LUCIA_.pdf</t>
+          <t>Pian_Loris_.pdf</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>PELLEGRINI</t>
+          <t>PIASER</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>OMAR</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>PELLEGRINI_SILVIA_.pdf</t>
+          <t>CV_PIASER_OMAR_.pdf</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>PIAN</t>
+          <t>PICCIN</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>LORIS</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>PIASER</t>
+          <t>PICCIN</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>OMAR</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>CV_PIASER_OMAR_.pdf</t>
+          <t>Piccin_Matteo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PICCIN</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>THOMAS</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Piccin_Matteo_.pdf</t>
+          <t>PICCOLO_THOMAS_.pdf</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
+          <t>PIERANTOZZI</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>THOMAS</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>PICCOLO_THOMAS_.pdf</t>
+          <t>PIERANTOZZI_RITA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>PIERANTOZZI</t>
+          <t>PIETROBON</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>PIERANTOZZI_RITA_.pdf</t>
+          <t>PIETROBON_ALBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>PIETROBON</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>VALENTINA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>PIETROBON_VALENTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>PIETROBON</t>
+          <t>PIMPOLARI</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>PIETROBON_ALBERTO_.pdf</t>
+          <t>PIMPOLARI_STEFANO_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>PIMPOLARI</t>
+          <t>PIN</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>PIMPOLARI_STEFANO_1_.pdf</t>
+          <t>PIN_ELIANA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>PIN</t>
+          <t>PINESE</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>PIN_ELIANA_.pdf</t>
+          <t>PINESE_CLAUDIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>PINESE</t>
+          <t>PIOVESAN</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>PINESE_CLAUDIO_.pdf</t>
+          <t>Piovesan_Elena_.pdf</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>PIOVESAN</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>CINZIA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>PIOVESAN_CINZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>PIOVESAN</t>
+          <t>PIVA</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Piovesan_Elena_.pdf</t>
+          <t>Piva_Lara_.pdf</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>PIVA</t>
+          <t>POLESE</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>PIVA_ALESSANDRA_.pdf</t>
+          <t>Polese_Alessandra_.pdf</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>PIVA</t>
+          <t>POLESELLO</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Piva_Lara_.pdf</t>
+          <t>Polesello_Serena_.pdf</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>POLESE</t>
+          <t>POLO</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Polese_Alessandra_.pdf</t>
+          <t>POLO_CARLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>POLESELLO</t>
+          <t>POSOCCO</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Polesello_Serena_.pdf</t>
+          <t>POSOCCO_MONICA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>POLO</t>
+          <t>POZZOBON</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>POLO_CARLA_.pdf</t>
+          <t>Roberta_Pozzobon_.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>POSOCCO</t>
+          <t>PRADEL</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>POSOCCO_MONICA_.pdf</t>
+          <t>PRADEL_ALESSIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>POZZOBON</t>
+          <t>PRIZZON</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Roberta_Pozzobon_.pdf</t>
+          <t>PRIZZON_CARMEN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>PRADEL</t>
+          <t>QUACQUARELLI</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>PRADEL_ALESSIO_.pdf</t>
+          <t>Tiziana_Quacquarelli_.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>PRIZZON</t>
+          <t>QUERIN</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>PRIZZON_CARMEN_.pdf</t>
+          <t>QUERIN_CINZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>QUACQUARELLI</t>
+          <t>RAMON</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Tiziana_Quacquarelli_.pdf</t>
+          <t>RAMON_RAFFAELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>QUERIN</t>
+          <t>RAPPOSELLI</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>RAMON</t>
+          <t>REGINATO</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>RAMON_RAFFAELLA_.pdf</t>
+          <t>774878_1.0.pdf</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>RAPPOSELLI</t>
+          <t>RENOSTO</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D275" t="inlineStr"/>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>LAURA_RENOSTO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>REGINATO</t>
+          <t>RIGGI</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>774878_1.0.pdf</t>
+          <t>CRISTINA_RIGGI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>RENOSTO</t>
+          <t>RIMPICI</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>LAURA_RENOSTO_.pdf</t>
+          <t>Francesco_Rimpici_.pdf</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>RIGGI</t>
+          <t>RIZZETTO</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>VANNA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>CRISTINA_RIGGI_.pdf</t>
+          <t>Rizzetto_Vanna_.pdf</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>RIMPICI</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Francesco_Rimpici_.pdf</t>
+          <t>RIZZO_SERENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>RIZZETTO</t>
+          <t>RIZZOTTO</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>VANNA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Rizzetto_Vanna_.pdf</t>
+          <t>RIZZOTTO_MARIA_GRAZIA_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>RIZZOTTO</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>RIZZO_SERENA_.pdf</t>
+          <t>RIZZOTTO_MARIA_LUISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>RIZZOTTO</t>
+          <t>ROBERTI</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>MARIA LUISA</t>
+          <t>MARIA ROBERTA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>RIZZOTTO_MARIA_LUISA_.pdf</t>
+          <t>ROBERTI_MARIA_ROBERTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>RIZZOTTO</t>
+          <t>RODIGHIERO</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>RIZZOTTO_MARIA_GRAZIA_1_.pdf</t>
+          <t>RODIGHIERO_LAURA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>ROBERTI</t>
+          <t>ROMEO</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>MARIA ROBERTA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>ROBERTI_MARIA_ROBERTA_.pdf</t>
+          <t>Romeo_Giovanna_.pdf</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>RODIGHIERO</t>
+          <t>ROVERE</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>DIANA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>RODIGHIERO_LAURA_.pdf</t>
+          <t>ROVERE_DIANA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>ROMEO</t>
+          <t>RUSCONI</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>FIORENZA</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Romeo_Giovanna_.pdf</t>
+          <t>RUSCONI_FIORENZA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>ROVERE</t>
+          <t>RUTIGLIANO</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>DIANA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>ROVERE_DIANA_.pdf</t>
+          <t>RUTIGLIANO_FEDERICA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>RUSCONI</t>
+          <t>SACCOL</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>FIORENZA</t>
+          <t>ADIS</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>RUSCONI_FIORENZA_.pdf</t>
+          <t>SACCOL_ADIS_.pdf</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>RUTIGLIANO</t>
+          <t>SALAMON</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>RUTIGLIANO_FEDERICA_.pdf</t>
+          <t>SALAMON_ANGELA_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>SACCOL</t>
+          <t>SALLEMI</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>ADIS</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>SACCOL_ADIS_.pdf</t>
+          <t>SALLEMI_PAOLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>SALAMON</t>
+          <t>SALVADORI</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>SALAMON_ANGELA_2_.pdf</t>
+          <t>CV_SALVADORI_BARBARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>SALLEMI</t>
+          <t>SANDRE</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>SALLEMI_PAOLO_.pdf</t>
+          <t>SANDRE_ARIANNA_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>SALVADORI</t>
+          <t>SANTORO</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>CV_SALVADORI_BARBARA_.pdf</t>
+          <t>SANTORO_NICOLETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>SANDRE</t>
+          <t>SANZOVO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>GIANNINA</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>SANDRE_ARIANNA_1.pdf</t>
+          <t>CV_Sanzovo_Giannina_.pdf</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>SANTORO</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>SANTORO_NICOLETTA_.pdf</t>
+          <t>SARTORI_ALESSANDRA_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>SANZOVO</t>
+          <t>SCAPOL</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>GIANNINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D296" t="inlineStr"/>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>SCAPOL_ANDREA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SCARABELLIN</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>SARTORI_ALESSANDRA_1_.pdf</t>
+          <t>SCARABELLIN_ELENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>SCAPOL</t>
+          <t>SCARPA</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>SCAPOL_ANDREA_.pdf</t>
+          <t>Scarpa_Giovanna_.pdf</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>SCARABELLIN</t>
+          <t>SCHIAVETTO</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>SCARABELLIN_ELENA_.pdf</t>
+          <t>PAOLA_SCHIAVETTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>SCARPA</t>
+          <t>SCIOLINO</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>CONCETTA</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Scarpa_Giovanna_.pdf</t>
+          <t>CV_Concetta__Sciolino_docx_.pdf</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>SCHIAVETTO</t>
+          <t>SECCAFIEN</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>IVANO</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>PAOLA_SCHIAVETTO_.pdf</t>
+          <t>SECCAFIEN_IVANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>SCIOLINO</t>
+          <t>SECH</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>CONCETTA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>CV_Concetta__Sciolino_docx_.pdf</t>
+          <t>CV_SECH_SARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>SECCAFIEN</t>
+          <t>SEGATO</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>IVANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>SECCAFIEN_IVANO_.pdf</t>
+          <t>CV_SEGATO_CHIARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>SECH</t>
+          <t>SERAFIN</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MANRICA</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>CV_SECH_SARA_.pdf</t>
+          <t>Serafin_Manrica_.pdf</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>SEGATO</t>
+          <t>SERAFIN</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>CV_SEGATO_CHIARA_.pdf</t>
+          <t>SERAFIN_SARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>SERAFIN</t>
+          <t>SILLIAN</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>MANRICA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Serafin_Manrica_.pdf</t>
+          <t>CV_SILLIAN_VALENTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>SERAFIN</t>
+          <t>SILOTTO</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>SERAFIN_SARA_.pdf</t>
+          <t>SILOTTO_CATERINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>SILLIAN</t>
+          <t>SILVESTRI</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MELINDA</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>CV_SILLIAN_VALENTINA_.pdf</t>
+          <t>SILVESTRI_MELINDA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>SILOTTO</t>
+          <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>ANNA MARIA</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>SILOTTO_CATERINA_.pdf</t>
+          <t>SIMIONATO_ANNA_MARIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>SILVESTRI</t>
+          <t>SIMONETTO</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>MELINDA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>SILVESTRI_MELINDA_.pdf</t>
+          <t>SIMONETTO_ALESSANDRA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>SIMIONATO</t>
+          <t>SMANIA</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>ANNA MARIA</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>SIMIONATO_ANNA_MARIA_.pdf</t>
+          <t>Smania_Raffaela_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>SIMONETTO</t>
+          <t>SOLIGO</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>SIMONETTO_ALESSANDRA_.pdf</t>
+          <t>SOLIGO_LISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>SMANIA</t>
+          <t>SOMMA</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Smania_Raffaela_1.pdf</t>
+          <t>SOMMA_EMANUELE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>SOLIGO</t>
+          <t>SORRENTINO</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>SOLIGO_LISA_.pdf</t>
+          <t>SORRENTINO_VALERIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>SOMMA</t>
+          <t>SOZZA</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>SOMMA_EMANUELE_.pdf</t>
+          <t>SOZZA_ALICE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>SORRENTINO</t>
+          <t>SPAGNOLO</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>SORRENTINO_VALERIA_.pdf</t>
+          <t>Sandra_Spagnolo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>SOZZA</t>
+          <t>SPAGNOLO</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>SOZZA_ALICE_.pdf</t>
+          <t>SPAGNOLO_GIOVANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>SPAGNOLO</t>
+          <t>SQUILLACE</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>SILVIA FRANCESCA</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>SPAGNOLO_GIOVANNA_.pdf</t>
+          <t>SQUILLACE_SILVIA_FRANCESCA_MARIA_AUSILIA__.pdf</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>SPAGNOLO</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>SQUILLACE</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>SILVIA FRANCESCA</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>SQUILLACE_SILVIA_FRANCESCA_MARIA_AUSILIA__.pdf</t>
+          <t>STELLA_GUIDO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>STEFANI</t>
+          <t>STURNIOLO</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>SUT</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>STELLA_GUIDO_.pdf</t>
+          <t>SUT_ERIKA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>STURNIOLO</t>
+          <t>TEDESCO</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MACRJ</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D323" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>CV_TEDESCO_MACRJ_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>SUT</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>SUT_ERIKA_.pdf</t>
+          <t>TESSARI_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>TEDESCO</t>
+          <t>TIDONA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>MACRJ</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>CV_TEDESCO_MACRJ_.pdf</t>
+          <t>ELENA_TIDONA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>TOCCHI</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>TESSARI_SILVIA_.pdf</t>
+          <t>CV_TOCCHI_FRANCESCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>TIDONA</t>
+          <t>TODESCO</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>ELENA_TIDONA_.pdf</t>
+          <t>TODESCO_MARTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>TOCCHI</t>
+          <t>TOFFOL</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>CV_TOCCHI_FRANCESCA_.pdf</t>
+          <t>Toffol_Paolo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>TODESCO</t>
+          <t>TOFFOLO</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>TODESCO_MARTINA_.pdf</t>
+          <t>TOFFOLO_MARIA_GRAZIA__.pdf</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>TOFFOL</t>
+          <t>TOIGO</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Toffol_Paolo_.pdf</t>
+          <t>Andrea_Toigo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>TOFFOLO</t>
+          <t>TOMASELLA</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>TOFFOLO_MARIA_GRAZIA__.pdf</t>
+          <t>TOMASELLA_ANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>TOIGO</t>
+          <t>TOMASELLA</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Andrea_Toigo_.pdf</t>
+          <t>TOMASELLA_CRISTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>TOMASELLA</t>
+          <t>TONEGUTTI</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>TOMASELLA_ANNA_.pdf</t>
+          <t>Tonegutti_Mara_.pdf</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>TOMASELLA</t>
+          <t>TONETTO</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>TOMASELLA_CRISTINA_.pdf</t>
+          <t>TONETTO_NADIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>TONEGUTTI</t>
+          <t>TONETTO</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Tonegutti_Mara_.pdf</t>
+          <t>LAURA_TONETTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>TONETTO</t>
+          <t>TONIN</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANNARITA</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>LAURA_TONETTO_.pdf</t>
+          <t>TONIN_ANNARITA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>TONETTO</t>
+          <t>TONON</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>TONETTO_NADIA_.pdf</t>
+          <t>TONON_MANUELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>TONIN</t>
+          <t>TONON</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>ANNARITA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>TONIN_ANNARITA_.pdf</t>
+          <t>TONON_FABIO_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>TONON</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>TONON_FABIO_1.pdf</t>
+          <t>TONON_MARCELLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>TONON</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>TONON_MANUELA_.pdf</t>
+          <t>TONON_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>TONON</t>
+          <t>TOSATTO</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>TONON_MARCELLO_.pdf</t>
+          <t>CV_VALENTINA_TOSATTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>TONON</t>
+          <t>TRENTO</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>BIANCA</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>TONON_SILVIA_.pdf</t>
+          <t>TRENTO_BIANCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>TOSATTO</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D343" t="inlineStr"/>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>TREVISAN_MARZIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>TRENTO</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>BIANCA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Tecnico</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>TRENTO_BIANCA_.pdf</t>
+          <t>CV_MAURIZIO_TREVISAN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>TREVISANELLO</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Tecnico</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>CV_MAURIZIO_TREVISAN_.pdf</t>
+          <t>TREVISANELLO_ALBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>TURCATO</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>REBECCA</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>TREVISAN_MARZIA_.pdf</t>
+          <t>CV_TURCATO_REBECCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>TREVISANELLO</t>
+          <t>VALALLA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>TREVISANELLO_ALBERTO_.pdf</t>
+          <t>CV_VALALLA_DANIELA_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>TURCATO</t>
+          <t>VALLEJO ROJAS</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>REBECCA</t>
+          <t>GLADYS AMADA</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>CV_TURCATO_REBECCA_.pdf</t>
+          <t>VALLEJO_ROJAS_GLADYS_AMADA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>VALALLA</t>
+          <t>VALONGO</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>CV_VALALLA_DANIELA_1.pdf</t>
+          <t>CV_VALONGO_SARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>VALLEJO ROJAS</t>
+          <t>VANIN</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>GLADYS AMADA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>VALLEJO_ROJAS_GLADYS_AMADA_.pdf</t>
+          <t>VANIN_STEFANIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>VALONGO</t>
+          <t>VAONA</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>VIVIANA</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>CV_VALONGO_SARA_.pdf</t>
+          <t>VAONA_VIVIANA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>VANIN</t>
+          <t>VEDOVELLI</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>FRANCA</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>VANIN_STEFANIA_.pdf</t>
+          <t>VEDOVELLI_FRANCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>VAONA</t>
+          <t>VENDRAMIN</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>VIVIANA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>VAONA_VIVIANA_.pdf</t>
+          <t>VENDRAMIN_ELENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>VEDOVELLI</t>
+          <t>VENTURATO</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>FRANCA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>VEDOVELLI_FRANCA_.pdf</t>
+          <t>VENTURATO_MONICA_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>VENDRAMIN</t>
+          <t>VENTURIN</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>VENDRAMIN_ELENA_.pdf</t>
+          <t>VENTURIN_ELENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>VENTURATO</t>
+          <t>VERNIER</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>VENTURATO_MONICA_1_.pdf</t>
+          <t>VERNIER_LUCA__.pdf</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>VENTURIN</t>
+          <t>VIANELLI</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D357" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>VERNIER</t>
+          <t>VILLANOVA</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>VERNIER_LUCA__.pdf</t>
+          <t>VILLANOVA_NICOLETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>VIANELLI</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D359" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>VISENTIN_LUCA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>VILLANOVA</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>VILLANOVA_NICOLETTA_.pdf</t>
+          <t>VISENTIN_STEFANIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>VISENTIN</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>VISENTIN_LUCA_.pdf</t>
+          <t>VISENTIN_ERIKA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>VISENTIN</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>VISENTIN_LORENZO_.pdf</t>
+          <t>VISENTIN_ANNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>VISENTIN</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>VISENTIN_ANNA_.pdf</t>
+          <t>VISENTIN_LORENZO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>VISENTINI</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>VISENTIN_ERIKA_.pdf</t>
+          <t>VISENTINI_VALERIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>VISENTIN_STEFANIA_.pdf</t>
+          <t>ZAMBON_CHIARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>VISENTINI</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>BERNARDINO</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>VISENTINI_VALERIA_.pdf</t>
+          <t>ZAMBON_BERNARDINO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>ZANDONA'</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>BERNARDINO</t>
+          <t>MANUELE</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>ZAMBON_BERNARDINO_.pdf</t>
+          <t>ZANDONA_MANUELE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>ZANELLATO</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>ZAMBON_CHIARA_.pdf</t>
+          <t>ZANELLATO_MANUELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>ZANETTIN</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>MANUELE</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>ZANDONA_MANUELE_.pdf</t>
+          <t>ZANETTIN_ANGELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>ZANELLATO</t>
+          <t>ZANIN</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>ZANELLATO_MANUELA_.pdf</t>
+          <t>ZANIN_LORENA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>ZANETTIN</t>
+          <t>ZANIN</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>ZANETTIN_ANGELA_.pdf</t>
+          <t>ZANIN_DANIELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>ZANIN</t>
+          <t>ZANOTTO</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>ZANIN_LORENA_.pdf</t>
+          <t>ZANOTTO__CLAUDIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>ZANIN</t>
+          <t>ZAROS</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>ZANIN_DANIELA_.pdf</t>
+          <t>ZAROS_PATRIZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>ZANOTTO</t>
+          <t>ZAVAGNO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>ZANOTTO__CLAUDIO_.pdf</t>
+          <t>Zavagno_Lucia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>ZAROS</t>
+          <t>ZILIO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>RUDY</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>ZAROS_PATRIZIA_.pdf</t>
+          <t>ZILIO_RUDY_.pdf</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>ZAVAGNO</t>
+          <t>ZILLI</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Zavagno_Lucia_.pdf</t>
+          <t>ZILLI_ANTONELLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>ZILIO</t>
+          <t>ZULIAN</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>RUDY</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>ZILIO_RUDY_.pdf</t>
+          <t>CV_ZULIAN_ELISABETTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>ZILLI</t>
+          <t>ZURLO</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
-        <is>
-[...42 lines deleted...]
-      <c r="D380" t="inlineStr">
         <is>
           <t>ZURLO_RAFFAELA_.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>