--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,378 +544,450 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ID   4090</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
+          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>166875329</t>
+          <t>220808786</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
-      <c r="L2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>BC09978A98,BC09979B6B</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>11/04/2029 00:00</t>
+          <t>16/06/2032 00:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>02/05/2023 23:59</t>
+          <t>21/07/2026 00:00</t>
         </is>
       </c>
       <c r="R2" t="n">
-        <v>490000</v>
+        <v>2365000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID   4090</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di n. 10 separatori cellulari per recupero intraoperatorio e relativo materiale di consumo da destinare a dipartimenti diversi del Distretto di Treviso dell’Azienda Ulss n. 2 Marca trevigiana per il periodo di 60 mesi (ID 4090) (Sintel 166875329)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr"/>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>166875329</t>
+        </is>
+      </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>02/05/2023 23:59</t>
         </is>
       </c>
       <c r="R3" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ID3788</t>
+          <t>ID 3346</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>24/11/2022 23:59</t>
-[...4 lines deleted...]
-          <t>05/06/2023</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R4" t="n">
         <v>0</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ID 3747</t>
+          <t>ID3788</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
+          <t>Gara europea a procedura telematica aperta per l’affidamento della fornitura in service di un sistema automatico e chiuso per l’esecuzione di biopsie mammarie vuoto-assistite, sotto guida mammografica - stereotassica e tomosintesi – e sotto guida ecografica, del relativo materiale di consumo e di un sistema per la radiografia dei frustoli da destinare all’azienda Ulss 2 Marca Trevigiana – distretto Treviso, per il periodo di 36 mesi (ID Sintel 160220868) (ID 3788)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>24/10/2028 00:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
+          <t>24/11/2022 23:59</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>07/02/2023</t>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>177500</v>
+        <v>0</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID 3747</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr"/>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>156469946</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>27/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>0</v>
+        <v>177500</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>0</v>
+      </c>
+      <c r="B7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R7" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr"/>
+      <c r="U7" t="inlineStr"/>
+      <c r="V7" t="inlineStr"/>
+      <c r="W7" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>