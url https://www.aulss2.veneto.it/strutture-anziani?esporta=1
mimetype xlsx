--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -458,2600 +458,2600 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Mail</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Sito</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Casa di Riposo di Ponte Piave</t>
+          <t>Residenza per Anziani</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Via Postumia, 31 - Ponte di Piave</t>
+          <t>Via Riccardo Selvatico, 17 - Roncade</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>0422 759137</t>
+          <t>0422 707445 - 0422 707505</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>casa.ponte@libero.it</t>
-[...2 lines deleted...]
-      <c r="F2" t="inlineStr"/>
+          <t>amministrazione@residenzacittadironcade.it</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>http://www.residenzacittadironcade.it/</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Casa per Anziani CasaMia</t>
+          <t>Pensionato S. Vincenzo De Paoli</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Via Nilde Iotti, 1 - Dosson di Casier</t>
+          <t>Via Alzaia, 133/B - Treviso</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>0422 382170</t>
+          <t>0422 361410</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>paola.frezza@orpea.it casier@orpea.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>pensionatos.vincenzo@alice.it</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Casa per Anziani Fondazione Villa d'Argento</t>
+          <t>I.S.R.A.A. "Residenze per Anziani Città di Treviso"</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Viale della Libertà, 20 - Silea</t>
+          <t>Via N. di Fulvio, 2 - Treviso</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>0422 460170</t>
+          <t>0422 414411 - 0422 414728 - 0422 414729 - 0422 414748</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>direzione@casaanzianisilea.org</t>
+          <t>info@israa.it</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>http://www.casaanzianisilea.it/</t>
+          <t>http://www.israa.it/</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Fondazione O.I.C. Irma e Arturo Simonetti</t>
+          <t>I.S.R.A.A. Istituto Rosa Zalivani</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Piazzale della Vittoria, 13 - Oderzo</t>
+          <t>Via IV Novembre, 27 - Treviso</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>0422 8161</t>
+          <t>0422 414811 - 0422 414728 - 0422 414729 - 0422 414748</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>oicoderzo@oiconlus.it</t>
+          <t>info@israa.it</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>http://www.oicounlus.it/</t>
+          <t>http://www.israa.it/</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Fondazione San Paolo Villa Vittoria</t>
+          <t>I.S.R.A.A. Istituto Giuseppe Menegazzi</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Via Mioni, 4 - San Polo di Piave</t>
+          <t>Via Noalese, 40 - Treviso</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>0422 856637</t>
+          <t>0422 414511 - 0422 414729 - 0422 414748 - 0422 414728</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>villavittoria.fps@gmail.com</t>
-[...2 lines deleted...]
-      <c r="F6" t="inlineStr"/>
+          <t>info@israa.it</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>http://www.israa.it/</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>I.S.R.A.A. Casa Albergo</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Viale III Armata, 4 - Treviso</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>0422 414750 - 0422 414729 - 0422 414748</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>info@israa.it</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>http://www.israa.it/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>I.S.R.A.A. Istituto Giuseppe Menegazzi</t>
+          <t>Fondazione San Paolo Villa Vittoria</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Via Noalese, 40 - Treviso</t>
+          <t>Via Mioni, 4 - San Polo di Piave</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>0422 414511 - 0422 414729 - 0422 414748 - 0422 414728</t>
+          <t>0422 856637</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>info@israa.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>villavittoria.fps@gmail.com</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>I.S.R.A.A. Istituto Rosa Zalivani</t>
+          <t>Fondazione O.I.C. Irma e Arturo Simonetti</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Via IV Novembre, 27 - Treviso</t>
+          <t>Piazzale della Vittoria, 13 - Oderzo</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>0422 414811 - 0422 414728 - 0422 414729 - 0422 414748</t>
+          <t>0422 8161</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>info@israa.it</t>
+          <t>oicoderzo@oiconlus.it</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>http://www.israa.it/</t>
+          <t>http://www.oicounlus.it/</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>I.S.R.A.A. "Residenze per Anziani Città di Treviso"</t>
+          <t>Casa per Anziani Fondazione Villa d'Argento</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Via N. di Fulvio, 2 - Treviso</t>
+          <t>Viale della Libertà, 20 - Silea</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>0422 414411 - 0422 414728 - 0422 414729 - 0422 414748</t>
+          <t>0422 460170</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>info@israa.it</t>
+          <t>direzione@casaanzianisilea.org</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>http://www.israa.it/</t>
+          <t>http://www.casaanzianisilea.it/</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Pensionato S. Vincenzo De Paoli</t>
+          <t>Casa per Anziani CasaMia</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Via Alzaia, 133/B - Treviso</t>
+          <t>Via Nilde Iotti, 1 - Dosson di Casier</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>0422 361410</t>
+          <t>0422 382170</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>pensionatos.vincenzo@alice.it</t>
-[...2 lines deleted...]
-      <c r="F11" t="inlineStr"/>
+          <t>paola.frezza@orpea.it casier@orpea.it</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>http://www.orpea.it/</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Residenza per Anziani</t>
+          <t>Casa di Riposo di Ponte Piave</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Via Riccardo Selvatico, 17 - Roncade</t>
+          <t>Via Postumia, 31 - Ponte di Piave</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>0422 707445 - 0422 707505</t>
+          <t>0422 759137</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>amministrazione@residenzacittadironcade.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>casa.ponte@libero.it</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Casa di Riposo N.D. M. Tomitano e N. Boccassin</t>
+          <t>Casa di Riposo Villa dr. L. Tomasi</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Via G. Cigana, 6 - Motta di Livenza</t>
+          <t>Via Nazionale, 10 - Spresiano</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0422 860018</t>
-[...11 lines deleted...]
-      </c>
+          <t>0422 725026</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Casa del Clero</t>
+          <t>Casa di Riposo Suore Francescane</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Via Antonio Scarpa, 5 - Treviso</t>
+          <t>Via Borgo Cavour, 42 - Treviso</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>0422 3244</t>
+          <t>0422 417711</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>info@casadelclerotv.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>casadiriposo42@libero.it</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Residenza per Anziani di Oderzo</t>
+          <t>Casa di Riposo Istituto Costante Gris</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Via Luzzatti, 33 - Oderzo</t>
+          <t>Via Torni, 51 - Mogliano Veneto</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>0422 507711</t>
+          <t>041 5998105 - 041 5998367 - 041 5988366</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>rao@oderzo.it rao@pec.raoderzo.it</t>
+          <t>segreteriagenerale@istitutogris.it</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>http://www.raoderzo.it/contatti.php</t>
+          <t>http://www.istitutogris.it/</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Casa Albergo Angela Rusalen</t>
+          <t>Casa di Riposo G. e P. Marani</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Via Vecellio, 6 - Meduna di Livenza</t>
+          <t>Via Roma, 156 - Villorba</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>0422 865127 - 0422 767001</t>
+          <t>0422 608754</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>casalbergo@comune.medunadilivenza.tv.it</t>
+          <t>info@casamarani.it</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>http://www.comune.medunadilivenza.tv.it/</t>
+          <t>http://www.casamarani.it/</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Casa Luigi e Augusta</t>
+          <t>Casa di Riposo G. e P. Marani</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Via Negrisia, 24/E - Ormelle</t>
+          <t>Via Borè, 5 - Povegliano</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>0422 751135</t>
+          <t>0422 870041 - 0422 608754</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>info@luigieaugusta.it luigieaugusta@pec.it</t>
+          <t>info@casamarani.it</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>http://www.luigieaugusta.it/</t>
+          <t>http://www.casamarani.it/</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Casa Soggiorno Villa delle Magnolie</t>
+          <t>Casa di Riposo G. e P. Marani</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Via Giovanni XXIII, 5 - Monastier di Treviso</t>
+          <t>Via Trieste, 2 - Paese</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>0422 896454 - 0422 896302</t>
+          <t>0422 451099 - 0422 608754</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>accoglienza@villamagnolie.it segreteria@villamagnolie.it</t>
+          <t>info@casamarani.it</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>http://www.villamagnolie.it/</t>
+          <t>http://www.casamarani.it/</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Casa di Riposo C. Cosulich</t>
+          <t>Casa di Riposo Consortile Tre Carpini</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Via Bonisiolo, 10 - Casale sul Sile</t>
+          <t>Viale Caccianiga, 4 - Maserada sul Piave</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>0422 820567 - 0422 822297</t>
+          <t>0422 777811</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>amministrazione@associazionecadeifiori.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>crmaserada@insiemesipuo.eu</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Casa di Riposo Comunale S. Maria de' Zairo</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Via Milan, 26 - Zero Branco</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>0422 486204</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>casa.zairo@libero.it</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Casa di Riposo Consortile Tre Carpini</t>
+          <t>Casa di Riposo C. Cosulich</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Viale Caccianiga, 4 - Maserada sul Piave</t>
+          <t>Via Bonisiolo, 10 - Casale sul Sile</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0422 777811</t>
+          <t>0422 820567 - 0422 822297</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>crmaserada@insiemesipuo.eu</t>
-[...2 lines deleted...]
-      <c r="F21" t="inlineStr"/>
+          <t>amministrazione@associazionecadeifiori.com</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>http://www.associazionecadeifiori.it/</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Casa di Riposo G. e P. Marani</t>
+          <t>Casa Soggiorno Villa delle Magnolie</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Via Trieste, 2 - Paese</t>
+          <t>Via Giovanni XXIII, 5 - Monastier di Treviso</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0422 451099 - 0422 608754</t>
+          <t>0422 896454 - 0422 896302</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>info@casamarani.it</t>
+          <t>accoglienza@villamagnolie.it segreteria@villamagnolie.it</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>http://www.casamarani.it/</t>
+          <t>http://www.villamagnolie.it/</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Casa di Riposo G. e P. Marani</t>
+          <t>Casa Luigi e Augusta</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Via Borè, 5 - Povegliano</t>
+          <t>Via Negrisia, 24/E - Ormelle</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0422 870041 - 0422 608754</t>
+          <t>0422 751135</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>info@casamarani.it</t>
+          <t>info@luigieaugusta.it luigieaugusta@pec.it</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>http://www.casamarani.it/</t>
+          <t>http://www.luigieaugusta.it/</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Casa di Riposo G. e P. Marani</t>
+          <t>Casa Albergo Angela Rusalen</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Via Roma, 156 - Villorba</t>
+          <t>Via Vecellio, 6 - Meduna di Livenza</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0422 608754</t>
+          <t>0422 865127 - 0422 767001</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>info@casamarani.it</t>
+          <t>casalbergo@comune.medunadilivenza.tv.it</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>http://www.casamarani.it/</t>
+          <t>http://www.comune.medunadilivenza.tv.it/</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Casa di Riposo Istituto Costante Gris</t>
+          <t>Residenza per Anziani di Oderzo</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Via Torni, 51 - Mogliano Veneto</t>
+          <t>Via Luzzatti, 33 - Oderzo</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>041 5998105 - 041 5998367 - 041 5988366</t>
+          <t>0422 507711</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>segreteriagenerale@istitutogris.it</t>
+          <t>rao@oderzo.it rao@pec.raoderzo.it</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>http://www.istitutogris.it/</t>
+          <t>http://www.raoderzo.it/contatti.php</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Casa di Riposo Suore Francescane</t>
+          <t>Casa del Clero</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Via Borgo Cavour, 42 - Treviso</t>
+          <t>Via Antonio Scarpa, 5 - Treviso</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0422 417711</t>
+          <t>0422 3244</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>casadiriposo42@libero.it</t>
-[...2 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>info@casadelclerotv.it</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>http://www.casadelclerotv.it/</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Treviso</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Casa di Riposo Villa dr. L. Tomasi</t>
+          <t>Casa di Riposo N.D. M. Tomitano e N. Boccassin</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Via Nazionale, 10 - Spresiano</t>
+          <t>Via G. Cigana, 6 - Motta di Livenza</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0422 725026</t>
-[...3 lines deleted...]
-      <c r="F27" t="inlineStr"/>
+          <t>0422 860018</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>info@cdrmotta.it</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>http://www.cdrmotta.it/</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>RSA San Giuseppe - Casa per anziani autosufficienti</t>
+          <t>Casa Amica per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Via Paradiso, 9 - Follina</t>
+          <t>Via Dante Alighieri, 8 - Fregona</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0438 973656</t>
+          <t>0438 585594</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>follina@sereniorizzonti.it</t>
+          <t>direzione@fondazionemariarossi.it</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>http://www.sereniorizzonti.it/customer/residence?id=34</t>
+          <t>https://www.fondazionemariarossi.it/</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Opera Immacolata di Lourdes - Centro diurno per persone anziane non autosufficient</t>
+          <t>Casa Fenzi per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Via Immacolata di Lourdes, 78 Conegliano</t>
+          <t>Viale Spellanzon, 62 - Conegliano</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0438 361211</t>
+          <t>0438 63545</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>info@fsa-onlus.it</t>
+          <t>segreteria@casafenzi.it</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>http://www.fsa-onlus.it/</t>
+          <t>https://www.casafenzi.it/</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Opera Immacolata di Lourdes - Casa per anziani autosufficienti</t>
+          <t>Casa San Pio X</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Via Immacolata di Lourdes, 78 Conegliano</t>
+          <t>Via Rangoni, 39 - Cordignano</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>0438 361211</t>
+          <t>0438 999034</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>info@fsa-onlus.it</t>
+          <t>info@casapiox.it</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>http://www.fsa-onlus.it/</t>
+          <t>http://www.casapiox.it/</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Istituto Padre Pio</t>
+          <t>Casa Soggiorno Divina Provvidenza - Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>via Bellavista, 16 - Tarzo</t>
+          <t>Via Roma, 45 - S. Lucia di Piave</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>0438 925046</t>
+          <t>0438 700111</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>info.istitutopadrepio@korian.it</t>
+          <t>info@casasoggiorno.it</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>https://www.korian.it/strutture/istituto-padre-pio/</t>
+          <t>https://www.casasoggiorno.it/</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Istituto Suore del Santo Volto - Casa per anziani autosufficient</t>
+          <t>Casa Soggiorno Divina Provvidenza – per anziani non autosufficienti</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Via Maria Pia Mastena, 1 - San Fior</t>
+          <t>Via Roma, 45 - S. Lucia di Piave</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>0438 260264</t>
-[...3 lines deleted...]
-      <c r="F32" t="inlineStr"/>
+          <t>0438 700111</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>info@casasoggiorno.it</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>https://www.casasoggiorno.it/</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Istituto F. Botteselle - Centro servizi per persone anziane non autosufficienti</t>
+          <t>Casa di Soggiorno Eliseo e Pietro Mozzetti - Centro di servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Piazza Rovere, 1 - Col San Martino di Farra di Soligo</t>
+          <t>Via San Francesco,2 - Vazzola</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0438 898135</t>
+          <t>0438 740988</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>botteselle@fsa-onlus.it</t>
+          <t>info@casamozzetti.it</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>http://www.fsa-onlus.it/</t>
+          <t>http://www.casamozzetti.it/</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Istituto F. Botteselle - Casa per anziani autosufficienti</t>
+          <t>Casa di Soggiorno Eliseo e Pietro Mozzetti - Centro di servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Piazza Rovere, 1 - Col San Martino di Farra di Soligo</t>
+          <t>Via San Francesco,2 - Vazzola</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>0438 898135</t>
+          <t>0438 740988</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>botteselle@fsa-onlus.it</t>
+          <t>info@casamozzetti.it</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>http://www.fsa-onlus.it/</t>
+          <t>http://www.casamozzetti.it/</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Istituto Cesana Malanotti - Residenza Papa Luciani</t>
+          <t>Casa di Riposo San Antonio - Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Via Dante Alighieri, 49/A - San Vendemiano</t>
+          <t>Via Caronelli, 6 - Conegliano</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>0438 9488</t>
+          <t>0438 22575</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>info@cesanamalanotti.it</t>
+          <t>casasanantonio@csa-coop.it</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>http://www.cesanamalanotti.it/</t>
+          <t>http://www.csa-coop.it/?p=strutture&amp;t=2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Istituto Cesana Malanotti - Casa del sole</t>
+          <t>Casa di Riposo F. Fenzi - Centro di servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Via Carbonera, 15 - Vittorio Veneto</t>
+          <t>Viale Spellanzon, 62 - Conegliano</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>0438 9488</t>
+          <t>0438 63545</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>info@cesanamalanotti.it</t>
+          <t>segreteria@casafenzi.it</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>http://www.cesanamalanotti.it/</t>
+          <t>https://www.casafenzi.it/</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Istituto Cesana Malanotti - Casa Arcobaleno</t>
+          <t>Casa di Riposo Villa Bianca</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Via Palmanova, 12 - Vittorio Veneto</t>
+          <t>Via Bellavista, 8 - Tarzo</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>0438 9488</t>
+          <t>0438 587101</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>info@cesanamalanotti.it</t>
+          <t>info@casavillabianca.it</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>http://www.cesanamalanotti.it/</t>
+          <t>http://www.casavillabianca.it/</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Istituto Bon Bozzolla</t>
+          <t>Centro diurno Al Centro gli Anziani - ITACA cooperativa sociale ONLUS</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Via Erminia Fontana Cardani n. 1/A Farra di Soligo</t>
+          <t>Via A. Biadene, 3 - Gaiarine</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>0438 841311</t>
+          <t>0434 768038</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>info@bonbozzolla.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>p.coan@itaca.coopsoc.it</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Fondazione De Lozzo-Da Dalto - Centro di servizi per persone anziane non autosufficienti</t>
+          <t>Comunità alloggio Cafarnao</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Via Pianale, 36 - S. Pietro di Feletto</t>
+          <t>Via Bellavista, 8 - Tarzo</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>0438 784328</t>
+          <t>0438 587101</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>fondazione@delozzodadalto.it</t>
+          <t>info@casavillabianca.it</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>https://www.delozzodadalto.it/</t>
+          <t>http://www.casavillabianca.it/</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Fondazione De Lozzo-Da Dalto - Centro di servizi per autosufficienti</t>
+          <t>Fondazione Maria Rossi Onlus - Residenza per Anziani Casa Amica - Centro di servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Via Pianale, 36 - S. Pietro di Feletto</t>
+          <t>Via Dante Alighieri, 8 - Fregona</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>0438 784328</t>
+          <t>0438 585594</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>fondazione@delozzodadalto.it</t>
+          <t>direzione@fondazionemariarossi.it</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>https://www.delozzodadalto.it/</t>
+          <t>https://www.fondazionemariarossi.it/</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Fondazione Casa per Anziani - Centro diurno per persone anziane non autosufficienti</t>
+          <t>Fondazione Casa per Anziani - Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Via Ospedale, 10 - Pieve di Soligo</t>
+          <t>Via Ospedale, 7 - Pieve di Soligo</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>0438 82290</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>info@fondazionecasaperanziani.it</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.fondazionecasaperanziani.it/</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Fondazione Casa per Anziani - Casa per anziani autosufficienti</t>
+          <t>Fondazione Casa per Anziani - Centro diurno per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Via Ospedale, 7 - Pieve di Soligo</t>
+          <t>Via Ospedale, 10 - Pieve di Soligo</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0438 82290</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>info@fondazionecasaperanziani.it</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.fondazionecasaperanziani.it/</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Fondazione Maria Rossi Onlus - Residenza per Anziani Casa Amica - Centro di servizi per persone anziane non autosufficienti</t>
+          <t>Fondazione De Lozzo-Da Dalto - Centro di servizi per autosufficienti</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Via Dante Alighieri, 8 - Fregona</t>
+          <t>Via Pianale, 36 - S. Pietro di Feletto</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>0438 585594</t>
+          <t>0438 784328</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>direzione@fondazionemariarossi.it</t>
+          <t>fondazione@delozzodadalto.it</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>https://www.fondazionemariarossi.it/</t>
+          <t>https://www.delozzodadalto.it/</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Comunità alloggio Cafarnao</t>
+          <t>Fondazione De Lozzo-Da Dalto - Centro di servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Via Bellavista, 8 - Tarzo</t>
+          <t>Via Pianale, 36 - S. Pietro di Feletto</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>0438 587101</t>
+          <t>0438 784328</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>info@casavillabianca.it</t>
+          <t>fondazione@delozzodadalto.it</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>http://www.casavillabianca.it/</t>
+          <t>https://www.delozzodadalto.it/</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Centro diurno Al Centro gli Anziani - ITACA cooperativa sociale ONLUS</t>
+          <t>Istituto Bon Bozzolla</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Via A. Biadene, 3 - Gaiarine</t>
+          <t>Via Erminia Fontana Cardani n. 1/A Farra di Soligo</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>0434 768038</t>
+          <t>0438 841311</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>p.coan@itaca.coopsoc.it</t>
-[...2 lines deleted...]
-      <c r="F45" t="inlineStr"/>
+          <t>info@bonbozzolla.it</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>http://www.bonbozzolla.it/</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Casa di Riposo Villa Bianca</t>
+          <t>Istituto Cesana Malanotti - Casa Arcobaleno</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Via Bellavista, 8 - Tarzo</t>
+          <t>Via Palmanova, 12 - Vittorio Veneto</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>0438 587101</t>
+          <t>0438 9488</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>info@casavillabianca.it</t>
+          <t>info@cesanamalanotti.it</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>http://www.casavillabianca.it/</t>
+          <t>http://www.cesanamalanotti.it/</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Residenza Luigi e Marisa Cardani – Casa per anziani autosufficienti</t>
+          <t>Istituto Cesana Malanotti - Casa del sole</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Via Cardani, 2 - Farra di Soligo</t>
+          <t>Via Carbonera, 15 - Vittorio Veneto</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>0438 841311</t>
+          <t>0438 9488</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>info@bonbozzolla.it</t>
+          <t>info@cesanamalanotti.it</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>http://www.bonbozzolla.it/</t>
+          <t>http://www.cesanamalanotti.it/</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Casa di Riposo F. Fenzi - Centro di servizi per persone anziane non autosufficienti</t>
+          <t>Istituto Cesana Malanotti - Residenza Papa Luciani</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Viale Spellanzon, 62 - Conegliano</t>
+          <t>Via Dante Alighieri, 49/A - San Vendemiano</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>0438 63545</t>
+          <t>0438 9488</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>segreteria@casafenzi.it</t>
+          <t>info@cesanamalanotti.it</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>https://www.casafenzi.it/</t>
+          <t>http://www.cesanamalanotti.it/</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Casa di Riposo San Antonio - Casa per anziani autosufficienti</t>
+          <t>Istituto F. Botteselle - Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Via Caronelli, 6 - Conegliano</t>
+          <t>Piazza Rovere, 1 - Col San Martino di Farra di Soligo</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>0438 22575</t>
+          <t>0438 898135</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>casasanantonio@csa-coop.it</t>
+          <t>botteselle@fsa-onlus.it</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>http://www.csa-coop.it/?p=strutture&amp;t=2</t>
+          <t>http://www.fsa-onlus.it/</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Casa di Soggiorno Eliseo e Pietro Mozzetti - Centro di servizi per persone anziane non autosufficienti</t>
+          <t>Istituto F. Botteselle - Centro servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Via San Francesco,2 - Vazzola</t>
+          <t>Piazza Rovere, 1 - Col San Martino di Farra di Soligo</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>0438 740988</t>
+          <t>0438 898135</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>info@casamozzetti.it</t>
+          <t>botteselle@fsa-onlus.it</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>http://www.casamozzetti.it/</t>
+          <t>http://www.fsa-onlus.it/</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Casa di Soggiorno Eliseo e Pietro Mozzetti - Centro di servizi per persone anziane non autosufficienti</t>
+          <t>Istituto Padre Pio</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Via San Francesco,2 - Vazzola</t>
+          <t>via Bellavista, 16 - Tarzo</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>0438 740988</t>
+          <t>0438 925046</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>info@casamozzetti.it</t>
+          <t>info.istitutopadrepio@korian.it</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>http://www.casamozzetti.it/</t>
+          <t>https://www.korian.it/strutture/istituto-padre-pio/</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Casa Soggiorno Divina Provvidenza – per anziani non autosufficienti</t>
+          <t>Istituto Suore del Santo Volto - Casa per anziani autosufficient</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Via Roma, 45 - S. Lucia di Piave</t>
+          <t>Via Maria Pia Mastena, 1 - San Fior</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>0438 700111</t>
-[...11 lines deleted...]
-      </c>
+          <t>0438 260264</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Casa Soggiorno Divina Provvidenza - Casa per anziani autosufficienti</t>
+          <t>Opera Immacolata di Lourdes - Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Via Roma, 45 - S. Lucia di Piave</t>
+          <t>Via Immacolata di Lourdes, 78 Conegliano</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>0438 700111</t>
+          <t>0438 361211</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>info@casasoggiorno.it</t>
+          <t>info@fsa-onlus.it</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>https://www.casasoggiorno.it/</t>
+          <t>http://www.fsa-onlus.it/</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Casa San Pio X</t>
+          <t>Opera Immacolata di Lourdes - Centro diurno per persone anziane non autosufficient</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Via Rangoni, 39 - Cordignano</t>
+          <t>Via Immacolata di Lourdes, 78 Conegliano</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>0438 999034</t>
+          <t>0438 361211</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>info@casapiox.it</t>
+          <t>info@fsa-onlus.it</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>http://www.casapiox.it/</t>
+          <t>http://www.fsa-onlus.it/</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Casa Fenzi per anziani autosufficienti</t>
+          <t>RSA San Giuseppe - Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Viale Spellanzon, 62 - Conegliano</t>
+          <t>Via Paradiso, 9 - Follina</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>0438 63545</t>
+          <t>0438 973656</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>segreteria@casafenzi.it</t>
+          <t>follina@sereniorizzonti.it</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>https://www.casafenzi.it/</t>
+          <t>http://www.sereniorizzonti.it/customer/residence?id=34</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Casa Amica per anziani autosufficienti</t>
+          <t>RSA San Giuseppe - Centro di servizi per persone anziane non autosufficienti</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Via Dante Alighieri, 8 - Fregona</t>
+          <t>Via Paradiso, 9 - Follina</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>0438 585594</t>
+          <t>0438 973688</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>direzione@fondazionemariarossi.it</t>
+          <t>follina@sereniorizzonti.it</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>https://www.fondazionemariarossi.it/</t>
+          <t>http://www.sereniorizzonti.it/customer/residence?id=34</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Pieve di Soligo</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>RSA San Giuseppe - Centro di servizi per persone anziane non autosufficienti</t>
+          <t>Residenza Luigi e Marisa Cardani – Casa per anziani autosufficienti</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Via Paradiso, 9 - Follina</t>
+          <t>Via Cardani, 2 - Farra di Soligo</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>0438 973688</t>
+          <t>0438 841311</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>follina@sereniorizzonti.it</t>
+          <t>info@bonbozzolla.it</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>http://www.sereniorizzonti.it/customer/residence?id=34</t>
+          <t>http://www.bonbozzolla.it/</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Istituti di sogg. per anziani “San Gregorio” - Restidenza Santo Stefano</t>
+          <t>Centro residenziale per anziani “D.Sartor”</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Via Roma, 38 - Valdobbiadene</t>
+          <t>Via Ospedale,12 - Castelfranco Veneto</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>0423 9778</t>
+          <t>0423 738111</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>protocollo@istitutisangregorio.it</t>
+          <t>posta@centroanzianisartor.it</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>http://www.istitutisangregorio.it</t>
+          <t>http://www.centroanzianisartor.it</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Casa di riposo “Guizzo Marseille”</t>
+          <t>Centro residenziale per anziani “D.Sartor” - “Centro Diurno Terapeutico Alzheimer”</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Via Santa Croce,2 - Volpago del Montello</t>
+          <t>Via Ospedale,12 - Castelfranco Veneto</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>0423 620106</t>
+          <t>0423 738111</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>info@guizzo-marseille.org</t>
+          <t>posta@centroanzianisartor.it</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>http://www.guizzo-marseille.org</t>
+          <t>http://www.centroanzianisartor.it</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Comunità Alloggio "La Casa di Vendrame Patrizia"</t>
+          <t>Casa di soggiorno “Prealpina” S.r.l.</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Via Foresto Vecchio,22 - Asolo</t>
+          <t>Via S. Antonio,4 - Cavaso del Tomba</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>388 3812983</t>
+          <t>0423 562165</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>casapatrizia.asolo@pec.it</t>
-[...2 lines deleted...]
-      <c r="F60" t="inlineStr"/>
+          <t>info@prealpina.net</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>http://www.prealpina.net</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Casa di Riposo ed Opere Pie Riunite</t>
+          <t>Casa di riposo “Umberto I”</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Via I. Banfi, 25 - Vidor</t>
+          <t>Via Ospedale,54 - Montebelluna</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>0423 985153</t>
+          <t>0423 2871</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>vecchiaiaserena@tiscalinet.it</t>
+          <t>info@umbertoprimo.com</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>http://www.operepieriunitedividor.it</t>
+          <t>http://www.umbertoprimo.com</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>O.I.C. Centro residenziale per anziani "Mons. L. Crico"</t>
+          <t>IPAB “Opere Pie di Onigo” – “Centro servizi Guglielmo e Teodolinda d’Onigo”</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Via Toniolo, 1 - Vedelago</t>
+          <t>Via Roma, 65 - Pederobba</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>0423 704000</t>
+          <t>0423 694712</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>oicvedelago@oiconlus.it</t>
+          <t>segreteria@operepiedionigo.it</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>http://www.oiconlus.it</t>
+          <t>http://www.operepiedionigo.it</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Casa di riposo per anziani “Villa Belvedere”</t>
+          <t>IPAB “Opere Pie di Onigo” – Centro Servizi CAv. Giuseppe Sabbione</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Via Pontello,9 - Crocetta del Montello</t>
+          <t>Via Donatori di Sangue, 1 - Pederobba</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>0423 86289</t>
+          <t>0423 694712</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>info@cdrvillabelvedere.org</t>
+          <t>segreteria@operepiedionigo.it</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>http://www.cdrvillabelvedere.org/</t>
+          <t>http://www.operepiedionigo.it</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Casa di riposo “Aita”</t>
+          <t>Casa di soggiorno "G. e A. Binotto"</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Via IV Novembre, 30 - Pieve del Grappa loc. Crespano</t>
-[...16 lines deleted...]
-      </c>
+          <t>Via Roma,28 - Cavaso del Tomba</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
+      <c r="F64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Casa di riposo “Villa Fiorita”</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Via G. Zilio,2 - Cornuda</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>0423 83595</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>info@villafiorita.info</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>http://www.ipabvillafiorita.it</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Casa di soggiorno "G. e A. Binotto"</t>
+          <t>Casa di riposo “Aita”</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Via Roma,28 - Cavaso del Tomba</t>
-[...4 lines deleted...]
-      <c r="F66" t="inlineStr"/>
+          <t>Via IV Novembre, 30 - Pieve del Grappa loc. Crespano</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>0423 930984</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>segreteria@casadiriposoaita.it segreteria@pec.casadiriposoaita.it</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>http://www.casadiriposoaita.it/</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>IPAB “Opere Pie di Onigo” – Centro Servizi CAv. Giuseppe Sabbione</t>
+          <t>Casa di riposo per anziani “Villa Belvedere”</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Via Donatori di Sangue, 1 - Pederobba</t>
+          <t>Via Pontello,9 - Crocetta del Montello</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>0423 694712</t>
+          <t>0423 86289</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>segreteria@operepiedionigo.it</t>
+          <t>info@cdrvillabelvedere.org</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>http://www.operepiedionigo.it</t>
+          <t>http://www.cdrvillabelvedere.org/</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>IPAB “Opere Pie di Onigo” – “Centro servizi Guglielmo e Teodolinda d’Onigo”</t>
+          <t>O.I.C. Centro residenziale per anziani "Mons. L. Crico"</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Via Roma, 65 - Pederobba</t>
+          <t>Via Toniolo, 1 - Vedelago</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>0423 694712</t>
+          <t>0423 704000</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>segreteria@operepiedionigo.it</t>
+          <t>oicvedelago@oiconlus.it</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>http://www.operepiedionigo.it</t>
+          <t>http://www.oiconlus.it</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Casa di riposo “Umberto I”</t>
+          <t>Casa di Riposo ed Opere Pie Riunite</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Via Ospedale,54 - Montebelluna</t>
+          <t>Via I. Banfi, 25 - Vidor</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>0423 2871</t>
+          <t>0423 985153</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>info@umbertoprimo.com</t>
+          <t>vecchiaiaserena@tiscalinet.it</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>http://www.umbertoprimo.com</t>
+          <t>http://www.operepieriunitedividor.it</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Casa di soggiorno “Prealpina” S.r.l.</t>
+          <t>Comunità Alloggio "La Casa di Vendrame Patrizia"</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Via S. Antonio,4 - Cavaso del Tomba</t>
+          <t>Via Foresto Vecchio,22 - Asolo</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>0423 562165</t>
+          <t>388 3812983</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>info@prealpina.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>casapatrizia.asolo@pec.it</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Centro residenziale per anziani “D.Sartor” - “Centro Diurno Terapeutico Alzheimer”</t>
+          <t>Casa di riposo “Guizzo Marseille”</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Via Ospedale,12 - Castelfranco Veneto</t>
+          <t>Via Santa Croce,2 - Volpago del Montello</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>0423 738111</t>
+          <t>0423 620106</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>posta@centroanzianisartor.it</t>
+          <t>info@guizzo-marseille.org</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>http://www.centroanzianisartor.it</t>
+          <t>http://www.guizzo-marseille.org</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Centro residenziale per anziani “D.Sartor”</t>
+          <t>Istituti di sogg. per anziani “San Gregorio” - Residenza San Pietro</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Via Ospedale,12 - Castelfranco Veneto</t>
+          <t>Via Roma, 38 - Valdobbiadene</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>0423 738111</t>
+          <t>0423 9778</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>posta@centroanzianisartor.it</t>
+          <t>protocollo@istitutisangregorio.it</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>http://www.centroanzianisartor.it</t>
+          <t>http://www.istitutisangregorio.it</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Casa di riposo "Guizzo Marseille" - Comunità alloggio Melograno 2</t>
+          <t>Istituti di sogg. per anziani “San Gregorio” - Restidenza Santo Stefano</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Via Santa Croce,2 - Volpago del Montello</t>
+          <t>Via Roma, 38 - Valdobbiadene</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>0424 620106</t>
+          <t>0423 9778</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>info@guizzo-marseille.org</t>
+          <t>protocollo@istitutisangregorio.it</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>http://www.guizzo-marseille.org</t>
+          <t>http://www.istitutisangregorio.it</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Casa di riposo "Guizzo Marseille" - Comunità alloggio Melograno 1</t>
+          <t>Casa di riposo "Aita"</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Via Santa Croce,2 - Volpago del Montello</t>
+          <t>Via IV Novembre, 30 - Pieve del Grappa loc. Crespano</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>0423 620106</t>
+          <t>0423 930984</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>info@guizzo-marseille.org</t>
+          <t>segreteria@casadiriposoaita.it PEC senreteria1mnec.casadirinosoaita.it</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>http://www.guizzo-marseille.org</t>
+          <t>http://www.casadiriposoaita.it/</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Istituto di soggiorno per anziani "San Gregorio" - Residenza Meneghetti</t>
+          <t>Casa di riposo per anziani “Villa Belvedere”</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Via dei Cappuccini, 2 - Valdobbiadene</t>
+          <t>Via Pontello,9 - Crocetta del Montello</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>0423 9778</t>
+          <t>0423 86289</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>protocollo@istitutisangregorio.it</t>
+          <t>info@cdrvillabelvedere.org</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>http://www.istitutisangregorio.it</t>
+          <t>http://www.cdrvillabelvedere.org</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Fondazione Casa di riposo e pensionato per anziani</t>
+          <t>Istituti di soggiorno per anziani "San Gregorio" - Residenza San Giovanni</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>i Via F.lli Forcellini,1 - Possagno</t>
+          <t>Via Roma, 38 - Valdobbiadene</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>0423 544300</t>
+          <t>0423 9778</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>casariposopossagno@gmail.com</t>
+          <t>protocollo@istitutisangregorio.it</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>http://www.fondazionecasariposopossagno.it</t>
+          <t>http://www.istitutisangregorio.it</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Casa di riposo "Villa Pasinetti”</t>
+          <t>O.I.C. Centro residenziale per anziani "Civitas Vitae Vedelago"</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Via Tre Forni,n.2 - Trevignano</t>
+          <t>Via Toniolo, 3 - Vedelago</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>0423/819820</t>
+          <t>0423 704000</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>casadiriposo@comune.trevignano.tv.it</t>
+          <t>oicvedelago@oiconlus.it</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>http://www.villapasinetti.it</t>
+          <t>http://www.oiconlus.it</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Casa di riposo "G. e A. Binotto"</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Via Roma, 28 - Cavaso del Tomba</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>0423 562165</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>info@prealpina.net</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>http://www.prealpina.net</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>O.I.C. Centro residenziale per anziani "Civitas Vitae Vedelago"</t>
+          <t>Casa di riposo "Villa Pasinetti”</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Via Toniolo, 3 - Vedelago</t>
+          <t>Via Tre Forni,n.2 - Trevignano</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>0423 704000</t>
+          <t>0423/819820</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>oicvedelago@oiconlus.it</t>
+          <t>casadiriposo@comune.trevignano.tv.it</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>http://www.oiconlus.it</t>
+          <t>http://www.villapasinetti.it</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Istituti di soggiorno per anziani "San Gregorio" - Residenza San Giovanni</t>
+          <t>Fondazione Casa di riposo e pensionato per anziani</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Via Roma, 38 - Valdobbiadene</t>
+          <t>i Via F.lli Forcellini,1 - Possagno</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>0423 9778</t>
+          <t>0423 544300</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>protocollo@istitutisangregorio.it</t>
+          <t>casariposopossagno@gmail.com</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>http://www.istitutisangregorio.it</t>
+          <t>http://www.fondazionecasariposopossagno.it</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Casa di riposo per anziani “Villa Belvedere”</t>
+          <t>Istituto di soggiorno per anziani "San Gregorio" - Residenza Meneghetti</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Via Pontello,9 - Crocetta del Montello</t>
+          <t>Via dei Cappuccini, 2 - Valdobbiadene</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>0423 86289</t>
+          <t>0423 9778</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>info@cdrvillabelvedere.org</t>
+          <t>protocollo@istitutisangregorio.it</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>http://www.cdrvillabelvedere.org</t>
+          <t>http://www.istitutisangregorio.it</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Casa di riposo "Aita"</t>
+          <t>Casa di riposo "Guizzo Marseille" - Comunità alloggio Melograno 1</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Via IV Novembre, 30 - Pieve del Grappa loc. Crespano</t>
+          <t>Via Santa Croce,2 - Volpago del Montello</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>0423 930984</t>
+          <t>0423 620106</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>segreteria@casadiriposoaita.it PEC senreteria1mnec.casadirinosoaita.it</t>
+          <t>info@guizzo-marseille.org</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>http://www.casadiriposoaita.it/</t>
+          <t>http://www.guizzo-marseille.org</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Asolo</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Istituti di sogg. per anziani “San Gregorio” - Residenza San Pietro</t>
+          <t>Casa di riposo "Guizzo Marseille" - Comunità alloggio Melograno 2</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Via Roma, 38 - Valdobbiadene</t>
+          <t>Via Santa Croce,2 - Volpago del Montello</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>0423 9778</t>
+          <t>0424 620106</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>protocollo@istitutisangregorio.it</t>
+          <t>info@guizzo-marseille.org</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>http://www.istitutisangregorio.it</t>
+          <t>http://www.guizzo-marseille.org</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>