--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -475,3648 +475,3667 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>CATALDO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CV_ABATERUSSO_CATALDO_.pdf</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>dichiarazione_ABATERUSSO_CATALDO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ABBRUZZESE</t>
+          <t>AGRESTA</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>FERDINANDO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CV_ABBRUZZESE_LUCIANO_.pdf</t>
+          <t>CV_Agresta_Ferdinando_.pdf</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Dichiarazione_ABBRUZZESE_LUCIANO__.pdf</t>
+          <t>Dichiarazione_Agresta_Ferdinando_.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>AGRESTA</t>
+          <t>ANELLO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FERDINANDO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>CV_Agresta_Ferdinando_.pdf</t>
+          <t>CV_ANELLO_PAOLA_.pdf</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Dichiarazione_Agresta_Ferdinando_.pdf</t>
+          <t>Dichiarazione_ANELLO_PAOLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ANELLO</t>
+          <t>ANTICO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CV_ANELLO_PAOLA_.pdf</t>
+          <t>CV_ANTICO_ANTONIO_.pdf</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Dichiarazione_ANELLO_PAOLA_.pdf</t>
+          <t>dichiarazione_ANTICO_ANTONIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ANTICO</t>
+          <t>ANTONIOL</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ANTONIOL</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>GRAZIA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...3 lines deleted...]
-      <c r="E7" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>CV_ARTIOLI_GRAZIA_.pdf</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Artioli_Grazia_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>ATTANASIO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>GRAZIA</t>
+          <t>MARIA ALESSANDRA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>CV_ARTIOLI_GRAZIA_.pdf</t>
+          <t>CV_ATTANASIO_MARIA_ALESSANDRA_.pdf</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Dichiarazione_Artioli_Grazia_.pdf</t>
+          <t>dichiarazione_ATTANASIO_MARIA_ALESSANDRA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ATTANASIO</t>
+          <t>BACCAGLINI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>MARIA ALESSANDRA</t>
+          <t>KAREEN</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>CV_ATTANASIO_MARIA_ALESSANDRA_.pdf</t>
+          <t>CV_Baccaglini_Kareen_.pdf</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>dichiarazione_ATTANASIO_MARIA_ALESSANDRA_.pdf</t>
+          <t>Dichiarazione_Baccaglini_Kareen_.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BACCAGLINI</t>
+          <t>BACIORRI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>KAREEN</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>BACIORRI</t>
+          <t>BADII</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FLAVIO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>CV_BADII_FLAVIO_.pdf</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>dichiarazione_BADII_FLAVIO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>BADII</t>
+          <t>BALLARIN</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CV_BADII_FLAVIO_.pdf</t>
+          <t>CV_BALLARIN_ANDREA_.pdf</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>dichiarazione_BADII_FLAVIO_.pdf</t>
+          <t>dichiarazione_BALLARIN_ANDREA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BALLARIN</t>
+          <t>BARBAN</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CV_BALLARIN_ANDREA_.pdf</t>
+          <t>CV_BARBAN_MARTINA_.pdf</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>dichiarazione_BALLARIN_ANDREA_.pdf</t>
+          <t>Dichiarazione_BARBAN_MARTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BARBAN</t>
+          <t>BARBATO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CV_BARBAN_MARTINA_.pdf</t>
+          <t>CV_BARBATO_BARBARA_.pdf</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Dichiarazione_BARBAN_MARTINA_.pdf</t>
+          <t>dichiarazione_BARBATO_BARBARA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>BARBATO</t>
+          <t>BARUFFI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CV_BARBATO_BARBARA_.pdf</t>
+          <t>CV_BARUFFI_CARLA_.pdf</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>dichiarazione_BARBATO_BARBARA_.pdf</t>
+          <t>Dichiarazione_BARUFFI_CARLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>BARUFFI</t>
+          <t>BATTAJON</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CV_BARUFFI_CARLA_.pdf</t>
+          <t>CV_Battajon_Nadia_.pdf</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Dichiarazione_BARUFFI_CARLA_.pdf</t>
+          <t>Dichiarazione_Battajon_Nadia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BATTAJON</t>
+          <t>BELLUCO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CV_Battajon_Nadia_.pdf</t>
+          <t>CV_BELLUCO_CLAUDIO_.pdf</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Dichiarazione_Battajon_Nadia_.pdf</t>
+          <t>Dichiarazione_CLAUDIO_BELLUCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BELLUCO</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>JACOPO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CV_BELLUCO_CLAUDIO_.pdf</t>
+          <t>CV_BELTRAME_JACOPO_.pdf</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Dichiarazione_CLAUDIO_BELLUCO_.pdf</t>
+          <t>dichiarazione_BELTRAME_JACOPO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>BENIAMIN</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>JACOPO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CV_BELTRAME_JACOPO_.pdf</t>
+          <t>CV_BENIAMIN_FRANCESCO_.pdf</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>dichiarazione_BELTRAME_JACOPO_.pdf</t>
+          <t>Dichiarazione_BENIAMIN_FRANCESCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BENIAMIN</t>
+          <t>BERNA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CV_BENIAMIN_FRANCESCO_.pdf</t>
+          <t>CV_GIORGIO_BERNA_.pdf</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Dichiarazione_BENIAMIN_FRANCESCO_.pdf</t>
+          <t>Dichiarazione_GIORGIO_BERNA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BERNA</t>
+          <t>BERNARDI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>CV_GIORGIO_BERNA_.pdf</t>
+          <t>CV_BERNARDI_ENRICO_.pdf</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Dichiarazione_GIORGIO_BERNA_.pdf</t>
+          <t>Dichiarazione_Enrico_Bernardi_.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BERNARDI</t>
+          <t>BERTOLIN</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ANDY</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CV_BERNARDI_ENRICO_.pdf</t>
+          <t>CV_Bertolin_Andy_.pdf</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Dichiarazione_Enrico_Bernardi_.pdf</t>
+          <t>Dichiarazione_Bertolin_Andy_.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>BERTOLIN</t>
+          <t>BIANCHIN</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>ANDY</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CV_Bertolin_Andy_.pdf</t>
+          <t>CV_Bianchin_Andrea_.pdf</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Dichiarazione_Bertolin_Andy_.pdf</t>
+          <t>Dichiarazione_Bianchin_Andrea_.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>BIANCHIN</t>
+          <t>BINDONI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>CV_Bianchin_Andrea_.pdf</t>
+          <t>CV_Bindoni_Luca_.pdf</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Dichiarazione_Bianchin_Andrea_.pdf</t>
+          <t>Dichiarazione_Luca_Bindoni_.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>BINDONI</t>
+          <t>BIONDI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CV_Bindoni_Luca_.pdf</t>
+          <t>CV_BIONDI_PIETRO_.pdf</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Dichiarazione_Luca_Bindoni_.pdf</t>
+          <t>dichiarazione_BIONDI_PIETRO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BIONDI</t>
+          <t>BOCCATO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CV_BIONDI_PIETRO_.pdf</t>
+          <t>CV_BOCCATO_SILVIA_.pdf</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>dichiarazione_BIONDI_PIETRO_.pdf</t>
+          <t>dichiarazione_BOCCATO_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>BOCCATO</t>
+          <t>BONIFATI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>DOMENICO MARCO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CV_BOCCATO_SILVIA_.pdf</t>
+          <t>CV_BONIFATI_DOMENICO_MARCO_.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>dichiarazione_BOCCATO_SILVIA_.pdf</t>
+          <t>dichiarazione_BONIFATI_DOMENICO_MARCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>BONIFATI</t>
+          <t>BONSEMBIANTE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>DOMENICO MARCO</t>
+          <t>ERMINIO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CV_BONIFATI_DOMENICO_MARCO_.pdf</t>
+          <t>CV_Erminio_Bonsembiante_.pdf</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>dichiarazione_BONIFATI_DOMENICO_MARCO_.pdf</t>
+          <t>Dichiarazione_Erminio_Bonsembiante_.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>BONSEMBIANTE</t>
+          <t>BORSELLINO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ERMINIO</t>
+          <t>PASQUALE</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>BORSELLINO</t>
+          <t>BORTOT</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>PASQUALE</t>
+          <t>LILIANA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D30" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>CV_Liliana_Bortot_.pdf</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Liliana_Bortot_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>BORTOT</t>
+          <t>BOSCO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>LILIANA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CV_Liliana_Bortot_.pdf</t>
+          <t>CV_ENRICO_BOSCO_.pdf</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Dichiarazione_Liliana_Bortot_.pdf</t>
+          <t>Dichiarazione_ENRICO_BOSCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>BOSCO</t>
+          <t>BOSSOLESI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>CV_ENRICO_BOSCO_.pdf</t>
+          <t>CV_BOSSOLESI_PAOLO_1.pdf</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Dichiarazione_ENRICO_BOSCO_.pdf</t>
+          <t>dichiarazione_BOSSOLESI_PAOLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BOSSOLESI</t>
+          <t>BOZ</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>CV_BOSSOLESI_PAOLO_1.pdf</t>
+          <t>CV_BOZ_GIORGIO_.pdf</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>dichiarazione_BOSSOLESI_PAOLO_.pdf</t>
+          <t>Dichiarazione_BOZ_GIORGIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>BOZ</t>
+          <t>BOZZATO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CV_BOZ_GIORGIO_.pdf</t>
+          <t>CV_BOZZATO_GIULIO_.pdf</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Dichiarazione_BOZ_GIORGIO_.pdf</t>
+          <t>Dichiarazione_BOZZATO_GIULIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>BOZZATO</t>
+          <t>BRESCIANINI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>CV_BOZZATO_GIULIO_.pdf</t>
+          <t>CV_Simona_Brescianini_.pdf</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Dichiarazione_BOZZATO_GIULIO_.pdf</t>
+          <t>Dichiarazione_Simona_Brescianini_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>BRESCIANINI</t>
+          <t>BRIZZOLARI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>CV_Simona_Brescianini_.pdf</t>
+          <t>CV_BRIZZOLARI_MARCO_.pdf</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Dichiarazione_Simona_Brescianini_1.pdf</t>
+          <t>dichiarazione_BRIZZOLARI_MARCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>BRIZZOLARI</t>
+          <t>BUFFON</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CV_BRIZZOLARI_MARCO_.pdf</t>
+          <t>CV_Luca_Buffon_.pdf</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>dichiarazione_BRIZZOLARI_MARCO_.pdf</t>
+          <t>Dichiarazione_Luca_Buffon_.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BUFFON</t>
+          <t>BUGGIO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CV_Luca_Buffon_.pdf</t>
+          <t>CV_BUGGIO_GIUSEPPE_.pdf</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Dichiarazione_Luca_Buffon_.pdf</t>
+          <t>Dichiarazione_BUGGIO_GIUSEPPE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BUGGIO</t>
+          <t>BUSOLIN</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CV_BUGGIO_GIUSEPPE_.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>728714_1.0.pdf</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BUSOLIN</t>
+          <t>BUSSI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>728714_1.0.pdf</t>
-[...2 lines deleted...]
-      <c r="E40" t="inlineStr"/>
+          <t>CV_Bussi_Luana_.pdf</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Dichiarazione_BUSSI_LUANA_1_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BUSSI</t>
+          <t>BUSSOLA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CV_Bussi_Luana_.pdf</t>
+          <t>CV_BUSSOLA_MATTEO_.pdf</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Dichiarazione_BUSSI_LUANA_1_.pdf</t>
+          <t>Dichiarazione_BUSSOLA_MATTEO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BUSSOLA</t>
+          <t>BUTTAZZI</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CV_BUSSOLA_MATTEO_.pdf</t>
+          <t>CV_LORENZO_BUTTAZZI_.pdf</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Dichiarazione_BUSSOLA_MATTEO_.pdf</t>
+          <t>Dichiarazione_Lorenzo_Buttazzi_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>BUTTAZZI</t>
+          <t>CALAMAI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Dichiarazione_Lorenzo_Buttazzi_1_.pdf</t>
+          <t>DICHIARAZIONE_SIMONE_CALAMAI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>CALAMAI</t>
+          <t>CALCARA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>GIOVANNI BIAGIO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr"/>
-      <c r="E44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>CV_Giovanni_Biagio_Calcara_.pdf</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Giovanni_Biagio_Calcara_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>CALCARA</t>
+          <t>CANCIAN</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>GIOVANNI BIAGIO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CV_Giovanni_Biagio_Calcara_.pdf</t>
+          <t>CV_Luca_Cancian_.pdf</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Dichiarazione_Giovanni_Biagio_Calcara_.pdf</t>
+          <t>Dichiarazione_Luca_Cancian_.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CANCIAN</t>
+          <t>CANDIOTTO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>CV_Luca_Cancian_.pdf</t>
+          <t>CV_Alberto_Candiotto_.pdf</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Dichiarazione_Luca_Cancian_.pdf</t>
+          <t>dichiarazione_candiotto_alberto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>CANDIOTTO</t>
+          <t>CANDONI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CV_Alberto_Candiotto_.pdf</t>
+          <t>CVCANDONI_ANNAUOC_EMATOLOGIATREVISO_.pdf</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>dichiarazione_candiotto_alberto_.pdf</t>
+          <t>Dichiarazione_ANNA_CANDONI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>CANDONI</t>
+          <t>CANELLA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CVCANDONI_ANNAUOC_EMATOLOGIATREVISO_.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>330204_1.1.pdf</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>CANELLA</t>
+          <t>CANOVA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>330204_1.1.pdf</t>
-[...2 lines deleted...]
-      <c r="E49" t="inlineStr"/>
+          <t>CV_Canova_Giuseppe_1.pdf</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Canova_Giuseppe_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>CANOVA</t>
+          <t>CARIA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>FEDERICO CARLO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>CV_Canova_Giuseppe_1.pdf</t>
+          <t>CV_CARIA_FEDERICO_CARLO_.pdf</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Dichiarazione_Canova_Giuseppe_.pdf</t>
+          <t>Dichiarazione_CARIA_FEDERICO_CARLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CARIA</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>FEDERICO CARLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>CV_CARIA_FEDERICO_CARLO_.pdf</t>
+          <t>CV_CARRARO_ANDREA_.pdf</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Dichiarazione_CARIA_FEDERICO_CARLO_.pdf</t>
+          <t>dichiarazione_Carraro_Andrea_.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CARONIA</t>
+          <t>CARUSO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>ANTONINO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CV_Caronia_Vincenzo_.pdf</t>
+          <t>CV_CARUSO_ANTONINO_.pdf</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Dichiarazione_Caronia_Vincenzo_.pdf</t>
+          <t>dichiarazione_CARUSO_ANTONINO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CECCHIN</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>CV_CARRARO_ANDREA_.pdf</t>
+          <t>330761_1.0.pdf</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>dichiarazione_Carraro_Andrea_.pdf</t>
+          <t>Dichiarazione_Monica_Cecchin_.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CARUSO</t>
+          <t>CERNETTI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>ANTONINO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>CV_CARUSO_ANTONINO_.pdf</t>
+          <t>CV_CERNETTI_CARLO_.pdf</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>dichiarazione_CARUSO_ANTONINO_.pdf</t>
+          <t>dichiarazione_CERNETTI_CARLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CECCHIN</t>
+          <t>CERON</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>330761_1.0.pdf</t>
+          <t>CV_Ceron_Giacomo_.pdf</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Dichiarazione_Monica_Cecchin_.pdf</t>
+          <t>Dichiarazione_Ceron_Giacomo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CERNETTI</t>
+          <t>CESARO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>MARIA GIOVANNA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CERON</t>
+          <t>CHIARELLO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>EUGENIO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CV_Ceron_Giacomo_.pdf</t>
+          <t>CV_CHIARELLO_EUGENIO_1.pdf</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Dichiarazione_Ceron_Giacomo_.pdf</t>
+          <t>Dichiarazione_Chiarello_Eugenio_.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CESARO</t>
+          <t>CIACCIA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MARIA GIOVANNA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr"/>
-      <c r="E58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>CV_CIACCIA_MATTEO_.pdf</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>dichiarazione_CIACCIA_MATTEO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CHIARELLO</t>
+          <t>CIRILLI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>EUGENIO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>CV_CHIARELLO_EUGENIO_1.pdf</t>
+          <t>CV_CIRILLI_LUISA_.pdf</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Dichiarazione_Chiarello_Eugenio_.pdf</t>
+          <t>Dichiarazione_Luisa_Cirilli_.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CIACCIA</t>
+          <t>COLLINI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>CV_CIACCIA_MATTEO_.pdf</t>
+          <t>CV_COLLINI_MARA_.pdf</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>dichiarazione_CIACCIA_MATTEO_.pdf</t>
+          <t>Dichiarazione_Mara_Collini_.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CIRILLI</t>
+          <t>COMPAGNO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ADRIANO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CV_CIRILLI_LUISA_.pdf</t>
+          <t>CV_Compagno_Adriano_.pdf</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Dichiarazione_Luisa_Cirilli_.pdf</t>
+          <t>Dichiarazione_COMPAGNO_ADRIANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>COLLINI</t>
+          <t>CONCA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>CV_COLLINI_MARA_.pdf</t>
+          <t>CV_Conca_Stefania_.pdf</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Dichiarazione_Mara_Collini_.pdf</t>
+          <t>Dichiarazione_Conca_Stefania_.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>COMPAGNO</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ADRIANO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CONCA</t>
+          <t>CORAZZIN</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>DEBORA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CV_Conca_Stefania_.pdf</t>
+          <t>CV_CORAZZIN_DEBORA_.pdf</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Dichiarazione_Conca_Stefania_.pdf</t>
+          <t>Dichiarazione_Debora_Corazzin_.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>CORO'</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...3 lines deleted...]
-      <c r="E65" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>CV_CORO_ANNA_.pdf</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>dichiarazione_CORO_ANNA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CORAZZIN</t>
+          <t>CUCCURESE</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>DEBORA</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CV_CORAZZIN_DEBORA_.pdf</t>
+          <t>CV_CUCCURESE_PIERLUIGI_.pdf</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Dichiarazione_Debora_Corazzin_.pdf</t>
+          <t>Dichiarazione_CUCCURESE_PIERLUIGI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>CORO'</t>
+          <t>CUCINATO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>CV_CORO_ANNA_.pdf</t>
+          <t>CV_CUCINATO_CRISTINA_.pdf</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>dichiarazione_CORO_ANNA_.pdf</t>
+          <t>dichiarazione_CUCINATO_CRISTINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>CUCCURESE</t>
+          <t>CURTOLO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>CV_CUCCURESE_PIERLUIGI_.pdf</t>
+          <t>CV_CURTOLO_STEFANO_.pdf</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Dichiarazione_CUCCURESE_PIERLUIGI_.pdf</t>
+          <t>Dichiarazione_Stefano_Curtolo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>CUCINATO</t>
+          <t>DA DALT</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>TECNICO Dirigenza</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>CV_CUCINATO_CRISTINA_.pdf</t>
+          <t>CV_Da_Dalt_Roberto_.pdf</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>dichiarazione_CUCINATO_CRISTINA_.pdf</t>
+          <t>Dichiarazione_Da_Dalt_Roberto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>CURTOLO</t>
+          <t>DAL CIN</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>TECNICO Dirigenza</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>CV_CURTOLO_STEFANO_.pdf</t>
+          <t>CV_Livio_Dal_Cin_.pdf</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Dichiarazione_Stefano_Curtolo_.pdf</t>
+          <t>Dichiarazione_LIVIO_DAL_CIN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>DA DALT</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>GIOVANNI PAOLO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CV_Da_Dalt_Roberto_.pdf</t>
+          <t>CV_Daniele_Giovanni_Paolo_.pdf</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Dichiarazione_Da_Dalt_Roberto_.pdf</t>
+          <t>Dichiarazione_DANIELE_GIOVANNI_PAOLO__.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>DAL CIN</t>
+          <t>DARISI</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>TONY</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CV_Livio_Dal_Cin_.pdf</t>
+          <t>CV_Darisi_Tony_.pdf</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Dichiarazione_LIVIO_DAL_CIN_.pdf</t>
+          <t>Dichiarazione_Darisi_Tony_.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>DE CONTI</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>GIOVANNI PAOLO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CV_Daniele_Giovanni_Paolo_.pdf</t>
+          <t>CV_DE_CONTI_FABIO__.pdf</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Dichiarazione_DANIELE_GIOVANNI_PAOLO__.pdf</t>
+          <t>dichiarazione_DE_CONTI_FABIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>DARISI</t>
+          <t>DE COPPI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>TONY</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CV_Darisi_Tony_.pdf</t>
+          <t>CV_MONICA_DE_COPPI_.pdf</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Dichiarazione_Darisi_Tony_.pdf</t>
+          <t>dichiarazione_MONICA_DE_COPPI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>DE CONTI</t>
+          <t>DEL VERME</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>JACOPO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CV_DE_CONTI_FABIO__.pdf</t>
+          <t>CV_JACOPO_DEL_VERME_.pdf</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>dichiarazione_DE_CONTI_FABIO_.pdf</t>
+          <t>Dichiarazione_JACOPO_DEL_VERME_.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>DE COPPI</t>
+          <t>DE RENOCHE</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CV_MONICA_DE_COPPI_.pdf</t>
+          <t>CV_DE_RENOCHE_GUIDO_.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>dichiarazione_MONICA_DE_COPPI_.pdf</t>
+          <t>dichiarazione_DE_RENOCHE_GUIDO_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>DEL VERME</t>
+          <t>DE ROSA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>JACOPO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CV_JACOPO_DEL_VERME_.pdf</t>
+          <t>CV_DE_ROSA_GIOVANNI_.pdf</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Dichiarazione_JACOPO_DEL_VERME_.pdf</t>
+          <t>Dichiarazione_DE_ROSA_GIOVANNI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>DE RENOCHE</t>
+          <t>DIAMANTI</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CV_DE_RENOCHE_GUIDO_.pdf</t>
+          <t>CV_Michele_Diamanti_1_.pdf</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>dichiarazione_DE_RENOCHE_GUIDO_1.pdf</t>
+          <t>Dichiarazione_Michele_Diamanti_.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>DE ROSA</t>
+          <t>DI GIACOMO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>CV_DE_ROSA_GIOVANNI_.pdf</t>
+          <t>CV_DI_GIACOMO_ADRIANA_.pdf</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Dichiarazione_DE_ROSA_GIOVANNI_.pdf</t>
+          <t>dichiarazione_ADRIANA_DI_GIACOMO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>DIAMANTI</t>
+          <t>DINARELLO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>DI GIACOMO</t>
+          <t>D'INCECCO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CV_DI_GIACOMO_ADRIANA_.pdf</t>
+          <t>CV_EVA_DINCECCO_.pdf</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>dichiarazione_ADRIANA_DI_GIACOMO_.pdf</t>
+          <t>dichiarazione_EVA_DINCECCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>DINARELLO</t>
+          <t>DI PAOLA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
-[...3 lines deleted...]
-      <c r="E82" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>CV_Di_Paola_Francesco_.pdf</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Di_Paola_Francesco_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>D'INCECCO</t>
+          <t>DORATIOTTO</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CV_EVA_DINCECCO_.pdf</t>
+          <t>CV_Stefano_Doratiotto_.pdf</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>dichiarazione_EVA_DINCECCO_.pdf</t>
+          <t>Dichiarazione_Stefano_Doratiotto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>DI PAOLA</t>
+          <t>ELIA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CV_Di_Paola_Francesco_.pdf</t>
+          <t>CV_Elia_Marianna_.pdf</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Dichiarazione_Di_Paola_Francesco_.pdf</t>
+          <t>dichiarazione_Elia_Marianna_.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>DORATIOTTO</t>
+          <t>EMANUELLI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ENZO</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>ELIA</t>
+          <t>FASSAN</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr"/>
+      <c r="E86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>EMANUELLI</t>
+          <t>FAVARETTO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>ENZO</t>
+          <t>ADOLFO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>CV_FAVARETTO_Adolfo_.pdf</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Dichiarazione_FAVARETTO_Adolfo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>FASSAN</t>
+          <t>FAVERO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>CV_Favero_Patrizia_.pdf</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Favero_Patrizia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>FAVARETTO</t>
+          <t>FAVERO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ADOLFO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>CV_FAVARETTO_Adolfo_.pdf</t>
+          <t>CV_FAVERO_LUCA_.pdf</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Dichiarazione_FAVARETTO_Adolfo_.pdf</t>
+          <t>dichiarazione_FAVERO_LUCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>FAVERO</t>
+          <t>FERRAMOSCA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MARIALUISA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>CV_FAVERO_LUCA_.pdf</t>
+          <t>CV_FERRAMOSCA_MARIALUISA_.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>dichiarazione_FAVERO_LUCA_.pdf</t>
+          <t>dichiarazione_FERRAMOSCA_MARIALUISA_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>FAVERO</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CV_Favero_Patrizia_.pdf</t>
+          <t>CV_FILIPPI_ELISA_.pdf</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Dichiarazione_Favero_Patrizia_.pdf</t>
+          <t>Dichiarazione_FILIPPI_ELISA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>FERRAMOSCA</t>
+          <t>FILIPPIN</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>MARIALUISA</t>
+          <t>NATALINO ANGELO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CV_FERRAMOSCA_MARIALUISA_.pdf</t>
+          <t>CV_FILIPPIN_NATALINO_.pdf</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>dichiarazione_FERRAMOSCA_MARIALUISA_1.pdf</t>
+          <t>Dichiarazione_Filippin_Natalino_.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>FILIPPI</t>
+          <t>FIORIN</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>AMELIA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CV_FILIPPI_ELISA_.pdf</t>
+          <t>CV_Amelia_Fiorin_.pdf</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Dichiarazione_FILIPPI_ELISA_.pdf</t>
+          <t>Dichiarazione_Fiorin_Amelia_.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>FILIPPIN</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>NATALINO ANGELO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>CV_FILIPPIN_NATALINO_.pdf</t>
+          <t>CV_FONTANA_FRANCESCA_.pdf</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Dichiarazione_Filippin_Natalino_.pdf</t>
+          <t>Dichiarazione_FONTANA_FRANCESCA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>FIORIN</t>
+          <t>FORMENTINI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>AMELIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FORTUNATO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CV_FONTANA_FRANCESCA_.pdf</t>
+          <t>CV_FORTUNATO_MARIANNA_.pdf</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Dichiarazione_FONTANA_FRANCESCA_.pdf</t>
+          <t>Dichiarazione_Marianna_Fortunato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>FORTUNATO</t>
+          <t>FUCCARO SIMONETTO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CV_FORTUNATO_MARIANNA_.pdf</t>
+          <t>CV_MATTEO_FUCCARO_SIMONETTO_.pdf</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Dichiarazione_Marianna_Fortunato_.pdf</t>
+          <t>Dichiarazione_MATTEO_FUCCARO_SIMONETTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>FUCCARO SIMONETTO</t>
+          <t>FUSARO</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MICHELE CARMELO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CV_MATTEO_FUCCARO_SIMONETTO_.pdf</t>
+          <t>CV_FUSARO_MICHELE_CARMELO_.pdf</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Dichiarazione_MATTEO_FUCCARO_SIMONETTO_.pdf</t>
+          <t>Dichiarazione_Fusaro_Michele_Carmelo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>FUSARO</t>
+          <t>FUSCO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>MICHELE CARMELO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CV_FUSARO_MICHELE_CARMELO_.pdf</t>
+          <t>CV_FUSCO_MARCO_.pdf</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Dichiarazione_Fusaro_Michele_Carmelo_.pdf</t>
+          <t>Dichiarazione_FUSCO_MARCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>FUSCO</t>
+          <t>GALEAZZI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>CV_FUSCO_MARCO_.pdf</t>
+          <t>CV_Edoardo_Galeazzi_.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Dichiarazione_FUSCO_MARCO_.pdf</t>
+          <t>Dichiarazione_Edoardo_Galeazzi_.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>GALEAZZI</t>
+          <t>GAMBA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>CV_Edoardo_Galeazzi_.pdf</t>
+          <t>CV_Alberto_Gamba_.pdf</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Dichiarazione_Edoardo_Galeazzi_.pdf</t>
+          <t>dichiarazione_alberto_gamba_.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>GAMBA</t>
+          <t>GASPARETTO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CV_Alberto_Gamba_.pdf</t>
+          <t>CV_GASPARETTO_NICOLA_.pdf</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>dichiarazione_alberto_gamba_.pdf</t>
+          <t>Dichiarazione_GASPARETTO_NICOLA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>GASPARETTO</t>
+          <t>GASPARI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CV_GASPARETTO_NICOLA_.pdf</t>
+          <t>CV_GASPARI_LUCA_.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Dichiarazione_GASPARETTO_NICOLA_.pdf</t>
+          <t>Dichiarazione_LUCA_GASPARI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>GASPARI</t>
+          <t>GASPAROTTO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CV_GASPARI_LUCA_.pdf</t>
+          <t>CV_GASPAROTTO_UMBERTO_.pdf</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Dichiarazione_LUCA_GASPARI_.pdf</t>
+          <t>Dichiarazione_GASPAROTTO_UMBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>GASPAROTTO</t>
+          <t>GATTI</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>CV_GASPAROTTO_UMBERTO_.pdf</t>
+          <t>CV_GATTI_ALESSANDRO_.pdf</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Dichiarazione_GASPAROTTO_UMBERTO_.pdf</t>
+          <t>Dichiarazione_GATTI_ALESSANDRO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>GATTI</t>
+          <t>GENTILE</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>CV_GATTI_ALESSANDRO_.pdf</t>
+          <t>CV_GENTILE_DOMENICO_.pdf</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Dichiarazione_GATTI_ALESSANDRO_.pdf</t>
+          <t>Dichiarazione_Domenico_Gentile__.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>GENTILE</t>
+          <t>GERACI</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>CV_GENTILE_DOMENICO_.pdf</t>
+          <t>CV_GERACI_ALESSANDRO_.pdf</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Dichiarazione_Domenico_Gentile_.pdf</t>
+          <t>dichiarazione_Alessandro_Geraci_.pdf</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>GERACI</t>
+          <t>GIALDINI</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>CV_GERACI_ALESSANDRO_.pdf</t>
+          <t>CV_GIALDINI_FRANCESCO_.pdf</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>dichiarazione_Alessandro_Geraci_.pdf</t>
+          <t>Dichiarazione_GIALDINI__FRANCESCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>GIALDINI</t>
+          <t>GIOMO</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALBERTA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>CV_GIALDINI_FRANCESCO_.pdf</t>
+          <t>CV_GIOMO_ALBERTA_.pdf</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Dichiarazione_GIALDINI__FRANCESCO_.pdf</t>
+          <t>Dichiarazione_Alberta_Giomo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>GIOMO</t>
+          <t>GIORDANI</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>ALBERTA</t>
+          <t>GIORDANO</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>CV_GIOMO_ALBERTA_.pdf</t>
+          <t>CV_Giordano_Giordani_.pdf</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Dichiarazione_Alberta_Giomo_.pdf</t>
+          <t>Dichiarazione_Giordano_Giordani_.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>GIORDANI</t>
+          <t>GLINSKI</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>GIORDANO</t>
+          <t>LETIZIA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>CV_Giordano_Giordani_.pdf</t>
+          <t>CV_GLINSKI_LETIZIA_.pdf</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Dichiarazione_Giordano_Giordani_.pdf</t>
+          <t>DICHIARAZIONE_GLINSKI_LETIZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>GLINSKI</t>
+          <t>GRASSETTO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>LETIZIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr"/>
-      <c r="E112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>CV_GRASSETTO_ALBERTO_.pdf</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Dichiarazione_GRASSETTO_ALBERTO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>GRASSETTO</t>
+          <t>GUARDA NARDINI</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>CV_GRASSETTO_ALBERTO_.pdf</t>
+          <t>CV_LUCA_GUARDA_NARDINI_.pdf</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Dichiarazione_GRASSETTO_ALBERTO_.pdf</t>
+          <t>Dichiarazione_LUCA_GUARDA_NARDINI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>GUARDA NARDINI</t>
+          <t>GUGELMETTO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>GUGELMETTO</t>
+          <t>LA GAMBA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DOMENICO ANTONIO</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D115" t="inlineStr"/>
-      <c r="E115" t="inlineStr"/>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>CV_LA_GAMBA_DOMENICO_ANTONIO_.pdf</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>dichiarazione_LA_GAMBA_DOMENICO_ANTONIO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>LA GAMBA</t>
+          <t>LAGO</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>DOMENICO ANTONIO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CV_LA_GAMBA_DOMENICO_ANTONIO_.pdf</t>
+          <t>CV_LAGO_PAOLA_.pdf</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>dichiarazione_LA_GAMBA_DOMENICO_ANTONIO_.pdf</t>
+          <t>dichiarazione_paola_lago_.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>LAGO</t>
+          <t>LEBBORONI</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>LEBBORONI</t>
+          <t>LEONARDI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>LEONARDI</t>
+          <t>LO NIGRO</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr"/>
-      <c r="E119" t="inlineStr"/>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>CV_LO_NIGRO_ALESSANDRO_.pdf</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Dichiarazione_LO_NIGRO_ALESSANDRO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>LO NIGRO</t>
+          <t>LUCERNONI</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>CV_LO_NIGRO_ALESSANDRO_.pdf</t>
+          <t>CV_LUCERNONI_PAOLO_.pdf</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Dichiarazione_LO_NIGRO_ALESSANDRO_.pdf</t>
+          <t>Dichiarazione_LUCERNONI_PAOLO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>LUCERNONI</t>
+          <t>LUNARDI</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>CESARE DOMENICO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CV_LUCERNONI_PAOLO_.pdf</t>
+          <t>CV_LUNARDI_CESARE_DOMENICO_.pdf</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Dichiarazione_LUCERNONI_PAOLO_.pdf</t>
+          <t>Dichiarazione_LUNARDI_CESARE_DOMENICO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>LUNARDI</t>
+          <t>MACCARI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>CESARE DOMENICO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>CV_LUNARDI_CESARE_DOMENICO_.pdf</t>
+          <t>CV_DANIELA_MACCARI_.pdf</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Dichiarazione_LUNARDI_CESARE_DOMENICO_.pdf</t>
+          <t>Dichiarazione_DANIELA_MACCARI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MACCARI</t>
+          <t>MACOR</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>CV_DANIELA_MACCARI_.pdf</t>
+          <t>CV_MACOR_FRANCO_.pdf</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Dichiarazione_DANIELA_MACCARI_.pdf</t>
+          <t>dichiarazione_MACOR_FRANCO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>MACOR</t>
+          <t>MAGLIOCCA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>CV_MACOR_FRANCO_.pdf</t>
+          <t>CV_Magliocca_Giuseppe_.pdf</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>dichiarazione_MACOR_FRANCO_.pdf</t>
+          <t>Dichiarazione_Magliocca_Giuseppe_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>MAGLIOCCA</t>
+          <t>MANGANO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MARIO SALVATORE</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>CV_Magliocca_Giuseppe_.pdf</t>
+          <t>CV_Mario_Salvatore_Mangano_.pdf</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Dichiarazione_Magliocca_Giuseppe_1.pdf</t>
+          <t>dichiarazione_Mangano_Mario_Salvatore_.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>MANGANO</t>
+          <t>MANTOVAN</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>MARIO SALVATORE</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CV_Mario_Salvatore_Mangano_.pdf</t>
+          <t>CV_MANTOVAN_ROBERTO_.pdf</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>dichiarazione_Mangano_Mario_Salvatore_.pdf</t>
+          <t>Dichiarazione_MANTOVAN_ROBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>MANTOVAN</t>
+          <t>MARIN</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>NARCISO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>CV_MANTOVAN_ROBERTO_.pdf</t>
+          <t>CV_MARIN_NARCISO_.pdf</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Dichiarazione_MANTOVAN_ROBERTO_.pdf</t>
+          <t>Dichiarazione_MARIN_NARCISO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>MARIN</t>
+          <t>MARIONI</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>NARCISO</t>
+          <t>GINO</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>MARIONI</t>
+          <t>MARTELOSSI</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>GINO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>CV_MARTELOSSI_STEFANO_.pdf</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Dichiarazione_MARTELOSSI__STEFANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>MARTELOSSI</t>
+          <t>MARTON</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D130" t="inlineStr"/>
+      <c r="E130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>MARTON</t>
+          <t>MASSANI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>CV_Marco_Massani_.pdf</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Dichiarazione_Massani_Marco_.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>MASSANI</t>
+          <t>MAZZARIOL</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>CV_Marco_Massani_.pdf</t>
+          <t>CV_MAZZARIOL_SILVIA_.pdf</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Dichiarazione_Massani_Marco_.pdf</t>
+          <t>Dichiarazione_MAZZARIOL_SILVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>MAZZARIOL</t>
+          <t>MAZZETTO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>CV_MAZZARIOL_SILVIA_.pdf</t>
+          <t>CV_Mazzetto_Manuela_.pdf</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Dichiarazione_MAZZARIOL_SILVIA_.pdf</t>
+          <t>dichiarazione_Mazzetto_Manuela_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>MAZZETTO</t>
+          <t>MAZZUCCO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>GRAZIA MARINA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CV_Mazzetto_Manuela_.pdf</t>
+          <t>CV_MAZZUCCO_GRAZIA_MARINA_.pdf</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>dichiarazione_Mazzetto_Manuela_1.pdf</t>
+          <t>Dichiarazione_MAZZUCCO_GRAZIA_MARINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>MAZZUCCO</t>
+          <t>MELCHIOR</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>GRAZIA MARINA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CV_MAZZUCCO_GRAZIA_MARINA_.pdf</t>
+          <t>CV_MELCHIOR_CLAUDIO_1_.pdf</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Dichiarazione_MAZZUCCO_GRAZIA_MARINA_.pdf</t>
+          <t>Dichiarazione_MELCHIOR_CLAUDIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>MELCHIOR</t>
+          <t>MENEGON</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CV_MELCHIOR_CLAUDIO_1_.pdf</t>
+          <t>CV_MENEGON_TIZIANA_.pdf</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Dichiarazione_MELCHIOR_CLAUDIO_.pdf</t>
+          <t>Dichiarazione_MENEGON_TIZIANA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>MENEGON</t>
+          <t>MENZELLA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CV_MENEGON_TIZIANA_.pdf</t>
+          <t>CV_Francesco__Menzella_1.pdf</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Dichiarazione_MENEGON_TIZIANA_.pdf</t>
+          <t>Dichiarazione_Francesco__Menzella_.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>MENZELLA</t>
+          <t>MERCURI</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>CV_Francesco__Menzella_1.pdf</t>
+          <t>CV_Mercuri_Caterina_.pdf</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Dichiarazione_Francesco__Menzella_.pdf</t>
+          <t>Dichiarazione_CATERINA_MERCURI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>MERCURI</t>
+          <t>MICHIELETTO</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CV_Mercuri_Caterina_.pdf</t>
+          <t>CV_Michieletto_Nicola_.pdf</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Dichiarazione_CATERINA_MERCURI_.pdf</t>
+          <t>dichiarazione_Nicola_Michieletto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>MIDRIO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D140" t="inlineStr"/>
+      <c r="E140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>MIGOTTO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>SANDRA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Migotto_curriculum_vitae__2024.pdf</t>
-[...2 lines deleted...]
-      <c r="E141" t="inlineStr"/>
+          <t>CV_SANDRA_MIGOTTO_.pdf</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>DICHIARAZIONE_SANDRA_MIGOTTO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>MILAN</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>CV_MILAN_ELISA_.pdf</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Dichiarazione_MILAN_ELISA_.pdf</t>
@@ -4645,50 +4664,52 @@
           <t>CV_Paola_Palmiero_.pdf</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>dichiarazione_Paola_Palmiero_.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>PARISI</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>SAVERIO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>PASCOLI</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>SUSANNA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>CV_Susanna_Pascoli_.pdf</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Dichiarazione_Susanna_Pascoli_.pdf</t>
@@ -4799,56 +4820,56 @@
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Dichiarazione_Vania_Pederiva_.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>PEDONE</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>MARIA DOMENICA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>CV_Maria_Domenica_Pedone_.pdf</t>
+          <t>CV_MARIA_DOMENICA_PEDONE_.pdf</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Dichiarazione_Maria_Domenica_Pedone_.pdf</t>
+          <t>Dichiarazione_MARIA_DOMENICA_PEDONE_.pdf</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>PELLIZZARI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>NICOLA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>CV_PELLIZZARI_NICOLA_.pdf</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
@@ -4916,87 +4937,87 @@
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>CV_federico_petrucci_.pdf</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>dichiarazione_federico_petrucci_.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>PIAZZA</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>AURELIO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr"/>
-      <c r="E174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>CV_AURELIO_PIAZZA_.pdf</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>dichiarazione_AURELIO_PIAZZA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>PIAZZA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>AURELIO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>PIRRONE</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>Dichiarazione_Francesco_Pirrone_.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
@@ -5178,50 +5199,52 @@
           <t>CV_RAMPAZZO_ROBERTA_.pdf</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>dichiarazione_RAMPAZZO_ROBERTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>RATTAZZI</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>MARCELLO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D184" t="inlineStr"/>
+      <c r="E184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>REBELLATO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>NICOLA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>CV_REBELLATO_NICOLA_.pdf</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Dichiarazione_REBELLATO_NICOLA_.pdf</t>
@@ -5349,160 +5372,152 @@
           <t>CV_ROMAGNOLI_MICAELA_.pdf</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Dichiarazione_ROMAGNOLI_MICAELA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>ROMANO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D191" t="inlineStr"/>
+      <c r="E191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>ROMANO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>CV_FRANCESCO_ROMANO_.pdf</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Dichiarazione_FRANCESCO_ROMANO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>ROSSI</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr"/>
+      <c r="E193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>ROSSI</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>CV_ROSSI_ANDREA_.pdf</t>
+          <t>CV_ROSSI_ALBERTO_.pdf</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Dichiarazione_ROSSI_ANDREA_.pdf</t>
+          <t>Dichiarazione_ROSSI_ALBERTO_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>ROSSI</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...3 lines deleted...]
-      <c r="E195" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>CV_ROSSI_ANDREA_.pdf</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Dichiarazione_ROSSI_ANDREA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>RUBIN</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>DANIELA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>CV_RUBIN_DANIELA_.pdf</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Dichiarazione_RUBIN_DANIELA_.pdf</t>
@@ -6586,139 +6601,141 @@
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>CV_ZANATA_SANTI_GIANNANTONIO_1.pdf</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>dichiarazione_ZANATA_SANTI_GIANNANTONIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>ZANATTA</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>CV_Paolo_Zanatta_.pdf</t>
+          <t>CV_ZANATTA_LUCIA_.pdf</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Dichiarazione_Paolo_Zanatta_.pdf</t>
+          <t>DICHIARAZIONE_LUCIA_ZANATTA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>ZANATTA</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>CV_ZANATTA_LUCIA_.pdf</t>
+          <t>CV_Paolo_Zanatta_.pdf</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_LUCIA_ZANATTA_.pdf</t>
+          <t>Dichiarazione_Paolo_Zanatta_.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>ZANIN</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>PAOLO</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>CV_Zanin_Paolo_.pdf</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>dichiarazione_zanin_paolo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>ZANUS</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>GIACOMO</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D241" t="inlineStr"/>
+      <c r="E241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>ZAPPALA'</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>CV_FRANCESCO_ZAPPALA_.pdf</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>dichiarazione_FRANCESCO_ZAPPALA_.pdf</t>