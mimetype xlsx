--- v1 (2026-08-08)
+++ v2 (2026-11-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,848 +544,920 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>4574</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
+          <t>Procedura aperta telematica suddivisa in due lotti per l'affidamento dei servizi assicurativi "Infortuni" e "Auto rischi diversi Kasko" per l'Azienda ULSS 2 Marca trevigiana, per 36 mesi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>177373390</t>
+          <t>220808786</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
-      <c r="L2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>BC09978A98,BC09979B6B</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>04/01/2024 00:00</t>
+          <t>16/06/2026 00:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>04/01/2030 00:00</t>
+          <t>16/06/2032 00:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>14/03/2024 16:00</t>
+          <t>21/07/2026 00:00</t>
         </is>
       </c>
       <c r="R2" t="n">
-        <v>180420</v>
+        <v>2365000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4464</t>
+          <t>4574</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 12 mesi</t>
+          <t>Fornitura di  “Sistemi di rilevazione della temperatura corporea e relativi consumabili”- ID 4574</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>175807449</t>
+          <t>177373390</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>03/11/2023 14:30</t>
+          <t>04/01/2024 00:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>03/11/2029 14:30</t>
+          <t>04/01/2030 00:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>13/11/2023 12:30</t>
+          <t>14/03/2024 16:00</t>
         </is>
       </c>
       <c r="R3" t="n">
-        <v>376710</v>
+        <v>180420</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ID 4520</t>
+          <t>4464</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
+          <t>Servizio di assistenza infermieristica e supporto all’attività odontoiatrica presso la Casa Circondariale e l’Istituto Penale Minorile di Treviso, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>176182406</t>
+          <t>175807449</t>
         </is>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>20/10/2023 15:00</t>
+          <t>03/11/2023 14:30</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>20/10/2029 15:00</t>
+          <t>03/11/2029 14:30</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>03/11/2023 12:00</t>
+          <t>13/11/2023 12:30</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>273950</v>
+        <v>376710</v>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="W4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ID 4193</t>
+          <t>ID 4520</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
+          <t>Servizio per la gestione dei trattamenti dialitici (servizi infermieristici) presso l’Ospedale di Treviso, per i pazienti dell’Azienda ULSS 2 Marca trevigiana, per il periodo di 12 mesi</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr"/>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>176182406</t>
+        </is>
+      </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>20/10/2023 15:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>14/04/2029 00:00</t>
+          <t>20/10/2029 15:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>14/04/2023 23:59</t>
+          <t>03/11/2023 12:00</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>64159.68</v>
+        <v>273950</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>ID 4610</t>
+          <t>ID 4193</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
+          <t>APPALTO SPECIFICO PER L’ACQUISIZIONE DI UN SISTEMA PAM (PRIVILEGED ACCESSMANAGEMENT), COMPRENSIVO DI SERVIZI PROFESSIONALI E MANUTENZIONE PER 24MESI, PER L’INNALZAMENTO DEI LIVELLI DI CYBERSECURITY MEDIANTE GESTIONE EMONITORAGGIO DEGLI ACCESSI DEGLI AMMINISTRATORI DI SISTEMA, NELL’AMBITODELL’ACCORDO QUADRO STIPULATO DA CONSIP DENOMINATO “CYBERSECURITY –PRODOTTI E SERVIZI CONNESSI (ID 4193)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>10/03/2029 00:00</t>
+          <t>14/04/2029 00:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>31/03/2023 23:59</t>
+          <t>14/04/2023 23:59</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>69204</v>
+        <v>64159.68</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ID  3346</t>
+          <t>ID 4610</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
+          <t>Fornitura di materiale hardware e di networking (Switch)  per il data center presso l'edificio 29 della Cittadella della salute  – P.O.di Treviso (ID 4610)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>10/03/2029 00:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>17/05/2023 23:59</t>
+          <t>31/03/2023 23:59</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>0</v>
+        <v>69204</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>ID 4453</t>
+          <t>ID 3346</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per l'affidamento del servizio per la gestione dei trattamenti dialitici (servizi infermieristici), presso l’Ospedale di Vittorio Veneto, per i pazienti dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID SINTEL 161608846. Cig: 94965397E4</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio di logistica centralizzata per l’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 36 mesi (ID SINTEL 166084725)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>16/12/2028 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>27/01/2023 23:59</t>
+          <t>17/05/2023 23:59</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>462200</v>
+        <v>0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>ID 3747</t>
+          <t>ID 4453</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
+          <t>Procedura aperta telematica per l'affidamento del servizio per la gestione dei trattamenti dialitici (servizi infermieristici), presso l’Ospedale di Vittorio Veneto, per i pazienti dell’Azienda ULSS n. 2 Marca trevigiana, per il periodo di 24 mesi. ID SINTEL 161608846. Cig: 94965397E4</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>16/12/2028 00:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
-[...4 lines deleted...]
-          <t>07/02/2023</t>
+          <t>27/01/2023 23:59</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>177500</v>
+        <v>462200</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>ID  3973</t>
+          <t>ID 3747</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
+          <t>1 sistema di monitoraggio  da destinare all’UTIC - U.O.C. di Cardiologia del P.O. di Conegliano - Polo di riferimento regionale di Aritmologia (ID Sintel 154456484) (ID 3747)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>152421779</t>
+          <t>156469946</t>
         </is>
       </c>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>27/06/2022 23:59</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>18/01/2023</t>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>4919000</v>
+        <v>177500</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ID 4036</t>
+          <t>ID  3973</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
+          <t>GARA EUROPEA A PROCEDURA TELEMATICA APERTA PER L’APPALTO DI ARREDI DIVERSI PER L’ALLESTIMENTO DEI LOCALI PRESENTI PRESSO L’EDIFICIO 29, CITTADELLA SANITARIA, DEL PRESIDIO OSPEDALIERO DI TREVISO (ID SINTEL 152421779) (ID 3973)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr"/>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>152421779</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>08/03/2022 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>06/04/2022</t>
+          <t>18/01/2023</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>1758837.4</v>
+        <v>4919000</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>ID 3559</t>
+          <t>ID 4036</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
+          <t>Gara per la fornitura di materiale per il networking e di materiale hardware e software per il data center da destinare al nuovo edificio 29 del P.O. di Treviso (ID 4036)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>08/10/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>12/11/2021 23:59</t>
+          <t>08/03/2022 23:59</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>03/06/2022</t>
+          <t>06/04/2022</t>
         </is>
       </c>
       <c r="R12" t="n">
-        <v>0</v>
+        <v>1758837.4</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>ID  2915</t>
+          <t>ID 3559</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+          <t>PNRR - Appalto Specifico per l'affidamento di servizi di System Management per l'Azienda ULSS 2 Marca Trevigiana, per il periodo di 60 mesi, basato sull'Accordo Quadro per la prestazione di servizi di System Management per le Pubbliche Amministrazioni (SM2), stipulato da Consip S.p.a. - Richiesta di Offerta – ID  n. 2881301</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
-          <t>23/04/2021 00:00</t>
+          <t>08/10/2021 00:00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>08/10/2027 00:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>12/11/2021 23:59</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>03/06/2022</t>
         </is>
       </c>
       <c r="R13" t="n">
         <v>0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>0</v>
+      </c>
+      <c r="B14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>ID  2915</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Bando di gara - Procedura aperta telematica per l'affidamento del servizio di trasporto assistito di persone con disabilità e di trasporto di persone in trattamento emodialitico, per il periodo di 36 mesi. ID Sintel 137130701</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr"/>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="inlineStr"/>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>23/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>31/05/2021 23:59</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>20/06/2022</t>
+        </is>
+      </c>
+      <c r="R14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr"/>
+      <c r="U14" t="inlineStr"/>
+      <c r="V14" t="inlineStr"/>
+      <c r="W14" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>