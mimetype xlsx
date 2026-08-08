--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L31"/>
+  <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice Univoco</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Tag Correlati</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo del Multimedia</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -483,1849 +483,1965 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Ambito di Livello Essenziale di Assistenza</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Data Pubblicazione</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Data Ultimo Aggiornamento</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>10059</t>
+          <t>10100</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Salute donna</t>
+          <t>Famiglia</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Prevenzione al femminile - Contraccezione</t>
+          <t>Campagna di comunicazione “Non è mai troppo presto – 9 consigli digitali per i neogenitori”</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Informativi (Ad esempio rispetto ad una diagnosi, ad un percorso, i video che illustrano una data malattia)</t>
+          <t>Promozionali (informano e promuovono un'iniziativa, un progetto o un servizio)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Sì</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Solo Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>https://youtu.be/N4Wscneks8Q</t>
+          <t>https://youtu.be/6OUCwShF2Xs</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>19/06/2024</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>19/06/2024</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>10058</t>
+          <t>10067</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Lavoratori|Lavoro</t>
+          <t>Fascicolo Sanitario Elettronico FSE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Puntata 02 - Piccole Produzioni Locali</t>
+          <t>Il Fasciolo nasce da qui per te</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Multimedia tutorial (compresi videocorsi)</t>
+          <t>Promozionali (informano e promuovono un'iniziativa, un progetto o un servizio)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Solo Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>https://youtu.be/7Wr4XMgGN3g</t>
+          <t>https://youtu.be/QOTGU-H46qY</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>26/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>10057</t>
+          <t>10059</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Lavoratori|Lavoro</t>
+          <t>Salute donna</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Puntata 03 - Costi di un incidente in azienda</t>
+          <t>Prevenzione al femminile - Contraccezione</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Multimedia tutorial (compresi videocorsi)</t>
+          <t>Informativi (Ad esempio rispetto ad una diagnosi, ad un percorso, i video che illustrano una data malattia)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>https://youtu.be/ORI2kaGO5jY</t>
+          <t>https://youtu.be/N4Wscneks8Q</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>19/06/2024</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>19/06/2024</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>10056</t>
+          <t>10058</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Puntata 06 - Movimentazione manuale carichi</t>
+          <t>Puntata 02 - Piccole Produzioni Locali</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>https://youtu.be/ng_2E5zJr8w</t>
+          <t>https://youtu.be/7Wr4XMgGN3g</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>10055</t>
+          <t>10057</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Puntata 08 - Manomissione sicurezza macchine</t>
+          <t>Puntata 03 - Costi di un incidente in azienda</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>https://youtu.be/-g7u-F4142k</t>
+          <t>https://youtu.be/ORI2kaGO5jY</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>10054</t>
+          <t>10056</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Puntata 01 - Peste suina africana</t>
+          <t>Puntata 06 - Movimentazione manuale carichi</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>https://youtu.be/zZtug8GUOko</t>
+          <t>https://youtu.be/ng_2E5zJr8w</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>10053</t>
+          <t>10055</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Puntata 04 - Comportamenti errati sull'uso della scala</t>
+          <t>Puntata 08 - Manomissione sicurezza macchine</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>https://youtu.be/JSqzS_ogCmU</t>
+          <t>https://youtu.be/-g7u-F4142k</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>10052</t>
+          <t>10054</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Puntata 07 - Ditta di fatto</t>
+          <t>Puntata 01 - Peste suina africana</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>https://youtu.be/ggEUF0fwtSY</t>
+          <t>https://youtu.be/zZtug8GUOko</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>10051</t>
+          <t>10053</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Puntata 09 - Anagrafe canina</t>
+          <t>Puntata 04 - Comportamenti errati sull'uso della scala</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>https://youtu.be/Mv2J81eQsUA</t>
+          <t>https://youtu.be/JSqzS_ogCmU</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>10050</t>
+          <t>10052</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Puntata 10 - DPI e sicurezza nella lavorazione di alimenti di origine animale</t>
+          <t>Puntata 07 - Ditta di fatto</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>https://youtu.be/J2FbG3Aj-9U</t>
+          <t>https://youtu.be/ggEUF0fwtSY</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>10049</t>
+          <t>10051</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Puntata 05 - Regole di movimento e segnaletica</t>
+          <t>Puntata 09 - Anagrafe canina</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>https://youtu.be/IRN8ZnPtg5E</t>
+          <t>https://youtu.be/Mv2J81eQsUA</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>27/02/2025</t>
+          <t>26/02/2025</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>27/02/2025</t>
+          <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>10048</t>
+          <t>10050</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - I tappeti</t>
+          <t>Puntata 10 - DPI e sicurezza nella lavorazione di alimenti di origine animale</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>https://youtu.be/NgCRaJgcIRs</t>
+          <t>https://youtu.be/J2FbG3Aj-9U</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
+          <t>26/02/2025</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
+          <t>26/02/2025</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>10047</t>
+          <t>10049</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Lavoratori|Lavoro</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Le scale</t>
+          <t>Puntata 05 - Regole di movimento e segnaletica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>https://youtu.be/gt-nB6Lmt0o</t>
+          <t>https://youtu.be/IRN8ZnPtg5E</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
+          <t>27/02/2025</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
+          <t>27/02/2025</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>10046</t>
+          <t>10048</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Occhio ai pericoli</t>
+          <t>Prevenzione delle cadute negli anziani - I tappeti</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>n questo video ti spieghiamo come evitare cadute pericolose prestando attenzione a dove cammini: - non camminare su pavimenti bagnati o sconnessi - fai attenzione ai cartelli di segnalazione o pericolo</t>
+          <t>In questo video parliamo di come rendere la casa più sicura eliminando uno dei pericoli più comuni: - non usare tappetini in bagno o in cucina - anche i tappeti da arredamento sono un pericolo</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>https://youtu.be/aoGFZ6QIgIs</t>
+          <t>https://youtu.be/NgCRaJgcIRs</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>10045</t>
+          <t>10047</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Gli occhiali e altri dispositivi</t>
+          <t>Prevenzione delle cadute negli anziani - Le scale</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>In questo video ti spieghiamo quanto è importante prepararsi correttamente prima di alzarsi per ridurre il rischio di cadute: - indossa sempre occhiali, apparecchi acustici, .... - non alzarti mai senza averli prima indossati</t>
+          <t>In questo video ti mostriamo come affrontare le scale in sicurezza per ridurre il rischio di cadute: - appoggia sempre tutto il piede sulla pedata dello scalino - usa sempre il corrimano</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>https://youtu.be/2xoTjGXTAks</t>
+          <t>https://youtu.be/gt-nB6Lmt0o</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>10044</t>
+          <t>10046</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - L'illuminazione</t>
+          <t>Prevenzione delle cadute negli anziani - Occhio ai pericoli</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>In questo video parliamo di quanto sia importante garantire una buona illuminazione per prevenire le cadute: - Accendi sempre la luce prima di alzarti dal letto o dalla poltrona - Non camminare al buio</t>
+          <t>n questo video ti spieghiamo come evitare cadute pericolose prestando attenzione a dove cammini: - non camminare su pavimenti bagnati o sconnessi - fai attenzione ai cartelli di segnalazione o pericolo</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>https://youtu.be/St7jGZxux_Y</t>
+          <t>https://youtu.be/aoGFZ6QIgIs</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>10043</t>
+          <t>10045</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Le ciabatte</t>
+          <t>Prevenzione delle cadute negli anziani - Gli occhiali e altri dispositivi</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>In questo video ti spieghiamo quanto è importante indossare calzature sicure per ridurre il rischio di cadute: - non usare ciabatte aperte o infradito - indossa ciabatte chiuse</t>
+          <t>In questo video ti spieghiamo quanto è importante prepararsi correttamente prima di alzarsi per ridurre il rischio di cadute: - indossa sempre occhiali, apparecchi acustici, .... - non alzarti mai senza averli prima indossati</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>https://youtu.be/gc7WpF2h9iU</t>
+          <t>https://youtu.be/2xoTjGXTAks</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>10042</t>
+          <t>10044</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Ausili e supporti</t>
+          <t>Prevenzione delle cadute negli anziani - L'illuminazione</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>In questo video ti spieghiamo l’importanza di utilizzare correttamente gli ausili per la deambulazione: - Tieni sempre vicino il bastone (o altri supporti) e usalo sempre - Non appoggiarti a muri, mobili o sedie</t>
+          <t>In questo video parliamo di quanto sia importante garantire una buona illuminazione per prevenire le cadute: - Accendi sempre la luce prima di alzarti dal letto o dalla poltrona - Non camminare al buio</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>https://youtu.be/amW15MvJw9I</t>
+          <t>https://youtu.be/St7jGZxux_Y</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>10041</t>
+          <t>10043</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Arredamento</t>
+          <t>Prevenzione delle cadute negli anziani - Le ciabatte</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>In questo video vediamo come rendere più sicura la casa per prevenire le cadute negli anziani: - fai attenzione agli ostacoli - posiziona mobili e arredi vicino al muro</t>
+          <t>In questo video ti spieghiamo quanto è importante indossare calzature sicure per ridurre il rischio di cadute: - non usare ciabatte aperte o infradito - indossa ciabatte chiuse</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>https://youtu.be/V2E3b1kgk6E</t>
+          <t>https://youtu.be/gc7WpF2h9iU</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>10040</t>
+          <t>10042</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Come alzarsi dal letto</t>
+          <t>Prevenzione delle cadute negli anziani - Ausili e supporti</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>n questo video ti spieghiamo i passaggi fondamentali per ridurre il rischio di cadute al momento di alzarsi: - non alzarti di scatto - girati prima su un fianco - siediti sul letto - indossa le ciabatte prima di alzarti</t>
+          <t>In questo video ti spieghiamo l’importanza di utilizzare correttamente gli ausili per la deambulazione: - Tieni sempre vicino il bastone (o altri supporti) e usalo sempre - Non appoggiarti a muri, mobili o sedie</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>https://youtu.be/ju2AUBG8h6c</t>
+          <t>https://youtu.be/amW15MvJw9I</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>10039</t>
+          <t>10041</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Ausili</t>
+          <t>Anziani</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Prevenzione delle cadute negli anziani - Abbigliamento</t>
+          <t>Prevenzione delle cadute negli anziani - Arredamento</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>In questo video parliamo di un aspetto fondamentale per la sicurezza degli anziani: scegliere un abbigliamento comodo e adatto per ridurre il rischio di cadute.</t>
+          <t>In questo video vediamo come rendere più sicura la casa per prevenire le cadute negli anziani: - fai attenzione agli ostacoli - posiziona mobili e arredi vicino al muro</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>https://youtu.be/yVy-fmtRoLg</t>
+          <t>https://youtu.be/V2E3b1kgk6E</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>10038</t>
+          <t>10040</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Ausili</t>
+          <t>Anziani</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Pull on pants</t>
+          <t>Prevenzione delle cadute negli anziani - Come alzarsi dal letto</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Spiegazione del corretto utilizzo del pannolino a mutandina di tipo pants.</t>
+          <t>n questo video ti spieghiamo i passaggi fondamentali per ridurre il rischio di cadute al momento di alzarsi: - non alzarti di scatto - girati prima su un fianco - siediti sul letto - indossa le ciabatte prima di alzarti</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>https://youtu.be/rhyP-_GEBO8</t>
+          <t>https://youtu.be/ju2AUBG8h6c</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>10037</t>
+          <t>10039</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Ausili</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Pannoloni a cintura</t>
+          <t>Prevenzione delle cadute negli anziani - Abbigliamento</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Spiegazione del posizionamento dei pannoloni a cintura.</t>
+          <t>In questo video parliamo di un aspetto fondamentale per la sicurezza degli anziani: scegliere un abbigliamento comodo e adatto per ridurre il rischio di cadute.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>https://youtu.be/kV2F44v0isE</t>
+          <t>https://youtu.be/yVy-fmtRoLg</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>10036</t>
+          <t>10038</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Ausili</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Assorbente sagomato</t>
+          <t>Pull on pants</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Presentiamo il panno sagomato. Come indossarlo e le varie tipologie di assorbenza.</t>
+          <t>Spiegazione del corretto utilizzo del pannolino a mutandina di tipo pants.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>https://youtu.be/1Dv5yzCZnKE</t>
+          <t>https://youtu.be/rhyP-_GEBO8</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>18/12/2025</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>18/12/2025</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>10035</t>
+          <t>10037</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Ausili</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Somministrazione dell'eparina - Lingua Italiana dei Segni</t>
+          <t>Pannoloni a cintura</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Informativi (Ad esempio rispetto ad una diagnosi, ad un percorso, i video che illustrano una data malattia)</t>
-[...2 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>Multimedia tutorial (compresi videocorsi)</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Spiegazione del posizionamento dei pannoloni a cintura.</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Solo Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>https://youtu.be/0X08Xxwbcxo</t>
+          <t>https://youtu.be/kV2F44v0isE</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>10034</t>
+          <t>10036</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ausili</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Prevenzione - La menopausa - Lingua Italiana dei Segni</t>
+          <t>Assorbente sagomato</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Informativi (Ad esempio rispetto ad una diagnosi, ad un percorso, i video che illustrano una data malattia)</t>
-[...2 lines deleted...]
-      <c r="F27" t="inlineStr"/>
+          <t>Multimedia tutorial (compresi videocorsi)</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Presentiamo il panno sagomato. Come indossarlo e le varie tipologie di assorbenza.</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Solo Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>https://youtu.be/VYRlBIzV0o4</t>
+          <t>https://youtu.be/1Dv5yzCZnKE</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>10035</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Ausili</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Gestione efficace degli ausili di assorbenza</t>
+          <t>Somministrazione dell'eparina - Lingua Italiana dei Segni</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Multimedia tutorial (compresi videocorsi)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Informativi (Ad esempio rispetto ad una diagnosi, ad un percorso, i video che illustrano una data malattia)</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>https://youtu.be/DKKT8LFSV2w</t>
+          <t>https://youtu.be/0X08Xxwbcxo</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>10003</t>
+          <t>10034</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Ausili</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Assorbente anatomico da donna e conchiglia da uomo</t>
+          <t>Prevenzione - La menopausa - Lingua Italiana dei Segni</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Multimedia tutorial (compresi videocorsi)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Informativi (Ad esempio rispetto ad una diagnosi, ad un percorso, i video che illustrano una data malattia)</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Solo Cittadino</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>https://youtu.be/wNuEd3UGfO0</t>
+          <t>https://youtu.be/VYRlBIzV0o4</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>10002</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Ausili</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Ausili di assorbenza per bambini e adolescenti</t>
+          <t>Gestione efficace degli ausili di assorbenza</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Multimedia tutorial (compresi videocorsi)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Presentiamo la gamma di ausili per incontinenza per bambini e adolescenti.</t>
+          <t>Consigli utili per la scelta degli ausili di assorbenza</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Sì</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>https://youtu.be/3oXXATpwHIg</t>
+          <t>https://youtu.be/DKKT8LFSV2w</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
+          <t>10003</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Ausili</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Assorbente anatomico da donna e conchiglia da uomo</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Video</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Multimedia tutorial (compresi videocorsi)</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Presentazione dei presidi per l'incontinenza anatomici per uomo e per donna.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Sì</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Entrambi</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>Domiciliare</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>https://youtu.be/wNuEd3UGfO0</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>10002</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Ausili</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Ausili di assorbenza per bambini e adolescenti</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Video</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Multimedia tutorial (compresi videocorsi)</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Presentiamo la gamma di ausili per incontinenza per bambini e adolescenti.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Sì</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Entrambi</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>Domiciliare</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>https://youtu.be/3oXXATpwHIg</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
           <t>10001</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B33" t="inlineStr">
         <is>
           <t>Ausili</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>Pannolone a mutandina</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F31" t="inlineStr">
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Video</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Multimedia tutorial (compresi videocorsi)</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
         <is>
           <t>In questo video vi mostreremo come utilizzare correttamente i panni a mutandina con adesivi laterali per adulti.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H31" t="inlineStr">
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Sì</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
+      <c r="I33" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>https://youtu.be/5ECW4B2E9O4</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>